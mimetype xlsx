--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945d0f03ab4efe57fb7ac927577063d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085a76893bf5008dde4d16d30f4164c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2815c5b0c7be0ba2e7795ac9dd0ce323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68ce9002f9a1c947b3f592e84c13964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032ff2e8bd61645fe9a40bf8ef8f8d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0f87cf1d69eb195142e982272a0f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301ad5436a5a6644468b2209541a01f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b83f5208b4f2b81564c32a324af198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805172d368df2b740dbc144a662fe1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ac7a93a2a3d883c7a56a3bf0f58ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c0048830a03a810918efdf2e9c9ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac33ae70b852662d2079a249f826fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691440472c1ab749cee787ec7f0b55513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2416606fd220c8076d13353fa75ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8c979c4485afaa723f17ff065bdea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec210fd79da8bf66d7f067f81e383c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52203c8ba209ed05342e8d9b2765afd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17159666c3505026b3ab225805f969cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced43b60fb19bf3f5ccc6c14163d4f1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd2fb08bba222b58867ad77dd33b4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed80d16b5d1427bc0d5e3253e26ea921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec5c47482945c90febed7df5d6fed322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed8057226cddc77802a18166cbe9aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2fba3c0d78ce4ba5e1a8d621e8e9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0deafe985530d9afad9d260452314825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba36a78549e295dedcaf64b153095b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c763bd67bf0ffdf7002467946f3a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74ede9cf48b25732749053afdc99cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca29fcee02e46bd6720430df5f0df129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae789663baba8e71d32d4806ed83931230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4fed0cb6dd60d307675717e288c1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260a501829d7a79392d2f7d54786e1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78140a373f40358c3d0e8fd5a1ae07eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8accb8d3752aa0aacb7fbbad5352c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd5990f4e5d58980d0372f43d1317735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1c21548c1b3cdb9d31ae5ac91d6d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e34cb26e70b4bbe1542c91d86418837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c3490a13b275cc8cc0236194d033c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66535baddf4ef937b337383337f265e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972ad3478bc9e9a46ed8b9e3c15cf8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603618cd8db48bf2d7dfe281b20f4e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe62461b55aa167c469b20578b29cf842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c88747dcb0ead20aec1a507b2dd58443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d388e1d52349cc2d77328110bf6e3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d1ec74f9b48b6587ee024b36f7c4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb12c925bd0e7a6bb1aa4b2a40761846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef7d440fe63b8dca1e73c531da032a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cae2aca729b7247d8d11cc59a9d9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6675df87e1a9e581c7995e4b8134749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb08fac395b8bf46e0d959fcd06b7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f98612f4e195f43d24f87585c70ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28132cb2aa8d818e4f3b96a5e437b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8d8152b199c53f9db1791010c46e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4578d26fced9735111fae4a9e858454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bfa00445f954027ce0d7ea4751ec655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40819aa8e41e2c983662ce8e4daf33656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b4a4e413f125bcb5c860d1c7385c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd435b1888cd177f23b07839333cb54f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6daf64059b0cb224c2cab5e58cd22359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad03dad5ccdb33359f70a8d7da6602560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0951bf18dbb08cfc27620f478071461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab86d0288846082dc325394eb2115262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0419930137a963ca8b9f772fad9d47163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880cd02c9b04c4a764352150cb7776664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f555a5de6360ba1b9eba5c995d2b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a536dc9b084b71116f7fd998abf3c4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ba8185b33fd69d6f5b3664d86707867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a113fa97203ec81a40fb67e3328a22b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba24d2ad4cff13727539e65af54d93469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439f9add7fc3cac19edd4e4d673b59f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1aca015650ca984406b6515b6bcbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218896cbb798b7dbc4acda6b33849e5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e940f18f2ca498961aa67154e711f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f339f5bb195e84f85b46cce49fa39d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164e419c245c1ad968ac26e502730bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c317818053ec61011b3e31aa1f7d40a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bbd93a5c9215c3980a70620b259d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdf516523e0a5bbe8609b75b37535178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670747b1c5f887cfdc70ef5024e24f5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b506e1cea0f61ce7d2751be05a92f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f254c1c986b1ab87e0f25590c32aed581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c7bd0c6f601c337b8361465e410b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1349494a52dbb8f6bb3d95f47ba7e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7c954ad972fce63d83ab31556119084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08ebe3d58f4570c33e397a6058182185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596c9687fa589c1f3c8e7ca3d7c3c0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b98c5d78a47d82ede7aa109aa1dad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a556a3d41b4adde5845a8889960d55588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adc656737585da0ef87b888fe4f4e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005ed1b5e58589030e7a552894a18f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad5bae3baf803ffcaa970effa76b9891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423933fc37fb6c567aa99c61abaa20e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747caafcc6f07d6e0983b1a38beecd3b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463d0054c91496908b8b38ef50f37f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf4f5a3975c0d77b14c1486632ce4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b2cf1e0e9a26a19acb7f9ec09f3da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615ef714b1b31cbe7c3e6950abc623597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3044410ecab99aeaa6d5710bd99b60798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d46a2a8ba5592796163f5b4dc10f7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe09e224aa679f8c02fae22a0682e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa26c0c9f9eb9a98d4fe9aba31d625101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d543fd70d85cb1f562384124853647102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba4c06315b47835e622329c51d6aa4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afce7854176897b07886d89fb5d97cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795cf1649c548ee606cee5071b6cfe3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3038837046ba8e7f538edc0b9bc3a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c12ab0d22d08fc4d3d1933b99e145107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85067ff4ce174c81ce6780ad913605108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f2f6b452cf2253969433171fff5d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2d033d071d216d2a58fe9935c094d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c429b617bfa50d0ce922829e1aea66e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476f3ba1444b8e1b24abc6fd0322148112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86d7754ca88d1b33592dd6487120c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03befb7996b76b43d05971a9861175114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c562c89a88538eb7fc40c99fd2018115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a5bf507970a16d087fae639d91cd1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3de71c21b045db995c610d5c5fc33a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b2093e8ead8c0ac2fae04d7cbb475118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a8dc53eede5df042bd62cccbd8ae1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309fe534f80a313c966a3652d08bdae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ec886363ea525482aa54c55f6bead121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e16f3f4fd74fc96e2c6cabf263dcbd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666c3c63fb530b8a80020ecc54ddfb6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95bc30de3200f3cdd7a360cdca84e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb19c795a5efac4302ea38bc6c2ee55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86ae5e0e9e8524b6c7dc2ea22c0b61126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dc78f95571c31f4e50913e8dc1ae5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c820d5f256d59026ecaf8e8b703248128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158554c267ba1577674e2619b3f695bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c26deaa266cccec1bf09617df5aa5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ba18154266725e85b14c70c28ac7e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782bf7f0c7335803bcab51accc0d61f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fb63a9799e560ecb1759b0ed1ffa3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6a6681dc3f45596d75e8d5d63a8e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd815a5772cbb5059f3e4a1e7045fc7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc204a3267c1e16d99338817121d96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7027f5f136b337f180530de69305b95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc22bee6aa6897d3beb6aa0c6a7af35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdab730122d4226a091d9e461344c69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4462cf7aedc470bc85e165ba9cb33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7a475caf922f6787745132079d8c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b3fb7a3f876f928143d95ec5e4a86142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79910b1954e6e9158a4957199f0fa1f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a677acbc83e7fc9c661097fdc4600144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc6f5a8c25ee664be09b49898d1904145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c966d3e5070fb7078b4ca550f3f7fb5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3f7587e7535fc83d19caa0e1ceb3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ec38a75cac9b3e6910cbdd3d2f8ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbb9133cc90f231fee92be4f5e328a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fdbcde5bfbb05c2142e97bfefb650150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28320f63b745b1bc3bddc4f5b4152cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd246638a2190d8bedd84ef12054f737152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdfde9c08b926bcb15255381c65a25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907f934c4863b01da2d007fc952f7a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24650aa091e4841e3db682ef3d1f98e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c591ab62a497e3b96fb954120e999b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2daceadf8492ce5e0af160ae7d2769157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6e4f8d3bdca7ee570ba11aacc2a5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f05468f13567d797058677ef918d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8d15c279dbcb18d4004159917fa3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69214772e16d88f4b66656f8d2b2249161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cdd7cd087d7ad1e05dbce7fdbb9df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da578e807d4d61cc8ce6d8c763754baf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2d2fa10e365f40be29a425b0fb3e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcebd34bf22c17ba2f70194d361093165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284132b360ddd302060b9f9e4cfccf8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55deadef9dfed42e323b2a48e6d91cef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50e90558a08fad2c2caf019ff065c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d325d0ff6e888c431427ae73e8b323169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6b61a9d98ee22ffc4edc6092088b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bc4ff5c076416a2de2419a0ebce54171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d0bb4a42172bc63cb9a6d916f56db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71799ee69b49be53699790d0f6f9c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1177573cae481a0d88ce260085bc1f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9be354a472cb666bde7629dfe0611d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5147122c3f9885d744655fe1f2fc2d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18813c283475cdb24f275135105d8095177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e2f8b9d9b4b5102d5c27e0d722c89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89071c86b4fbb6f62a39bcee4ece3f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cb4f934a747a31c77c9ddbdc5e128180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30312f486f540b92cebe1c28d70548eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7343326c4bb15c5b80847e095bcc8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a84586c81fb2a0814b8456dd04967b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a10b2495792c6180c93bed225d461184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a59f053ec210253ef5e30e0fd15e6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0485de5dea6600bb6dffaa1f4941894186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962074e5f5c945ec1c3e031478cbfac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2305c5af4f75041ebde527430b7105188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a26f8bd1c7179972d09a5b0001f92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67b9c487d533f4da73affb0b4680f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61f9cf0ab45f5f3c31393cca754cc1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1499db598b2714460c77d68c9975b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79100a818de7027fb78a6c8df82a8534193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37af5965de99a5d93ac8e9dc245cb6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b6a2c937bba24fae0875753eb5877195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ed3b6785802a34d2999a05156de7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf690c9efd18bb47d9159a269676f99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149eb13d393a4e99fa53eefc03752dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202833e143f3fe6391db18122afc94e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7809dc90659deff0bd8bfcb1a1556200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3f57111b1d95324ea3735d01db9d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c05d988e76f6039c9d4971be3170e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98f614501dcbc7842d47f73463011b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320a4bd11493d63821cb85dc4882ff0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670b2eacbf8f3476ed5997c8d32116f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4396b8b1fa7bc8bc846df5b4abce1fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfa131d0726380aae2681a5ff0b3e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65da428a724dd1642479c6c5496cb5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328188eff08c076662df8f6f2ae9834e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d578d7fb63341abd0c19af867c02799210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba180125173112c0ea4ac260a562bab2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26f3442a6a69c0f73b78e54199c02f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91454cc44f80ed1a161c15b6096587213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6c377a03e1257d8a9a536f18f8285214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67762d96bd46ce79ac8df31f1f6d9143215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45d6713e4e64ccc074449fbf27d083216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df915149e5bcc48fa5d569c60387df38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64967a8f2731dc0a98fbfa64f319a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f140eea8c8c9e83e24a2e5d254918e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705da7fb74f8f1f96883797836dd551220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd233f9a38eebc61582975d081cf9a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70122284dc25b4091a2eb0edca6dd80f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ae1640b03863b8541d03d55b163aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310eacaab5e1193b306b28318307fd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3656c95f97581ec8b62ed4427f8852225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396f463db146159defd6d94b07b9539226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21d18d2fa554a1e60cbab25fa8f245227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b4e38bac2af869b1a39b2d77fd779228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6c2ee22e62f759c694443db184561229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5ea54c9c3e5cc408266e3a4a02196230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a86980a736834bfae6c95e5bbb7926231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd064f2a845ebe204da299ad68264649232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6445eba7b07fb904e6cc458bd0cc9d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2191eae9b3c10ee722579b0d509c6e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d53f8e6c6298214e636ba596567768235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063f75ceb463f486ac43d2da745e813236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d13eb3c689611758f6e697f2a6f10e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209074459348884835cf20ad2d1c13da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b764472168ff74015b3bcaced5f47ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfd8085c735a79722337baf09635e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a2864fe6f423d4a144943b31c4849241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bbf807ccc09fd5bb9321959714dba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b824fd1af31efeedc740a65fb49132243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763264cbb72d446711612736d5d5090244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274385300a7bd3f18b77e59b53471d80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67840a4c0b3b580678e179d2c5db69bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47184ac2ee073d63c89d313bab269e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fef369e0134862982c1f1740373f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f558b4fd5a06a6c3d7a54c62cb81d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc85d5cfa8e27e2eff366a08421e44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890500057752e0e9e71293810785927e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be825bd67db27298685475b548aa4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea47f3ff5776fb724b87c8c5353cbc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83c0cfb0ae5367b5d65983eb8992c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3d444cda1510306b622fa2c58e7c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b19aa40ed46a051adc5652ea8ae7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9ac418ae9d356a9d2b255ea73d472257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee585667a56ee48edb5cf273ee330696258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1558b0b4f989e26a411b1ea514ac49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb612751682d0fdf53408436587bbaeb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1b0ba8a9da34e49d1c741428f2ced261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad8b9efe0dbeb78fdcbd089add76f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac09a2e3d8e261654a2b68399f0c54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5f2c6f9ca782d2aa65eb3e3c59e77264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dc4db2510f22f55becdfe9a66b905265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750194fe9d4eb21b181501f426bc740a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65140abf98855bee7d7d285c36888083267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345dc6ecde68ce4f867d5743615be13268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbce20ed92405c4cb6003764166572269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96685d82137b9b93c600082e20bc7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec406901f041517cde787d5132f677271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7354cd2114d89c206c5c3f4c9a30438272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63c33ccc8df36f1ff21f1f9d30f713273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb66d4a0e2e7ba87b3929d81efe16e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156f0a92989e258037984d97da7e4f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979185c4cc6e3ebb84f060cf006b233276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e256f7cc389f255763767cf96c0cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ba4c34b13886b0b0012cd6b586603278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c110e5ad4da5e77b6368c97418ba2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e9fd030d7727d91d9b54f0d93c13c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fcd7c105d6fd1ab4122e32760cf04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7750d210979ac97b785eb02b0ab408282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1b37949d8701920fe113a654fc02d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4650a29eb155e708e03cda1794a71e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a941c8f34479800b02babc1fd08b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef12a0de64aa7392a9bc856b0e04268286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab03e6be0f42fcc6886425f49688c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40caaf2fa7170410c32f8023fcc2be0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ba1860cf3f9d8c5633681e28609a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82744601e6abda929863015b1b1a3e3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540d9bd6f305b0752a3170c659a199b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbf2715d3dd50531459ea416f2f380292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2a6628775ae49c2a839d18b4121b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d46e8f32d0a88976c7c245e5c5a77a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452462ed3a37c51887656622078c24d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ab69df28780a9ef16834985596884296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcbf1146db239731d5edca558139e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6359987a48ef97b2594c5f878455c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04240abb58d15658274ca4fea0e56729299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1ce43f6a7ef2be2e7602640386cf2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cd113ddac106fc46507aac873a642301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc7bed53b2a83c0641bb8456d48e92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c3bf57e0ae062df42c1c49ab1a903303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5e4877e8eaf7017d2faca695d11ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cf44dbb4d8dccb51e06a671122af5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c21e37e13bae9c1b22fad0980bc6f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512022534956196ff2a13dc9b6b7528307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cc838e2e3f590a5301a08a24099e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315af8e164df4b962df6e52229f6d4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208b06f2fc1a06099a1c4f26efde723310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099f96281e34324022ff5a4b8fdba03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed1462e4d1397a5c8e453351226f5a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c204cd76894c6515edc37dfd26bcc55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8323f23c21049448e648909c5e26a6c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f750fdc3279a48c52de5791217539315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ad3eacc309af8ad86f518d6f64e2d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45ec3bda57d3ee1d0d4a23fb39efd9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4ca3d5fa726a3258d3fcc21790353318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e980a135885d402834d7602675e575f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06febbbcf690729040b2a8d994d7a876320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a71c327d562854d0d41a59054a433a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de39b162929ce257ec8389662666b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc146aa613207f01e21dfe40b3ca8d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b165a615ed9a632def139a161f481d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854f394f1e10980d2a9ec305baf2dac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385fffd845d4acea04c2f0d2a367afb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9821d2713bfe147cf582a7c2d414f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5be670a154fb17cd72f514a0f9de89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ec83c20eeec831d63e7c84b9a7e9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542658e5f53415c14ba672b2731f7ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b95f47b355f0f115bb8ec545af22b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17e82b4ac34828dc42f7b1cc595702332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64d384b8bdd53de561eaa8bdaf647f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447c2c9359d5bb80bbc84989985162d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ceeb629b584a227b96b687ec61d09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e8dc027851a3d69e52833f2d3b2c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2259c9d9efde15062dbe1d3517188337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a93415904231a0ef64688662104335338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29a5697c592c0be1330050f0ed011a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece0b73d44204a7391b5db0e1dc7dff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2cd06326428050a12f4b1cb5af691341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b2a0ad388f02c37b2931c348c9368342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c45fb3937376a736e4f049c00e891343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1413c7900fb4ac429791fd6195feed1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a611b1f23a0aef207a0f1cacc1afa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4629c5da74ca21c3a31ae0f74fc0c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975f6c3f3724ff45f9dbf10a568ce65347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79fca7375ee585c76bc344ac629420348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f22d200b6d36928e6a3aed91a482e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e73aea6276358a6bc42c471009e257350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1ec0f0a714311568086be016f01b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13681a6c77491a224b5b59430f2c1e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521dfcdbe1cec85299ee54c1caa0bdc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9de9ac290e4456d4743a4c87fa1c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b70612a9016b5bb0ccb4c07646801a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d571bb3bda9ea1d13e4d101eca032356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788083d40907b7092885ca4054c8966357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fe56af430b21dfa1811592a2ee700358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3747d79cbf4fdf0d9a68eb3d0c627f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7fcd4da577ef01b872a0c1f2ffd4a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174741aa899dd594fb8c4dd696116c38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73774c71a3de2dfa11a343c500f9891362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7253666b909785df77a2eb1d89c2ae8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc2fbf40af7351c665d203d13298d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102a3befbf22635c29ef6f72d66504f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0a0447a11e323ebb3ff95e06fb7dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b0f97d26ed3dc8fcc7f27c44801bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ad175822f99c8a03c8685cf9083a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08590051367061a44762ceed4913bb6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163a5f0ef25b17c7cee7f1519e3c22d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb9ce1020de9fe8cc1736743580f09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e26bf2ebc35cfb8a0e531ccae73b7d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82eaf51416aae5fc440ff52d200953b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cfe77cb526eacbdbdf72750ba0a02374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa4e1f6351194c4190a328da3dbfc3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9285c72914434da49d347ddc4c6486d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4a765f0f288966b67d29579655186377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56803e44552963edde97ef5044ff3697378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891afc92e3e18e824d9d40932f31927379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f37f8f876aea97c81a63b1941df606380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada2ccb902dd32ec2d3137e1d8d6c07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db30c5a78c0b4af71b3451ee53cf1e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132675e6fe8b27530e523d231d132a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04809fa82adbca1f9fd6f02c1c118c01384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2742a2c9f9e6a788a5aeedc0b9afc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab44a15bd2d8ad1d39d3526c9b291dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986446e0b81f28882a3a94ad4fb5528387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5120dd8a56d95685a827991979d15b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1251f35034f2ae29eba57a55113e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0105c839fcbf928ab646abfb3a418390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0efa0dbbf235dbb9135dfebf3c645391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27de3505a441d98fb81388ef1aada3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b43f413fde1107fcc61159dfc63d4c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64694c17158709797ba59cb66c5b8edb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f969726f563852a5ba407e91aa234b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fe2aff58a702c73df2ca0e4c005ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49271c48b6217a0f27c980ae43cc7a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25446b3df40dca039943a624af10af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e8e17b3d33ffad93a10707ead9178399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d556a3a048cb6ad4981eea763e09b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25a920e07b6115519cce07a4b081d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116719ec2dcb5bdd569cdd9e6da075ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e695f07db408fd8f2a51d5b34fd4b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911a6f068d4bf6f2da253d3c80fd567404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f2157257fd50e5b1dd79bce840498405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a636af7492635c955e4bc01ed6e831406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d3cd6db93b89bafe4398509daf6ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8903b79bd785fe42d776e42e1cb218408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236488fea978a7baa283de35d891943409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5afb0fa349c1dcf60ee802a1a153b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5b6148c5907b2613cdb058d9f2d9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcf336392f75b7eba92d6172d485b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48438c50905f0ba8ffe27fc3340c6315413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce0b3b524d72ca3285f5c8bb77a8a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edfde1a9fbb37eb0909e039a52012f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490efbdab79c287db834f79d9d1cd2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6895f8cb691b75bf42891d32e9f7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6a55784ad46336f96a3d19a103f84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2eff4a8c5c6264077b3041c3cf8177419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770fc181c01e74c87a157bacdca25b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6329dc630a81ba2195d217f1e7a4c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8458e8543a64f7bf0525bf9d94500e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80907074de6b1a4a01e13b743d8ca135423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be80a2f4ce9b875f3ab9a70066345f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310545be9fbcaf214fa627047a5e3659425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532ee7c9de7f788a92d420cc72e785a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69658a0ba04896dd4ce3057117bdddc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aec46527dc8bcc468a7c7563a53cbe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6473d74ae67ddefdfefc6618fb819429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17a045da87a5eed7f8ee09b98111df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5e12957f91285f6d1da7ea08c2804431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5890cb56c5105c343885da76d6e2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df1432b9eeb2759d9277859bbae697433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2e62cd8091112f3053e22bba797d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d9b821aceb902db2cbead5498c1a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b808ee232089920376ae9b5e752b777436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e16db4650767a3e7b6d491b0c95ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08177f59c16b1d0bf59b8ff4373ecb15438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd9304a5df3a9476254554d73c2509439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1953714b6ceaa867bc36004813111d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf205f3258d153f334c5a737aca3b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacd3134784312fb89e7f32d0af7878442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6d3fc894bba0e0551cc019ca912ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c14c0ed59b8ab7179a9548a2bf30ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9d404772ce0edc4bc563ecc0d155b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c46b42f44a8ba6f0c1318c152cc8d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629596ab203bd10583b3833561526b20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830ccb6a9dc20718b44120e4d41a698448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2472b905ee14b372c5094936df81a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602eef790a6110bb59f66bd2c6d212ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa98ec25bdb66670ea38dd6a5f9dff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c2dfe5646f15789053538fb01edc7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbb6a5b806ac69708fd97487a292c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86249a1c90213d5c05aa61425eb52dc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5e7e1fbab504b0fd2054d3e7d36c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67da668db8991c06efc03298846332456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6f87e7626fe0984e97b32318db927457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41120f6c37c8496552d079c1e7f4fc00458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7b603b0a91c90f9b72650ff678ba5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15535fb2018aec18f375748a78f234f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3781271931c970dba4e41f5c771a04461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dd336e8ed040c30db8c7e0b94e8f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0fba4a65e2b5e9ecc4f00861d9789463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d83208301346d083f5063ef0f9c92b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9039156a96f8345ffda13745303f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b98dc02a457c9f1a2c0d5330280cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73855d9618fefb26f6d906b8e3b48032467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedea5cac0c0c8ddbab4908c58de9fc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9d2658655e11fe957adb42f0e8567469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d617c225782ddbf3124c705bf62ecb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff76381f90b001b2a7b07e7c2466e8e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3abec929e2e8dc8a2afe86953af3da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65766fe5cae9ee67d2a78522634381473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c253c2ac790fa6cd7edf511e8b82238474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752b3e4599b705c47c999b8128af25c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d180f2d613d9f28088f450d80d398b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5300efa5cfa47110a6c6c766dd8b87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dde3f2fc233d644974a0f54e83d1f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9190d12320650873e50cc3f990052479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f89eeceee253cf6bb5304ca0edbf0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9709e20006da1a607097c503cde43481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4134f983c459f90783cfc5dd09cbdd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53625613844c97c7ac77b4306d39f7ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112b0b623989781078933ec723e8729484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d8b710d54b623a8e31627be0733ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edee68ad4ca662765c0ba611400a7ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9621c07a6ba3ad9e67c4242a8648c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a79e65b7e5e7b1877a8a848d98e029488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba7fe864cce4cc151057580f4501a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772de7d226015d0a7a725f989a617df9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90335f1f56466700b32f336092ff77ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa6b9aaced270d1a2674d03d14e4a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad066e257dc5affb9cca4aafeeafa22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ddc8d5ffe0e09994b22d319d058c6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965b8fd5f935f5af744e09975ca0b0b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf663a6b3c137c0b75a7c2986758be83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099d2c44e47ff3259ffb6a84f300828497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bd907b82e34ddc8727ccf3cbbb715498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb6525bf6f3c636c9fa95e2d3bf698499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e6b30de1f8a97dc06381f42507e45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9629ae35acdedb42e80a87ab608be9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b334821fe447fcdfb510af74d8c21502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1f483a7833e1e9d8f922043998a1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b903500e4c0ff9ef2bb8600f16ff03504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7e3a4dad6c784fd5add4488ec5354505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a32660262e49a8ccce81863437cf7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9331748ac5cbee4427745be379698c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be1720ab2a7551f639cfa0939548ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711e45d7621d9019d6939e2af8dc0ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbb4f29c7c7c147a49788fae2f5de8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580abf55cdf3c280ffd89078507e939511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335421fc340df61d6fa1d0d3cd573946512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e07f591afba6c9e9367095eb5eb997513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964343bd53b34a75373be53ee05c02b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe3e7634fc8880e913cac2ee8e638e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37726b52080b21bb0ca98efd4aa8d5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdbb92763733709978bd31e1f49a64517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eec95fc7f8947ddca935ff6685425c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c05a0b0e3ea339ae6960b72122edc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c31665faed1c4c8d97ee8e78fa4a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7ac5348580f2b5bd7c9abc6d54d39521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42dbb36df0a4ba7d5458f45798e573522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16ed18538051d68ccb8ac07f95fd31523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0bcffaeabfbfef5f68432aaf1e120524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68d18012153ddfc2cd505a44f2337d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32078722af56101a28ad5b4cd40f1b3a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108bbcd192873bd0ed1853b39aa9450527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f61ccf9afebce74528e079936cf532528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f214435c808305ff8e1bf39a18a2e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d65604e46afbfff851aef91e2a7c13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f546d03b59e0e1be98e4548893a904531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc6bd923d54a93d5b52d95b045a830532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79d5b6a6d792546b6ab1481d4cab8b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71751ebb6ce02cdcbc9c5cd79e6b26a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca6db46fa5987dc872be755d80176b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7d6e64b22f6dcdbc05b804e09a392536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aea6913e16d2e179303f428e56cf9e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa259861408d643f83facd52488fd085538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a03044e900f5bd663dd2874c7f96e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b846e56943f083c4bd5195c3b2bde540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5673034490fe6c27c5cccdec788bde0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0cf094008d69d85c1a756a03896f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf6e137fd24b6882730a58978735ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59338b45644e39efb98f22773e8c54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73b48a4c15c37b04cfc8baf4866fbb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db0406b6c5cb450a0838980e558981546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bceece9f171bb7ef5a10eb9b4e84d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5a114523c75bc9babf78b051d919a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeaf0c844defe7b4b71691f92d699ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4f877cfea11229a0041ae5bf1707f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c631adcc224c7d7c55e23a44d501f46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211950b1fb025de3a9a7312de92060e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e38cdbc3ef387251fb32bd9b7fac5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcabbd5e590af139ca21eca2f027020554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661451375582b157d58e2ea1427c887555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f5a7cf4b2d6733995017aaae26187556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c6469be55c6ddc5c60deee3f4fe3a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfb719e2323d8df16dea574fba0bd2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6853342cf680eefc76fa5e19c3bd94559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6a21d4ced6765bf563700588e5b48560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627f3dbfa6c9bd4cdf06e950e595c4c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a3e462df4556934ce79513c3519cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90c6638498c51f918d4078b70538f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf20f6b6199559ab334a5f035a1b66564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64ca01cc2de0ce6cc31061c4f549a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9499c79cce24a3b822ab7933d3bd4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193618dc8c913dec4b69b65a2ea2079567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6110f6efe04ef0f77a2edbc13d7e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7377bd7166affd159c5910b8427cfdc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f489a1bc480b3448069da622fa28fd6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e3b7de9fb5c5baf44bb5c46a0332a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01018db5764893fcafe0db21499731f2572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ff5132b43f82cd58dde83be6af2a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeae2845f920373b66424a0b87aac22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4682e01f3ed761702e99d4bbfe5c293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246124256b4e30f1731ec9c580b85b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d355b45463027db50670d302f53055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7838ec15865dc629c6a36892bd69816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c11e8c0b6e6b16e2cecd35adc0a6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddc6791c515a136e47352d79a015218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d0614a7d3818feabf5eca356e5fe99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427e43f8cf54963a963a01f84e665f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febc19184f689b8d3b7c73f99b9b2e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6da5dd1d4de7d0476630b5aa75aef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd293aa1e203eeee5e62dc4a9e47d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60721511275e312a8b60b10ed124a51714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7e5b6f5d4ae2be4a87560aed65b2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54dff4414e7e83c92e2d7244d8106216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a1e97a85460ba4d13a8923005833717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffa81e648db446aa6e544871cb65dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e300b01a1ca65072fdfa2c6c7ea8fde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedf3c27e59f3d7268050a40256ae8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061a87cb778f6546935af703168ba8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93109a90f9cbf15ec0f850dd5d18d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a1d905e6e98edbe077d2eca3fe30a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45679ab77b81a69717588335820bd624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a64318c8df6dbf1dd7dcb1eeeee9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10e8c432ed622eaae832d08d03323c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a6be8513c146b236cbbffcee35ce127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5ed399616793312f61af911b5025628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3a1bfaa2d95ca95403b17d2602b9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28cefca2f91e20fe90201d44ac4eae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e2e63dd34ae67159a95c1f3aaf9a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97d5d6a8415e59b040ebe03860b89132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bf395e569dfa008d8d4a4461c6d2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929b275a053daed2253433d4ae58b3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a272b4b3f5e6a056139752456e18335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d46b380f009a63328efc3a435fc7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cb42344735ae7f514f40a4b0cc85337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42853ee12573b66bcb2751aa4a411e4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941415b7e4bc9a76e845bbe46aecf8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f1a16e8e799c2757727b378f260f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ab3253203dc14884a7cad0854e6f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879727a00be9086b76b7b5b3c4cf49dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f46af0a3ef273d258653ee6944e15943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b897738443369dfd8e85d92b6c0003844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95010bca18b4ff2bce6328474b20b0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce61ed57be0317869e63299f0dcb9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90055c0abba0050649c1345267e0936447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99c26b71bdb7e83796769118d3d0f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fada93a47018d7bfc82643149ffa8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bf959e29089ea9096f92b6747377950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ffca2bdd6f76b7cc23046c85cbd9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d91ca33a094c7b8af1c1ac8e6fe8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed0e318df212d342f26608ae74f6e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9386df86410fce404b2ddcc764f8dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23031fba48085049f771d6c92f0150c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767fd23aad331c54f16a2c43c98d2e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d44478306d3072607ba353f35bfcdd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a44b4cc7045aecd4a5b589d09013e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf2f082cc954f0500fb228de577f3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5421207ef48fe79ad79a43ce56854d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5b364f961856308755ae194ffca9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538142510a42cbc492b25c40bb3ad3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0301465944eea870ac57b5487f23f8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613c1e2a6213ffbe2a6a2adae65742764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c144d4b4a7311486d9521ae4aaac9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f26b70f8c3990fe0571d3b594dafa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead081cccad79dfd1907bcd000fb49767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034918c88d1d261522561b5f94aaa4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9f349f58ef029e47d140efb911df069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71899568388e23068409ca52ac322e1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9524f10a16d1ebdade11d915ac21bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8592aa3fe596bd954cd37f0075c25872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162534d5f29ba3fe07329e83037b1e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20be3acd7871502ca0a113546b5c35a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccbd2d30b57a8922265b33c0d045c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c30fa7e0b54df01cf883c01cf1b3be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831f77f262e74025567a5cabec11e1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e6cb062e8409be074c7dfd40fe4d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530a05ab93a82697272d7ea22361b9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667443c0f3145ecf9de1cb34ce52b07e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edefdfa14da124b1dd997e36733f3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47780909f3ca46c44f890fedea61cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95566ff1496d8ab08f6cd2432dfdc2c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1ddb32c387e1c77509081670cee2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22c1daff46c919d93d3045e50183fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deab51189863faab898b1e395482a0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb18443fdbd6acf193dfc131a2de4e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c62eb0cd555005af9e8d7798cb4f9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b61e5fcaa43c62204637f6752c83c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3f4dd3be1ff19b4e8bede4dce7b5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ee88d4e49d69f932b272f0fdffeb491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbd83ac1c9a2ee46f4be324c7e598a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e11c7c1076d29e30e9a737f11f37893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf72d8eb31930b019b12e8a0f7714294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094b3a49e62c74a7de231de6617154d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c371fba8ad5834b6ce76b1182992696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014b07c353bb347ce7e056b6184599697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf750a0f3761082f2da8501a2c0b9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4b1e00ee9ed9da6a466e6f875821199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51041637fbf9a4cc34f80082aee21a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd463e63f7c382c3c0404ff0430481f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a4d1337ee9c3ad324ce4c4d579582102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a36761a45cfa5dd4413f461cd547f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91594ad66c396c83ed3bbf8b1e932c45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fc4de24cbcfe277b4e9e44a908efa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613eb9c1152ffde6e4cb8d606751a82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2a61fe3dbd06d93b9f6e522dbd4a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba95b1614454cba881016d23a552da8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bfbdd6bde20bec0236f1d80145591109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23bf1c5a0ffeb82bba481569b8ce92110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b66ad3da998b9c6ea435398fe96495111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba0dfb8d659804077607f0a86dd344112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3394a8f00e7b82d240bdd62a609f61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389196a73d8f964ae3ba13ad043fe896114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d8e35e9b2d5d78e20ad39af448e85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35402b32e497919d3040d888f1df7143116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c106dd088b7ba557df2783b6aa3251117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8932a9a017acd55c0bf761bad5572118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e9c1e6036ec807423b0172c8ef5e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749379d6028860ab3092224eba1158ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636cd86797b1c6997bbb21d6a59a311121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2854c81373e34d8f359f5cd7d0c615122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dabaef7e759d282d068141f2c83a17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef414228a9b357792b163a47f14418a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea6df73a1c581dc2b5518fcb06bc7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd32bb7368d1240ceedc51804615c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff102099e8b77b137a798e3cd8bb03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413faf4dbe5e978d1ce9b3a987f2176128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bd9b5ac3525570575b7835f72d659129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1bc1c7ba7d717835a8c487f8971ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4b7ff0dfeec246102a8ee430715ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67805e4fc0c6baf3a87c65c9768296132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e51220f1ea599ba4a7d80fc4652756133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d202d8a0fad7ba33fdfffdf0bdfb348134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bd2a410d8e0751cd15bc2c72c0c63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511da6ac4876149b6f54ac18d7389857136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03cf1c86f2c665915754c11e3145b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ce62a624cda64dfe224d9b49c7030138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c86f0c7fa4f30158ae1879e149ed4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc2ee4a66b411f21bc91519564638f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d59ea517295721b068b1b6da006a55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80152ec82348f80d0a8982df4a68967f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a833331c393957f0830580c4ed01092143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b09fd1d39b28379535aa5411390bdf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8c9ab336c1d1eaa29fa0b6dc62227145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed39cb0b7b1a3af03e1b4e9958d7033146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c066b142c948201e4aa45ab0073d3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b34516a6aa7ced6b56b2a3bc8a216148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abd78caa9749b183424a84eee3ca23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6cf7d4d3ba81d757ee71fdfc67d3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4377dc4762d5f3d7904599329a7a5a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5c95089ebf91e133d4147524c4b83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789209fdf95fa646897d120393ec1fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dda00d10443724be22c61dbed49f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680def68ea98016d2d4ef086b07ba256155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3f129a10f53cfaf229c90cb847a43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13655664c24c312751a1c17852d780ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b54bc3c445947bb01eb54e858bb39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12ea3787ae45e2ca020bf771ede834159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fcfe9a7521c75ef7d17c46afd2060160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75e8944b0358a887b6830acc1dc88d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f850f18263328db03415b727563d093162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021eb046ae8cf9c2ebc4eb506288c9eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3e180bc3403da4dc31d8b5b8b5bc5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a631d092b6f598befe15fe0f7a359165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cede1bb67546246bd0955042803b61e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c454df382d99d32c5e690bfa7ce9c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40138b17cb64a103d3cd7e1219aae6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382b566b5efed10fedfe7730a1a0a75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6b44a629d9d895427dca058ee0191170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55579f9460fe0ad99cc475cd497efe04171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0aada3f2700569616c3ca16b24da3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc020f3d108e23df5b8f74b14350a84e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d30930d988e9cd141a9631ef3a4552174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50135236dc1d4106db08a79e2ce512b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafbaab7c4beb881d617f62a2f61222176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf3a1f7829516d24284f42802727d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714f1c4febf882a7ba6a5eaf414d27c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f3a76a42b6e52607748ccd998d347179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d332b3e5d975169d728df2c708c9441180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ae22c9416310a30ae136e1c00116c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ed9ece3071ff4851e796db0c4711f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445632a5c51d26893a78f6c301b0f167183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348865bd32cad4ce9b02c421b8c699d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a6254209df6df29a15a2d40a3b532185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2d681785d48930d44794d41e73d91186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514f16c363e33433e7d629808bfa0d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a489fb43e2fd2ac0a68609e6fb1101188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf77a18fddcddf31e71c39e8706f7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e15fb6310e60ed2fcd2257f915d7e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a0057e3c6d253b0da5adf30c6aa67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0942348e24871b6de68bc76136c0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa51227640aed75b5c8d644c4ba2f7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb19205bb3039973f2107b74f08993194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5627bdb1dbb4ee8c4bab4176c2886195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f265ac48c5bfb82bf5d3a7df04a253196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef84434a66362997c3970698b8c628197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fb5574be9480f53732d5ad591a234198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd1f33c0149b53fd0908c1dd05ecb6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549912cb77b06ff50267e10553a9b4d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05602cc8b37a299d01d1393964ae8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d0647c0b8be11422c1f8221e5d6e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafb2647feaf2702db15af8abbc83a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910eedd05403031d6df90d3dd861c58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e336834c310251f9b54416c24451d7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09068b8e6d4823cf188ec3b85fd274206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba0a8015518c418af613cb9166e3ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bab7880a14ee502bc3e904d82fe9a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301c427005f74f69424739560e7a4e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a0174421fc5fb93587b783330fced210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03fd740734a13d5b56843c3a7b7e30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387964569beee5a83d2e23160b71c1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17cfde741176fa08475f4608a4296e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93ee181d1be24794d8f39578d4c313214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c2b2fa10207a28639ea0411ee2f61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390a5783fd17d0b1f64598ffc63f1a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2e15f1e57980446b018bd3a231d1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f866e4748b790c9dae6e52d79c237218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a47aa1ab150c51bd98f3c96d9378b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911ddf4d5a208a42f4d383ba4d9e6b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a798bfb12e534fcc7a1dcfabb1687221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c99bd71c63f3404a1cd9f07846240222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f883e507481ac5df36449b705b974223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09947169e37027e8d19bb6707d7b658c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bd0a8864ff57bf6fa80f4e56d883e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4877b96aa183583c8e75eb2604b68d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ba3a6ebcc1a43ed52f434aed30b46227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdca2416abff8f9e91564ce6479badd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40921fdd0b0609de2b6c4c861fc0e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1677ff1064692e4deedc28d8f8ebfc4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962c34fb314f752afbfab746e2542f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56803e4f7e6fdba37204e870ed520db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0be50aa320a452ba2b2abf39d5eb7d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8cd3554f18396b4e4807f5d0ecacc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f2b9f02248d68c89bf81b7c30780f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fff90d6761ed841a7883ee4ae4831236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02847c196012b7cfc6c1e7fe76b3d726237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d126ae1f8622fdc7f510ffa9055c974238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0568ae9c2e263e7210deb59cf54b1ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09495dcdef911e280e72c4dfdf31be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812f169a4775481be66d351a3404d0f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8ae949700a16090d5b955eedb2cbf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892e90e9373ef47f401bc865a4a2f8a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bb35f433f27d9355af3b58b0abc31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd34029e0c90788b9ab36bd20273fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03786d0bac22da2ce73eff18e010725246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b61d13a6f5493710dac46517a56120247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe6e9c4fb26a5a3eee66417084d2b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d133de64ea82d3b142925148d2c737249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b39d8957fea96151e0cf3f5af1466250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff8feea0f59caad743dac1be85b0d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415900437d14179a611b442c0fbd4a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5d5d8d873ea8654e681ca5445cc43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f44195306f46869dcb08dc2d3b8652254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650988ac079d5124a2a180b7596644e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03bc28f44c5cb468b64b141b43b0bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4a1383b72372989a872479dd9cf81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3bd30fd2fa9f0655af4d70ed6afe1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410435221198e91dc4a9ec741c7258b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1614d43b8e1489abcf58c6fa1fcdac3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df725377320912f4014cd0897637219b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ee5026631fd23da8619742618dad5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cc77d5666b8851ca21e02dee39409263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ada089a113e8f7f3a4843e268d6e95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43c3bb7acf1e457b16a6bbaf9ca54e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495c5e03806721c4e4274283be9a55b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf998c9dea1e636761f6927e2ffe9410267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671571f7bcc1155b56b7baa3dff40571268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618e6a358b9cffcdda1ad168860e188269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d52fbb6bb8476887377f2bd26dd906270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d4cc7b99ca32908afdabd6631d6ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4656a78e45c155e22526a33c0681592272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144b6ad67abc2ac7dddd64301f14ac0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5d3f69bd61d385c5f4d4eb330e1b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f4e5cc0b19e6cd06d66b08c567952275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb1f03388ddf581e5cc98d96ccd1de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7f5dfe77165be2acb4a35df55cdeb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99451e423452a10f99d9915f1582598278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaff9819079ae19901cc3f59899f91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3385d24c2bb474de2b498ecfdc862280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d4f8decaa3fdfb13f739d103f1df8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676183d0633d9f3a373a28f5b77e240e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fe24bc3878ad85454c66c79b44dfb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8110b3a47df9682764122026f8253284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fad11fee34207a9ffc4ade3047ebb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414acaa7e3cd2368f625db49e3e310f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1b82133eaf28126cc183b372734a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddeeea027013f80c4b0685645916aa4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ef918af91a7e639b664213b6d9c8a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e033139105af3c084a586381a456941290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c58898bdcec745226eb6bf86df7088291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39077f98eac8cbc281f3b11167ebcc1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade60313d4acc715899011a3352b0b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ec0479da8d3c789f2b35fd0d7cfd9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638f81779c130581bb9d634307b2b0a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1e6b1bd3459d99b0767fe8b2c1eb2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c160d11e3ac15a640cb91488ba1f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e68f8974c656c2c373e3dc2415512298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20260596fa11f6a57f413b77754eec44299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f80de2b180a642f55e32ea7fdeb68300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf98d803d02d4aa8192d7fd5b35fc07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc970f8caa07dfbf497ffb560b424cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5375430a0cd5892a37af6bc60da31c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff43ba829ba79b84e7298f369415e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfed3990fa388b262e55134375f967e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba1b83492473e7250134dffc8d45fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7a2b164893747635e0b96637aa474307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc823bf8d2da452358eb3fcf20b00e48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f76cd195f8d66b3b7de34a0df8bce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4ddcf1b3412a3c137a681957320ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac85873ed6bee0d637a651fde2bff1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f906b4d587beec384b3caddd88fe6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547eba0203894c61f051f139caea5516313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d88c2eac92e57a2f3cbf4db712574314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0d9459db7edab5b682cc481ca3e5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f13e48eec0b40a081228675e38fac5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8da8cd14527cfc64c354e8cd169d16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986a5b512ebb23d534fe1107dabd1c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6b3555c9a5363e61908a91c6a9fbb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1648337d2333294ece92b43ee47a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9095b1bf14daa4473bb98ddfd2df0af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a6497094d14cd94e6411b8065d27d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd07eb01db8794458ee768dd919cfc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59153650196f4e36ff073a9a19e3ebf0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861500a03f8a4ef9fb576b7e77116a4e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef792c053f60ae9799c51575f1eba035326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34475de50d8fbc4fd8f10f4a258d0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255767ee52d5c085a15fcbe9a176038328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49244f993bc05319414278a4de35b49d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb06bae7c0086865cf39d95f623007f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0443b63f42a760808ef2f40ccb51b97331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cabb85c73fb6dcbed3d957732a031f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8e20f40c1ea5e08eca5c52efe2983333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7eaf2e3d8d85a369f05251c6dd020334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e7b9a91bfb775e124541b6a891c21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21bfa55f91c06cae0ad3b163f1aad4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b31f130978c6ab85d3b22ca428faf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e4aaf7c6e5c49927ede848e1ea7c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3388624f624cd2debc5c70e3903ad41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b30d29cceb24f1729bceb613a5ae70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0ff149d140cfacf3a098c70ce3a80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383580f9a4303ff93b3f2fd6b9d24f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a509d25afe1acc8e75622ae207a809a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51487f48f962f62e000b74efe20966344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d7b11b3c6c5d6ae19241f34691c74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f71993f58eedbbe5416ec7bf66077a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a42f2f9cb6baef7e5140e12c16b71d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb8071fa1fb4acd623ac8886c3befc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e46ec2bb3d5de6542f047e591ae684349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b109294de315199fb0106e3084eea7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b52aafcf0d43474fd10a6f831e228a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2e6719bc11ee6738444acb9698861352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47f975ce7db93ec3fc35ded9651083353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f152495f053b4ef92bc4e8f54b8371354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3d1945a94b538fe299acd45ce5380355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970543038e23e7d7e68b45da23bb90b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32ac33a5069254350975d9c6f72fef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48b4b3a2b466c723c4c63ce95673b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c94e8cc91f90ee5142fa1fd0cb2cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b36e11a3a2563aad972fc9f7890bd6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7266a5e261ec82c9ed580ba8b42bafe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd5e986d8860af0ff4e5040cd9bebc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359385d73988fb895f7fa4f8c1d65d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eeb246012c58bf26b396d0f678d37f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270a4b03c4e176db60aef3fa0ed4fec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55bb4e8c229244ec6a09c4432709f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f058a23b61da3b4a1755af04ea6d7d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ef84680da6c37bc664fdd31c67d8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6b03ba4b7e9db1934e745172a8f79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46b6a57595f3f95c89fd0833a12f16370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9256d79b3f204211d92de0f5a3dc39c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5788629119d132459fbf20d0b59cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fa27b0c702bc41e92e4ff37936850373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247306ad08b4c66e22350f5db258005b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711358a9ea34a65b32a23475fbd7595375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916605d10b98c215362df191c83be9c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce92d8923d685ce23b8aebe5a5e3c0a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7014bbf8e05736a5f741b1e941808378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2f909627ca52bb55c206909707cf8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cf66ea35f31016c02c7c04cb55b64380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75c715e016c7faefb43cd6fd97d8be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685e5a396de6bb9eede83f9e891d170382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c291acd51ffe4ed96cf19a5657645383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd28a6ca78f18b0dd4a9b8a45adece384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dca34a26ef9069aca553d428f5c55f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6ac7f505adcd494ccce56d0431d47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800f5871ec9838442f59ad9f0dc8320387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259ef23da3b84ca98667125afa41f76388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626473196aa72cd2826b5954339a7572389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f287424595acdbb127f539b09364a18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91b06ca15a75eede2a2c42675b29aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0122339526b73a704349981bafd11392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18e0b629045852bb4118013e0d756a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372d096ddcde43942b0228d4fefae4f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980019bebcac6854962311efed1b6d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b942ef9351f63cf126c502f930d8f3d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c278883a15668a7b01c3063086a7ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceee81b2de2f6fe1a3cc5280ac0183b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a43affcf51006d1cd220411e29afe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d410174df733a494429edb20bc82fef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4736d0696a368d378893ddaa6f9b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375c9a9be006e8f78e7f506e8c9f8f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105cecbd8688051bb7290c4cc479b2b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6372fd75bc32f1333adf606a7ec4b84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecb67a5d5b24ec0d446e244b5c3dcf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd99d94d886f40f965c99ceff206d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aac79ce7c8dd3bdb15436f607ba423407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e66b5d63dacadcb081521f17c6a4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e79e3d24556e0d5e1ff979ee99d1c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00266f70fbc34613845e491148267ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269aec3bd026c980db91d352a44c335411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebc281fc57779565570573bd0e82fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094aeb31199057aff2bb898bf149c1a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e831fd2b2a85dfd9c99b1e60c1ab55f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70c2fcd1f5d3f200bd3319ee120e21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2969c97666e8e3e08efc17883675ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbae8dba9cd19fc306814e6db7ba3bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c8b62c3303e379f2ec2e1897f144c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bf595a9ef240ad48ca326ae0a135d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8b6cc7ff6444c098c73bb7bdb34d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1d099f5d13baea8909324fe525c48421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9c53d8d088f1ae4356f727507f8ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157d47745ab75e2fcbd2fe47031dd8e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933a7fc7dcb3c9d2658109c0b4066a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c548a5313536118a257e290d3a402425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0066b12cfaad6d53e304963f390564426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739eb2ee6a60ef214ba12b52458c0e2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93774090bc0601846d6bd105ed2ce19428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a32a2f7935183cbf22c660443a66f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11da2734f6c113df9e0bbe4cdc88faa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4373882122d549e13dd7b367921dc75431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a64e34f019e0425dd585f8c2da894d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee899cb46aed11923c8024888ccd2e24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580eefea65e1fd86666acd4e6526641434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65938e44e6ace9ad023ea002ebf3672435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7d0376f504f1d1aa12153e09d9a36436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e5e075dbb9daded2f19fc060571a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191841ac6c46aac3393fb9197ba1558b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79921f47d68dbd1daa964b3399b567439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e83bd42abea557d0a9a29f510ca15440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a2e3fce563c21b33c8c79bca0c0d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1b12b542b962911f8e38df51e13fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f843d63143d35af38b9663995d82e21443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd59549e0548b92e2d34fefebb32119444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106377af152f36e61796a6154bd611d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ff27fd8f89acad075bcc88de6734e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2362e2878a43d0aae4241d458e4c4f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c867d12d4d71c339b0e768b1fe7861448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816743b916d1be859de223d35a4dffe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493267aa26c5c96d4311dec46212f14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e4e9f653f1b4395339327bf2c5af2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3ccb6a2ce88e4f9e522d5c8e8057c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcf626e6b3db65e597940afba0f9a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a2578d34d3ed76e3bf3f3744a58d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f230ad5a60e4596a9488f7bc368c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d6149af6c8b59cb7fab2a7659881c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf12324704ed50c55cbab8069f1386e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2010c60495ae4ae2c376e4bf15f2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55c363e5147acc31f9de1444a9a977459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfb2be8c828d91251c4f57a6f9e260460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bcf7dbd947713ff328c27ec987855461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf73df44ae2d16b51f5daee0fffb3d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d8cdf35c1d735c98c0a7dee6e9dd3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca827fe5bc4228b9d35300c6d843ede8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325259549ec6a559bf05ad1b0caacc8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061a9fe0d1dcfb50228595d737b355d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3558e43ced136d644a0eaea0d0c7d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc760db9ee9278e90d79459affa668c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075b4aff0221229881b165b293e68be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f3e77c179607401264e5bb6c20993470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c450e97f6783c5b4d15a354697ad083471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998724f7dda8ee32620a9c50ae7fcb8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54212f1fc9ab4ce53ec882f556ef4a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cd8539dffb6f7dd88c3c166fdcdf5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19b1c23f351b09196e97cf9868e56b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88879bafffed08d622bf6c683ea2d13a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493728502364a7b08f34294459f36535477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72f9503d29adfad77b8da5ada1ff7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c81d2526eec7aa576ab9d52a70943f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2478784265ba168401f2020fa835708480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb712649fbe2c75bfc61b0df8994268b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce002f106f61595f9c0c153d65af2cac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98066577955acf88d9178ffea5644e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc585affe0962fc2ca11658b32e312484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b13315a100b115bc951a90fac2f8e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5211cf112d0871acd8b8766e9a5a93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258ceca82226c014f90c400580d0c6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de357f069a609ddbbb901b673e0235488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bedaf786a8efbd8cac272525655f51489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f27e822b809a156608241535830888490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38243aa9c628461efa2875b58e8bd1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6b56550ab794600f22523ac175277492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6effd9569de368c46433e80f7a2f0ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde7dc073c467af956bfb44842fdd51494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d5e3e21f5c4019979368d47e24bae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6034a3e59e09bdd66ce8daf451570ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38ba8aba9e8c338d0ba2c54dbfe190497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d182d1d120ba17697676b33853fdd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af23252be092e956807d7657d0ef58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bfaad7f59a2ad6aec97a1db308080500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55a9b63011dade20dfd703c8b14f4d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d61f0c681afd921b36480568e1fa6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1390afe214b87757473502f4efc0f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e670ab8d252ea19ba976cee627a8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2baeb7f7fc9089b10db9c52696d7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09747b00fe068abe98649178dbaf8d8a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44206a7e3e9a764f53d9a8327b9c7f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aec3481371b6a81c8ecb1fddd50713508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074edd688c5c4753a6df97630d5b336509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69997a6437399e45229303fa194cd06e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57664476c42d1f5e64dac7a6da125781511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cb02ded59d35ed298221131bf25a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26d33af7ec743d4fd6a3dbddcff8a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff439ec2bbc3255c2c2829afeba724514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258caf4d6e4b927e141eca686e216bf7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc7b082fc042d7553d6cef02ff68cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c9e90a388732585806c6ea715cd86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730cf7b00cb92bb185bf9d403f35471518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118a6a7aaeef8c63a7bf6a2e20737d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fc12f9f73ec87ea993be296d00abe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b931560b841cdca53160dd7feeaede521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8a8355aa0c331fad0055089c5b9f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f22508df9169d79e4bf7d6fd869bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0ab23bdfa36ffb4f951fc7b1c2e59524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4603793cf159362b05d88c863a8fb5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511c190f349f550a92b8d2a8969a819526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c53088256ac75cd00de7fdc8065e8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c4c54fcc09d9c54e066dbfff51f7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c3aea4c8fe6658c024c8edd7d8f8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7fa79d715a1808780c6aa1392f39d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46d6a56371d6a0f54fb2828ef7e138531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392924cae4f8982737663ad915cc35b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96edb3ce24f1399c38223a64d6d8671533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaf5d69f21377d4acbb535655e50c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523c9559e07bd7117630b37536298b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3993b7afe68f3815d0428d9768114e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f85db78d093eb3191a0507a94c2e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c888f3a624a52c0bd8f7249ce5d4c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe22d1c77e5e1437b3b904e83023c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84981eccbf6e148c90da75e1707e945d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9a9d47a581fb6e0c51b7b97dd941b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825201d6628aee3443760a92a9628d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515af74a25f337b07741597c68bb137f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75a7a52bbe69462e5dc37476b27512544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22829e7cc0566e3476fac1838cb47f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaccd1bd2889e0380b1540fd0a0dbd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a25aa356d6876062a4d9c9d584a3c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119673c528b100a46398dc07f4fa951548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df2f2a4a4f003c17536e9b6e5d392c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ac0ecb7b1b050445aaa9510921c15550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46aaf02350ece93f7045a7532035c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655188287591a5302bb024c5b115f9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c418c03a370a939acd5c4c57860d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d6a455945324c1ec366516a5ed06d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb93a050b49792eba9e34e33848654555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99713459f0360506240ff8d6ec1b224b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e997315a170b3e3204c8ac1e7c8aeb6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f4318543c4616ba81303ec732a67e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1aa723da7f5055e6893d03a2be616559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b5d27be0315ac1c5944357754d15f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0523db78c31d17d55980817d5e997561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c1591fa5416a2d1d1744245702c20562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23c1c8e696d01fba7614addb774d1b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a4dd59608a937d87e2d9ba0840eb6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992587922436e8329753ef150e48728565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bf140ff310a0e12a99ebe5f621e47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c704e30492afb4d8adede1fcc87af6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b257a1d2005dbb2d2c625c7ea5708568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffafe46ca0dc0776d6b5dd7cfeb00b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e69818e02ff4a94b2e3a8a8d248ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82df83feab57a86fcc90b53fa40e829571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f89eb9329243138ce18dbd7c0fb290572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>