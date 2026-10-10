--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8befb9c7279844023728637fd7bf761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05abbb7a64b61d011061ea453e20542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651df16708f9d3f6d9b203f993a182383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa54c97aa7c71e787f40b122768f3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56074d32fe744a68fb852a8c4e7de0015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3ddb904a6181358d79be2fd3344f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9e707d7099fc4833e6f5e3c08b7d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba335f8f368efceeb430e6285fdf9aa38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4273390e41718c903b33e6f8c2c639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0941c9b33f393a17bf17a1370e010210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb3f9fec4ae7d56f27d86cda8deaca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad175bae74a11e3ac6e615c61a7226612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75a610ad08cfaaa85f1bb98aab129b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a17ff45ed29f303640523ca5faf3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dedaa3f18523fc573ad3a6232a89a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057eb67133119a547f3a4a566151885616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434e4c4761d639e5a1b9b5987a7d81b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ef43213302b82008037fa24cb419b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79272ed154aa1d46dd756bd57875376b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6c04a17b5fdc67ffc96545fa58c3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79e377eec7619c2718ea3b00c0f78a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcde00b658a8fb57afc47bd5be6d3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff2bd69cc54365b472fd6a3644593d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd803e7ca2c8894769cc0e3575b024624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0d2cb15231adf9e051751d799292025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb4f55c1156193c0c53c3aaf62678d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfdfa73e6124910769026b76cfffd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b4d66315523ffdba9f9943d365f8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3bf1da9670fb4762a0aafd2be4ab529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f1a9e110f9e4d12bb8277f91cbfb530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3367b5ae1adcda7cfaff7c76a43ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb92868280f30ac3464fed965551fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dcafb3bd0244d11654fdeead0161033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534946dbd903dbe77d0b012d9dd6eb9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2158b7829bed32f6880402ce07587935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bad328fad9d6735a7b7dcf5503fc236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c4a4364037f900c0184d6f9ff6edc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaa88c95315483bc66d6241199fcb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755072f13644cc4d3874bbe0dc1c745b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0e347194c1e27ce830c5e57bbed9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e63b4a848de24be87169726e4f6d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65293dee8c18d9a607d5009a798db92c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fffe6da75a0a9f877bd4abeeddb39543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dcadd6e2e64c1183779985272dd3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daef7560a9ef24204c56c260fddc59645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c083eda74864e66df05cfeb57f36f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a100dc01df8195a9fa8e7469ac1aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9dd19ce15261d9a6e0ee92e2dc84c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef346dbbdf7fe03ee9e38009aa904ee649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779956a61d8d0ef5cab0fd1afc56cc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4913ff32621233936dd3c000a2f1d7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867a313a3ec63e0d9f609181e65c53f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bcf055541634640f9d370222320c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8123a0b901ffd2ac79a8cbba82394354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275f569f3c36fbe865ca916e3f7ee2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd478e833071e583e037494c57a588956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c909ebddf67cc0400f9269254468257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf5e46afb0885ede0601d4ebbc336258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd9f5eee4fdbd997b8ec50294f7c9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003b505d573bfe2f22450975aa9b42b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767aab2d842a69d1f214b40dd2b9a86961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfe087eb843b0c8719b0edf35aad1d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c508bf1e7ad9d4e39c379ee3ec9ab0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e0026067cd8b1fd73312ee48138e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ceb120a8c5697242988ca42d8663a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edcce069796ec8d5abdc1fd9cb18c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c94e051782c312477aba8a0c09149467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee7419aea751803c64e8b0961db04268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e191a629be3867c5c76893abe6cb8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a74502190130447501d94721e9e69970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0727a7a80052d7d952ac970d8c24171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c51f6e8c8a7f8678b90657ad4e33a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161dc95dfb4973aa351543bfd24fc1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90184dc340a9225af3276a84aab996974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28680f75887af650ed182a2964f36bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f724caa443f44046e874ae499ce9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c9526208cd7fe01891589b935047c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f9788a00a6a99a58cf3a4b3d2872c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4bf260ab49697b64966d5bbb1493379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae21bfad51aba51a11320e892087cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b391b51ac18fd1a6dec67f0eac05e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81a4110edef854ed115c707d41648e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e62401220061991baad049f8880bb383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dff505210017c8d7813a2ed2cf0b3284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fa4a3b90eddf5a771fdf845f71de485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb19933bbd1dd859048f45a0e38e13686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a493e6f1a5868271d1956d71f52aab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08b98d239b3eb2900f3d614e6559c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8765828185d5c15697ed12b6eae22589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd2f5a4252cd2a4078f45c70e6c85390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670874516f2967afc72961950c8b005f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091629367cda3e12b18b10bf043680592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce3a879e4935adcae38d4d834f5d4e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1220431893b790977d8e30cd67930894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0540ba12cdbf170d484e6bbb773fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287769b481f0683cea4d50de1aed20996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64383f4f5686bd7b55abcb5ec7aa9ccf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5e7f1c6fb700da5bc418dc108467898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbdca5c92d397bf90f20748fa387a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a4f6563b6dfd9a6f605623a71e4b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4f04a9726c52bbe9da35858d27a6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fbd73e98632fc6f34303f90689259102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebeb15cbb50fbd4d664f9c7050004c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8d1589fb20cbdd61874d0040b947b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918699bec38fdc1b45f318ab082ead4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035bc07e6ea52a5474a93ca54e9492f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f69da76a390c649bf4e8be5487d94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48e0a728015aff09cb9fd450a1ccdf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc114b1b79ee82638318aea8f002c1c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274268f3b89aa6e96bbd66a393275337110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a481d5f04a39f4c3d470c61eb0c0e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfae5196c71d8b4002acada76fba47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35421c1bb8ec7353113e236b8c818c83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6bd54efc8783be144d295ec6ce9a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea537829bc803900cf42ee48303dc62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee5ed98e50fad9ae0f9239e5ffb868116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edfc98e22b01faea07b4c5bc25f782117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca34a27df0d0485ff42af75b23e430118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747d6200a10260509b9e0ded70127a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c5f8e51790af6c73418bd4cc1685e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08a72a72fe8ab4a6c5b3e89c7e53cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8306667a163fb2403b04c3efcae2199122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9b838aa94f8f061922a6e28603d77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6371f52d7531049e86d8f019a75216124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb24e25b5b8639c86ea4086de2c0e8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beaa4702cc5d28b03687aacde56884d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cb3bef96f0320644c4572e54b6a25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdd90a5a280a2016918ac32e1360e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb922b35c2b46e04e71d0808b0a1fd67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f013b121d54ba4e4e270eb933bb95ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe741d22f31aff768d1cdd70098dab8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbab3c12998f4aedf70073cc45f23c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e482cc28862d9631abac7ea03599b58133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ae2c940727e868803512f80ab9cc8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b15687195fa91dda05ae140a3df9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbce345c5a0bbe721041ababe47c387136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d3975774199117ef69c2b76c85878137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc499a55dfe1a23c53140441bc6f77d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8a88008a9c3b27b813f45073bca57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681aa844c300e172d5014a1194694b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e1a36febf9ec9e831d344dfe35917141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961c479fa7d9b27edae2f9b8091ac66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf2b373ccc8d3541955a5178908b4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e12287f25fdb58dc9b8d78eb10a0dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffb282973c050631f3729b7496570b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9da3b1c5c12570be449c22ea7e5836146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fa9ab573a92b3725da75260ae38c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b92cc5577471fabfdc93865668686148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f854d7473173d261447c7a4123255f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759771ccdede6e26d64cabe6d836734150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a00a470169fd4feb27c9a90be6974151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287049346dd919ac447864b0542578d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc89d80f78c28a1f1a0cf7419f5f47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186367675f27fd9c9e788314ce707a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef78e006d1877b439e40848466ae4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c5807819a9ae59c773d8278efa28f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ccb4c6b0faec4987a8f3b500e1eee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666ac34697ccf600880384390e53666158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1774dff5e2d3b5207362df2683edb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5d01a42593513a462c294e0e94701160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec0cb5cce17ca7567dac68621ffe04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb757b842bf9ca9c789d2175c175b2f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2590d6354faf07295226c0d2d75a6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9589b43c3191a408e9923724707ce4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189512f43c5fc892e1aca89f7c29bd6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157281ebd89a7fe5a7e9884655b3f2c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bf273834ef07bef9d40a0a44449a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871344299d58f0e6ac1034331643042c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07f8d464ced44090a34a86bf387cd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12f3fd8f6e67ee7122bc9765fc173a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62701da58382b569f51945357d817787171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d6312c4f6dc6f4424d5054595c1f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56b050db0842f24812d665f20528cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e968d196e97e287a62cfac0a248b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c4afde985d83dd2ab57eb566a692f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be40ee7a21528a8ed7a1689b1b4fd8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa250d059e18092f04ac3f4c2c81aec6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179f9b9e0d2d8ef0386191fc3830b75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6189eac213a6362c491106e52b3ed5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2220ab753b78f55e4b41d085a73c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e40d1f8413b808807563c4345dd2d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14559863821f7070d61ee6305532d785182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb1993958abfd02b9aec4967a73ab2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a8122cea21fb463a8d35d098c305a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95244966da1c929e6b1d9c00756cc104185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9098790ce3dfe55b6d30a2c38b6ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0963910102516e8689cdc3b08975f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c435ac6a1e7f2a9aa5659837caa490a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8e02f6f68fc6b9ce871292e217eb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b8bf082c9416f0672f78b795cd1b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e504a2874f3eb3dd765965e42cf72c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cee793ccd25aa72c4036b82c5947e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59986a7c9352cc408ec309da942dbd7c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c061921f3f4b113789ee0c0ae30b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07c3ff6ce3785b370c9b74ca5e98d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05746f6786f2874a3b0c9a59ee7615d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c24218965716bf67ba69dd7e5228b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651885beff0d65a60ab9bc9e833409e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dbf939dc6d42bba12565f650410e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9158282882fa84f0103056802ba83200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a556c24c1c12df4c3e413317f8ad88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e873392c66401e8b56c7ae8962a4e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc073b7a88f96240b1612d5930537067203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006373b6347eb34b14b591964f695e04204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2878a2808da06424bcdca1a55e44598205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca80a0d1d1930ccbf2af20225b15cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51caa7b9cf2e6ed874890b4b14b38e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e8d2a19c43567dd59270190c5ac32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d62e9ed2388db420a15704253443f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96ec93948a4d765e6ca430e28f5a7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb180ef69f1465df2c41b5e5b15216211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d8c020cc74ae416c59ce8dd22c5bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617364149232f1fbd085a39095b7506213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd294dd957a221b1c283631721efaf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb47cb36acb2f02c3426135ddb2874215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7bb70422fe55baccd591840155625216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c45cdba102509991edb53677ed24c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62544e771aedcc2593b66df53bab49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4d2c132c924213b8103bef4e67720219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90e1d417aef04f3dc72126e6ea7db1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc642fed5b9c3138d3730513dea5310221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17182176f0c814efe067f464a986d2db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23545d0bfe02e6d4e6c7f99723ad7311223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eea6915b3178f11aec916a5b8f9640224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58c24221bed13ab24e2694db857d0c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd620d2fb909aed752c510e246fe9c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0a4f4eac872c34e43e98cf6600161227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c85131985197c8d280e9114790fa1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669f38064593048b1338a1e70da32af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa205b8025df97ed166508ce34ed7a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2729e1184208996ca52877f22dc25231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dfd2db5700b7ebcb5cf31cb761b2a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0e7f1c0bc5fd14c1b8eca0ce8f43a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c84bc2305f9838179d5cfdf47cd153234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4862e33e1b37d350b78fee38f245df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038e65855dd37e600b420b58339111e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63422281a65f4c07b8f08db8abd5e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e8e4fb30364119f0370289ba24f7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f616af4ada1ac0829de8ac3f6060a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae09f8d5252b87b86a83d140db1599240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa96256dac2a6b02ae0e1fcf80a5dba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d82411fbb163b2f90ab19422368b8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cf1123abe88288224f119aa6fa2ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5167d8f2841aa89a031c5ae7f59d3cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bbb16a14085423d04e576aae653bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022643b7d4907a0ba9949091b3c0711246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b92330ffbb25da0bc6049d6a41cc85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275411c7cd675e76ef92a398a9112e8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044a9f1ebd2ee2ac075b6b90e82db5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e32b2c1d1d7e8f61797fd61255543250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9a7536426f11715c30eb572b9dd8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc7af37092adaf200529b1db9febb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09efa3776c047d92a6fb8e1f18d0ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329de83e81200d9ecc8958919ac06b83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735752c7655d87ac8cdfbea98a1e4ab1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e314f46fa4cbd2192dfe594229153256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37476ddbe983f637103308231df17b92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606058f8807c3d59e441412197006c16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5e91ced9503220a586a7209e6ec4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393a041f796ebfc6896507f70dd8ae3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45261c0824ec0ac7acc8f98e887f17eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9fc3c382ce6941222787da0ca8169262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ded6b6d2e9ca66a1886a7f10d53f29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32343620d7bc90122d8739f93f50b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69453055cc8e52bbee8074e8232c0ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8cbee10016ed534084476040deff5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a593052ec0ea1de2042e9a72c19773267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97772eea5ede3fd4886eb2fa49ee20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820f8aab2bb4b99f45c254df8bf0aeb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf385180579eef16f2b8bf36abb55a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf370b7334d5c54c59898e65cad38a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b573ff46ebde6b8dd2f4818322c23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668ddf61ec4d836157e893b8bdfbf9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1d460aa3daef9e10d3118a969e64e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ee48a616e2dc294499ef03777c37e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f03a382bb28285f9517d3883e100c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ac47a0b8751bd7e66e403a56ddb4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698a85288ea62cf0610d148aa6a783e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7071b45420388fbc556dda91183311279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20558a21d6d2837da73a359ac5e373c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef350bd83ce1d4b9709da10989614d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a0dcb180636a5f040e8190862adce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093a93325fbd8674c74e1839633f769283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349ee17fc603cadf616ff3d70cb1ba8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5c9b47677c9d075599fe99a578703285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48657535b26421cc3c90633f47cda61e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770b6a49b55bf34ba9a90855df549b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414d0d5abded54f363694bc7a49bb17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7565afab7611c3256635a81bd07f4a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4050ff7ed01fab4d1fbe8a8fc4633290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef2222f27d133d3338a13b0006e846291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54180606d987a8718f098a2b658246fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ed57fe59b7d58d517a0cc90066a50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6fef25d06f91d785ded401346abe7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce435e37811418b50b7716341e70a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583507c0ce3031b059dca830ab6b2ac0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3c74b57ab30c0f0492f23cc78f649297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bff987183b23a56092cb93cba407a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a872caf60167ac1945e8c6f3ccf0c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f06af435668f1ed1deeec85a05637300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d8f63fee486e43015764e2ccada28301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4bfb0f39ce78f1071c2ebff7bf660302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d97addaa03b23a58a9f37f12fcbbb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3233b8769933853a76e927fe1c80350304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b71672aa62b14de438aaa22e5a28b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611743284396cefbcb4212951ffe199306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0bf322d6204f835fd01fabc4ffc96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d56fbeea12595461655890b4088bec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9d40a6be65f01e96d6a2a9fe76bdc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02d6cc832f0f0c0c5b3c3b78d2dc9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb422a77cc0bb2d55bfd92388c0665e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ebe65e8b66b3aedffcf92de62fe14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbfee7041d8e258abebc38909c2927313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca786875dc744eadac025b5d8584bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac9dcea52e6768af38a36d37fe074e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59eab5353e4f70c65a006d50e00bfc4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd96599d723d010ba8135f8fc05408d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b6c4bb0449b45c7cbc771582dd01e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df529cc2a758923e902cfe1139e283c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc27f38893c7b10a41a8415538330d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717c0d728668e483b40c5fb8c2cdc45321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610515f4105b346611180b0d0327436f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0379b9a2a6b89b3994899b696f4cd4f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e17635b2f21783421140d8d750dbb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1eb949dbd9ee86b21ed1ef2b27ab70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c656954b100e818863c5ecc8a5dc55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55345e99b62a47349b576c1f2eec34327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d367b4cfc041fae28fe69db353d4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471ea649b9a09327a168df4a761551f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d9f4ade00107de44f8394fa88cb55330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edf80fe1fc70dfb218ffcead8679c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3648e7d34d0b673ebb38fe198d153f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab649abe6d97169a1e4d73f68ea0f8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e37ce84cf7bcd41f42d2abea67f5eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e276843f51ce7e5ae177c4a46fecc07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312fdcdcb664bf8b1d75a2cfd69ded9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efb60a58963fc2501c3abeeac6d135337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfd1b74b290f0e55d5c7b50d768e2e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c090ee89e4e8189a0a9f576f4c4b241339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd315313a6f56e1b80b214a7eb944b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462dc1126951258bab71c1c40b49221341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb3f17f02035b3b66c116313a9468c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46aac2e2e2a642dd488ea393b59054b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65dc3a27feded6644555b811b41e27344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678b654aeff6d15d6d89ae331f06506345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c111813b95c97dc353e46a7971d48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48fad7e75e50bb64212dc0b773f130347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d3cb99485f95e981bc841ca8a75d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0fde177c7377e795e81406ab7bf89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c52e926fb74682bc148df37d370192350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14bd32b05f2e89108389a36fcd55b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68a4dc7a34c0d091df21d439e5aad8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08144594b14277ce8e0315bd02d6b91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96862e6647f3e09771d7800ad3aaeb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15293aef9f898743cea9a9f2626abc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bf85d8975eb0dfb8794a0d1325bbd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc3a471d48a0b91e1adae98d1c6817357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d284aa1756f61f13c7258ec91ea14358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce96c8f060b1f0f0d8d8a65d2afbf4c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34f37ede9a9c49328e583e66f6c743360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45776d7f5f557a0f5bc38a2754ee32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608de3d7fdf76bb4bbf527053d836f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313601e9989b1b3e27a20916db656d2e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43db8056657c26e807fe09d59d4182a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5f625c64b1dbcb8cc2580fb7f952d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb772d148217536944875f0a44fed6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03989e1831bd03a37aa5217f4905bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87c54a7de12358bf63c9e5553abafb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bdc6ecda7748c69d7a5219bbb4f9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b81204b539906addea8635241acf54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d090392de68272a9c4876344f2db56d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30ce905f36123845608651532d3750372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cf46af3e16515bba05f3cfed6f3c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a1b60474d11f3c1af33323940c93c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7cb8451fa3891bd4bcb5c94e2f5a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd8f552ada72247e7d8cd9d467c02d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0667c5aa1990ec906fffd39effeb0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcff86c68ec20be58eca2b74a269c63378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6ff9ac2b3e4d1c419566aff1deccf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aeccaee300a3dcd338887666aac6dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266681ea1c522657a2b94dbf5481418381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eaa0c4f50d9596d57a6f78eea2a8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cf424c86df0b7392b6f4fa9c79e8e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e161594afc2d46b58a8cbe8558904c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e4efdd7f6a1c558d3f80b4cd91dd0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b7348972bedc909cf185510b15863386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c2d48763f640e6b4a929abdda91cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfd0f85827775d43ef0f92549cfdb8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a233b713ebfe27f489ad66470a8ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50320f2db37a036350587b13de48a51390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4724f1fdef670a8ea7a7d0f066ef75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644de46afa8e08c094c2c6413eff5f5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16fd78dad09b4f47079cb72ccad960393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892120f67601771695eb71394716825b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4a9f82c9edc4a211d38dddb165211395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917fafeffbecb9dc1a67f46ea8755c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea33b01bc962ee0b714879c2b39a0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad93aeadfbe07b6236f2e05040baf9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262628c6436199bf66049a7a04a76529399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0eed208d8f9168310c4e2d1168ab83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbb0dbdb1d89e8abf7e53fdd3350a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801af65429a16a0e56f414dfae851a21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbf41a8b19350cc136954573c07eef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3050fd8c108b30d6316e90f2890c50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c712b40e21482f633b2b1e49fa2cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104ee404f50635f38aebbc5e5cd470a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9196cf79297b60a5164bad2b0c0d2f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5f8f7f893b6f29c57007c15b9d502408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff14e668ce80cd6520c419776f9885409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce34ed6e82795b38d2fd0bd6e9ca70410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f394612858a31c1676aa107b80f4c95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fecbac1d0e70ab5b82e581d8428075412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6200f13b27eb42d2970feb2350a1188413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3ebc6a9e1e77daace8a6566d3226d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3932a3ad748506681f7a9a6e84e7c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f87f7c708e0cd6b419511680dc960416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39da9661d6d68290cfd4a3675e492c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6468f2313995dbe4b5e107a99ec8ac6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed46ec344b8ad9420259b7a77278630419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c84ed7f787b066c4de29203e3169f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd13d34cba25eb9247f707d835cf0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e021fed33eede6edb1684f4a3609915422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bf09e8a057bcd9425254302d14ff6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b776f20184b4fc63913df522a7107a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cc41eb3a311e0c6ad2062a69d5bb8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e2e27513e8fbe11e0f7cbdd871d28426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e25805a80d6bffd185d6e30e87cae6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065dc3df777052210716be190447425428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479bac062646e1c0b8374a490c279e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551aff181f8335457a5db2dcf336a25430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0194598e8b32a821154e6316ab0afe7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29649650d746255cc5030e04ac63d457432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3677e47180375540c5bdf063c9cbb03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aeee74b30283a103169bc51cebaa05434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f9379545c2abb7c763c99d7c3b48f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6de2ef32d571a4923c418214b4914b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cab727b4f6ad954c30930fa9d1d52437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd24c0a3ea331c506219ccb365b9bdf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e61cb2c3f94c76c19b5d8bed1a92a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5753030420a51ef90da204a249a87440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d80910d50b30539b41de5062001b96441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c42257d19222ae2a7eb1e36df52dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8da1cdac60026f470afd0486f8a0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02d5c6ba005e27c4cedb4bbdd00dca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b507a8d9273d7653dd175bdd698bdd8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561e29cd803cb50d29292a64ebfcf01446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f305ffff2ab3e983ba719aa47f8ba2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66c7c481e514c62b2bc75f884eefdb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62075aa0d340179226e9c7f55931bf84449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446bf7d81b4ed22e3402823fbb689cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79907f7021e4188b63c97a43a600fe9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5ebcb69ed9f650df0b05e37942b1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d895c989783666820f3d1315ce075c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f82247e6ffa69226a8bf8e58555ed2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765f550a15ab142625f897e8b2b863d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c71e1e3fa0dfb7c45bbaa47d2040f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764bb3c5ee37bf698dea968344abcd8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df72c597db13f3dcc69ad5a1ed8dfcb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61915ed060acbd51eb1bc57a214652459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5852122d299a8af2a2e1d151fecd1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f2bfa5da153bf98736c82c5b73640461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fffec0f4cd7b26921ff106ba2a0020462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40c6445789c717d2ae144d704b38d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57950acf7e1f6d8eb2f0b1df45af4d2e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d217cb7d390689c0badb17b63236ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55a1a706e812ab86f74bcd2900e2b0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eba553e5531035f5960fbf8d2317c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4306ac063723f31feab42eeaa60b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b24a65fd407bbfb034f41c099f8e8a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5443e06a858c176552dd70db8f0ca6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72fb191322c2f4d83cce928b9bd187471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6627c4546f009d0b27d5372a37bcf25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de241c1499a081c9cbe23cf3052927cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093234684dd3bdf1b91646e5619866c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc9cb3e7ca7abee782c3f101e3ec6a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb10177c31d8fcafd9c6f875a97791476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469705f2d03519cc8c432d55f498707477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20098fce07b03c219d8620ac24937dc8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1507562a2c50b8bbf919bc2a583875479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30794ba84ba888dfeb8a8e7d89e26ea0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6f0ca40c128d9e7abb6ad452c4d29481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd049328f7c3bfe50fd29e6aa868fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd47020d8e203820f8417280e508938483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f0a2d04d4035a05f0cadb9f2bcaf4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476deb7bc72241f5ac0208d04769a86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d1722fb60f4366ec9746c5cb0516a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbcf09c562e68cd16f48927af1677b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c9944687af2f1b37664a4cdc80552488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b475d5a10560ef24bb9e7803905c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9052850a15f52fef15cfbe3f08c3e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e6b0f64404b2c128a28f67c4a7d96491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27803678e05579d5ad69f6741c81a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d687b094bfe2b8a9494156ba45822493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7147ff73b108a280e74949edb9a3f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f0a1328793639ca566059fbbff28c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aed5045675e4b2fe8496edfd62c2f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4dc57332789cb50d8f2388aa7061a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86962fa8ce30afe42c443f11d72ef8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e6f5b40b6db69f14c71cefa91b6a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2efe2a9ef96ed745a98a9fe62eda0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3861359d0af923f56bc0904b0160e66501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c292b13c091766cd7252220824cc462502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2be3671419896bb08248d0013e120503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205024935f22dad54d393c1cc37be5d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9ebaf0d1923ff1410c9a572d9a8b1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f950033acf5955ca8b411992c6bdaa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5002b0f8085a94b9063fbb5d457f13507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8708e86590d566a80e4d0bfd5e7d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3dd33d5f5964a93a20e271e53fa5b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98979506c96137f9887b5d2f94d59d52510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48198239292a673de0089165357ffd68511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f02eb8f9012ecd30ab93f8d919f5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6d483aa7be7a79a937af7e2747e86513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeaed65901ce286678fcd4a6ad2121514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b047bc9ef5e87f0f82b3602f6686b61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b26e6840e46d4abfb7f7a0cf8e98b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fc4500fe4d62ea0e4845c1200f5e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bab31e8624d81c955262b1e4782daf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb06b40788ca8e38bc91c5106ce17a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3ce4e2450bf3ba9130c31b3567711520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cf2560ccabe9f0c2455e911c8b5cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7482691fccb66843068bdf38fc7973c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33463e532124d0e61b06baedf436858523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd989f9d8712cc5e35e656074a2b7944524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c349c20b608eea300a0b1c67d685994525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efd41fd1816c051f3dc9de04fdf1a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448ea62ae173baf0efb8512d236facf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad303161c17b78e479bd226f3ad775f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b79060d07ddd72228917870225b6b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232d0f4c76dbd6939e3bbe9d2527cf6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7607197e0db02f6592ecf5c05bf3b69531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf4309384d48823f5e1f3cea14496e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0ff0c28f7d7ea9fc9db3c8dee829b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f8c4c502328e08685c1d0e2ffaa11534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef248ba5ce8d8451d7ba754c2ea16a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087d4f1da2d7530686c1e5998d14b3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cf75ee77ed7f243f8efaa9ba65806537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a485acd010ddbb83a91b96c08101512538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761844a357530edfabbbee567ac940b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a109bb37d30cb4819da1909d6df651c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d66f19f54b349d37129a29b3033a39541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc73e99d641330fafa1ad114b7ec28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe1b3cd9e14fe654cd5cef04ff50db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1a3106bf51bb7bea99990ea2f4635544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca10def15abab1f06f1aacfc4026b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b769d49dff4cbe03355934e9b626e8f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423122921e148a2173150212347d987547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2f210db256ebd533e611900ed2578548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283860953d498626c91776b849e07ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf53c9ee15db5c1153e40f4cee22706550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086de8f6f6ec56a2232f73498c330709551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548d17a1548b9b5839919124a9c697b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e500beb4c4cf08f76921a200384af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d340e2675b5ca4522aed745b92c68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a53f50c379b41520923abc4fcc722555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae2c00f6ad74b638686147b198ae91556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7b55fb4f457ffd703538cdca7e286557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d29d359bb1ba804e078aed0042772558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2e1eef6b99baecbfb176ae74d3f05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d2f5933dd40ce842db055cf9359b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baec4da44c4117d55159b935f4f3220561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce9cc0056c74cd53c449b537b1fc77562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8b9dfc0ba19bf7e056bd6471fd001563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c563342ef3468e3a267e0fb2627c84b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e78e2bebd18348111b3a00a4d45ae5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9928e7a76e6fe8c59a68a6a3d39aa7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e5961641bd701e94562f166bc95d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db710e0c730aee186b376cc29dc788568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ad04905b4bdd12948ae7c1bbcff1e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fd2acbd6bdf4395c50404866dfa66570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c36ad2a47b9885f5af9419a8d1ca1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1f725607008e670a9245456b416d3572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c4abdef2a6e00b967e5a7b66277011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3bd2ac62713b17c1938c16a41271b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb37915204a2b59ad1653ea91596b6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be2cb2e11177294ad860b3f20420294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c05ec37b71b5ce447e1c0f3bde6805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3764ab21ac3f5a16354b56a3741dce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85490a4328b1242ffb8d4e0a52e06f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421b5dccf306c9736a27265d74d572c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dda075fed945ba789adba0a43d95899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8e78ca75024eaca78144cc02c349610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbf435cd783ef719ed5cbf9cc3448911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15affe427bb66173fb4eded2913e18a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b87773914b830bc5bab4e282c60cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616df81917901618493fb67c239016814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ba3db3844a0178bfd7bb0b9aee9f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22198fdfa05d3e5f71bd41954b973be816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58265f20009b4272e18702e9c25e7f6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa56f8780f9b785dfc838a1d766631d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165ab8ccb3a43ca5457ce1eae9bfb8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2613395eded8773eba1b3d0b1b44bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3f488a2b205d96d9eb7b9cf212dad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8cf846f384eff27d5389ced5928d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcc304a4b0a350edb05a9807c4af1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4061cecbbb2a1e8c1dfcc8a643dba224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d3d96d5ba5142118d750e8c6bbe9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58d0276feb5af1cc8e5b693084c08926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f7ad2e811052bda224cac171db61f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c612ad6e1c1f6603e327368352242ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9a1412a214fd6640e8ff54e35586f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962491351558ac1e5154a3b75a36ed330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835890aa6cf8b3c40420165cceb3ace431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57cdee6f81e7c53f6cb0c46a370b7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec95958c60636729f5d0550c319e2bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b831a66a02fb373f2ef08d153e91534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68952cef20b3b2f6d62a1e599f78c0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0de2ed13f4a93a910abcbc0d9de5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa073ffc222915c64cda112fcb100437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e2ad32044c5db1bdd0be1876151b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47342d763e790a2b197aa9683dbbbff139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a426b7de46f3c940716d0d7f1d03b7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb437e9dd1fb6d6b334f3716b0ccaf8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90667ce86a3a1743019e7b0cd35fc042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e1b0c0a95696adf900db2a142986f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c08dcc7edafb8fb1b1bc832739ade44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbdd52fd5518540e7b5fba9b7f8c5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb39a89a6de139903ef958f4f7fec4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1590b20cab67e5f705fad54a68b2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07b27d4a4d18b45608a9b0cbca151548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d30a9b48cc67f464e144fe8a959b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd4a450671da207c91f8ba82003e8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e1f433e78fddf838b8beffe82813a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce45d2e0eaf737d4f2c41dc42f7693352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce2a2302701ea499c0c8cb1a18801353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c542776e9060368277bde0417fcf4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa050a1384480f84b48535c589dabe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a7fa00bca982599f63558a554df7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ffe99ed35b9b1e0a44cee84a0f1d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9e1d99d708aa9feadcb43615793a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be1bf1cb95a1457f1d94bea1c2d9c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ff0b27da9663dd4e89739f7f27dee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ea6275bf9d1861ac7279e3727631861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a038c211ddce4a9d9f9ae3a9ec29ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392633a6e99f74b082e2dd84af3ef5c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5076aff0de920b97c9c1c48edc0a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca73fc6b6326c9f331efe3747cc350265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9468d86eeb1c87cd5e78ed1ea68a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae825b7ae93f1554cf9b117ef2849967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2e58cf30e1ef0cfd50d8b7732fff468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba063402ceac84fcb120cec4963faf5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039455080f1264a1167a0216b80fed670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93502cf208f10931263f5e80b82e97d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b74c3e1f9585d4403c9cdd357195572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddfc7f59107f1da2a781468b54be5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a4da473696648882976a2b77cdbda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8fea1c89fcf5a30679336e23fde7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d35f15f4d7302195a27041ecd415f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad285b0ca5c28bacd60bce42c27f16c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a61c108bb2dc1fe6f782c8cbe745e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021a53fff83980260f8a47f73e57c0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212c9678c8e46cf0bd11967b7904a7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250d747060e340975f138aebb086e2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dac2cbdab6d30372d6653d184aab882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e22d074a9d9f66bae64bcb05fe26083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da7213e6da4f111892cdd4b670735484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8822259ea3199ab65976f76ac8cb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621b53d81615186eda7ced9cb662b6e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33f94f643af45e5188b0a48173137287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960d23f2cf0b5dcd2837b9f936e313f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7a166f7235030e6ce8a1d8c85349389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e5c65529322096fe07f712e8f719890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61ab8e8f1fc77e9c0f774e5b7b76b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed79512e99e08c6aeb5564ad35d88792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a8818fe58da4d3dfd632100c1071893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cc9a29c6efbf91766af913c52169094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fe0cdb7400ae56638f8ba0db7891c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c933a150b70b31bda2a9a5d8a8c29ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da733266aab41f2d128b86c40f1f6f3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56f97b2b6cc2590bf8e9a832d59bbb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85dc23fd61eacd21bd58e16e7e631199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5e37c036b122e01fb43ba72112b5d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b248a85b7ee9e725c4d5ef47f45811101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59f9841eb28bc996cec217ce0a319e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e9d2493e03aedc8e09a72ef9d7cb8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84451e86ec39afbfae022344dcd074104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06212cdda5f426ac39544db79915b891105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9cd0ee4f95473cf41680fdac1308f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6f9616aebe44e87ef25b263646a4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3a329a094f6307e5e510a63909858108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24da67527353f8861ac62f42cbd6345109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37895c083840fba4f594a93f36dac4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a36d72ad43c8de6daf708b238ff55111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3160a476e36f24360568ebb6c9fcb64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94234d4ede20c80bdf6dd4a05d5bfaac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a0b5a8548af35b9288256d58bf362114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1979005aed9060cc0329cc3b97fcea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bd6b9d092c1bb9b64f9c6a6f3083e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a980943fc8bcd2cf010b742aea72ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b5bd2177b8a25163d901330a21ef6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e376f1101192d38370046a93b3b27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30400f472421743e3b9230e664096f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff116fde5551ccdb67980cf2cb9c1c84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc8f559f771d281fdfa42fb21635d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6275b6e28710af2b816d9b433692e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a7fc87d28421b1e9e0532454fae4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87efc715a70b4bf6ce29077e39df7db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff002e7804275a0dd8234d7ef2b0f94a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50486dca9f7f42f653f1afd08aae1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657e68c648c12303c3055e9dfcb90e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ed7ef28f24f7deb8c7208417f07d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f72412d26af3b24ab6e1708fba4e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd15b0f70497c54ed50233ae7a2ce48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a67aec260a70d9fabc5960002aa3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6105c1c1cc7e83f8ccf8a9d55aadc5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb90e214223b8659510f81dbebe41fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2d07066175bc7f5ab15510cb0e585135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd8431800fe425d421f9cafc708f6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983522032c39ece90493edbfbf0fd230137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f124bc62f30fcf416849601202edee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a381ff6e5f8e1d1bde0185592078b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3113a52352bb8ed97f1d1441e362ad7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd38d5004b9c0582686ea49d2502fb6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc561d42ead0edda57c279b5b90071e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e38bc8a142e13606637a47b0f8c2a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919140cb7155ad0f18ce92586afa1ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e586724d1132ebc1c65e4b5908d89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521172633af1b630a15b3dfee2567ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357ecf81044adce577cbfa98a879707147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeff1dda353d9727542c4d7989a6e93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fe4263c757ce247ad078f15fe7490149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb938b101526e8706a5949ba6e403298150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd6bb2d8be41ac2380b82789df304f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d65e0634c64712adbe1123e5b267b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4565fae3c5abd3cba7d29dc75e0b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ff28f1f0e01ed4b1fa8eb633cda52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4912190a84c0b76d3429bdae01600155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b51b28f5b9c093b8de138a7d7b9503156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c14b9b4c15bc6f966a65aa2ca8873157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372e2bb7f61a7212c11ab94f255b4cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70840808a326c6f1d30358e03fb562ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18171fe7f9bd2de40bd03fe8d46dc17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1874511e2c7c20d615d62c2485769b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a19566d4bbbf361e7b90198f2f8160162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2af026b270a3b9ffa6ae40f04c243163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783789d43d038ae2c29ab7fb8fd3b921164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52067a70e6ba67e72937fee5cbea9f57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48feada890277788e37da025f509fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b18f5c246bade139881c3a4d2ccb83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef483fbff98627cea06f80324d81460168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ccbfd9fb0d297d3116287577b5182169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064fbf4dfe840e2a92d474973d4c78d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a6f1b37e8ffb133fe3325e7ee2b85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653209a9ca7c0c93969d3769f12eb42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1303f266aa4abf8b550ecd2edee77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfaf3d0ea6d827538c8f116b3ff359174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf36d0013f9ebf393ed30827ea4428175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144b16c85e899d1badf1538ead40ed9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a92dc18a3790f98b15ac839bc4da94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7aa7ac0d7604a743c2d96acd949a6e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d47e03e3a19aca061f8dcd9ae5a27179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dad3400a2b0718a199f433e1e42f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7218edea168e98c62247814183ff2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8926c6675b41278dc080dc6905934182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037f5d7655a3fa839ba98d06ead5d4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27184cf74ab7d1cc6c3016c8d6f4ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1f7d8bc98f26dfda5f8dac9fdb5d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e649b6d9f061949968c48c1bb9995186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ac1033f1f22d2acef34d1af5b55a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d401885a87cba58e326c907de777df4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0feda2aa346c5440b75b056872166189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed36b6386e920dbe0b504921d5d1f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cdf992006dcff35345c6a6b0b4854191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342629b80b325e49ae12247a3e57129e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5df9597118be3924f4db5308d8f6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d870169ed2357622382a6afe326768194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e9b620af119e1431956f71268926d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa59be084778bd4b3488cf98271bfa2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc1ce95ff82108285bca228106c1fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c903d99a8b4380dce0e5b2302ad0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30335b00900eccf4cd7ad2fdd7f9c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82050d89b16c514d89ba2e70bb4b619200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34210beef4806da05c9253b9fd473f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879f58638dd95e51337ac078399f10c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df5461011fdb579837877d769d07fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0ba3a4868d6e76883edeb2020e60c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66c6deb6c3008fa5da65736c839006205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afb7f7bf9e51fa51fcf6d9d8366cc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c6c744523c8cd2091e9cb4bc693e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348d6f68dfc1bd7a66975dc90e18b80208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547ed7dd5b258c084a58df3f8c3361f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd1a6f3bf73a701d2d1eff7981499c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d82f53f650385b59fda97c44fa92e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545e4214bb375f6ce526d7f59251c05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad018fea80af6a5745541a83d99719f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6987da43ffe27c05904763543320f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b8b042cb352c79b1ed7f8f4cf01bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c21058f13a83f5425b749bf97d9a22216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8bc5651733224fbadc57724931b77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4afebb6d8aff031b301245df4f440218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02238d5dab0dea43fe09f35d534001219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b0d6a686ae78ac82e9b074c0e38ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bac063ce0a64882fa71eb0147c9d82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0ba95b9a662c262b82fa4f0a875d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8effe92b92f8410f79ba0333cf5b06f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d17bba2fad6938d519852db96a30d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60731565321db5638b104ab47460d3ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff7715a1102aaf0ea3c943741681d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29158582bf358b01cf7639a4d56bbbcc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60eb045344d8cd0b4fe9c1d0452a0da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a89ad9ae41b8cd98fb2b77b651447229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362dd1a51762ae0eedfd8a50fb61f6e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71ce1ff810d4ee08f477cbab987b97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b131676b94ea5789245ba7113021ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44911b8e8a77ef4b65fb428679156771233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5cd1c86599b514d2afefc4571791e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e009c5b181316c0b3e6084d5814ce0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc699f37ea6fac4bb1d2714e736eb5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137240de2893b6419dfe88fe14e8c29f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92eeae5def779928f26b79552619da2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da9696e4c495821f275873547bb222239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1684a626894c459699cb86fb40ec8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561533239b5e264be178f0c41068df75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5686fb121a86b06e2bfbc83b376aed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e21f89aaded3b47f2047b9353c752d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345f134f92e18b2502152cdd85337b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090e6ab120099ebb840aa64250290b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfdba793e871ea56372729084de236246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76051968474af5e3bd80c8aaeb3617cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fa1a950f7dd8aa7d97914df1b9e64248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f434e9f457358ced3a4ca65a12b32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f727566fb92717b1bfef9fe9b4feda6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffff411c3c73ad80d3b8811fda9bfd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde92eedbbe171844614f9fb10fa4ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52056862d8629bd9e1e180a3a56258e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ce98cb1662216ef1783641faffb2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9308779a8a39aa09a3bacab7659b3b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66417303beee0718b3779e6fcd72b998256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a72ce60dcb3b75f6b74f518726361257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ae8026a2d776b9241438aa90f2d4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e272d00ff881f4ac1cfcc962ac56c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5aa0d2253eea54589195c5c593235260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23751e9b338c743f1e615bed103e00e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc4731b3ada6b2561022891b6af0e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643d51484c4a5725910f6a6cb2918c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35db166477c913ea3426c2cca06069d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a42d36cbbc6de59608aad83f168a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb4be8ed87e11e81b9109bf16d7cd7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf1f9dab86aabe80c98db1296b4392267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e494bc83dc483f4e9e9b083c941f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31c2e209d13624008edf6c67054305269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c771e8b917e2ba1c5c2b3c6073617a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1bfbd576b881f6018943477d955b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865f61d1dd54aca75f7978bf965d58b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacefd2f38bada278f608ae87711967273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fbbfe21b0deb8297320f07f8a242b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59797b48f2652d1e5ec527b951c77248275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743a879335d9c8ea77b37a2ec22fac4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5350af83b888b7454963e3e41c143a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3ee69f925a0e80901babd394c94d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2faf9805b19416ed5f5b61d701aa9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a68e0e1607b73d148f028fd34fa6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3b19fadd35822b685f1446da2a490281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1066ea51b16383ed5ef4469edba2522282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959d3fd61df9ba72b117df810503bee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcfca9e2a8ba0b6f220d4b3eaa0ff7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d329a905f14981614c27bb0924c2b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891fddc317f3172bce25fd220a41b82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b0aa77662d2aefede882dc3189c77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1123a01e26a2572d98c0749f81b271d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b29aef3cb62aef112cadf277b322a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a1180f453e18f6d3491136b7e20b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401e929f14acc3e112d5f83e73e030d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee857ae783014c9c6a7a3cbff023aa1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d580ff936666db25961de68089655293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf20432290f5017b4d35cdf2619d13e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233e77951d154ab81c962b0638a2dde295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20044a53cbc71eef983ebfc81d6af55e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4330971e35ae7052076b551e00210297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddef97c44c2130fd87bc61ed2852f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6c04cd7d364d568ff2e32dfe4b307299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41757f34098521b06a5129a1daa78eca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffc995b908b8a3f3525049a10771d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a185f18a8d1f44262ddec8a8a783b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7b14de83730c295b162dbab22d402303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfad7cfeb72ae23fd9710e546c4f04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721a152aa55122bb8a233c6f827705d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1fb706b860feac53636597639e264306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbbf50901713e4e8ee76c6b947dc66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61b9b5878754d4a40da526c996c854308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767eda6b92f279cabd14d89e4bb666e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1baea2d3f3b19e6e5c19ade63e29d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7e6adfcb27c9eb65aa8d540e93eda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19b53f228ae64ee01b60bc591ca37c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24f8361928cd9fcfbd73f8e7987fd3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37c1108639b346c1e243907f7c894a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e93018f70e0901a5f284c008ae558315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebfdbb3e8e7151b3a1f52233f1d738316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ba74104d637b4c87b67a605637308317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0af0e09ad76e2b523479545387fe3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a21990c8344ed722a2b90a635e515319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d4572bebed353fbf6dec9ce589e89320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dc634eb64242059375011a8397f54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37d613afa7802001df524672c464b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92dda1752b3f62095028325d3e162f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a60bf8f76744d2195a3a5d7ac2f665324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7517e2cb8fded9063ac14fc025f18f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37f39c0f86845c05bf599fe4d74a3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f9e9ad92cfc80637d523e43f8d97b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442040e5d25f6aeb300aba7cef30578328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95dd27e87b0db2a8a41faf74f33715329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e842a57478678ce2cbb1807b87ed5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f5d4639f885cd3bb22524471646d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d30f4c22be0488e085d429677d9c4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82754419e410248a3f4a8e1bcb0a37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276bef9fd2661b99d1f277d52f91f68334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691770d94d281329ee41ba1c0ec7a875335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7674fedb85a1d573a97edd25b55ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a5a77540064adb224a3a3e1916764337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efd378d6a27c7d5f06f52a8f32cafe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49fb1988d4c86f1314dc88b3e40c4f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade5ac2c3b68c0cf2e1d05086d8c459340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3d423f070fc687122c5f2543a3908341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9db9fa97355f7db70d8a0f3e6212c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4beeb947d402f8525be3b87c088f06b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c406199f782a2b52e9dd3bbafb828344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f00f8aa60849f5cd6d572438b9b88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b1af5158d333407235ebca933d83a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1c147e8f3110e5049336b80edf6ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55539e5ac4f8631d4647d6fa008c2898348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2bb398a00899599ee900d0413201d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488f882aacfa6d83ac42aab32bfc395350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1833ea3b35655d8807c4771151ac5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c53823bc1fdcabcab52e59044b2905352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfac1fcf257aaec4eca67d481c5b6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d27b6bc8a076f2bf100277d6994c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81693a95b6d05ee1eaf8485dfd732535355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae0f6008fa0b43710ecd4e1bc708f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db03d12e1a246c72b563c67a0a1ea4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3b8b70dfc0b9481a6e98d6115ba3a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4ec39597660c1fb0c496df9149966359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290540109ffd2f03e08ae98f125fe3e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91fcdeda8bed86a0619430def0b72f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8e0945e413d10116cfad5ea8a5a6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1088036ea0c07f656edaf9e248c21363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc4415cec9f7802159c18aec10b38b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076af9177d4b522526550ea98eeee95f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4860b9541efaf9f6acb62245c71835d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a8c9e9bcb1bd1b8e78fb2c1ab1f29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ab82f5d28ae96f6395f6965117511368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871856b98bf8d71263976a62da5823c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874316a907ad01b339e1754535580e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dd50997e25b57c33f1a82157f3229371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774994a0de5c43e5733a5f0ea7e0ad0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbc8d0954b7cee5ba19be15d70b655373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e55ae54f5650d7eeca1b2686c40126374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a254db0d1e3aa2f3e8b2e74a02d42a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7beb909cfbca9de13d815fc6b08bd77376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74b87273131a94823d95aabddacc52377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f947299034f5159ea9bba047416f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d858a8b1987415254f5078c7a472e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed661ae60e2096906709d242e6fe168380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e5dc2c795b4275b82ea748c335893381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482692423fb7de005deb5b52cb3c5682382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b276d4a6b2ca5ce1b97c6bb74ed5a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a4b1397be9a470a352037bcb3491d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f05157bde914e7b7a734ea4a2ef64a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a65a687ecc87a40d89c428c2abe3a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1d2d03b04b45195d0e634d2a65e1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080a835c2cea104e9783d5b24d02ed4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0f33e898ffe163110709946c3040c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d248a98eb0f26753051d53d9ff2acd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457f57b3488524f4089c5bd98d4d913391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892583f6b084acb40c874c725187deb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bb0b91e1ee4ec99507b5657e807f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73d738ad638ecb8138797ebecc3cd9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aeb414b53cfd5ab822da06f9ee58d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2042810126192fee888ff86b66500c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8483a6df46ba85b6f72d533798550397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607230e5171eaaaa3c077d388e24d106398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a62df2f21b423c798e66415537cd3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584852baca24aff5e42f9e57dc6e6cc7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164719afdcea3212908d38894d35d5d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eec04009f004120edd89c84d43509402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8b7a1d03eaebd0539a57a173a4bac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de83bb7c0ddbc576aae09925151665404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad363f72aed186fd373b0e96c8cc8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da78f62e020489f4605ca7c35531cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245efe5a72051e2395207f3c362231b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce288daeb5844be8c484b493e69c2c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb62ffa83801f6b959ed1ab33ac3fcb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672466e1b8518790341ccdf1b3d68dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31ad7421378fa896f8a67b8f48354d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f051507ad743410cc64c6ecc00796412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d41a03a7c732da2d4f6d7db238aebb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f323aa6a2a5af662d9cf4e95a3e873414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd39dbf6cbaadbf1ea0e1b6e6bf81d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a248443bdfc12961e69b6d33609504b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d2fe26e7ca937c1f6397aa76e6d31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb65a9dab2a4eb8a8279c49ac24ee4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081154d5fedbaff6c1b50bf044f73b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a889b0340a5591fb2d43339bfc6732420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0a2a434905a11f89e371ee951e6c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c1c2855c81734e48ef8e4c3b5813a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048bf91e01eb0b1d6f5b461419e23de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b602fe571958af5ca0b7ec670ab5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f13cc732527c4460fb3a0b1422abb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ce2c3340c320e6df93167cc89579c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b636c8a139beade75f3da4afe98bd53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e979383f695dc7f751bf117be7caa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f2dcbcf9959b78d2a20269427defe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1352542fd2fc29cab466ab762e59a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1759e49f2a53ce26d75c4d4d2ed41431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718616c72ce55c56e08355af8b03fda8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc072759c9108f87e3a2511323ba1c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2042a1292d6eee8c07c041746aa254c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b28c206e13f8b96e3b541944da361435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e19472ecf163ddacb43e08f637948b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deede5d76d7ea50f8441d739303e6e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686316551218059e4803fa5ae1bb2f3d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac319630d35f2884539a349a8d2f474439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d64a551d1de0b8b2ee3ccd95d00cdd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1800d6fba9ddc1b1484c697103a4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06275146981335d7717f897b7f0cb028442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a569e6b102c4227ba9d3eb464d7664443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5145f9b8b3744fc5ba8eb3f87798d28444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e37ff12eca8b4f3c8caaad8718892445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c094814537d2bc37a666e0e99e47bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1e2d044e6f6a0b11d66bc99de540a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b1de5bca1600e5599c62ec4cd06db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78d8f937a57db13dbff1136910b64e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c3c9528e9454911c1120f0359f56a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50acf938ad04e308bed0125f958857451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2bfddd13d85c1f7e5a58dbd141ef0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d3b0891bfa864b8a3e2887c8ef306453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ba1b07161a8619ba0c8779032a6ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa35df483636266c9f7f07a6ccf5616455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bededc66f7589cae753734e2285e9b7c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9124deab08e6e5031c1f7a1f71f7ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec1f0b19dbac8025e53e560bde31c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681a30f07f63573e94f1617a0e1ac87459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bb7ee39da414fe7cebfce3795e010460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed37287d1f948f9db47b1229b80bee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5de13cdfa0baddb8c92d2bc1324f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe420b179b0ad4b3cbad2e280ec4573d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385716bcfb25d0a324b66b10a8d34131464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce0bb3c6e947541678646bfd25ca60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f747493f9166da0b674bb7be7d2a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f4cb31a806bc6bd5e72392293bcd5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fde65695324c046f8560b15a4b772468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5dbd172b63de74ab86b6951f32a0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f28cbec57804e3c2642534839935f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c37d99ba5cd690426aaa137f18cb1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a39dc459dadd5df8b17156d9da98a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7044460df198d02d8ac77bb5b5c6ddd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e37a2bc70508bf601ad42a69594600474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0728c8d5d1aba348edaa5a81d30a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f70d7609788a313920f719814d5bb5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559751ae1773600f67cf1bc12f9fdd2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5f7d66c7d501886c9393e56857a15478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1da6566817ba36786c648235b39695479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f887c99b400f2d38175f05bf33273480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bed940af46800f22e186fd33d5f39d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b98edd980792469bad048151767f5a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c2160734fdeeb06bdf46303a7b533483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e2e64cfca9cc4c3404af99a871cb7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750c9ddba205c55f48c5a7f1e718dab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe79adb3a77e4c3f267c494c73b94d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84371b0fff32aac040c2b16df14bae43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5e743b4b2d6acc9d3aad7003fe2dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d4b10c5800efe1bf1399dfc876328489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50389c1fdac0687cc54a4db37f112db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f97d7e7b0b55c6ccb917ee5da3e437491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0353b81616785a6843e5e875d19030a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb776840cefb824664f92828c6230e1a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edd1a8e25aefec56a6a7d4e64dac16494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb00f0d4784510ac063f1d9ab7eaeb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb908b5cfb74fda1d72b4905b56e34a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb28149cd521a3e25ab1f236a9cc294497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7937431f8718bda83ff9d26a85a487498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9cc962c184c88398ee161e9d843ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684486f123c7ea14f7258c6149cbddf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892f11453605e4df376312297b0ce85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a988e40a97526df4535ba0964ac66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1b773c3f3b95ba0e3d3ea3bfdaa4c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb97acb611feccae6ff62f8ebc7e13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a83725ca7f3073dc0c7f1e1651aa77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b2d567cc0ce9d66973194353e9321506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527ee99273b0da125463d23f942a430507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a55f140f6b3cf04ed91468a498ee3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50ec78eda3d2fd4438890505f369fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38732ac1180a3c634bc2b60703335dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41525fa557f51c875dc8a284b0c51991511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eadebffe2d65c28f770a2ce838c2ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468aaccd7faa88d17e3d45b6ba8d5df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b910a99d98c517653439b31b86223514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ce6f3f8e1896affc08783042710c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccee8ba04e763fabf8e3f9da58429e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1df083b17762e35fe9e1eb9ac048c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ea721765dd2498a427dd62dee0c98518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43d25f4f1569a018e9ae43164148c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d20fb765383f3d031f9e373f43066520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e46bdfc58d7cd8fe89c4639b380a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44787af492ed6c60e5429535d44e1ff9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a8c67301dc0254e3b867642d328f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1f0162783e5036ec0ccf8588fdfd1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10dee328dc3688e718cc58f025f993525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0bd7ac5b9e522e506d8b0acdd9a6f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc98453e3dc40a1429ebc29ee1ed76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6302736c8a545ba41a8194100ecbbdf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc5e86a63b61c3232633c1f2344f07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44de02a811ce1017c159c03f2ab0a2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fc06cdc089eb249a0e5b078ab0a0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ef56796526eb837cfdddedb07acf7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c08c4f59b2ba85a50f79a737083697533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2ad76db3a462913c7ec16d2dc8e75534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e0ccca7b4d751041261804b0261fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49f1f99e02e5d44529af3f1325246c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc635c5ed4f809d0bf7cee9438013f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fb686b27cc85c09f154eb81fc87ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5383884107edb303a911833fe4d65539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61c5464d7f0d23919fadd102aeadc2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f9b5e204c8a43ffc76ac925ba7111541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89601392a21222793011ef39c10b8b6d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821dc7b7033a12cc82050a3cc6fa02e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfe41d5a2fea6541e9bf583fe5e66e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef97a031b4f0190d7a155f3da3fb156545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20348b72e5170cb10d684340a323a29546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333db7b4addcc0611d886c00ee6279eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bfc550d7e41843539387af54b2396548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef04d4704ba69f57cd02c586338d71549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7600ed681b110dec5cce4ea343738ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d119d54c394f0e44c9d652bbd3467551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69dd75f6bba9a3a35450921b931833552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddc474bb0a8ff2bcdcd8285e993fc6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d36a732708c3792899f643758b986554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59ff254961f27a89a972b644e81e12555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fb0882abed50688e435472d54c83c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580f3fdf500fa4d21dc26273ccd07e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd409003108149691be61f635f82e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fef39207a496fc4d5d7e3c859f713559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ff497b58551c158bfe386704a935b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d87978b1d11ca08b619c6b0b095154561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2888968babc6813c3552d592beb333a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77d2bcae71634630867c98b1746e67563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472415c70cb5687ccfaa8b5c347c9ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53949517d1fc02af182de9b7828dc7a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48ab88131c1e18209039248ebc983d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cc2adcf873c3505c0e5cf6d778ee1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b94d2dea377cb27f8cae79d04c033568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de700d9bd0800793079915aa5c1dd87569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266ca018662f8fe6c8ca84cc683b1dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64394c899860c1b3e6af618ee05d6aa9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69c906a69268dc253e7b415e851127572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>