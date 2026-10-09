--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114156aeb874763cb4f743464606e4ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290b13d2bd874a622e72da05c4f998b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628e3b6eb658f7017f30d426a540c093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3a08490b0a516b4631f94696a21464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466f0e7f03cdffd2dc6970bad01509e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c06e0f38ffd622c99b9e238ac0a7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11abddab14bb43e8369f8008551e7af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48940a303998deeda3e4b1a24c0ae6938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65c7d2b7e336627cbe7dbc9295247c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb28abeeee691e3fe007aacfd7914e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62b445e70b8f5063c986cdeaa3423811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1c5960eae3455c6e1bed1d8f4e71f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53154a9ddcc9f4b0f3c43eba791fef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf2d61e5986e6e4bb6fb76c384c9f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2c8d19f044179c06fa1685c87bf1e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34550be44a1a6e99efc418be12f1aea916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5712bd691476fe71ef37d5bca710c4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5938ef1c556c7a66250097d660a0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41290b672e21e116064c81aed5cf1f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94338ccf4e4f62273190303cc83c0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e18f492c71e0c211603c3c5b9d46d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb11d500f57fca51044e4fa30b8f9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362c2bafa99240f7fa985bb428e1b9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb988263f91fcd76148a3fd2d20ffff224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068de4b8eccd00614ec9d922a84671d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e9e65abb292aa02eb8fdf7940f23f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dec688b493ec7fd6edc1f2b498e5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353fd7f8741d1b0b459ed147fccd6af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5baabf2dc13a7189ecf13f6a8825e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208552c864d9f339f6b191396f6c2a6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b04540c4bd38f7721024a0645793831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ae34e905e734ea587373de64d1a5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6652af292d24dbc4e9b0438564a64c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4691d7764520d15ed61b00beb7c4c5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615a8138352e91c7a9ab8ff1623918c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe70a971d0a0acfe5e797ab702c431f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60772db572f7628666212bf18955847b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75fc4343819a63e386c068afaef52838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fba6f113f357e4dfbd6685ec210f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22f9e70cd0d25fc986979a25b4f45840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fee8a2f87bb0b1ad41072323a42cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf409380ffb265c0200ce680dca10d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ad1e2d79e1bc98e59bf85196e31aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d0723872397b450c510b3b155c57644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148e9181b68d07890076fb87fee437145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb0da3f06a6d9b84bcdfc642d9f46546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c6c566aaf29e866d22999737bf1c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b5191c4d0bbf5eb11e3519d9178ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849c0307106820ab85e0ffec770847849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5910b7da20650e5fda9f69d8660fa3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa611bc6074fdc1f48e4686e3f0ef2d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945a2c8d75a9b93b7673f8e1c1e284652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9652279822ac479a59f5ccf57e363e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526a5079a77d1d30daf02bfd255518154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6be1a0a524d7fdc122f5760cd55aba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca296cc685663356b3c0d44fcf3aaaff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc961aa38f81d9206874e2cd49694f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b3b666d0d3bc5db18ddab133de27258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd011465bc219fb12d74e97109367059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a28d489c119ecdf2b9485d1b769df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850740e27b9357aded7752c24a4a16a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50732906634926d04c8934d950e231062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eeb98169da4dd4ff6daaabf48f7fc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111046ecdca1d4952cd0fff49df31c4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e553f20753e0f376968514334e22ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fa50f4adff0b0d2787d532f96ac4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a10f94298d8be4788901ae4ee6535967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4589be80066830e10830bbf1b8b2bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312d0a1dd44a86c402a59dbddba92ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513cf0063561832f255989150a750c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e648bbbed502a39e4045b0934eea571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e51e716fa2248b0f6b8474e253b7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8551ac0119f3a501b948b91466be473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347466e509fe654afc7fe553a48d398874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7f03a98906e3ee363688b4e48f2f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e18e4f58298f4be8b7ad33009c4fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35957e2376dc3dcc6804393f3403f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e579cdbf980b3c04caef68c67139ec178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd244f282c41d5524107c859c879888b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4aa3cee13e0966f3b7ec51615c4f2380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44073db2c7ad1481bafebb33eb20ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1adbd4233fc46964a2ece545191fb682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64d17c03697c9dcacea6082f75ef9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a6fbf9057196bec47c753be04e30584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d663b377491e81d7d6bf7f17cd250a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf0d9a4a3e6eec538f6d3de80f4ec286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de3acc602674c17637ed1e334d52d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6dfc2b6aaaa5928f9413566ed30e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85143422d28cde00810aa553d506d09689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1b8736ff738d5ce119fa4d7d7bc8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5302880f51c681bb4137335bd074f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5e380c16e3c035f827170d1f8262c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0616479128c1fcc13e5a997f077990f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da34417bb556d798a48c7a58528148394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7825ad1f58dd1c098b4b0fc4b8a758495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623536bb7fe4b50023405bd934bb682096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ed0f31c0a025853bc377c026206f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c027dc5fa6b981c392763a94f3aee098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81c5c703366b52a6270c93829ce35e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5f9e98d19c67b74e1272a4baf83c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74a822c39e1bf105263d44ad885078101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1956b54476c4824c01cdafbd7bbfc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4c62341f0a7248cdf2b5540c5ad74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e9cec9b52c92ed36e0de8f2f2d37f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e78ec66aa55ee39ee58f98ec399c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477875b41b5d1ef54efd7f56ba0eee1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967fb18965cbd376bb5b6d5dc34e8f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c1ee4aa1c9e2cc1ca4be48252577f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dec24d712c21ae2844eb571ddf692109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daafa8962d8ab23e1599d7825c0323e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379a8e75727dae1fd8561e1785dc7ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603e47333f71358bc251a4c79208344112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fae5ed2d4856df02a5c4bec953062113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48f855af5c88f0fa76da05814d4ebb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8476d83aa620c100eabb37db85079115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e44efe554a95be64f55c33e944d6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99578febb7b8dc9b839f677285fc2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ce829bd91d10064c49c3b2bcb8cf3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2300dee03580e4a7d9df793f8b600b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c941d7e4bc9da34115fa399501a23c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870b771d7330c715dc42c2fd6539ffb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6978617a83c56b90ce022a4c3a582122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e59a473634fca1fd3daa7272da1485123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe146152f982a838667019a2698bdcf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a23a8f6bea92b39de3e94db43c5be9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd690f2c4271a590755b40ab62b9726126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff60b4276b29d330a58454d9c894ce2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc42b27c052249b663ebae5cb4a87f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78ed703e56d8b07a44f7875840653f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133a5d5f36260fe3e34f20111125ed1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f121f71b3ed337c92bcc0b08cfbb58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9607a0a9e498665e469b18d36c91ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec28b3155e4afa5ffa88f5b7e63e9a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6c08b2e61cb06c53cd861cc0366fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc23e9c4d6c58b60609b7a20c1b409135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbc5d7c8c63115afb94301a06349a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2154f9943b2e9df614a40e84a87002137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ca5d150e6bc3c88ac0b8084740779138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044ac21222a94fb8ddd7d907fdd447a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463d74dcdd29f39b503df8af0329edf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33d06dca239ae514d49235957cbad4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20a84d917ce67509a9db1ec9664d3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f550bf9e55adedde9c31d2ed9a416143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f032b280fc439082299ccff233f0f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986cbc8c38d2dcc007f0ce2e4478e7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f737fa891457e8aba37d2a6e0595a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470552b3189b0c067fa9ecd44f184bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b12c29a54bac551652365f6fd8409e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc930aebe224771054863b6b83e8a28e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793886243c00a6f355eb8247443182b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be158f02789b6a33e7bb8c6069fac6be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9b627c64d9c13ebb516b3e7aae7c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f7e1732e5fa0c1a937776a60b7e20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980434522cd0c04c0244132f6fb956a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac492d1a292773f0245f9797b3fd9596155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74342191b7e4dd6f26b15d4c40b5ff16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1222bcc47a0be6a1b2d06fc4843c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be8537eb14e4ff5d969d48e2018516158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d4dd0d05750a3f4e6a345859d77a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae04cfc8f1f7004f15b413f00b3cb36160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f745cf3ab1fce306dc59ab81865951a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23535b7b8e4e9416e468748ed9971de7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9571b4cd8952bdf938293b84b7277163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065a9d262ed0b58fa7fdc3a3465c416164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42c6ba25762cfe4889a1072571a112165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edd83a0a82d3409435b437d4c9f199166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e09deb45528d9aa9022ff8390901cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029c83038a017b03a6adc9207c55d13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9c19ff17630f3548aa3056bc1cca5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b403b68af9fc6764fb3a293f93af8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3d89a515dd09a1d9dad5ad878fa69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463d7095af2ea3c1eae43f0ef719bb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1e44c7186968d4e9cab4fb53d3225173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c7d4ebb7e2f6e35e2922c1231a1be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc737211f4b90898d5389b9f5adc9f33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e26f64ac669fcf3d308fda370e7cc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc1310c176e73ea83817fe286b101e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08370d5ee81df4302ca2c0787b4b62b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f1d61593cd72693e48bd70adbbd42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693b605e22a575ab7e4fcf3b44bfef8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fd5cb814750df3a83c6f6fbb45d3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c40cb5bb15eba557ad7b4c3eed74c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eff5422be2c4b79a316e523530d08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c103ecc1006508457c71b7965ca5b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b052aa91da3e7813d0eb0b617e7ad66185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599551ebe44b7d429a36e7c3d032d588186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebcb5d8f1623c64969bf3c6ba45feb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411366373a508989ecc6ce57cb6edce0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065fb4bbe7e71e54ba8adc8f821d745189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c70d116c67440cbd2c83d01572a72190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8974e7a03d5e8cf62848b4a5ecef03f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2badc9da81018c5a9cea6e39b38be2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea20fed1d7e8de7a962599182a7ef2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957f9f254a5b4a1da95f6d209dd062f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51a590d2e6517be0467c7d571ccb0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367b4cc791064f311e71b1ccb86c47d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9116818e7c5e197ad252c8bdfd85c7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030352cd47fa4baa317133243fa365a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab062e97081fc945bf1a450bf3af91f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71841b6405317dc25108f4dfd4806b5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259c923c0170132a37547d55161fe26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0332d749f42da4980781930b6136534202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eec420adbd44b0d9c2cf77ce8868c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d2ca6394d59054772dd833eef35c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fab64381c3bd9bf3af4b935f16c98f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e4361f9417f37ebff43e31e169883206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcd1781822f0c8110e4eafb9514458207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba18f00fec8202425e1cc998687ff9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad612266596001d95da2f4906c8ec8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd280e89d1681ce1c103126d1df3926210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bcfeb1a37bb5dadf109aa370600fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fae23a6243934bbb7b33496e4962b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdd6988554d304c83ee20ba4894158213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756ebdc81befc7d3aa62f7a90c189cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913a8f5fcabc41af5593d13fcbb8957215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baacefc3b8996370241631dd42c0816216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f87b4298c89231f0420db0e2b766fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1d9048c73f2d4c32369c37da43592218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c633ad81cc338a10244e484451487219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef38932a01eb6b3907334fc231e41a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d2a5116fb96ff674334002b7a904a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1890d7cbebc0ad09754d868ee0fbfe3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865b6db6d17c4288e03db01a50dab52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ab0229cda57f79e1ea5a0a6d25714224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c49e416bca7de7bca34aef2281dd65225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6fb84abcc9242340195902541b0a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9bd6148d5b94f960f2a557a822dfb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb0f36786a8e5b9b53850bc39dc571228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16db9b7c7d27f09686db4e812ac37f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839179edfda4ffff311815d20b8a91a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aaf7ed34a78b77ba5d405be0ab4aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90cc445d945f4eb902af8fa3dbb40f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937b01f90b4dec3807bcdb184e81403233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fd8e85772d86bdf36f12b91a33004234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef425413f515d9d51cdfe5ba18f38a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334328569ce2015778a442cff7a35b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d657f64329d2d7083ea9b3c9b7d1bd8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccba636ee0a40ef3f544aaa26078d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe63fcb5e46b6444986c30979b58f24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b29ec8cf1f708e492da4599afb5c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65febca6e32a8f9686c3248b11380c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee853f860c05e45e79654e02ce95ed5a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb639686a6aab41abcc37f8f4b55f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e308ee37c3c0f5f689d94b9e9c5a3cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67f98f0b94f1c2ec294392347c8818245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a0b95edc94bd2cbf63ff8b39635ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a9e6f5fd42f7c33082ace8f4496b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdd60786acaa12f580bcf0675337ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2084d9eb7f9b011a7bd8e976f3ba06e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd6e4cb04c1e8ae1c2b258d5d6898c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a149b0fccf224c964d5ef6770113a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629afab18502d9f9ceddfdc179f6ad61252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5ffcac9864d677619b4b959ec1396253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e3ae5cf63a2a9dc04f72e6700fc8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e82be89bbfa9e9e79cecc394efa064255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b52eb677f4b160c6846f670726c19256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea84f4f1ed37a573b0f60743110000257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002d0f372d4551f6ba5bc9ee32b88da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9ddbe4dc1bd4d6ac11ef14e68e7a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feb83f06a7e2f99c7985925fedfd3c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007f70e2345a40c0e93504916f06fd7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a70fd33228e5357861965f36c3bd52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fe0bb44ef74154608facae170ec96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b21397bdd25e7184b1eef0fb2a95a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7e02d4242ecc07411319bd1aefc2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde15d77bc22707ac044b7b1cf6bf6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c96b75d8e1e7d29586ef0ae9ec008267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca001814c7654353261ad5d3bd3630268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2446f2f59cdffcd6338115fc1c25ea2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee045d7b60c8c0062093d98f5c804c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3591c805c011c9f77acd3039cf61b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa642d2a5c84de00f739a32364d06b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45858bac3523000d30d74e4e2cb5599273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a62ea894452e1a6119c9353aa0630d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298f5e891df742fe9bc04fbb1bb9524275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1673cb920cbeb74bfdd4d2087f02c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807178d4273492a300d22bf474baecf5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d8ac0e7eceaae2db3eb8842b7e11c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83095c4fd8da48d9c332b2edd25b2ecc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29e9e7adb10e9050785b4f9c9edb47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a897d3f2e546ed580ba514e0a7c63b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750c6893e3a61873f017c7f5d9adb69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a731bbf846aea99fe55a9cbf82671b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95e38bc30db2855059f3d79ca35906284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b931ad5d8f84cf6df9fa5b4f40d831285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0d03eaf8f18b1dcc48da0f2c46289286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a89a15676338cbecbee8f04f328b07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615255bfc5e7ea998a3c92af039e874288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9135d9d428760573600962b4e79ece1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bc9c83fdd3dbcc3386f2a52e92f33290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16687ae31366521338f58421c28bc07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1930d097069754b2d6f709090f4120d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e9eb28aef90f9483968f1aba183ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7db1a16287c49b168d85effafb899294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fdc7b8134bee25f6e67b556e1b301295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e049a00c1abdc222b9677715599cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693c80c2ee64d2c2444516c0a37e12d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236a8c18a3c791405afd64718bee104298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22ebbfabebeaa4aad8573aba521482299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bb849a3b6d63872600d071a451563300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c0b71d7450854d000866ffce20b53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1120ad521d7f946c6b0c9695b30037f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffd862a9e699090022d5d9bbc3c9f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ccde1c1b91d47aa898dfca6f52daa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b2f0337f7a05672c79cb3b32688c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b1da007e2fb630ba5410b519649d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701b078c50de0cc64b16274af1b968b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286152d0f1db3e17d7f482ffc4ae7a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab4782b76cb317c33904e8638eb494309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52ce5785c18fb79db0e2bcaaa666d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f42d5d4392b355b265c58410e5521311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e63140128e3942d2946f896b3d08ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f411492f683f6475f7f385d4a7174c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be433fb562ec04f7f26eba845ad322d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbc9533986ee01f8859a7f6b8ffdbb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7401dda4a4cd46a0dedf45aac29575316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57471f2148eacc3aa7506c2510d1e6f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6b8b0685eb16a6c17e450fe588b9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3a5203b45723e665e7946f8e13c80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca3167cdb884a7822463609f7762c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dfe5267fac81f1d216c62ed172b3f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec05e0ffe9e26c6054524ad42445d7e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fd053e2266d105d683e3a5fef8ad6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf6cf9c2cfdc11deef9ad82946db22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5217f88ef7183d34dcda5f6d9952e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd237ca7ebd4b4a2dd747d8d4090246326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fef56853bd67132a60583177c1f1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d503de7b572ebead496319c0d16d66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82e1839a797ad957be64693f321703329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b2cf54f8589b3e3c44e1650e9d602330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13022799f458941ea948f670711880331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600fe5a1efd8a01bcc3bbbafbc60cfb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee650a8771ab667341ffa9e0c965a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38159f2fbbc6844ba2ca0865e0946d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5448c0ea0b1b7d8a9af39b3749bab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bf10a2a9af01fc39dcccf238de265336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583a90246321533ef0472f1cacbddda337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20a442420ce988eba4137a9943c39c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4be4fc26feac018d91723242e42e5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaef37d5179589b65661722e4f5272340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968349b3dbcc8780ae445fc99aeeaa1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fca3f0cf77ac5f5accb084c54c8e74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898078a44e7b8f7ff6d610cb1df332a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198206a1184caa0955e26f677a668cb7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c5ecadeac74e1cd799a130a4d04c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a082d4a448582ef134ebe5094e230346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaff777472916e4a2fd753de983f830347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21552520e74ff93d9d192271650f13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb310883e5e968116399e069ff7e2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954fee4306fbda8f06899f3a394d64e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ddfeb341c3ab65e707f5715912245351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a206e399122670421bdd1adea345109352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79668a51e260a580054bc4828ebd277353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cac249cdb788ec5c47ea66255b13fe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08996fdb0a85e8344dc8ced9ea7a357355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3def7734ebe744a69a4faccd3d0f35b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816ca08407d24ef04d21864d56820b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77965db751ec58207c9e73ee96ee25f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b21b0523824e3a9134200220cd934359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381eebd4f0a08f77e7de1d45a7bec7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b5142a0711d71bc6da07ee94ab54d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75a89cf519ceec3325f3b767c7dcb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46051c440b7bcb031a55f31fd66d4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902108cdf1ba5d993a343c25ea6e510364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc93704606bc3352ccc97653120944f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0423d6b25bcdd94fe0f63ca0db1a04366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fd5b9eb2b67a4b4b2caf9d91f6bb9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f7f69ae0f28a07eca7bc8d058f546368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd81143b0dd1e2cd7a7d83a7485ab29369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0311bc425ffb1054690297179c5d9fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79b740c4f4b72493abbdfd1a5c4590371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186360ab9c69482fb1f8943e5182ed4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d60e2acc82a815d8eae7325f1c3f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083f582a406b8eaeeadb2355d48d693374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25feabb60bec8de20cd2fde4556a6d5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaa3dae64ccb80e7f547dd2f96632d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749afec9b5cdcde4e47b5f451289d6d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d72c56a3c21acce3ceb25f2b8f1f39378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179f1b0c9655db3e34984d4b991648f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b95ec9ef7ff3a584fd60bff1fc0f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218c1c8383287397cd82a775d087d23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dbf762d46daa07df6d4dedc5ece72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b728ab279e78486002d48b97239d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37356b6dc737c936d996e343d85210384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c988aed0ba9f5fdad286007753dc84385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a3e726f3d460f234cd2f1f0388217386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233a21853fee7a6a958764af5576fad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fcaac20bf7bf2e81e7191c7b56245388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc396fe1e5231207c2757d862a7303389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dce959c64cfc2b97d906da748d2695390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd155112e4b39b39dceb23979a513cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ed4fcb416705d6d792fd3a8ad34eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa7e9a36df8c5c63b7bc9cb385054d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05a958da2c6a0532eda2adf39535cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c6859875f02c42840865c032321db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d34718a9ad8433f4e66825491cd1b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdeac7a8fe92e3c062a5e9aad947bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3756ee183f6a1a69bd97448433ed2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e81115d1fa2ef11d4eefc8c2e6f15f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ee9da3080de800bfa64805a95992b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d734fb4d339c4879dcf57842072c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925010266b367eb48a4adb050417194a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc2e64218b54b4fb68742d1a62c09f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22c8b30ad292bfef0eaa6b4f927fc6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de09f9d94ff814303c9cb64ef090035405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921aac929594c45075ba1b95f4927f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed822d60ea873d40e3c7f9683e73ac0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a3067da1cca5d29be0dc8e83ce59b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a24ad495fe875cb186252256b4e2e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb510d09a7a969915b13fa4e6233aec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84532a15ef279ccea97b7a7796ff95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc110554bb63a98a68ed6be83448ccee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d737ec8bb2e5516a2539faee950c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9caa3f54a3e1b2219058ef9d451e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4a292958d8e369f2778cac69f42f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ab924f7a30215f5e5e1985d3b93ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8516498a57837dbcafd127de2557392417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efdce83c9f6ecf4a987c4e461c6191418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc3d5bbaebaa73745dc851786a6174419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6714104412bd1ea475d45678b6ddb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4c5a1061f1a0b492c069af6bf4d0c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b9451f67a69cd6f606d7c8b9103cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b08ef0a7e60454917c078e3fa7a05a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517733053b6d7c0479d95c1a421103a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f20fa8bfd4a2cc8622ec92762990ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a493e1912b33fa330c4d7c1f0d6f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cf06f52d2605e6610d73d6c040403427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0362677e5371ed440f91aa316be034428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee0e5d6b96800e8dfc4e6d3c1b052d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1217b9dd99017315f9056853f9502aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0656136b9cd7f4b6ce2bd2acea6df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e518d0201de5e89530be5d78c5a2544432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be19cd6cebf404345140fecc7817cfc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458545dcebbc17ad4d548491f13a157434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cce61531c85960f482071c2733fa7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2a0e67b4dec3d243654cf656df348436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905a44280a46617f0eebb10714e303c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f61d4b920cdf145bb07245a56b3e6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a659b4935012417b1136cd5c8d151439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718f9eb82aaad204919342393ef269f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cc0817c555f971c917bfe11f949ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef099f20fffb2836224a446f8e345f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae792ac3a18a62c2d322be8c397e360b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbeeb6dff2449fd7f34ad913fc6683444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92979cae8aef739fed625a797c978f4e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815564f56488db36f8352ad6d19c3cd4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe04bfa3cec91c96bee382a01b657d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcfdfe0110052b697bfd3903d7e8b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea130f70c457ab1ba4d2140677203c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dde9ce54a5ba962f1e1e0f2bfc7072450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d741f5ede3096cef287bd703ff7dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2081f93529b77c68ff0e81310955b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff726a4ab35cf647984dddfd6350497c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bae78b43112f952913345c6fbbbd50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d56189a528c8219ebca795d986baa3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ec80dd3e2aa95ba02bfb609e44ade456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6a39ec79a2afa475fd4ecb80e8362457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6431c9fdad0be44527cc400d408ea22458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a350e2fb3136761a1683acbdba4764459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b4a42c05626e7deb26d7ad9f09200460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cc8c1a91bc752ba0d418945e0ab30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612d8ee74cb8f49d11922e4cfb4479b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557462e7c0bca7163b183e596234b6b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699884b23fa3632b2dc96d7dc8e6bd5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b518a19fc5117ed29178752e91ee9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554c622dd9b7002f3f5069b2dc6bcd6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9cce275330666de785b55e7cd4f8e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812e987b95dd556bdb2eeaab29d35be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d0dc6907346f5656cd616f250325f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc4561971e2c4f9949420ca2a68a9c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f9baf4c623e27e0a17bfa10d8968f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf83f656be015dddceae62983b173a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b6e99670aad2a249f07495e653887473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f935f1b9910478c105220c1930acd71474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99fb379df30031796eb3c646ee7264475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b5d640ff35727963e8c3e4508916a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00cca95db1d9e01a957182f66abddf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08139a893b25ca7c080a5e2f4ca40a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8ef7cfec620938bbb178ef28468c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c1c5fcac8b290ea1a9bbfac5fbd07480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b153925f130602cb28d9e6c14a3ff35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666415d726880d3726c7889ac96c136482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0321f760db3519620691e51e6ca76483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4aa993f8bacfce12032e09e1ea4d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858df22f629717e9798baecae9b2e05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddc078df59fb55d16030423ab3a463486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e894f526bc32e0ba832465a5faebf53487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b392038def5182fadbe0dd7c7372db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8749f7159298e67cab34df1572aee4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd823b1e53fb188cb2a899d77fe0488490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b321ab5bc57ce1c7637a3686707629491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ad1a16e5cebb3f0bf01e9012caa84492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bed13cac77e5168959835f0763335d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fda87a250beab67919e1a5222eda5b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf983049f78a8dd32c79afed0988bd2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecfdc7dce42249c4f3482d7b1cdfcd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca1b55bf8301eebe17409bca4096da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4215f4e46186c0f1f287df650ff8f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428c41c587933cfef6fef88a7f539b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df3a7af55d5009374385a30c4be5d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2fb061ee7f73e2f161c6fa603e24e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc705ec2ba8f894c76bdf557b1bc0d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bde515fd9beccf2baf48b08d60ec6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c7b7b375562bba31b38539bd849ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141fb27c909b623037fb12a75fcd403505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a303117cb6b71995bdae3321f89fd27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5704eb7c8c6b6f27759e3a77dff4e67507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f940bd59916db5872604e37a5a672508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cacf127dee0b49ae4a49c02f100759509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac6ac0ef7760c685b3a0f1fd8ccaaf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba680e231ad309beb6d2606995955a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488af09139a9ad0b7c966235709f66d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba22c8f2e122924932e4caeb858eec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433f799fb0bc512b40b150c2c5f7b6d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c70c1c6354978371812c5bcab28740515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211d7b94f076bc0fc9e2f23f464708e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdbf68328ae334a8260fa4cfd1698a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629de6cd0e8369039977f84f53918eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fc96c4ab43ec01baaae49f295d30d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f16b47e459bea132bf912e32ef7e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ad0f0da092fa67537a13ea3192d5e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e99b6ff895b2d51a56f2859d1ebb1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a3b20e449a4c7c15519c0a6c93593523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3bcea3e5c121ba23184267c0c1e91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee4674648f39ede587cb2779101ede525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd923b0cbfeb0dcb11ddd4dac409d3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cfac851d7efe8d89efb62557b4319527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0aa6c16961f1884a054a8e1eb02df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6958b210c500f2bbd9d2e512c77fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52517782d323f0a3c4586ee0850df9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d87bd6ddd13a6da2046cdf45e1e474531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218f5cf5e9f3f25a964e8cdfc134729532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae33f9f91b7a58c9c5500eb1d927e0f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a919f8b450a6f11eacfc4393c995f21534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfacb3b0cb6d80b087039343c79af2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d189ffec5768a4bb906bc87fbb642e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725547e4834b8cd49ad0db883f7f9ac8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f11ca40cbb79863140f2da5097433538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a8e7be0274a21f532b7a5bdfdb605539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a393093cd92c648b0859c1f061e60a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe5d5e277bbdcc0b20095e5a46f3d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e77c4fec68ca0ff0266d2b076e640542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8725e3ce3542da89a7886f78b0f64543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e9745b1d94f674ce8586b5e382a4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd38de62cc68cfa64238504ec144674545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3b53ab65f776afd1d9906b5dbcc71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c392eed3fda1dbde0dad8683ac255fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aec01ddcf20ca54f2737506a3f35b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1d261965aad9b2189340f5af7d377549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adbfa02a52ce0dfcb170d901ae4087550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8285b7446b1175ff34974a47557dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a82587f1380b637309f4989a16edd6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7252a6108d253b2713da22d6e4b40f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f00e019a50d5750a2470d785d2560554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c9af6a8fd44586ea716e27dc4f4b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7f60318b558879ce86f15523f9e3e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e725b5498045464e3d861ea688ae0e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7bd99184e4e1fadf80aecb0673a02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987e5b7001ff1a966b9ad64c99560b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b472a7a64231821dec138f911aabcc2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628db2816a148db652848ab1a030f93c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c86fa64f8dc5043edc1dd59ebc492562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fda1f578d5b5126b133fda0a92c952563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e7cefa7c33313c645dd8bfb5a8dd3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac581507840cd43edf467fc09300ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4fc7be50ef03aded8b13eb2abf21c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cd09a2b3f35df910264de7d5dd343567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae4e0d424fa1103b6f3a55e3647f5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65efbbb19359609b69aa7994b2d983569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc129e3441b6aecf88d52ba5aaae0b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddddfe6851f07a4ec396086d125c9c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf298f0f8eb875d4c8235b7afebf7c1572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0aaae96ae7b03baf88db0172906c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cab8215d9ebbbf472a61f3314dcfa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795483451c67a2519270616066e2f833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440aa377601340fb97fba998a6f634bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7180adb9f374faed1019ac9ea7e2b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d96385ae04ad6652466a9e1df90486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22bba858371c25cbb481559e3d46dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667527e517ee02cf23604e13dca0dbc88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17d64134f7528a1ce16380adb5a3279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe057ee5399fd356cc493c7fe6b4fbb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcd99a34365f48fd7eb8299176f71811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee0ca9cef4c1b05ecd132a362c582f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2376d7193585b044e3f8bd5918b8fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a785591220a5e90bc0b6cde9a1c1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd38fd427130f0ee3d699ece9c533715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0705450e8b1389a25f2adf578d0362416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c12ed1e2e43872146ae2344febd42e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012244f9c838d781c1a0c313c5baa0d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e3ad9f18c004b7d9dba4de191852319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881c0170da4d3943416ce1ea8bd3ae320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb0c2a3aa321c7de1ad01347dda35621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e754479ea9f6453dbabd6f605071222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c37d4c336b345bfa83123a70d9d82323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b921e2f2c4214c0a1505c42312d3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a72f35712ba19fcb2f3146e34c283b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5eade0ad22615f7bd98b81e5a963f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50101c97fa0a934746ecda929d3919f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc45e2ba30308903f1655d75f0d28c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da637d019a4ec2e7a9d9cbea9a028cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97696149c266d7039d331e315abe34430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932000347c477039b1bddf8104f3cd831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760f71e5843d05051fedfb5702d6a6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4b349e7aed4ed8aaffe7648d77f8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d4b1fe7a21889383ca354d14608c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8500cebf6d9a5fb1a390b8e9165982735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb369301586180c9c995d6a624f1b5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98652e790c4c18308d8090b77f691937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2050321b5ef983767875d8fc75eb138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a71631fd0a737a3ae293492dd947939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00777f26c69c4de72c7205394150ce8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0debd58dd43646d97305332b29c5d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5349174482c9732aa8dcab9ca9c0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00c04ea3a47b1006808e07909dd33a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2aff1b48d66beae80867075f02262944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be338afbf10b69fd5dff2a4e5949f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c58ef6d2cff7d461e3c11067a4e7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8ce2827f2900d874df4557c0288c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205c4e017ee7b1f62a2270dae26a96e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc494a6609f54afaa4151f362a400649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc4d712519aa853943c487886d0e2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559a9aa7b984e4b5d52911eebf5fae551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b03e09630fd38f32304d2dd71a4be052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b66edfb0473d8462d3053fb8b0a6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0d84da4e77875f9f3ece8ad54265754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc93aaa76c97582335b142bfdeb446655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f33db0d8d2c081c400b6e47805194f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eddac81d19199401b4eb79ba3db9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642bfb319ab2a4d18d714e054174b9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a35e9d35f1f211a18244c69ed5293c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052469a639ed7fed9450baf25426316360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a97e5dc341175308beeec5959fe01861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cb104225edcfce3361694f0aaad1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fe910a0db4d0dbd51ad4cab45a83a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b0a34fe274eb32c8c3f36e6ecf58c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc0d5a9e45a1b3839b4b51bedc251565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648e277d6bdf94d48d8a2a44d27370766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f97f060f8801567c08f7c14b30486667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce58de2d84b697cb54d79462e5982268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3208d808c55d6a8f90f397be0621a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae980186d1cf02d376f2b307bcbc7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087fdf014884b59202dbfeac1a399fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bf740f98f3e578c47a70f64e29e7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7a56f8613fbf54daeed5b2684322973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c8275cf150de7fc97650b7493b97574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be048435d259f9fe905d450e8dec69075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8d319a2b5764b8a31a921b5fc73d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5bc7efc39cd1f64d6e9aeb1f4c46177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4f6b27682ccb094970c5d3fdd341c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f822baacf021d4e2c1999f9e09ba87f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac38f043de9de57df37c0e2abdb86780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9e2270e1076223d7e319685df347581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28287cc554f6d568d91167ca7141f86282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b961ef8681b2994161945b366f3c4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be0a32b6ed584fcb0f233728699b1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44035577222ad2498795d45a434257e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928077e64dcadfb666fc22578dce19ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20006b8e8a8b8aea045a8ca5c2c979e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a37ccd77b1aee0c7b0bb671d82da7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f5dcb5cb968ed14ae1e58abd2572389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dd14b4c57ea6b18b54dfc863037b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc47c7fdc61f7370285082b6476421391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d902f3af78931ec78007b8d8e3a5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44849f2e3a73f45098daea5820eafcab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b1ef4c3cbf45f837f7fc112fe176e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b105067f4ebbfa4274739de421d43095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aedc16dc0de1e082dcaf866d510dc896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24da7df5107b997f78ec7bb2ea076597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5a2709fd73e4950c7fcd3bff8215d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50b41bd91733f7faa9c033b2c9980999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41be4a4328a70bda68cf64701085e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcc324230862843816667021e3d1da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37d9b3acc345c0a40ea272e7d2324b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df500b0b7a4dc5afb5a29231c13e92bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59922658a138b1a7b8c251b126a8e6a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b4bfb705f31ba27e40e3dade51456105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cab1588786bb0441aecad5d21c1583106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d2681085b06ca16f5a6ad78505f57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af4f6211ca4bb723ba5c0eeae8c2b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619fa91a21b93eccabacf3b19ae7fa6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e97a8e25f4808675ead7cf4908e7ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8c86c064d92e579a17b58177f23a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe44bc67d62a28afe4660f5697aed0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5db37dbe60f20b4c9d0e1e1ff42fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6d7ffc9f7de9940771f462f371571114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a220f1bc4e41d621fd830dc4e316f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9487e65dd1667be07dc1918bf55b9b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c8e8223ee6b1528aea011d5ef76e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4400f14eb30de3a84d3563dbe5237118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b730c7425316bc4f449b9fef883c56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4189b1ccd0d2f10ebc6aba86befaa77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0f1c7c4e6e3ea1847b3b9604078da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb3b98954655c50714cdbaac9e3311122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839eb87c5dac7ce2724513b8a616f89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad66bf437d59b093e68beafcaebb75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f0a0106eef26503324da90c1841d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ede0358542f1b8d00bd55e0e96722126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fa2b9979d88a97b80f829b48df9e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964c2a9ad6264bc78f3b3d964f19682128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3960de688b8077ac26f53d95bc102bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54ebe34c0caccf8e1f0eb7a6e6c1cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd0b7ffa34b6f4ea63c87716c7eb84131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f02a64fcac9d04a1c031ebb155f71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa140c7ed483e8527b0d3b2fb802b32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bca6c5d9f40eb4810512f1d7b3ee1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874afbe15b0cebea06e7ee539e594fa2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf88059380a6f6fe7fd7b879a692aa9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5997144e645bfdc4e1dc6c728fcd390137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb93af0dae1da9abe70deb20bd93fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06758768f7ae9982cbcb6fb40ecb51b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46412f3cfdbd7c183eea68cc3f22d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198eb826b935a452c76aa1e5b6584704141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c4f993f10364d5d8a56e7b8ab150a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd63b4bd111612e2faedc3ec120658143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345830badeb3a9bbc59bab888507ff21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab192e4eb263a51bf0da166dffbd1e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58d95c6b11afa140c8721421dc5452146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043afb58804e4505506aa40b8e5a9920147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d93ec67fd7662b9b294e38f21ad09d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7b536e208c11d4b2b40cac233061b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabc4a137c4a636d39dfb8c037e6641150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916ea3d36164bed9c8d02c7f03c7cd1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e59f29a16cfa6450e512c8a17ba6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bdd8e841da3153a44b0c8ec563d4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf4bfd276ccc610721d8c98a2678d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1410d6b8dd5afb990a44c7a4a983f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ea5091de4c4f1becdf47c2cf578b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ddfe1a5d38d3fd7849893cbf353f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a11c3ca874882ccd0bf6a4afc91f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c43fb302be5222c5ddfa8f7cd0276159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6604251897225df6ac5e1c0a5cadf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96673971255d8822b38beb12a102f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3176b5b09b49edf198095d7d12943162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f715aae8ff2bcb9659a1881229a069163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad575bb000f77f867d5c68e744fba043164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081869a7c24383e4396ba623ae1e318165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cfcba82b5aa0bc62d2c6e9af165eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cc7aea4e089c01852cf069f015331167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f2791ded61dc089c695889bc7be20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98ab53ffb96d8d59e80fa17f83f650169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e5ba9920d80d2d189325afb18720b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef5e45aa9b7dd420ab46898c42cc44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b28a0a825cf0fd0eab491fc263e286172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c50c71803c076af44d4acbd9ec541173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68098fc744beceb3cf408ca8b8904916174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca67ef6b608307c87721b6b146e9900175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dff1b17150f16c575659d3e84a83b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a176bbda4bbaf967c22bd796fd353b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaf859aa08308fbcf7e678f1cf5c8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dce1ad06827de8526f0e9173a9ce7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bfe063f73ee1796ba5655743d0174180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9bce521889919398b5ad6eb040e50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10dff9ee4b14dbeaaddc8f28e9face182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1bf02a2bf172d6340cfb8ed4727db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce9fbab3332364299f3df532a7ede3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f591746727a7bab7fa182a90f2543a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5df0c2d2b922d34fd93f4caf7eb36186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dc684d7a797c2b721e485c041848b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b95e132561954da77d8ca96d0a7141188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352558657eb410d73456cf12b36c61d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9e150150fe5a573a6bb9caaa03668190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee96f4c2676c670264cc7e0578a220191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acf10e2137e42127d8b651532f7a6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee760daa6bc6334be9b442751bc570e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1ceb1be2118bcc95cd6b0a53db4bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b20d7a795f14b566fb51055b7f07b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed571a4f389bd0386be15a10372683b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6a1cecbaf9133c5e7c3af9fdd1b20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde7a4b17b282ec5e0b6da2843ba905198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd9e8bc186bfe491ead3ed5c65d2e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a746d492ee08e460969b771fe55b4cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148207bbd443350e97004173a9cb7e40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892becf06820a9da6b47a820683886b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dbe908b64086929334e71435d989e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa975fe33f0e70e9e2c71e617ebab0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95b651dbaa41dd7e4eaf08301ea68e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6af99dd6b9892975a67dda46fb071206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab057330f278422e74006d275976746207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbe471ebb76a8669ffd5ddda92ee52208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35048ad2256ae26cc52846c651b63557209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f92c621bda0cb2d69cf2a889ca1d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe972e3d7eb92efce55f776953f76f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5b5828eb258adb23b38fc7a7550b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed14f6236cea70607ac4459896b395213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1084cf7534ed471be98cf5d3fc2c47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91aebe577f618195948a2475a79898215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c322012d823c156d47d118f56eeff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb5b9bb5e4ac042c31e5bcc36e4b26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503af2f6da15f157caa0e18e116d02d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bd212f40fbc9a7e41c2ee4d87f10d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b332380d0f0fc68dc74473cd31fa5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71376df02317c491c8055e9aa1defddd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47637a482c5b5a5e81ecadfbd8b84d87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad72c9af353da848b89ea695d66a62f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecec5378794a421edd91c2328aed2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae390bfeaaf39a357d0b90018d39509225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854d97c709ab00520a5f4f22fe5bd2b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94ab2ae4d3d8cbde992001975b8f01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0680be24007dd1213804f15ed1fa198228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde52d8f6dca9391ba0dcf953884fffa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09939f3bd7055bbfeb1606d1a4540ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cff23b82819a74139520388d5d3e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a30520bbcaf34cbc9f4591821ba66d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623dc29db9fcc98ff5f6370f69cc4e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bb7b088eac8b1ed5ec334641d2861234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1630b76e490cc317b71267cd809af76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef97bb5208a895cb311028501d3704236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cdb810d6cc9016adcb2725e017054237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d33099908a5c792a176fec4d022fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e7d48d4fb9b2f7fb2c9b020c01282239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc92467fd69bd165b68846174b4b3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17506341cded34c143c67e8cb510a2ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7c429d5883f7c1e9e4c4794214697242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5e48e57fbc0748d93b91fb2f09983243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0147cee372ad898afe0437f20666a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a34680d96301446e4cf99a6c2fef4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e1bc6b43bed87f761f4e732cc0252246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d72c5ddd2226ebbd7fc9b86c40cf54247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252490cc40954b28b0ad179f58cdb55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b4cf5d51fa4775c83797e30925fda249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f6392e6ce386b45f83a4420b11453250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90711d1876e2ef9eb7ffbe0639f891c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16886798f1d29060df08d498f4d1a4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69723deba183e66bd5a5be26a9e9ad7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4f394cff0c5fb0ec56aa4ba26c680254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d584079668716308cd041204ba6cff0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442b5d2433a8eec180a0dcef4738ee1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9b22949510d3f5c1111670e00464c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549b836db69a016eb3318185580d84c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d53d3d7f49a08a1122956da9a181e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60159468e0c7403f22259109d1d1ab7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74154cbeb578ae5412f12c8f7fb9a2d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5e51e54187f654c635d89c3dcadd8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e50ddadf118e631f6e344135bfcfd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35685a64240e50e66602f8ca319ea707264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c8a779f5cb42a205769a8494cc0e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd5335b0ebb20263247f01b9386994266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40493b97d0faefb5b9649c9218dd8097267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29b1495b73ee23b8fe24fb12934731268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca190ca50d62f55e9cb15dcd3f6a8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb8cbb1f013586ab1caf75dac12406270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d58b60559e9333fa9485ba79953cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1b9c20713181d54eca896e3985d33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7da95a55fabf9ccafaf6ec99af859b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3aff129d23875c496e7a17683167b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de8fec9c1106c7b88b14542acd521f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39c01d1b5476fc6517135b2d098f6e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3121e092cdf6bcba7925cf8e3ae0969277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa29c80339713047f67e8fa3842662c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e71698b138c78eb649b6db5945c14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39050fcf53123957d13f334ec2ce39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9a212f118a9437ca36522edb5ada1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d50b64a52602e1a4977f706dcad6df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31bf2d41d4e9a388e0c7b53b9859e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd101745d162a38c5e149126575e34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e26d8ba2bea2671a9ec481ed6438a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53295932903af1f3f06dbdb6e2c35d38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b806158adcc41fb8f5a05e285f468287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25d769f4d03313666b9a1a94886797288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16e696c0977ab15731f7f47a217e8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3962a3bde80c8fa152132ab15d773c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447bfc068cab9a9a253af777b7b72fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ce9d3687c3dcc1cf3c888e8853336292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e851a051beed2c8d87780f5538415293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77911f4cf980fa803b778494172212d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d63582e2deaac1747c264148df5f8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374450d8a6d10c76e891b968aa2c1a31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a971421fd47d5df41e067dbc26b5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dbee6582411c4e67a3b1b3cc3392d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5aac5898322896b52bc24ff4e521e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c33da8c73df1b67d5500f0dd68a14300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d2242b19da036a8d3ea8bffe8e8c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db62fa3115f58cf57139d417638461302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199677967028bc5461712cf040597e43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be49e884fb33114c6415316d87a8dd3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19f60dbd11253e8319ea4fd774a5cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86177711b5cbed6912d5d2c479ef54c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfd72e0522da1863e64d388bf2cd71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444bc09ece7142d6a7b5abe589a4075308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e9ec231324af844952a45a5b1086d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9c0cea892e8b79d2bd246fda76e49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087401aa73010f84ff81660589d3ddb4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35102b721fb8839800f0cc574e4e1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08a80f58202557700cbb23d7ca5de8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de771c2b63ed69d77facf06b27c35086314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec81e2c494595a6ccd2a7e332f4bf7e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792d072ee9bd52058b6b0938549e8a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b92f328c429e9d17d2f27ff63bb9ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5d071673ce27cac0b7edb691dcce9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b3e65ffbfc1717e048ac767b54dc6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2582618b12fc2923e34542b570f1bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d42e0a1faae61c3312d532c9c43e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b5669ae5b72bb2bdde13c1473dc35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80356b4d47de9ae0c444b0530d608f57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bebaf103ee74bb7280571e18a4ff1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045b229a496927ac36a3c76768631da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc185d6bdc774e76f97f2a82656c1eb0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ddcd1fb7d136560a4a62f129fb311327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19add3344f66824db2aa95e08fcda11b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60133f60a9fe719ba009540cf8dcbf59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d060bad38b5f48184a14994bb6a9be6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a30761e600eda229a2cffc6df8dc00331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b9fd92e9f163157c24aeeb74cc665332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a41cc4e6a54bf45a5888ffd0e2cf2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bd2e6af47f875c27c230fa56b4703334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464c172132fc2006776c944719d3520335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f5b3a982fa261559000c5358cfd5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6c939cefc4429e05ae2c910d35c1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12920192b8bccf1f800d8d324b5273f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a022483e92f97f9043ce43e17fb9c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ce0652a93a2df1dcc3d46252975fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5e2991cd7a570793a6f32cdd049ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e956d77289dc074b17e73e2c31bb74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c166a865bb71c311f7649faf235f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274eaa7f70052e923667d3dd3a6982d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4543d08ab1c4af1f57724aa6cf535f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c352f83e7b8f5a37da14ec6b492e62346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856f441847c76b57642ba88e0a95164347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec78705b1bdf2f135521494907ca92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738d101ba8467282ca1971121c1b130349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f623f71fe4daa21e2dba114152b280350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3cafbc7059bfc78e4fde24f13cf40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20688dc669f0c493504c8259466ca0f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0cb528d851084c2a45b7692b66522353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcab0550dc662812f1553a1f175e952354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a18bf2e07ae4fdc1b4405ba7992c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e9db512410dd83fea14d0e5ccafda356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa14a6101404e4c39612fb88915293357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02410e27a372067f1bdfc01e1fe2fe74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e7c82c5d14d2854cda21efbe6a666359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb2d9239019ce2b46ea00d8f218505360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625faf9a63ca0371338d6cadc0d22004361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5e4dffb63d84932bef9793e9ea73d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1303721e0fece7569291481b76c40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab545ff87183e2918da6e76da58202364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2d22d0192034533c4d6f413357d48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afde8b1a3819924dc33565fd677023366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623feba65f757fc6c43743e90ce8aa9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eb3b90b5a1ed980564cc09a2b4447368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecba9d0022c136f6fd38d133ce86220369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1262c3a00bad14a07f4534581b5d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bb8cc3f73301d7b84590a1321541b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4749b92f9449e6f14d6d2ef3c08ce50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fbaf2f07be3f579c49576b0964525373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77538a623ab2d088055486b34b50032b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110b8bb907c6f49fe6c79886670b1f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac4ed726173b42f33b83165558a125376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b914003a25ee5abf643603a59a331377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24c46f339dc7cab6b33125efb8afbe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2fe193e8ecf616c13da9e38689cd6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dca37092710df915b66c89f1b6763380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236ff599f71b5e52be4db3ad84b6b9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6c48e6a71ff24be92c1520f57539c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52143f6ae3bcebf9b23d32e4e3416951383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6452744aed84845d26afa65b6c38ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf20354e84f094b2efdbfee4643f3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bc5d64dcf0646795f342680477512386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc289856c52458b819d6bc46a981b40387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1329750cf3699cc0d7fd5b48eec5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f13bbe51d4c7e1d9754b028d8597c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f718384608e4a12d236f43ca49929390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a918277f325374e6c86e37f063c1f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f050c6c56b04cb72fdd483d4a78d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1bb60c07ac6cfac10d8a6c8c14595393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dc0e1f65753ee6b81d9aff38ddbc4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8009a540503d01f0e13e54b6d30ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b425cc3a92fd3bd018b67de923fc85396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e903a344bdb5e3127d6fb1d4a4a538397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48df6ac30cb05ea6a5c7f967c4b61d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f60179da93b1d44c1f0097a3c1ab1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6d8dbd294435fb5a362305825e1ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86a7c836a70a00432717092f1eee1f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e771ce84018c50aa04fe30a4163de0c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44694d89f8eb36305d8435ad644caab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa3930683ed147ee96f5437e02e22c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47fe6f6600ca153dcfc053ab690d40405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd93cb3345fb9bf9004dd313c85fde406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01fae1f1a7e603a522ed544d825f18407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ede2d49454ea13b35fd5b9fd0ecb3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579aad7ca567bcf6f9631964fdfb1ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdc63f9eccda959d596b7ecd2ccc6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea748c8482cb57451c0a028bbbc57dca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0994b6c56739010f103e5821f5b1bcf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26443c49e2324fdeb3ec1e109619da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507c7afa7b5a31c5fc23f61b42893ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe240e6fcc12c307c597fac7b8b2ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58ddc46b22fdb26641873fdfbd0db0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45045c46b943ecad529011d9aa194068417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2cc6264f67ce04264552c1c80124c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754199117903c336c7b810bfb11df7df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c53dee0376b150300a4d54d7a509da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525426a6046ba83e00ae041c98bab5c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8434f214fad329f7b87d04783e835fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69365ff20d498be8ff86bc14efceb157423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b252bb85f473d3088a6c602f4479e55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774235a5466f15057c55e1084c8758ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7532cc058fd54eedf7d161effe11d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96349f351d930895e1b28fefc13d9f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d3a414e60c409f728d5fed83ebeed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286b88fa5ca1090c115aec8a6dbde63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82825ea82fc3202b8942b5d08f41ac1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147eb2de0daa3cd993813f21cae2871b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aed25fe12ca86e73f76d22246ec379432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3b2414cbed529725030f9d9851495433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21947854501328ffd666f747b9326a09434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e0af10e3caa923bf0444111798cce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabef62a77cd8b37fdb11f3bea7016e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d80c8592a29fb88dcfd7a87bfff255437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183eebaee13288f4f35d37d7cccd1749438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacce33f1ad02426173b8ba91af6bd2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90806b9e5b7ce2256bb1efa77423e9da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1af030e653c417495c83e6f7a85666441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5298431adc398433d5d4ee23447a26442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cd1ac550e9f189fcabb53fc119784443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c356ceb7601feca464e6597c65dc3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ce2d656e485cca283ce67e63ad88a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b6ae0463e0aab67a9f7916e5f4bce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d0dcb6234a8575c1c6d9e03ddc5eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04222c949a84daf101fc46556dd0b1f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fee2adf97d21c75a4739e5a13a7501449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1f859f4e1021127048ac50f0fd93c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8906a2dabb2d8e0118abf7482bcd99451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c280c08bc39d9d7a25db191a4cb6eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174dc477936351a63ce324be0958dbe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c110cd8ed5267c366b7234f23111b94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acaee766caf7aa7fb5d12fe502777d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4c3d0bc19fd76858f308f1f4e9d2c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d1f7ec1a5ee11c95bf67b67fe580c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd111c19b4ad028193b6005bc5b5517f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ab96105bc3dde169424e4150be268459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78b40a7a051be41373298ba7896f9c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65608f0a9aac6ecd4a3291c8f6177e5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c33b4496b51a5f7c4b9b896c54980462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14365114f3a83c8b57e4a2f6519785463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528173a64d95261b27edea1e8c86700c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5876ec8d3942fea45bdf6c229f0fa8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbb872dee663d301ef4f880f98e3cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852a18acca8c0a9afbe27e80fd8a6f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697205d5b29c2c7e3f2956fb0d8373c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df33e562fa5df7dd7d69d588d583cba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f1819e408575ad1e2ee7ec76e263a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b89aeb60c2d8524f8742b583bcbf32471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac2f083cec0e4cc399ed1f387aafb3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1623fa55ddb53c9ba1ac93c5be23c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0581332bbcc433a847612671701466474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0895cf87cb51d7ed4e0f92e6ac7c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553fe1b56367d3b0904132c1b91296f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5f53963da2617e77ac9d94aaf85e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb195707e193904be0234ec437fca8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303b3edb8a374a964b10f0ed6dafb94479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12261d6f8d875d47847cd9a6da09a915480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea135130a279f0616788ff71324bf9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f59a913f47b12d5c974dd3ceab075e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a2965ec743582dff6d180aae0e653483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be50927706baf4d786621065e59ec59484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a77a3446a6e583dd6a1c6b40be7903485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f78a1f229391a4446c20da27e22489486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0f3fbffda969a8a744024e6ea7733487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23e1c86eef8ae2edd4d5d0002d465c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca82182a155f731209ffae5309d70c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08c7a8569233962cb23212898ee0de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783a37db4d69c2b2a1e97125fa27f9d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb18d1de2ecf3f676a2983cbf80d713492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce555f26002aaf6bfb72ee95e7e61ad0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2cd2914a4f05fc047bb15078a389a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fc6e5abab45b999935363a9f284df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff54c5147fee2aff38cef60ed32a725496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c6b87d40ca28a06fea9fbd85a1b8f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb8d3276fc6f7fed28c6e41be7544e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d9e446ad9cea76d27778d2aea72c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e0acef52acf67517757c41db56172500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f7e61bfd261027c674425bbdfe681501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c78ff4a3f86761b20b913030984f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f018db220d439767444215d227c3b72503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047001096543e2d95d80ee6403ee754d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246d90d21613e60515c28f1e532c65e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8d1a64b38192e0ccfe1371198daf4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ba1434a6ac41e2724259788e14598507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cba5aa672eb94ab70c3cb3ce1156d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6eb61971be9301f86f68a31cd08cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f117f5a38c1718493a74c3ab26651c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b17e68f54f45f0a98d616e9f2e734511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d6f863cc3934c2eaedacfb9a71b09512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12a20178ef8717ad51dec97d59509b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a913da1aa7c19e7b4086eba0713f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd460b970cd48bfc4e96cf93396865515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464564d3ea448c48fb4151150f3ed40516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91801fa6525c8417bb5a0171f218b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d485d677ac68419bd87711d2f1c99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd72d2bebbb767fd8564538569ef5a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6610c7e3c9de6e423a497350b0bbe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015ec45aabd7a1cb50176a872a4432b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee9052895feca3977ab5339f28579b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638bcdd0f0e494d2c82d664045335ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bd60f27ed640d904f237b4e7d7dd0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf282ec9caceb6bb5f2e98a5680aa5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79802bf72cad6fb44b7cc99143c871526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30f2d65b287c98e7a040f602ff2226527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa81c058580c7bcab89b4b5bb8b733d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8c9a3dc5a38f9d182c186748fb4a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae57e9983a6389f9431afea9f747a02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff41185fe9730988c8d312eac2ef11531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661dfe5d6db30d2495c56a6c20336d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f1e800e14edfe9ab2eda1234900f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8c238e1b69fd0078d43fdaa3cf59b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bd5632557b53479bafba366eb0254535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9ebeedd585d96e4a1634256ee0008536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36638d8ad6733435f5b588ab562dc4bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395f0137d1924f5f3cadbfed2944596538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa684eaff0cd8ab2a46ec929b2b125539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6e3ca7b6d7f3c267151d03d9bb9d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6caeac29bf9993eab45751f67aee9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0a227d4c9a65a8a9607067d393765542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca7546816bd5e8caa3bdb9312dabdb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181605496621a4ef62631e195af79956544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142183262b2eff33e9ce65ac0556a5d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b15891b525c7d96f376ad01ba87b1f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16728eff52c8c3537e6ac72c72145e9a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1f2a2e97e947212a4872e8afe950c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c3ad9a58d250bdc9c13c3e5bcd1c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9c316c014b8f28e35bd28eaab6490550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baabaab4a5957ebfe39e75c74df619551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b0a93117dec0927f7caf0d82c27ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc07203f32e7662cea5f66013d17c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d643a8af189b931b20f9e140da0d3c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2106d036337b3d99b0961dfbb488188555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcb69c757cfca46621f3ffed5e4e4a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bb1c86ff46126e13a80cc9cc968d3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce60ef0e477ef7a488c98362ea1893558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffef2b49bf7996810e348ca5b00fba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af424c8b7427161d23b0cf32c4bd823d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34291b0338f25ea12ff9f984485b3f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ab8afce4de21c352760e0ec15383d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b627517bd4a73739576386dc8efcd0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97a8fed597610a21d4b018d599419e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9e2d2ce11e4ae5ce2892779318da3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e894e7077ea90b6515a1e4cd1fe230c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231c5242d132926b3ae496bcbaafcdb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614ece0f30145545f2b8bbd8769c76b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fccdb540cdd9229ae4190ff352ea2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777389166a4ed71d60c3152580ad3378570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514d96819a66bdf617c60ae05366f54571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5eacf5910aa722c9767d6b0804fda572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>