--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a673a91f65e46b60061b3440709f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789ddb450f0ee0fad5333d8d28ca8442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59843ddd5046552675de8cc4341978403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d18e1af036fd5daac9200e42137fd84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f04fd437bbdced7f650d9be121fe4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d659ee6e6c4ad7923f672cfc407bed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941f5dcb5ede48e75135b55375a235a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f55297fb5b48319b08e48d5528a77a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef766465bd7d15e37a81592e49e58549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869782a4f6ec1aed2cd9152bdc884cf710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970b676dfd3ded4edf2b54602fe180111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1bb447a70252c8ffd24b94911137812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84f25cb1db13079c9cb04e6376a78c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3fad6bbc5768c9d53ffc3323b67ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c29c42bcbb054c8266bb4bf3ca9c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b957f8b4111aee97831b3ca44401a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffa5ef9d2d449767a1c2150978fc0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871b6cc38005245f86257ea0e526e9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1782573a0fb0a3c2526b738826afb6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d7e33e9336e5ddc249ef27db75e0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9279401925b9b6c4acc4ae27ede55f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce038ee8d1cde654bd4c29f07ac7f7c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f72c73794fb7fa22a9601e652be7b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b482f45c9e8261b022073e3df52c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68627b0c6f1634ac049a1ed316d8d7ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dcb7dfd1e8200b4f2faea787db77126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b7650300e2bde6465a82e59c194b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97245d23c5475207017c6687d1880b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de50c5c56b6ac73b8e188245f1d88929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53da062b1673cccb52ef01bd4de39130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d68f2941747cffd58c8e5a6982c0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cb0e602461312074b72acfa7bd29d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb934d422896ee7d012fcb9dce9507733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b27a1879f6ea4fc3954409b34d7d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ecc05501e7b071af14dcbd73d9a4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c92f3cf4ee34794b58464bb958e91136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6096f78a58b7abe47b7c05e96c55c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed0dfaa46bc2e465b15909495e8db638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e99e0ed10c80ac5ee21fda8b48ea8a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7267ded201c6d4ab7d89b9a27ba0ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fa1d7f13d086c20bf1d193e700bbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6af815b41652967194b34df3f35f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fe6bca77c2c536649630a5ff6009d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b626e56bedf5e82d9ca5bcc67040c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a1311cbf42511da3f6bdc694bcd0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e181c59db7d2ce63938d525d23c6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be39c12ef7abf9b22f5252bad0a8cee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6b1c2d1628fa14d390ff9e7e98d9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77c2a503844e35f47cdd4efc7d95a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3c3fa9c069345b57e0ac71e0a636b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d81cb42b18ed40c1c9693119f8d4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9112548f260d7fcfc0d646c87a1ae952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baf402240fd72d990a64d5ef21611e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f758afdecc63f6da004cf74400dd81554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1567e420598cc63a844e467e777874c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89442324c88b583cc19eaa9688b717e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0926f256dc25d24f40434c7cdedad5857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cf3bbc6b0a442aeb175b423a2ee6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc1cb31a02bb1e10e8902afab3087f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c4ec2b0572f58c951cc76fa2ee46b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eab01972f7ef8f230c389973f7bf9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd85d9925329c05e30d8f868e5914d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d0438cb2da15cc17fe92f4ac2a30c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35861965e47668c2d6fedb8cd5081e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d3e19da588b350ee8495f9c19580765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd031c408ae8bfe59171c66b06873066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d1b22035e8a7398de35fabb7fa2fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece752eda77d8a14baf0409ce65df2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c132d0bc92029af7ec4fcef738f2dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f882b28a4061b82f3f755988803ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a88e32403c3757da5fa638bca0c19471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d9a39e7906b330fa3ad83013bd43e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe12d72d11e19d96648b418c2d17d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54d096adb992ab94b17628d3a728a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362935763fc0debccf7ead8f253ae53475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144d889a7bc315e8b09d94811fd1b9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94aef3cc4116dc17d58eb02709a7d5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d363935b00a67fb6fffdd8b4ac0c9ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483a2f98cf635295f821e5f942e843b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068d609f063cc9e793f25cfd84fd93280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68c2e14ee632e74edd15445a46ac7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffd19bf1c85d933937d0f32be8632582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f8cc8c77c4aa903d80b201233c2a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a5fb51075d6548955df45a4015a9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93529e0fa8d63b477652ad52037a5b7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec8359ef524517c6368a8c898617ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905cd667e924d65b8a53fd0eb3a5fd787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2652bef3ce954a31b3ab1572be04d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ecac0865636952f3a70aba4c434d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ad706d8c411963b7a4562e1fc8d1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a831ada275895a71567b34f4279b39291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c41476fe299624f58818f2a5b934a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f19ddc3fc2459decc8c2e301a3957793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672e8ac2a1cbab00c4cea9d00ffd2fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5db68f00c0fa8d228239f8ce50840f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2023e12064d5d44339d08beb2c6e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128baa332669ddab0ba500a9ced4fa4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9015ea82f6bccc742b0b9213f0e24c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3703fdef3e901cf2eeadc970dc59b8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478017a36df799a14336fc0117dbb639100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc029c8e5595b156f9d6b20bde3893d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560d2bca28cc1cb6249979500b88039102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367fe42b917cae9952731c7e4673963103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a4cea4dd04d4bad9248c9540f5c34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f82f02fc7c3ee9425e1b99c2dc3c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39497ba15ec241ace29890537bf6182c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad1ff5c648ab58124bb06a73f456e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a36815283be9cffd94b6b62d973f53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2e74903ec6672b18fa81575fff68b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c01fb248569b8ebd5401ad173f747c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71098267491101b4324cb60618bc146b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49838f39264c9dab7a13d7129a7ab51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93d35dff27af7f9840429b8b91edc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17314bba2dd15278230e7d3d1f918e15114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e9407f4ed871622994b8056691f96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b592ab369cb230724e30d4ac0247ec6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfcfbb1b2379cd3e2cd10f3d8ef6a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d946b049a1b94d0037241b9dc27870a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c96a0146f1e66d3ed57a4ed4e1f27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87193c9fab203c65e5f831638f9e35dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6dc0d60c586aaf4741a7db58d4ca3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deff1fc9218dc2fc2855399c8891340122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d81d21a4269485a41d287cdc80ff95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a068e583f0ea5ddf4bc59529fa216124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5788c295fe850e87e3191f2e57f45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde31c7572dc5f8fc6a5b755c3746c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc99b718bbb3c54ab0827a247dcc3ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445babccf51cd16201acb91d8020195128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f01558d08898a6f92d5813166f3539129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411875ba57d3eebffcd009fd089df97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4b1762d9b5dc3de7637b394827057131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88f30497a05ab4bb9595a692b210ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605856914819f32868372d6ebd2cd3e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125f21c4ea5af3b2f1b80d9893659d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c24c18841e321dfd878cca06c5877c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffc0968f8ac28fc33b37c7a068ff9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598aefb39bf1d48f4e73911a9c90456137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb587b85f78edcf5e30f3301ab84d71e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08f3bfddc4e1072e7512e5194850d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10927d0347ac939ca69f29efd326bb4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967970a71afce4364881d1ca90d07335141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d68a258f65fcb0ab03e9c63090c327142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223477d7fa10e158c28bbedb779aebf4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c974faef737e74c8dab431dfb48c7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461d59e76cd5c745433a1d29c3f58f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f0f96e7b1f0a6726cadd10bfc74bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6d28f02a7c1abeef939ce60be22c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c89bcbdfe03dfb12d91f466310069c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2213ed00fbb005159879578da9a850149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73578572a76fca2b39e7f5e4caa67b7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c019a733df525f1163abb242d6add151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e415f5c2d6cc05a12326e179a74c18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069ed74f7e2a143cd0f63e656b08aef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ecee1f923faa5cc814c0eda71b232154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405c2a308585705c3382540c508a5a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0dffe7e3c2737d85b567adf3739f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b818f1b9cde294be44f07dfb6bf6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc29ca0ed6ddd4c71a2c03df70fb17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16da7eb92259a7e1337088114470a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7f918a90fcc6d29eebc9f93789b84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb0cb1644bdeb76886b6105a59ab7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abca05434366f60b4977bdccb9fbcc6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12df6f4bc8bc48a7fe30dff39439820163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face5a398f9ed5b203c39c3f0453eba4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead87ae47fb7b01b05feb84ddc51028165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f8a210ddf4543b256e61ebf122964166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e0f1c6fe1f2238430ab535126916e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97cf6e108bed08ab2b6f6040eacacf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731fc11ac8cc7a7d528403fa5080e0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5e45ae70bc651e172f6b546a97a7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de858638f687acd31ed52c99ed275ae0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd34652aad60963f04952d8d47e3891172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1b9b40ff408933f54b1a883e0c8f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d702ab15787ecc8445c7871ae1285174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45494788d612de873ce7e4ec06fac9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356a1aecbd44fb5f9f41916b4f64aef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6ba926dc85b14c29b78734e228d9d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2aa9e1d6b6af9a882628c1cffb7f1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c54332b1f25ba92aee6cd1b8fb135d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb136ba010582f5a1ef222ac961a9fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819578c8d5e7c2377521423fc02a8f11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb45dd3c62feced2fd45a24f49f38cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98813a2d309b56caadd767356a048cf5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b27fe377e0b40a64fe9ddc7ec840a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e68941a16305cae5bca482f425e7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3e3ae36d5c526eae6b7099b604937186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e96e83c481bb294f607a0bef601ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de4213ffa295a5da45a1cce359611f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b043afb0f0579d434f01b53c46b70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39090be0441ca4a7d1333597d0503b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064695dc760b7a94a8c4b0f983dbf3a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcba2591ec49a42f4b6315bc359418f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034728273ff6fc8fd502286d89559df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26e5403b004b94e714347b039f7a7a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709947b871827ff61599fef284c283ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ea89c351da283cc59ee95b1c23940196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab6703939ccb6f3f75787893575fa8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e45bd1bc15f07f719bb040c284475198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0baf0c2522f642e6ea26658ffab9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5cdf05aac587cd5645491b959650a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c492b550ea9c62d9be695f50dfcdfdf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b3490877acb1088c32cc54e60d659202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5d6155bc91be07d1a9a8ce0df8243203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f0bbcdeb042b7c90cc17e0db7145e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467407585470eaa4e72be37409927c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee929fd44d3ca9860b671ebe9f33553b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a4968198713afd3e9e0bb675fb31f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca52019171afaaae448aa687bd1918208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df48ef5c27f48e599311c70643523a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66f50999dbdae5be3c2f92f033d560210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a4ea850327cff716bed1aae13fe44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b299eedbeef07b1928f1a777089673212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aec02f0651134ca96c38e6764dd686213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7493dab71db0ff6a9b0581ebf2665e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910610c5aa3deeb8170346af4239e423215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2e05b1eaad0b1323c9f8e73f98211216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cacd08f29bbd053eb2b62d5deb491f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b23e1cd0255cf9413c3e0a5fdb763218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870170f2e9d294a0b6764a5a4c5637c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f7769ad5e506dc8cfa0fe2b3cdf86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb57254578a7afab5934f0d80a1659221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c23624b713b13765f83b8dfcbe68a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48106f534952fb34f5688b220afe5d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637a20da224d52e62560043fe500359224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f3ed2c1741b1e80739503d0e48837225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2930c83611ddd65024e3f74cc34c19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257288d692c73d25174d0f05f53d539c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e6271aacaf889017681db62e51d4b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd7355e19dbb59a63c2840745133a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442bc4486cb140c48fe1ca11ec7aab4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086d2725ab0c8dea348839e66f71b90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1031262cb0256a526e3a3713012e7b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449941c365924a2b75a8907b534e54b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b928f88f456321bf52811771858c83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f24bce4b32e96939d2e5a79a7118d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf425e7aa1073c6327a903d6b35125b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5376b15832daa1857d9a3b4c50d9970237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cd3988efb873975c8d75ce16bc8ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bab58bd92784b16e1556f7ad45ed1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50597b0fa2b5d21c7883dfb9a625926c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1927e6db283b492bf21c758a201f3a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12979b2ad84ba8e8b5d3189a0a23366242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd887bb7590d295304e11769bcd89884243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c715f52759261dc98bdd82f15d26a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553251d52a52070077b66074399573d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc725454da6d490d004bc62d1c561bd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f2cf98b65a437a2a551d8c1c7d6dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e9771927d956baf4631a6bc850f15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936d23f4b0d91e2c19882c06f174626249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949031f8ba209893a3c397c5554808b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9459a7a937f14289df658b24d19800251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cbee452bd26a46ac45677da1c9cf5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105504b32a51d3fec00045a9af65218253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf094d39825ce1391dbc8e2b506a1b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b2532f65ed1b15711c838bf5536d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8b5b9f7df6ca4783573b016b900a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34f14925d513297af6b933d50015a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94814f7ff9a49d46d730b20d493973258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1f7d4213efa9f067b14684dc09683259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1fa12f5ff7bf8314b948fa8546bc0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059420d4c826811d6ddfaea1f6175ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c583b56326a47009f4320f563be104b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75f40a8713a4c9d7dc485135a5dcb0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a57b14779fe625faaa4f7552ee3b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac88b166153727860167d18d3a77e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa55ffe367af673412652d21ab512be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb2c3c563e94f953f256661dc04b9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd14e91b5e2a9be537b23d5b4606ad5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a730b034879aa75cb75055a11ad44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf49c0569de7532b2441c380b38e5ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcf42e69e3fdcce3aecf5f5bcb146a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434fc914615f67c1d7dcca51b618978272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517aa9b1d059d4b1fb95b12ec061fa4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa14efd4d146cc390b5b9b90666410274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ce612763eac5246818e5782be2700275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a48d38af89a56f192854e1fafb1b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a453e044bf34916daa922d13cf91f4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47135bb085c6a471f860aba45323c52278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c708737e33942bc532cb6e8c6d533b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57c554485061fb8206063a048ac9ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2a4f6ac9ef714a3ca7ac2fa597d10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e60d732ab7934cea3f8143ec94e03282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611699c4a4ad892f529fbf33c6c8b29283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ad8cb55131ad4965eb12b185f98c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecad5ead0b19bab6c4177d969c7f42b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb20a23c5b8b342c60e7d319b6dac61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce20fc214608ecc3acb181a482dfc5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64dd0d9b7098e70f7a565067592102288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacae6a7827eff6817049f3c86dae0f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b44f1bf41305b2d0d6b28d3a6668b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e063b6b989d8bd003d35c34413492291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbb48cbf28d7529aa36ee0ceb31700292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25298cfa42deb306ba39095d06dde3dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299872354c1ecbd616af8f8346f696b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05f7b1383332c826b7543d41fa2dea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af51a92f04f55b120efa9def8332b91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24e9c2a0ef697b3546c1907b8def67297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627a44fac15d6711f275c2797df21d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec94dbec7f5495d6e7a72a0ceddadd7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa0f4015cbfa35f3944dd7764f3969300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e620aa999eaf9f527b2c2e3737feb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01feff269675feb33a74cf045afd66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8aee3ab5a960d809b1b914da0fe2b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b91d50449fe2e5577ce467e097df0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6c76fb29739778ebc849bffae9007305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7612327ab4f24a8ee07ae0533b1a8f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11574db9ef94511931de665f04c2cbea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17c3794982ebbf42aae99357471815308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd973212cb7430add81b9ed330f7c8fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066d1ac58c2d4e8adcbf74462a48b75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a7c7aac81b07ebaca08b068c513de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0887902de69c0660ab273da6d179d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4148c0b6c3d10125a02556916c64c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40175e137744fbdda1b2c24d5ef09d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6fb8382403aff46f1836fca5a4ca8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa00fe04e6e058a30f22b9bc720aaa7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a81b56b468285d319ca3614031ff9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92d6b7112186e56d44f21dd346d7f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee25a2d6947811413004278f0dc4837319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168bc1fc07b2c13874386a7ad5f6aa9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc7763a74b04027d0ac500a4dee2cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13123411787cf2bfc61d8031068424da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e5ef461a5240b2411d254d128dde2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f972045c17a475d83898150dbb0ae4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b0a898fb694fd201f16197da9f512325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6e8b064c73fb22a9c1e16a68f3c7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694569598f32a7b300e5c6478b2f008b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eef10a3a3802e1f01cd455ef97ffac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f9ce684365b9c18a87204409d2693329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c5f1fc3cf8efd15c068abfd15bb84330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e998ede05f4a81ee39360d0721969331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741903893843631a475949fc0c6b6eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e0cc925bc012d18ee18f53c23b84b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b27caf16379466318a225942fe891334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1e213fef9bab90cbc109f9fd47b45335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f29278ad7cb0ca4d0812d0ac3a1008336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc93ed5c6042a5d1a59ac1ceb2510e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930acb8195faf070da3a0185e029cc6e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef636b50e8babb0d8da97904fae80f74339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a926e58f542330c2422b908694c1261340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db593673e6c129391b8406ca9c455173341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43d745d7707c287c8813c0e5912983342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bbb324babf1321975db8d7ed2cd94343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0cbb95a21cc305112c834db7fcec6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f486f8ce6de4d554069d37f449b36345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7341cc8039bb1207f64cdedd98e77f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca44403e3f201db3fa80ed65b414315347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261199b00e8322387039e4367e18720b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091185b0ee22236652d04f369174d8b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7503c11c8af48047ecf084159c028e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b55a136b599401bb9a86e49ff4792e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092cd6d64eb6f1efbe7b672ea6e5953352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee28833a77e017fffa57456525a9a3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fe7807b8a67f4676d832425404626354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6ab3a59d72b023aa10049d5e58ec3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e3d50953683d7cd7125bf4982d0f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f2aff32a4bfc72cf1a6b2f71808c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099ecd65da6f4af0331bf7c0de02bea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42f95e4afd5eac4efbe4a56fb1a549359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899858875cf1250311b33144728de47360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d865464de3b2bd2f03031ef8596e73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484d75dcd29751b550f25dcdd381a79362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6761e7d625a14aa91865e6d669d120a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a9a979ffa83346baaa6e5eb017fef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa8871a45953ec426d708a785db93c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3794d740907bcebf62b38428b8903d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660219082f7e9cba86534bc4387cd9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d65d8b9e5e9862aa25bc2fc3c1b38d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2009ac3f426f767516ca251df746516369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86f3397cc8fcd6858f1afa923f4b48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba855982caedf7a0f2f7f66532b8f4c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce343d1883185da9e1bfcd20141641372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae896f509e448ab69436760bc785a096373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c98856a043056f345b820c055daa1a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cda369a64f683769cacc60c3915fbd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb49db997c3ea4dc66f5cf089e35afa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6051a60b4e6d6f8262a5cb56b5b0b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919c50cde03c0b259448ba39be519d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8b2fd04de1f25187eb315a5c37617379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36238f86ee33238144b17a470e497b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71a665ec7b749abcdab74770f8dfca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10784d4f82b0928d3000583e8fb862382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319091b2334e72ccd0da98532ece54d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2ce61f2dfda9f210c812e61c2a8e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818c96d71bd6cfbf033fbbe5ae1863a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e2627bc13044a762a6428bb727fd6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597486997c96d9084fac67bf451c81e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786daa4100eabd2242120bd2fe9b733388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b807afac31a1a095fd55c38e17a0c0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95eaf7e100b580dbd945f55dc08d90f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789959444cc5ace4efc9a20c493c315391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c423147c0d108fb258fa4d6a4fd3462392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdbc178294645daa11f387454ffbde393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad21a4f349e78edabb022205ccea5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934eba1b29cec08311e0c00cfe4ca613395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6d917ac04e868adfb9677cb8abc33396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bae09cf657d2554ab715ef1b311c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042333b5d8d78f40fb0503bedac15ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c60bb01e4427ead95dde12240a8b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecec6079ac4aef0180d97850d2d6e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f03940b000ada5c1a43e0432e86e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33755496553445e3660aa52ea08bb042402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b3623b565fae8c86261f5302e41f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce530b530dd833da65794963404a2338404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396245f8ee7486d96817bb7ce7e032f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ce5a8f1ab753a994e42814e8e626d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303e6314781bc9a51c74222fbb1b6db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1865ab50cf76a13d89039107246f0cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba6dbecc5abb392c0c9c6cb959c94e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cf1182d9794700fb1e5e00dba72e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bf532ca0e531644fd523eee23cafe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e10d7ae6c3284a7b4b000f9108f837412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe039bc28d7fc84e506fa295f23207413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4a572fb35ffc7036ed3e7f3be29a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae71cea6fc4aecdd447375efef921f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca08a62d990c050bea228cffd78031416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4f89f253367e1a57f3222f8485e94417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cd9bc08fa147554010776455ea8a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9c1bb594a16db55eddaf4108c5be7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d0583b1ba32e91774ad24e20a822b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6c2fc8a090f1a2adbc8186b42ca2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa362a9e54774dbf48d75d432957ef70422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757cd390b0e9c2c86b227401f511f40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349857c0e2c89df44d07442587b2e0ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdccc8c898b24bed61d7ff3b685de53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500898d622300d29c38dd2541e00398426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8d95f3fa2e91f3b2d892d318b046c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db45bb156d0e5a92fd19ae9d4cb501428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbb5958fc3b85654bf35cff9a05d4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b52009932cc9db11607f6f633c28e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3814b45bf7312378ac1f81d3ac7f961431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045ccce1113c22b395048cee18ca9b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddade80d300746c32d280a2488e234a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ee2416b26810e2587dc6a97e87c83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cde07845f412dca255b0ab21eafde435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1d43cee971296400d555dfbb80df3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a0c7df0abaf45b3145d031fcaa718437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dfa86742a652ac717e3605dbd4cd8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9b0f6b4ea7b8304f57b8e02d5ffcb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b025991307b18e82d60245e020b94440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df3b5c5c7e0ce30368d514476752c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70582089ba58172724532ca2ef6b5e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a897ebb7e0bfd39a4250aa21ca8fc5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a24ff4c096d8bddaf8a637a0b9fd4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0d6f15fcd87ba02fd8d98dc749d7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc26a12bfb0ee31ed019c9eae6f3937446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0c69fdf7778ed47c510684c902d80447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d80168235bd5a49e13a05348ad0ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507ad67670e3b554fba5e0a23509863449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b91d6cd34f5dfc1cc1f7066a9c6df3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055ec6e26f87680058dabb652249f84451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d52011a7baac1d4537d34d4c24ee6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a83cce4dbb2536dcf1d038dae4fd30453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61376cef2864701f21cbb97883364fa9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f375d048fd90c829335e9d88e9aade455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bb9728f5c564deaa0dfb33459fb17456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f60f1a63ca87d8ee262bb33cc92d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19829976c004f3ca46ec263622604f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea798206510e4d81028760dfcfb59e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309099da40338570ffbe6110aac0a29f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ce4403be2295d1a1950c97600511d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156aec9b25b5549666792fdbd3a7f52462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da50e096ffa1a671646a2a4905f12c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d6f518dbde5f35173ef482c4ef32c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956ca02bb405eecaf26917790361b7e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbfd4a0f1d9b5dfdf1c5bbb2afe1a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35df997902fde81dc0337b233d5241467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ac27b4afc37d202ba3b5e7e04f231468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f8734862743a729a4dead6c640460469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169e95671644f3b7eb1da4375d48c1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d46fec857bd0098df8f0be6d04f80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845aef9e84974f38d9e5996f24bc751472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216fa7d3b3c7aa2d5b76b9b0fe6e777473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643d1e5df8908ec1d723f48f97c7d8c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f49cc764c55950385cd3394b5152f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e2c661ac9b9a5d2756ee7eea83255476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb20c880e21229a1d08545fd09c3c5a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aca7d91ae2692d8324256991f4a7a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a2985e9891288572229cf346e67e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0468b3b37b929aa78ec4d7d46d17b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7d4bb66bede7070571c98aa38f6b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2646616380a16be15be8736db7dfe5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c11b7d27c2b54030ef20eecee6ed4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6d69c93f237a2b70e57374ce25e26484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a21dd72995bafeb376f08d001f04eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d021fdc13b516a7811535142c834883486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda37b6a29328701db8e0e8b2c94fe9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6be294dac42a8b64d1c96a4cd8b7e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b94a44ce0e5c1bf68ad2acd080f377489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52672f35693da9ce924c5a98e8592a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240f65253cec2a6593e67c99052c5c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ea794e13dc73b2d247c614aa083e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ad3e45256a0fd587fbb9ffa8b7a1c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcd0c010d3e88dbd078a7fbbf8ff1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78f4ac69b128d4edf005430d99a67e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f4675524d110d531bac57f5e50e8a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa01bb849714f39888bf6a6c73d593497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccee76b8445cd65b303100ceef8aac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9ea44ae9c507521835c8e4e83fac4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f7137bbc7e73782f1d864fb097203500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0961ca5cdfacbc20a68dcdd8f0559501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea57281cc8cdba00e86602708cee41502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d70977fdaea1d77b61bbe3702a88bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c4d32d3aa816d2c368af538ac1f72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de33d2e296395312c2fb99ad99f50c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321b08405ec7cfba2da59d8903d3ef0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0273563b0185fe07eff8bc013cc44507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283e18e6c6977c9f13e62f61ea3d77f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e2ef416801ceb976ac6518aac441c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dce83cf349fc4e06244f91e574e2b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fa3444bd677c12b6005e61e1c66bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5ef7ed917ffe9d6217a0e49d8c19a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc17b29918e7e4eb70df2591cd2725513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d054d099bcaa75dd3aae3369095ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb549f973167d4d4f006ee2323add6e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099dd2e45d4463e7a16f748a8e2cf71516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145f8a50a1ccfaa6e5833f40e6bcaad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b46cbad08d23177a6f45b3dd8eac4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772dd5444c8cb2bc7fd5ffad9916630519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a3f1bf0e64cd3cd0c919a2e9ba807520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde4e70c700f315b969c64304950789521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed718d4beaa9260a1812b20f2b686aea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf71a05ad797822295dcd25af056525523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec12660fc79e55c3944ff8639bf706524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f08f15eed561ad32b5714532969dbc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d882bfcd69b9c8e7edfd7d72d1f921526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afb308ae94aeb9547b24c36a9fab71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690ffd7de236a5d6d94ede1f0fe2e67528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6ae91ec53d77a7683331e12286a8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55dc5603b0f34e7e61194d954fa6e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2c0d81bf1d321555cb4d871a038c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ad8a2c7a38211ba0d3f5ed8499c5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a21563338cd438719e1fd3c81c6a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b986717ad8a11fca76303335515a801534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90706b264ad42b11b8bb6b52802125535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a788f1d60c5422ca5798bdde9edfc2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83ba74313f4d513247e27f37c340a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b984b7a119c08281e521c6a4f994416538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aa424ea820a171f2f57aff75195f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb8e8880f27b1b31da0d759950b2b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2166aff8b1933d7bc2012ce20a93bc8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c32353216cf4db8e2e814bdd6c9fd3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732ce0f6bf91d911ba1b8931ea21eb8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277446be1edbf1fd994154821a1e6964544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35daa9f9d0190d9388e4c74a33db4f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc359561ae224eed705b40a7c1b3c68546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110ca87ce09bee3c812c9f74be3f790547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b0e6468d9ffed2ab8de9ab4b4699e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b76fbe2eebb51cce2ccd836d2559e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d69e59e2550b3ca113276e71c82e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b6d44005f538b5c49cfce115df21b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae643f446302ffbdabdf2f023b4f7c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9807af35247660e740b04b61e032c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb6a6eb87264f39d154e294cfa34d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba4c7ec09674a6b02abae19c9099fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8375b0f558633f8a9e96d900074f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f308f7b01b78ccea3ce17a014c310557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5885b0b4a27ed4b1566b62068f52657558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72d06ceaf19228e89703ec0d9c4394559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4e16020513540908c62a171805d71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d43c3bbf4788a144866c3c356138c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fdfdbb854ec83aa42c00fc1f8936d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f18b5d35d54e2db8062e3c99da1ecd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fb64a8696d0106a041f270b1779a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f62c15cb70662c8cdbbd209d256def565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713701eab6a61dbe654c584a9032a4b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cf13f0d40cff9a0c8314503b4695c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622854cb895ad5f33112d51a2d06022568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa71256d5b879703e4b24dc29e3f8ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194b76b49cd932192a7a8a80d91f672570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948eccc2c39eb216198b3a829704103571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c51afd6a89d266a9caa133fc3a333572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b403409a902316593cdd9b2bf3a8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bb80200a3bb7a4829a6dbcdabf59d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995917577de9ae51fbd09f46962eb6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933af5a560dafc34fe52e191982dc9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bb9c5071d179931023b3b3dc6bc4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cfd8b57659ac8e7b825599b91d5306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f63fc598d990072866b268e6f7f447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1104ab17e8e8c45969184afcf1416ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c665e1f4b348559260306c883ac7a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898909a1b89a5e8a0f34651a7f8197510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd71cdbc6b98b880d11e96c43897dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6757b196aa3cade8cd90d5b079e2d8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba338df7b969a3b5e3a860600b482d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7878d42690333113a90941aec21cf814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c9053652599208d59a23c1dc3ddfe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf23edc19fec4c0eb6be09074d6308d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e80f645651401fbdc7dc9b746177617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d3eb9de7c602010b745693200ba0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b35e223796b8d25a18457f4c0a4ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61804ec1a563af22728c5890e6fae76f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777da6ab1637a5dbb2d366bc0e1151521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf91235136f9875517c3d4da5221dcc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a86288655328a081783bd951f01f0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e298b7c4927359ad0ea62854716069224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68194309dbb8d8936b40683316e9bdde25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af402f0e6afd66eb6dfc65fb5a1c375526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0f60b1d6fa6fec34f865a6ec6060a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b51d1045bc485a87ac10f62366d94a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4cbb58325bcdc997b19ddf9bd9bbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb37c75bbdfe12e4997442a9288a7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6fd2fcbafc2b96c5c0abe69a1fabf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b99b6a36a85e6bead8845c93c715032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f423e7859c6b6f5b635772b6ca3dea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57149a94f155bd0007c5349e7cdecd2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1ef26741e6b1feb3bd78a54659db335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c3910d15f0c5973b9117dee70f34e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f959a9af8879eba246e9a2d86f864fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93834572a2d5e2413dbee921f9b1acc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310abbdd6653d7fac754e0c456f5c1a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb5b2c9c472a1e0a15891d9886196340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869f2d1b2959a4e309788cf6964d9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c261f5f6fc60d0c3fc2c2c87311f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35791b408cc752859922a7a00415e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4bd51fb11f56dfa9e01a58f7a136e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48042ad8d18f197bfd3724efc3b13f7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7a896e39683e7b8463f663975c87b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd091db0a81c28be2c54bb6c191dea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099016dff5f70fa1f9461899ad2677248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d025a9ab60ca315556c60f73bb150949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccc05da977d4505e132687506b3a6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014d044b5d20e60417c5ffa996dd7c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d54f1a51b1a9fec39b1e9d8612a4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d498642da042368834418022d0fea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754dfcf5697d0b9487eab49b83b71fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb91a306d794207a1f3dab3772b2a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708fee6c35c060e46c4ebf6b0d6d3ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1fb52178f34627b10d9f837997b6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546abe1b2fb0584d1451d84205fbf3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e131a8273795a047cd94bea1808a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970eeecedff9cbdd875e65b8d2d428560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef447c3ed5773557bf8b0d313b15c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eded215f8ef6a821972d8b028a6e48662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9ce0835e64fd3b4a3fd3ed03c771963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514b49647f7690fc2553849aab87f8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b5fa031a76a111c5dd8828073d5c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25a7bc3e08c190578e7572e2b04af466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09eda8ba643aa50c1c3e35c6ab4c1df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24cad07ae1519b70e0ebf8e8d3919f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8cfd52df13eb455610383e8066a6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadc9cddecca8da1d7e8d1400d02f5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf5d9325fdb1d901c7b52bc465a9e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdba4760408d4ca6bfdd80e9f55194272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea253f8f6949f4a6df09f87d27678273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98579f366e883a56fd33e705e413053474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a75eb9ac6bd4dddd803cff26152da075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae9a8828ab9989dbd3dbe1707c5ae576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf8e4274d93e498a6ed3ba9733411377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bc7619dd1cbbf941da7f3fca1de9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add02de0e4aa84f27c2b29e3e2469ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069e82da32831934345dadecd1b97e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a305a9fdd4f29574f98c1eee0b7dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7115e0b7e8948112e5d8abfd6ebfd1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b99f2ae043a9b5480e33b76d2039683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b5312f5b3b907d795ab23c8ade48f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1c7854572529f6ca8c6776eff8a4085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700db55e219e826dc6f7bfa3851982586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0016769b497a10636552732cfe6a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a10e363f28d0232d6ecbd8d1cd75c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338ae696b9346bcf7557904c697842989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49698d0a598446266fb5b30de256d92390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f574d94e0ad338ff3f7aea3d24c5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e29f50706fe0f81c618f580b7d674392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dd614270071676c5ea9607ab8f10093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edb5ae244a7c8bfed1f60db09e915294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cced7ec347d4a27b25e4567a4646395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59bb3f12f9e1fc3382cd0d045f5c5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533f40c60c13c67c58d1165a3e657b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79457cb1e35a587ff71889e53a83e84298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1b2b6c1873792147c80c71eb1874e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2422e7d1d535eb2f4fa4ebb9d5bddf9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f37d7f45452c1c066c250a29a1b1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cc8c765b3891e766043060da149b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23425eca8f09f8fb9ad2e858b6ea3c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447daaabdbc7744062e08ce2de72528104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2a037cc871a95bb11d38d004e52e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef521c5fadb3d6eccce59cda0e509d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5601667b56bb8e34e4e0ad4c604276107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72dbf7d0ea1e09b499265c98bb45d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17760104fcac635148f6cb39e88401109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974449df4e0fbacdfea1530471933fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e46bce5ffb043f50effd308d7aa875111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a4dc93487d65d3a4d8a2f1a4495d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5a65cdc6e36691333ece1671e8710113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36b72ce87fa2daedc1eb83b8835276114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc76696e6c7d41104d49a5c73e5e960115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ff98286ae30d443bc1e1476608c86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56b7f6c2e59547cedb9619740f122a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6882a4835b058fd15a7e618aeac8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4dbe1080fa4f772340bdfd2674668119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5095047ae90ff03416bd8ead697f871120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcce7a808d1c3796dd53849c7645894121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524a9d7a583e719bfaeb072c47c2bca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8249616890989855e0b3d2f4be94c8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27f841e83aa61000c00816dc7ad440124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34116c414a01ee593f00a7b512fe073b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f355295312a73cd0b357b6c9e1afe7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccca61cbe65f91016253b3a41fe671127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb4a192133d9a0e266120ac1eb82dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b61ecd7185e906636e33a60a735768129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32717d4e54203ff32c4346967411132130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2642e676772aca8b36f31d0796329c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b64377a79c2ac0169fb40c727a7f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63f942f352c75e9bd4a0e1b5d6de2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e81d38b2c60a8962d758eb768efd54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415ae57e5e455733432ca86b1be9ccb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ffd3898b2453124907893325c70fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337365bc33ed3ac8add7b3c6bcb0edc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81725b4f5b733dec4b66a9955c1f8b8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68cc41ec09d690733c5de0abdec313139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73cfbb5ec946682f247b955a38ffe4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33783a3c9607f3f48a1c6d174de4ffb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecf541d87fa86c2820433025926eab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1133606c5d5e6deb04fc6bc3ff4b6b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd035c461a74ae0ea405056df81f93eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bfe5f4b7a4b4d5981043184e54ecf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f274d8dcb252a5c169a6eec4069841146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50a940827bc0dfbc173366e79650e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa304ea57e687c85595478a39665545148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9fba4e37f7ee014b83dc0a2b1820d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f618d805dc873ba57988fe19055d82d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c34a04ca8eae82232ee1ec60a03c8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce105c7636954122b3f48883364c833f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462dcc54d3dc96b50d1864a8641ff82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d66de3cc116c8ed13598db22643be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ed3aabdbd3fceb14e4f779b789001155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d782ade36671d7c4fc2e36ad76891156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910c79c23db8aac1c5ec209fbf2c85b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c12ac9014fa9944252689641b56e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76136f514c6dc0ffd3263dc6fc63dad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50ac1d4d8b0b380f912182a0e6aca5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f117d280a365fc932fac8734b6a92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2f8c01bafd59f2d2a9f10c6330d7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37778fd19c1d91d2b0510b7ff8f0073163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5ddb335e2285e8bb823a05c2d917c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3146b835910e2d6f1f9c84239653a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5c00911b82286a5dc3d20d80fbab4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7792471cdcaa227224f327969e27ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07761a7b640b53a071c89d5ad93f2905168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deef0ce1ee0a7dc19440522c75a373f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed70f5569241f1a1ffd7408d803bd26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a33defc885649ba5f1f31fec3e7115171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09c7dd9709846beaebcdfbd79a8634172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e466424518893d9f0cb06d952beb7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb492e81a66cc2906758d2cbb1c857174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe04ffc054d36c4c76bda0c572e77c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f4b6d3a10cfb02aceb178e93ffe72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab157d1e03eba7553e64ace1d30a7693177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ef5be282277c4e47e5ed6ba52e996178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51cbbc675db7eb01e5dcdbc3761ac8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36827bdd004e38a056831e47f9729c12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d78289dcba5be658cbe84f1da64676181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27f9ef5af39018a6831ea25efac6e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ff0dd7e0bba5044cfe67e8d67c418183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996edfe1ceb24cc223dcea1fec774c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35a1c5c56e72b126bbc71711aa9e3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9a4bbfc9cb87e15b2a218cb7d7015186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff201bd8f01b97138c6b3032736da9bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3415edf47fe22ae51403e0d29671fe6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a61c0a94703675da57b6a66773047189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d283b0d1b63c76c8c6c4fd7d55cb8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd100f08600005be91869ced0e2c1dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea16f7187de7a302632e09a5d0d19a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080b0507d34e04e10d73c60bf19d50d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332b9a55c058e63b62a27ebe5fab98d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f1de62c9cb081ad87ebc733f76996195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec23bc5bbf522be8228a06affb95178196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ae6b3c7489224152e2b947c3f466a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca671ad617a00705b8e88bc7a8bc6edc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80190de7b0e8fd0b89443b6c333a13be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253487dbec89a29460f43076ce5ce41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235897cf2b64d35d3472bdf73b20791201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c1942c5126eceda410a55bcf47bbe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fe3ac69aa59fc43cff657c123df45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfab1ae2ae0b5f45cf7260bae6f498204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393af347b65d8ec266c858174ced5ad7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0641ad9ccee0bd001f274333a9c37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e870805917efead8d59e190af432206207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a490a714876a63238a69d3de85be853208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76402325140ff2dc8c7c35ff050e19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea13eefdc1c354359eed6fee0bca7a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0f3fe218b40638266759dce1eb78c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d09b69b0b3da7c1a44666942e5260212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579da97e9e78dedcf2eead5e3be6d030213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a86e43f95b0b271bf60c477d0ea8ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc70d4271c60f81aad202935ecc25a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02f1c4bb7736c09f10da5518a5e19f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98cf50ba5f4ea1fa3d9a04f9f50ae1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861e75e8cf72cfb1997e93c582ea864218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaef3755cb5f6c858dae7cf9ef4c5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273225fadc06a9045583e756809186a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e78c673242044241193507b1ce0e08221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1356707a925b28f7cf4e99cb7eefdb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132b500d97e370919e4a0b21d9f548e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1ff768e9a555fbb6775c96a999a92224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adf28c5c51fe725d05f30b6fc26e33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c303801ebf355c502eba1e0f2ef41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053da4c8b6882d3c0996c590c30580d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2288e6435048d06f913c133a9f1a6b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4a80d883bde66ac644f426cbdbc8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd75cfbd86b46e64455a713ba63f83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d644924b83f9cddd1fc0bbcecfafef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb033a9fde5cdac8ab3244612d1a02d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392dadd6c220605b1d0bfde83bdc4353233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15b85b6d2205dc68dc402ae79e0194234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a00d6bf9250128c85f4a5ea60fac8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633eb7830bcf66aac94a27ce38ba3ca4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d25e453c0365cabeb09f5d7deb1e10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6969fafd87fb1aab706d89a483317238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618da5e5ec11d6dfd7c0dfa07faced67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed648ab831a8bcdc960951f745beb593240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edf7dd6a1c792d66d63f5a8fe66c2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d231b96268a1958bbd81aabce27f87f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36d55a057942e07f901c55c66bc598243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761dac84c84bae7a5d392910a99ca18244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe702182b14f648dd75260fb2c8d4b93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da792a030feb72dd9a5975524969cc14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2472ec98de8c8f1917fc0d29bcfc84f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7133e2a74ddf734564cbfd2c1996c2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bcc3a134085ae821b6bbd1eb55d9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af04029692eb348cb57bced9a29326250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee76870bd1c7b627614f8a23ea0c13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd4165bc12b9c5a5771a3a4b028ccf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c9c382e77fece896e0811431ae2d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c073e19bbeefc05a1e090e06721434254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d725bf8a2c3b618ccdcf28e09326b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d210d863bbbd42ba5e7f1fce4a6fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215736081e79ce2b593ea95a462307f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0049a076c06961dfd7b3cd2e4a2c3d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6c3c40478e0994132f06e45fad23b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcfc37fcdf1a1956ecbbf17bd51720260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7687c49e55aa653842a15b5ff1c2c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b91c97e28ec23b93af539e45196c9d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ebd11b50d9df5db8f69722abf6699263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e7d2517de893949a849336276ba3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205058534f23369ef9020dc343eb766c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff45ec6671d7f5feea9e9d23969f74b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5941dcf699fc715135c17118a1fd11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25111a4e7c9d14276e59680ce15492bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0edce788c248048d1bb16d97eed04e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba261ea79ebf5214e621568838e98f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71625ae243506056078f4f04047cdd7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42289b42574db2668210c95a204aa587272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436226c291a500ba482c560b8736cac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09ec44874d67f5cc8db8ea2ecbf2b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af911ced9563f8f1a63ad6b5e4ef464c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fbe3ccc43f9a49bdc028cc7e548f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da542bd93ee796db681e64dea99fae8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74461b56e9e1da5d9f701c373e03d893278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429f0f3959a795ea69105edec85394a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d761f8b14d59ebf1f6dd27c1850f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123f96a88abca4f6c40dfc1619c8e8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad38f47331dc6c1ee6143e7b0d8c25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aed657f30c06318be943c85ebe1734283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47635051c10821e6fbcc03a4dd3a3ff2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada85aef762e9964bfb2073ef17cdb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7385a050a4f34032539c7ddacbd808286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b25ad7d6126b853ca9740c1b36b58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc339fbf65848375c1caa54df1a66f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b345145f44d607cbd528336f6ff03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974285c6dacdca99a75e9911918cff6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8be9c07b55fcef0562632379eb16a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722588e419a00886614cfcde9b6c0d35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259efe109f05102696dd2f15107eb02b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec152093c5123eaf830e4e497aef906294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028709bdff70ae8da1f068630152a9f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ae712482ec41c38ee79605d910309296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d2068c864393e37d2b6a62a1b36fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24f8b324f9d57ab029d189d2954181298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8473db216ea702d74629300f34c0d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada8cdfc4e01fb194f35398b56cd357300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165f98818bd91592c96dfe6e336ddc5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cb5b14c44feffbb8e8b253df7d544302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8015ddf58c28693ad9d8d1c7f7eb6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a7a31df1d6546310a9e1d5a6450b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed053614680076a89a766d889c5b1ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9288b14482e5c2a64718aa113ccd4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085e8ba750e530232bbaa2193465311307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690247d50943c86be1d611d3d2505f01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0907d198fddc427d01f683b45724e63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96fc2c48f9e90845568c1fa30b5319310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13676307ac44f0db674caba6e8b61f9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45073617834b519aabcd65de43fe17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e9bdae9e99ccdb0ed930fc17ffb16313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795e1c81a986be1754de3f10746ea99314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bac397688d37a283af6ff19dd9b484315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8bbc3d4862f4fef276d17a6ce0739316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50447718d9ea266d7ba73593702494bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20969723c393ecd9632607c3e67bb8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8384cd37c5f6db4223393528d358c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c639ddd3016b2d065b322537bc6e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20652174b83b569b657451da977b8701321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e5fc2c0b56486819c0b27ffd83930322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae51f6e863b2f03ec425e86353c8cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0df55763d42cc356ca3362da04942324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684193ef713aa76ad7cf10f027f06fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4e9c2cb66a53ede95258864be7f08326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c491e500b204c1efe4ea96815f858327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8905852ce9ca2bf7826897f75b1f6b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb54df29a0efa5353319b40f27408c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159e156f90e9b8af74f9cc596846007330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd632ca07085cad7a7a6fd3159dde5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad62d3490937c910575b6901b14ae05332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d60f208b9dd5b384532ad02659cc9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfeea27d51b3e41c95c546da73a0d13334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ce7bf4dfe7b0241cd508a13cc1c77335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29650b01059c7a33e9e313a3d7bded2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b05d1fb4fad84e301a55051d82443337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bf70b8cf0aebcd50efedc5f0233bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23ac34a21503eb52abc88b83f18ff0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a422fe884a868cc3e81fb9ebb8e546340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc600326d48f98e0b1bf9398a66811ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9678e3fb2609551ce7d066a54b131342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9d75e8b6f313030be1d634799d34f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4194ad20701374672b9339e9ae6ab04344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb99dd15a5fae9b709aa69e2ede7a69345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc108a9e89ed114caf304955439479e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d142541da8e27a347e4d9d260e8be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15d6603b2034d7274c107c516236ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546124318c50af5a6850f4995280bc43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc69095a70c0d7c5a1acf827254f13e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca035512d62c5e62507703f77790056351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de77b69c685259eaeaac0c5c66de79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598931b19a88928f6884a741ea43171353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602264365ec4b6111d73c90589b4a1c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde7364378b210dc5b49a687cb3ecd5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4482bf27416c21894593ed11ac3fa79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbc2f34b41b82f7595aed9ee8a1c17357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24115fc87b2a4d772a838fb9c340be8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981485733d2e7d7bac137604cdb1ab2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400315aa2121448e2d3a0201860081d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03eb7a51aaf41b894d6fcb64541c0c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce79c9b495b12cac80760977064b214362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647773d136cf7eca0d1023ea392cf89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd8e44e765acc7b3a5a7483ef56c15364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10859f144ea2f028860a3c69b5d8ea7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d0f3f542e0974ce28fc4b7b35374d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59e98c7595c96ba47ea191937c5131367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3b1d1f4fff91b91e4ad8fe1ce2c7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8082d85566f34c472bcc8bda44352d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2e970e0690d9907134055a05c7393370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00217a720b298aefbb7378ee7b32c59e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb77fb71b6a1fdfd1feec3cf908d3a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dd60af94d42943f64919c0936d7ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7b50aeea237c51e7f44c55b698770374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c6bb87ae8bfe644b6864a9dfe56e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34356cbc62c9cc4611cafac11e5f4c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfff439354cecb6de3e57eb004cc0d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a92a6ddc76e5e4b373e3864604dc1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f214392e57fa53d2ab531199fc205c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefc56eb3d22160d60c5e2df011854d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28aee26e9bfd2d0c18afb42cc68a30381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ecf53bb7141ec8c14d304c8e9a9aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def346912bd5ac5505d6d15a4d0ba6a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32312880292aa074a9c346df2b3786a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429aea8825f3b8db2190578f9b003ec4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c5ab258846ea64f65665ec507e968386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266b7d68c69f018d7b536da6b4d2334387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26afe097f9826a9e97779e00c2fdb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8e00a0c75cb1f799221e421c5ab00389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5b209cd520b17e3cbf20b8820cb35390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f084329a18f2a99028969c228df145391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4277d99009b18f3ff26a045f6f14fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6416fc73a59dc1e19b7430f1dd0d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fe583eb4b2accc220e5aa3daca39f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275986e083f88044085fa1102cb7e12395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4a76df22362b0cde88f453af19b10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf010bfbbcea4282e12856275a4aec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e073096ab9f050c6e816ac0d03bb05398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea1ed311bd82b14f1d39278326ac18399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30682547eadbe0ab2c01c07d36d2b0ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8209f911fa8deb94e7fc2532820d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953556180bc7f9f5febdef03698a529402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388be19c803ac822a693f97337837d2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d20ae695c004756ca2df2c6ab2180404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae631e46c4968059f4bba8e9e77f75405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30beccf180cd0619fcfd0d543c3fad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1499a2c06b6e8e5c40228bebdc67a68407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa115c0f05abd1d49386b117e401d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cbd7e53c2882cc5b6097f08c7e385409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb52856c1517ce3d468999f1f82a034410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896f138689c248ac607c5f3dec3a074411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c7ff5a2d6552fb197c19ebbb5d332412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428d8bb15cec3cb091228b7e4f83fc2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1908597b086b11207ec5fd633c67f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d38154182a0106777f341a7995aea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfc5b3dbf4087034afea8706c0ad10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7fced8810c77dd16ca59d1eda2b84417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56424251aaae865a58e8a123b069ea39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf86c09f0a7bdfb01039e7d868b5573419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ca31c55f0382e85ddb0b8825ff950420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938cc80762342b468da08e6e2464c20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2c9af844e8e26d268da52620e4dcb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241de48adecde282dacdcf504ae3098423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0c8e44351c9dd227be256d0db5992424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04812663c24daeb6725faa1b79651b43425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a9466389ef9eb0a73b8144eb01386426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9228100d441d29d9cb3724c8cc8e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa984bdb5a4f606eedceebc0a115646428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046eb2029f80b81ee65672bc23a18f2d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deee9886c32eed72f583fffeac93e75430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45358efffd411b4a47ac4ecaef4b0ab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3e1a6b934fc8f07dd2d941b12e49c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410aa3c38241f15818b4d0638e3a354a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e212cc20691fecdf112cb58abdbfa78434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7776ff0b50a9d8996618d96b43df00e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be94d776b31f8e3470ce19409ea63ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d522d99c54e7529b8ad9a862dde8c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e6e9392a98cba13836ca0bac70c81438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326f6fd940d88ed3eab00462ef5b2c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cca3e9577e76e5a5de211d39f190d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f59a793da84afa7303bde29a0ab606441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7b0ebd20f1383a3fcc3e91e832b0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aceda11fcf54606c293c6c4bb0c858443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6647afa45e6477d9067311aaa47d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4772a494f8ec24baaab935856d0d74445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cc5f743fe6bbc4495f776d6133e02446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa67adbba9b039b35da02f239cd75a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f80aaac2395be46468edae6c8c2bc3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa1b8880eef80a840dc6ed11bdaaed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf548dd02a0c0c0d31fbd0bd392bf9ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8118d52c094890ae759828c03a4e47451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f9e04d07c0eca83536a0633da3abe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d5e58e612048ee6a77cf42bf0f42d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b05d807c8ad6f9876fb459107342cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe8bad3ba1a28f2d44ff80ffb62726455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b49470b33e9fcc6f5a231737fe11ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc26a44efd95bf7a3cea288a695c18457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b43a6f6e5fa49e8fb608fdf5612cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd8fba79d9da7cc3f99a873858e864459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ab21aa888ceb126d056c7a751478c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde906d2460e5f70a7b443dc6d95c0d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0ca9c1b2d508ad140f6757f396c4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501338c686fca6170cfaf5d1986c3a78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083979800f5e18598124371842db58ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49029b1a7bc70d47adb721ac398021465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b9d4c16e27ff05c4914d2de2f0915466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ccc45ffa5a078f2d2882c62215590467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33df5474513034884744b72b9baa51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f811ef6258d4ab37bd401286d312023469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072fdc9bc90872420786fda7011c3b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f534fa4e9aaaedeaed30160b8b080471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea3c634cf56162ee06427a4d73015c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381e753af2c5157ee7808fc4906615b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41434a15feca233137b19dbda8d267d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a17d5f3e4a6af41e3aa0352d7f1184475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fd87ae7198b4232893b478f3f0183476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd6bca0fceea546d5e06d69fc33471477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b6e3b795cb31ba3132df8ba0f7d98478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b99668e11f13cb7406b576750b82b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade5982e6f83a8f26b6e6f2aa425df0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0fa6640d95cb8b47186e3535e7391481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be014129e92a04414af596c2541ab8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac271576a6daa82ca125bceab008d34e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72969ce2ba1309f43f7d28619a1acf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29ec25cef08026821c1f64d74ec887485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561b14ac3549174616aa51303adb693486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2380ae71bf3aabff7fb39f9232a35487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d304422b0a6f4fbe9c77e511613706488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8c41bc2901a388b66500df200e849489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6f3b431f0cd941a151272fe8488ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85862c61057d31f7979effbad26c6574491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ffa1804da53975fcf53f431f4de70492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8ad07e2c2f34ff0f4e35a344ceac1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792278531a4831e317c79fce88a8ac7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18547d66c4357b998647ab21bf2927495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419952d2260ea940d0924e79a7ffff7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807920fb9b70aac72d06355ca1bc992497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbe449e4a9a5ca0c0bbf9aa25ab75c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1103406819b9dd3600d2877a2ea2bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0cac6641dda49841c64fd7c11414c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f23b95ec8bc5e7aa161db354837a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde97d1455ad8544599ce529b987c15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7872bbc3259fdc56ce5bbd4da257bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be004b295f1198efe6a221298ba1021b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6245fe9b5e151d9d34bdad407138c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62d75b857ff292b31f746790a423ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84accba1136f91a865b988ca9d5b9a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21f9194fd61e81cc9713a26d7fc5e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963697c77a399b887cbfda2f20ab79c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cc9cb46e9bc25070ac5568968153c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8bf5a224a3524c685672386ff08e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08309664379abc5ba9eea5663cda4d91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d97c813ba081566065c02c1d53ba7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73a092afc499741055615648c0113e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebc9ff42088d6b971a166a2fa9bb62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50874f39f208eee12b06459a7a578743516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256f9eb171c429d2c4f6bc6e60fd4bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f57f5759fcf7c66d2837d1accf1c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966177a2a30c6a0744821baacf732b9a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e7ee0f030d620560b899e6ec54a86520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dff2dfffd14831c55ef1d7feb108b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08f881294f60128856c5960eacecaf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af274520490aa008d3dbcc162e9b47523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fbd7712e68186f91ce2ad58036058524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507eeef197aecfdf3ca3610848780d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dfd1ce4eeb33409994b3d9414be0e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346622b56c7cc4a543bfa6c7931e416527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b089fd09986e1e8854f5675b67fe83528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1619381ddd68ac74613c4232a6f6b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d698d829b2e2861faa26165769f02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628e45263b7e5846dfc2fffc65806eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3d670ea555ca3ae8ebee8aca544be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c080a5a8163e62440779d58e4f0642533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472fb7a3cb011f917e1d30c4d434245534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d73d81b7101b0dd045282182dc0e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e5208eaca9d0ac9584c056c0da43d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7911229338fd3bc474cbd4f12253ec9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b073120d79d2b6686108bf5277ec96e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71064017167bf434ec5dd532730279ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775f11e03dbf0e3aa1951d56c94a08a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3037298cbddf1aa122b159606f695541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691daf919dfad1cddb34bb5ffc07ea8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0266ba7858e940070f5636697fa76c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dfb96e2d03525b54964cfed5c9eea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38953954c279abd91b26d4ffda90cce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659aa494f785893fc359b5fa1bb54b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d6e8f3361f7c88f799b5733a1eebf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14662c1e1450941edd738d9e914993c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d556070cbdd47673021ca689c5404549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71849d2b3722bad6fedcbb33045f3256550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ca7e6b8f0a78a8ef3728491f2d7d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c2e3a89f58a50cf2d731c6a7b5448552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8dd909261089a362a2383722b9694553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec064ebc3fca87494910f0b3b2d4378554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea211a02ced53e1baa5cad8f0fe2a0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065ccccb2885daa573c6e5f5c472877556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cd46f9a23a53b01d9acb07cf4186c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edc7345f588c7e72bd49f996f722cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09e10406d9c5e8e26e419da7525157559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666ebc85e87d818146338d9b8ffb63f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd0ddcfa22edbf03ccaf04263f49dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94eb148a534a1a3e857622446ba3e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa347999b64df282f423171aa31c7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579fb644c0844f1a6dea38d7b9fdd35564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f10a6c2b7ff3b37971794a6225b962565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3acea9315ad24cc43ef291e463756566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02790e7fa30f9fe40deba849518f20b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdaaa8646444ce8b5e068b93ae8a57568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385052b0af509b4e46cf2a24f4fa995569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcdc1ae5b83b9684a0b08bda4fe212570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4671327ec5bf2e94c1d065efb29ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afc70dc4948dfc2bb5e90422a0d2e7572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>