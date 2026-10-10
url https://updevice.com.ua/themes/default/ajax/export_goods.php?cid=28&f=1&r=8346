--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93a6e78416eb40dedee837960759dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fe8ee705daf1c885b00480727e8522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf2a32cf8b5630ba605f88653588dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9540a06d88c05f0663f93948584b264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917eb65c20a5173b745a6c23c12abbec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d423e844bb89b73dfc933930f106ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b6ba278eeee475d6f3d4fe132b6467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b87cda1cf03925527ce38144c53b4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b0450305bb45db1ecd12b4c1242359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103e1e322ebe055dac10171c1b9ad2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ce8fab4abf471ba7ed8f45d457e0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dc40316b2d33992c581a71596e36012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce1aa596f8c5fc322084e45f79ca1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68392ea200ca0dcc3a68aa72ad0237714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3924fc9d1d83a3241dadbf1a596dac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb083b9fcad9d3d2cf0688c5e59a29e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1b5b29cf51b9f666faa8c4d75e35617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846939cbf5ac9d78a223b2e959fedf2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07193ddf7ca55092f4da488d693209619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11eadd8a5f898520666c29f0e938a7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2485d2705854d0b5cea833346fbe7a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8ebcb0ed92c58226f540c67d42e3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0e00d9f9794e3bd1ec7eeac63dc1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342992946b84e5eeb60038d8a00bfd3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279fbf343138733ffa213e98fa7675625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21988ff5bff3138325ae1c5337771a3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16473f43fa1baf1092c660c7871fe6c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c008fd1a920f4c9536a4d2405e60a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727198d1c5476651c4141cc41d811eb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399dadd3fd0c88423888d7569873d8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa7a7f5cbe0b129f17e5655beab21d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447671cca53e51b28f90a1abd191edfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9760a3f9b33cb3b5f7bf2268c03ca033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b57b4aa494eb2233b8b1e29d6d5b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b0087c0a1ebeb1f76cbbe42c1780935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4a6a3c7fe58d47c5d441bd9db550536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f251082a640ca9b8b01c778bd046e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bd50ad9272ad1a48ad88887d7af5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e447491e8c378c50010c63e5df41fe039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f51ce403babca51b9b2de5dbf904740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fc1f6413590a816b3faf7e2ee05f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfcf4b04785ac306cf5768b4db61f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21c9c45ed44d115a43b54ef72b69b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c404d1ad2498d8c7db840ee0a589444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeda94d3728f4472cdc9ff8dd66ba5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b08b0f741b8231eb319160563bdebd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9c306aeeffb3f2b6ee2611da448dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a716808c0049fbbe0cbc96ae0fa2db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bcc3d20104d53d1ce5f18b02d243849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f334a3a8eaf616a1736f756a285b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75b81a8386fc32fe0d0750641a3c5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c713381eeebf56cbe1bf0f25b21e08252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e766923d314e7eed6703319acf168d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2935263f1a27df96a3abbb67161c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324087bd993804f29cb2a5df27d691f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40444588105bccde459e78fbec60bbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81b37ff4fe31924e9982688a52522857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2586551aa0d154c91bec6ed508259b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b4b48796d364ccf0b29420e22634f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2e4db7d10d995143e555c7328b8ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c86884c4527c32a20cad2321f31b0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247816fc384c3193917507cfc8fedb5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb2217a4b195ec1a81ea385266514963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9474fd2401b6150c386a32c0694e0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f92193819249fe79f864850d1ed33665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7945b71b4f570991d4a63adf7823d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e10c036774de95cb77664fa50486567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75655f50bbdfd23b800fb2a32bcac90a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8baf6d35d02c7ea5970f5e1b034c7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a34a73cbc314dbc6a68318d8cdcde70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07884265628fcee43b0a83802e573e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a0f2ad3f4dadc820deddb75e2555672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3da060aaccb38ee61b64b24be130a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3fde5e0ea85d5d5011abfba498d1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d197a0267e7479724c88a281c4664975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eab9013a09be83200b345ddae8dd9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172aaa5d315895ee35281b9dca49098577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c89ebc9b0152cd82c7662e766232478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc56b2b8c97ed839b9d3200e33ee6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a23c2e917d2ca33e852d9bc37cd7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7159b283a43787d4c6c7e54bb70f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d124f2818e8f5da9c9c9f569b7ab20a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5780613728c9ccd6b1e390544e46583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e6baa860740a6c01c20324cd4e64684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d663bce1f55bac64986d811e7a714685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaea0e5449e2f9bf19accc86456ad1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca3d6367a267bb2eb54ab7b4ac866787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff00f8a2a9b9fdb1751ac6a87f141288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ba39f71d340090b70fa716a03089389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac545bcdd592c134f9f13588e239805190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd83ddd2895d45fae6d54a353450d0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ed3e86b0ad85f588322b826fc493a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7bb21e8faa2079d8921dc5b35d01793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c5c238525910a3b65224f7e7c796894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d574b979b4161bd951d67d7620dfb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15981d587d5a4efb80bf66a0325b30696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36151d9bebc1d67f30cee57e957dd36997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e9c1769a43ab92f75ae5264b081fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cff19b36f09ff9bb4d67c40fdfa0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71512b649b75f39c430a407b13b04c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b95bafe97e58039b5478b06fd74147101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9a2e750b4f011431c1bd9b6718394102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bfaf634f92edf727fc936add85bef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d036f88341fe58f79859a5929e9753104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e8d4ad31ad5b340620927d81b80a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1f6bef46bce30695b968f431da60f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f1b845d491ad036dd93cd146fc9ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fffac166d583b39c1d71314ae2ec5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a285d97b5ea7c8737e76a14e71e67d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce26bb95ef9c64471e83f17a82a446110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a8f34f7c708e434d3af1424deae58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f72422cc1ebcdc6438ac5e79e8270d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44f4ae3ee994089c7e31c3986ff854113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba325bda1dcdc29ec261cda65bd62d1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72edb9ae618da824b77b0cd128004a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89857a1f23b8eef2ec679f9c5c7447e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b38edb6efe6107c438ff6ff08d72e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653be23835585027acb1aeb2f8bd16c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f88d7c52dbad5f196d8628c1010aef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c861e9962079cebf6eb397abad5a041120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde017eeb63751a87b9b0a80d2fcfbc9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6d5c289975306dcc562148fcb7a0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab302da4b01745eb2763aa76caf9d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840291381a3bfcabf5057b90ffe3c6c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89273654ecbc78ec7e8ccce846e409b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9518cfee5705bb2cf7c665a8ed5206c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c20be7357143c9becdda63a5b0577127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d68d18978befc3d8f86d5156165e81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6b3955609914fdeb1c8ef1dad3b88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3960330b1026fad03a1c649dfa02d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c94d6b6a4714f664a6eaf0ffc352f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a38534fbc11e9e24f8a78ece459562132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255965b4b8e40e8a9e86c122f738b14b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e9ea1f2e06066114fa2b55d0da746134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24e76e1ce6c41bfdeec6b2d810f79e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698e75c64d5d3d364a6dcf455fac392136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188020ee71d6c484eb8df35f14500883137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a52e99e94b24f80c30ce74efa6aeb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded171548827df390e370dd6f299fbbf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123276a38d6397bc57602499401dc18b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9524727d57263fa9b54a492efdd49d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c432a786cfdec11f412607364a662a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fdba51e0a74eaf0ca19fc57aab013143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c7586e2fbf772437762120f5c84fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ffd739400dda78424de031ee09cb5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efe71d8c04d9744a922ee309950a5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3c4474a6260f1c7cdb68a4efa5af2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410a2f70ff5506811f68d6536df7831148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cc846a2eda7696916ce88628498ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d483d8506f06e584e3f53e605d5e6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbde9f70f30441d6d095d78f59a14a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630290ee2536e4bb84d50a934ef7a7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209a695d4c5ce8007cf22dfc71d2563153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b68d131404fc518f0cfe09cb104e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4e074cccc88012480f2a2e354116c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446a27b879fe185654394708aaf2fa1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c6c050e77634260f756a795457fd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08b54ac16547274f10bc942072f1e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764002c94d2a8345651c09675e82375e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52609a286e75a3594b0158bbd4dfc54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89f7f65fb23752ba4194f05b46db2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d686370a6dd3aff2aaa978d2e6af29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a1f808b9947e968c7bba743d2f360163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff44bbb1bba5f648bf8a5dcc8c31133164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0b7a6e3f8f8cd442e37923d2b1559165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268fb7f5ad84bff469ed6b8a1696602166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1456a7a67633943246f0a53c49cfc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae61c354ce7d373829e4f5b20bf79e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e871fe576a5951c0597926eedfc5a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651324e694caf5fa15418effeee52207170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728330c7d087fdf98dab804c14179cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f82291ce4ec42ede5ba265ac71cf38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44e470f67bdc3bd84f1c5f1cbd5c05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002a54645094e9181f7b1546c1ce3bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9cbc63c2e7340377ef93797438f33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712da9dc2ae2a26629ea63bef19e320176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab80fccc183e302660c0f602f1ddd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d090ff0af5d6543130d5269f22d10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485496f96aa874371677479d966a4f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2887824d69754fe2641800699dba507180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86bc35be77410bfeb6aa183d861c0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21179e0d4c9b27929dc8601292a993c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43755133e31b8d8b7bcab43bf52436183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a0a08b4bebd66ca45dac36a7a06b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d743bf5a5c1173de32bef9f65f0a12185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e8c4516e30162ac29a5ff461cd188186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe37c2cb382fcb7eac2f46192eea4d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5498e1bc1e955a8900acd97a933db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088fd67c83cefca742eb1f1ab6396c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a5ee6858536c2d3ae2a16101669b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d864346173a73406b9debb289369a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19a3d9db6def71755a48dc6ddc36c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9731f8a0b1c0ec3758b7e3cfbf70d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c02fae2bb8ab17b920ce950996f8b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df32dbfa51d574dad98727dea70753195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ffa0d22c6ea3feacc57441391afca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54faa028aeebc4fba5c22a953593e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ef3bd35025cd7b4111ab2721b8286198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bbe5a1ff3d149e47e79da91462a89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfe7813e1c3ea5bb26b4b085c18b68200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecb944ffd3d4eb7d294d8c318de13a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0fcfe9e3a6b3ae7f70b4ff3a67ce6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675d0fb560237dbb76b7947107dc853203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf350d95f17aa92fb7e7bddd77b046204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015e7df504c736bc9371240c4a04bcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb09307921bd0eee5df0456ca62c79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e97b50db4b9a984ce27951ceaf9dba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c5dcf3d3a044a6d6f3bc181270b92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284aaa532b377d9130147ca29e6c7a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7d7b8c592af16dcbe8a8fe6b544e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e01c0bc3ce809d3e2dffc720206930211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0d4a15d65ceeb4fa9ee1ad6bba844212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e28fbdad5687dd38fbbd77c83b0086213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861ed269267d788906efd122c3105e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079b6d760b2e8bba0bd4034afc4ede9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d78fedf2aa312274fa20d089d67da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af3874447e28554fd079cba6174fde217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7935b589ec9982041a2cb3ee357369218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e7bb0db010aadefd6e9d697d3ee68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8a01e63a67440db545469cf059dd1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33e724ca52c3a0bc41398e07831bb0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ef3fdb8f8416ab18aae50b42a5069222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ca489ba56f6d40b1a220f0ee25e42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f128a72d33d0d03d78958aa2429b566224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33121c1cea15a6f31959d40f53082ab2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d70b9909251e5742792a443dd9e78226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfbe7ca304a43912c4fe85a1ca1e59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d9d427920bb1c816a4e94c182e5cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a431b7cd07858be0a994ee0af092e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187de28e15340cccd27de2621b633b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0a519bd9974f28197ece5da5d9196231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae63592047cd0563bb7529de69299c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923fe7f13a6b48f1dfeb63074e139ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff936a55920e56dbebb922822f8d79c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c19766af0e802175f77163da39d4b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cc1d9fcbf4703a65d4a8e2415ca4d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329a0a2fcb91e16c0a8629a8e6a170a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e1cd564c237c3216eabb68d2b2a9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d62a80125f07cc4e0686c33ca8ad7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73e3d6e12e6cd16d48decdfdef1fd8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff26a83b1ed7a23d466d7793515b3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b55cce0d66376ac899308f79f04952242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491ebbe51f13ef33ddba7548a4c16e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708109e981ca9ec118a89c34cb9e2e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d943a838db9e8722eee034b198c5fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d04051cdaf64495b5260e18a81616e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083d0458b0df7812be6f822ecea425e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c5a11072fcb569b094bf36ed68ae2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa26e4c220d2e7484b574378e1b853249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0ae62926f2f4eab4513019f14d4f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159092b83bb7e80e0d40a702c35d991251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fb1a6b761068efc5b3b08d27828d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a011ef35d0630ff3cf04c935e47479253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce54c5041e6309876d0439868911370254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9c6b37b3e032fa58a483b52a087dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376b498bbb1abd74f70427c7727534c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a50c23468d74e84945275e90918f1a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680001b0f1b26ce840acf729610cc763258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fc0928d994c3db01478341041aef4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3999e5644c54335a4c27bca68f67d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8e2bb29e60a9ac50327f55765ab13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b3875b12a2f52d55755b3927915cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a3cb6c8201ddb23cf0a8d2e50de98263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e13db8d813e2a5fe8b75cd06c0a19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cadd3b5beb787ef17c928402b7840a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dad19f38c7cfcb1e73f3d0240ff6d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d01e54b15149298daf423c93d2385267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610f5be9c1fe2cdce255bda2c616c53268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85baece8a5512ae0212217ed39c68e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5f93711cf17f629a2ab8d1bedfcc1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5303d2b833f235632791e199f7eda7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70b00f862aca8a4e103411af5c588b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc57fc76f6f1582233862b530a9f4b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ceb9733a5e9a02736398d22d9f777c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6475e59c2d390101ae23dff54a8b065275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb38ba9f247a93b6a7b89a6d27ed9d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb677ca37bc5012efde52231fc1f113277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6098825c3cc8b867b82d3540b8a99ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e091af80ed38ae8ded299b25fd7c4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120669edf68295ad90615a6d0043de3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae6d0927fcb4c2e5e3b9c113734bbc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca0ec24890276e2b8b6fd181de305d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d96e874006025babce8b4ec0472ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1d82341926884eb16824799ed6639284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d540616b38dc881228cc7166bec53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e25ef5688497b412015892f0937e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07767be951d87d5acb02ddc09c4d7df8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f0111cb2ad1396458d02a85906962288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c3a0e6774a4655045be57acf0344d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68b3817a36048a1af82d7efba429b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975eaf47491cd84e9bc04d2b1282588291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0f14e9afa11a6fd90d136391c5df1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44921359af60dde6f0a87dfc90be1688293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7d22ef4e6e8721dd7193155387205294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04541af4df5fc20b45ccf1a6fa72d8cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad091c617cdee5615e877b349dfcd4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aecdf6e6de19a16d4da69d626a0acd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120b715fbdb806eef2a7bb078abc20c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb1f8b9698127a584e7cbf2cb2ea04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33777ac2da57d69bd7782db2326981ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2462c6e4de687ad4f29fdb22ea7a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e76ccf7d613dd7a3d60d90161eb6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb435b7a46358b1ce4e61f16483463ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90ef854d9b6fbc3a1c831ea0532bf3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58087bbd8287919f11c88fd1cdbd46f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452d15950ee57863e3d95abfce2576d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdcd7e44f5d4da2323c4a7f2c8b272307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2649d4319c5bed8fc82e5169f3d33308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336743819c3e95b8e8a83e338fb32fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0ce36765a5074903a95b16fc4e1a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ad3b6231d989141f70938f0355922311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076e7db6abb841771fd6e6d2304d514312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68711de99eb26d1b41dab84d8d754c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bdaaf2dbaa195d2da3ed37c1cb3bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d1fa96b52578daf7e6f9e636638df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9088e99b675c154ceba77f00d13a868316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23acc3427bd1503d0a3c25c9783f7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089a3cfa90d5cfa087efa30888ffd56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea31cfbd0d3f91d3cbde5eb607ed88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76fc916798a5f6b20d18602f7e4fae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf42807ad7f4bdc6bc28cc7990a9aaf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0467b6e5231f24c17fd0ce955cada26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1dc827444b4fb4b30a46cc7e1c37b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c2ca9ae0c0f1fa3d58abcf76d8584324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bec76e5ba001ef7294f4b544e9eaa8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2b47b7d76442b5ac0e348a2a3e98d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fd673606d530ef3dece597b856533327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f5987e2268ee20679a337dfcc384f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897ee7abf162a20ef6e26e630c54a1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9b68f98904bb8944199322cf4dd8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f889cc5a4606115510e1f39ad9449c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c024beec1e4e565b2fa89edc842d2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d96549bc2c26b6edb62c9faf30886333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2894d38217130eaae406f533f21638d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b363e4bdd8303916e2acb329bb9fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe53b15dbc22baa244c24a6c5d7ccec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce52fea1efd5c37cd18846af5dca74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b31de2c4ffb17a9b6dfd93d8553b14338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0608dfadd106be355b447cd19eecc9f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff56e09e8e401aad5b9a2d10873c97340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87650e868dfdc86209d66909576655c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f363d2f24aebeb9d1fcc198a38cf18e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560767541ad5d2fa73dd2fd0ed0c54d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e5d6ae18f9144592495c320e481f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3b59dfab6aa3fb3a1ea0e72dd6259345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5959879e76960619fd0fdfa0e54005346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3f9f975c77e793a7986cbbec2f557347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b297d57e7866d9f3d48081d36435fa3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306aa6761f4d267fcb76ad606c76184349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae73d009fd66a9de6d9e86fac76ef19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65c668380c0dc081dcd14a4ed0e387351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9b9f2241138f130643b9c9f0792ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f68d4ef5bef437597a0ace4f35ee2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6afda3465ed0fa0bcd85cc66b1ab31354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42e77489f4813db361f0afa9782524355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a439c30843a4c2c86686b884d27dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fb899d00fd5e5e15b6db777d9a338357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537263a7dc1adb13e1956d5ab5db282358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5dd3b575734f80f40bb183222872a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65969abf509baf8b1c21cdc24aedc09b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ade4b3c04c47f2717c2c721774c4f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36206e247d877028e0e4c1cc3e015cee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70086da23d520998361fff950773baa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ceb033dba8fe2935ca8cbca7c43d20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ba7071d7bf197c29cbc65a903b1c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5e145568b308476fc897edec67c18366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80ff3abfb719b47b64e1350866e4c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b514f555fe6f57e133b6d3efbe9df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793da2b2c7c1e83fc3eb6eb57d4dd2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fa0dc095d4c1305d49b938f7ce10c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1268ff095abb9b02ea2aeab3d365b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc51e49ba388f79c9620332a234e8c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef494a121cfdd970e19b68337fd27e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307dcd8acbcd2acae90b7ce0c497f23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0076d5a97d56203a30713004028ed3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f0504a6fafba3b078faff0e42d9b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c4eac6a5fab23a4722b1e485bc7d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7752e618d39e498222c4418fcf5057a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55f0427515e06654ef9cce433ff052379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a579014c3073fed26911bda280a3474380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5008e28d875b5481167b6f66b316da6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbb6e84aef4cd52542969cb3f097d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7971be010689883df1312a8eb1cd5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64bc5d35f7b99322e54b480f09c2c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f4632b7d5e51ea3e191f9e41335a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a0fbb68bdc5073ec857d41ff33bb2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f90e1b6cc2d08f32d65e5f9186256b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f47a9e865a3e00105bcf181b2d6a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26710699cb322dd03f02d35b5a93b631389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715c60942f0c424b0ae3a977ab1dfe0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc4622730047e0df9ea5e5c24dd79e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d27e096b77dc999cbf0d006b8e2bab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e52ecf46e7c252e895f19b3e90daf1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281782641d5cdff0fe2fe76b6199842394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ed0c60d86ded5e529a8beb69a26af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bf95701eac7de794b6a39967f8ce5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093651a93b3ddb4ec0f7de867b9d0c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cda77cdf42d988133df9a6a8e9e80398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c26a0fdf2073337ee8bae7cefc0230399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb39193f36f02c1928a373760278db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0e2e01cb961aec18c1d1cd27fb68b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc76ad4179bb6ef6c8cecff1fcaad22402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6893ec66143606f65b92e30966fe29d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a019381f1d807b45bfe44771df60e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34caa5d1991d9675a0722d2a70dd639c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62529a2a269225ca312518abf7db19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb09823f8dc6f3d76a2743e9a80aa3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502590a1db28421570f8241f5f8986f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf5f02de459dd00a1103234254e57b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e770d4a4ef349142ce59d8804f3cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd21cded77be6c4d9d3b57b01bad90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395a05fb1d1c3de29cab99ba70d028a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400babb5c0adec54db8bcb92fc4ace9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e53d830cd2c0c3c4027adb2907190414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c14df581920f706a6d264f2fe6013415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d669f19239f14032daf5b022007d73d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ecb51465013616a3d20f5ccb88351417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50129e28a81101e8f4f44a2b6ccf1e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d629a4e6c794545d4e5e21d05e5689419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed05feba3b0ec09ff4a1aaa9dd213b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266c97155c8a71b9636e1620654f46a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3cc4ce90e1fb48c8b36a29ec9710e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465606604cbe5e96ee1b3c3fe7282d61423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cd05f8f1f69f4b7ebe6c16cc09788424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7a17ab51d08daf2b37b88adce6ddc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fc5af6f69fdbb553ffb23f069d689426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ddc5d1d728f6255400daa683f5a9f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779968059495b4165174a8666784819e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041ff784a01c9259800d0519c9cb528429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103e58fa1c59e235e946e6d866d78f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60133da18368723cb168f563c7523f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f55fe890ca788f065237a4a9b03464432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520654603f6fd705154132b8840a9b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82df52dd4d5aaaf031379e479c8d0ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d3bcd975cab6132844440b930f901435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2dd739daee54c08cb338cc8fd513f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eccc66ddb5bf6e280b90a0bb4e96c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4493c466a564244d852ebec4ddfd474438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec76681685f38a7474ef0f6528e7205439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec063730e7177d3cc454facdcfd915440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e7942c28981abdcf4e175564e151d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cb22081eb429a77d901fafa7a0cd8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5d96332e7c05ccd5278cdbb82ac8e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4beebb39d3cb3817cae884eb4cdb3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057795e7d9e6c1436e3c14bad46422e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cad5a07a042b39cd56b8caca65e44446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36ab576a36a129ba1f0439158c34ad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef716b62d77dcaadb190bf5e733b70d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120a45ac800e321d25203a4b8fe3edd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee851df028bebdafe7c00fc2cd430919450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceed35e582d2e83235d66220c01a69f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de4460345331417ffac9528657a02e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39841bb9e75cce3058686ae21f2d5f71453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ffd22243e6aab4eea990eb432966e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790481c6d41602b319ed21636631d33455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bda815663ecc93413e0dceae06780456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635c8739c5c7c488cc6a1bc4d44b599457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3c5f44b661e74a0c0fcb6461a4428458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70fe93c9ed4d57029b6efab502cfdf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8dbeaf8ccc73ae7ba6d19749b9c9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d51b23a03bea8520feb165829b967461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601a1c19d64ce5415ac2582898fbdb4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbe9410f986d4b6ff69eb9722fc1ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e62462ac1d489adb8f3df63ce12584464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d36a82993d44fa717f62837b29b5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb7568125357062b6551bcb9f982fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307302d94188088314cd29d1dcb3136467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b530f55f0f1eaaa075c6c17365b77c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a91d3ef505f9cd11af405121f8a16f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccc1d72fd7cab77cca57ac1ccbb07b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c766ce267fadf40fbcecbebe642e1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea399ced7f544b66fe062f9b1fc5e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9462026471e68b35d5189a5e054aa2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d4f1e7339b5997bbec705c3ece8c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cfe70867fc76b2ea173b8b649d535475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac907f7c590843424147ff07539a9eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e957a0b819f13836b39dfb8376e2a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af259781615a4f252d466ccdcd2a537f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086771791299620dd386f7771dad1216479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85057ec39433a592ce15c6b7b7fb2027480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715bc32f4f24c59dcb41a05bdd06c71481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f13d28596f4a0db97bad231bfbb1a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233e7747feed94fe021caabb16ae6c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c52a9674cd29ac0c2f5d846d42506484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba038274bd58fc331b252f23fa34c52485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4b75e12f19febae2e5e91605ce323486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5431f3492b1825b1f5fe51db894fb9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83cdbdaec38512c1bd64968fc29aa2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885ec849608861a9453a2f2e3156ee5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea3d967a08b96f42f7330d2e483d2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa870a49441482491cd8ff80b0a83d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb69717b40b531b258e93e815c2f10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f478dca6c69e1fb609af0b7b6a3a2d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128a45da73aa75981e280937a54ef60494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e87fe755b00d03ef74bc958fe1232495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3730d54ce1cddc5c081a6ee4f29df74496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb618ef0d1f5d8b75c51ecef3f438f0e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9263d0fe4137288b3b27f399464bc3f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe55186d0bea6b0dc8b0769f769db52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fc7434a8d6da7f25880d1a8f7ce0f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02e08e818e7fea4dbef28aac40d339501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef009ffb9b01f5b44fcf7184c3f26af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae20e43b9a1ee596ce046996ceb844503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1fd3d6fbcb1f023054c5e8d7a4252504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4950ee9a991b3a525b1104d347002505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2f2c3572ada6bd3ca355110abf7ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7733f30d039b69e4142a203c98dcc2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba740ab64bad0c163b652b17c498fd2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb1b391d7f8e471658f6a11e0f005b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d439858330eaa749c7e9ed8dc054f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0de1e44ca18de498612f8a17d3064511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836803ca1862cb9d91d2eb395efe2e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a6dc69e11a2d36f7c13d938122bdb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691c4beae053ea19cae654388ca0bd4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736d0dfcf1a9309575c22eacf70de16515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ece83f9a7df90692645f412223414516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df610935ce49b12c638f4933bf400cca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333d767cd66fb45ca0f95f5868a43ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc7a8dde6327f84c9016c0c818df10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7883d8c4749d52e53e1cc0b3368c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e1d0adf6c8b009c2b144aedca9339521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddbbe6fe55722155b627556a1ccdbc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afb8d2d967e1aad194b461db8875fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1112fc6f632f7b6dc5e4b3d460bba2b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141453d542eb346556dd696a88b3d959525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24d38aca34541719e0f349b8a3fd36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d4c8216adca78d52ea99a92af305d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d95669c0552ebbffad59215dfb93ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c9f03129e466e6fb89ba28d231019529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128f0c6470e82593b4d2e2c1e07014f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dbc0eb43e1d13837a25848442000f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d9ceff98febe2e8c91daae29bd41a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc3505a4d50f98bffd1e76e9373b6c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c956a331d2c80279b4e9a473b371e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa6236fac8c9bc9962b80374441780535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dc4f4efd7cc176a4f3ac1710132ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dccedb73a48ec17e45db40f9a1c9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6b12e90952088605f9edb49b1543b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ae756e4896119e2f58c3970e83839539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fc32eebba77c6314a785b4621620b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2025298166f9f2d6c582549d62a671b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ec5a56eeb857683eeb3ae3a067e46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42eff09ed790257cd9065dbfee9f995543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08313b81a3e64a4d0941ff9032a5c9f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952a30ea20f4d2bc19609affaf9571c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157c9f7a15b517329c844d3aa77d9b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f56f6e23f7dbb81ff9d0a8960ea66d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393dca7e4e9bf803c58cb6d5ff4e6ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85194bdc1e0d4e04f4b4b01519f948b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc54d9a704fcb5d2cb743fb97499ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f84828d506046ff93995a23b1c9dc4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da362600726f6d4550e92d401e53eec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadef4ee3f9c624b7d445b9bf72db92f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0b5fee3cd6ec781be65f988612e34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f95b81fb3ea27b3e86821f692c786555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320557f200026dbb06854c01a76e3b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56c953e8294cf7561178a04b4d0fbb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9d9f612172225a2c1e5214556dd82558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11950cb8d572a2bc7df3e16e41c5bedd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c346e860f45f8efa108de3cd45df5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e4904089a04ad58bd9a2fe9608668561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75029fc32b7779c216b7c2c0951a9c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1556c778e9831327ee20b7ccf9b8d6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2784bcb3331297cf0c9b3bb96f103564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd69d471017fa53a09ab8167d74251565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2588d053858c7777a294960a83150566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0a8557ac9dd9c946e1b13b4c7e9fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c9d2613960b15bcd1f0ba62c8f629568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ede7d79bdacd3ec6c879b2d3b5f59569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31309e403f20ca1103c1739b72d5fdfc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882066fcc0ab97f34830024aa403109e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc44eef21ce4571b3fc74921bb6433f572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbddc6786b95cf621f170c84d86ec631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccd6cd4490afe76046611afb4864752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc80d153f63ce75688f683239e74423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a8f31ceb9360bd305a97ff23d09914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797eb99cf4eff008d3d868b7becb93825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ab3b4bb959015913f3ebc63c2b95e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5df6619a25b4009fe3afdb3d39db77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f4c46f0eed2405b1dba6d722d119b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87711f85ab0f957bbc966525674825ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ca9273b8c52279be64f67a889b9c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7c9a06ae46767443208f27cf3ccbc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb46db33732d7cca2dad931c4512e4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034149dd4a0e7013b2c158776b4c81613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b779426ef906a1469826144246956314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cd47f9397a76ccf499f1630af912f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef5ae31d07465fcabe716b85f7e3f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871a6558fc6c2cd8e9cc348d9b2c31617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb068959393f0cc49685cf8a9f23a74f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a80307d9445395ce8fcad1bddf8e3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569dd7676aa68b64c191208b3d60ab220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e0ebabbad065a5721450c0ef8cbec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40e72f958aedb1f7567c9bb92c787322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e207d0d203da9267ca4afd05c9194a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9eddb97a1e73c9491fd176a0f9b8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdae0408bc9461e5f9c438215c2cb725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a7f56d2463fc6afe088e57645863226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dde2113c95ac4960eab030c293e2f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee68f8f486b6e5bcc9b6630e82b32728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5834ce21f71c78f0c3ede2ea84ffe629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbee77c3454437b880a87e171dc51b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912773c74325cc50cf477be5c838605431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89814f5da0f3c8f99199eff3f2cc43c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a3bd03c206f1138e66f37e8587c4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74560c7b5391d77f0e33e392b1282ad134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ede1a7732657026f7eafcb925c76835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d25ca649bd2efd7ba9d2ab2004648336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4792b1c3aa4648c910e1aeb74e1ad2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ab8f106ad06ab4b43b5895a5dd22e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7542dbd232fd34bc4ee27866f05f7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4bd074486ca69b2625c126363508440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772a821938ac5dd086aa41e5f91b63341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23ea72de8f5af1945d3f8f2eab763542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba828529ab26911f09ce41505e2fb00643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431ba396c7ded9bfb1d1ec2d007248344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62a66a93b71236174fc2c0f6ae688745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0740b4a870569e05597aaf388d24f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd854350bcbd7864316bbccc7ece584d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cf78a591a5d2257a5d360fe6d79bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618cf901df600dcfac4b70f4247b7a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c247652f5a1ae9192fff3f6ee94a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039d441c7175793c61fed830df577f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808b140f27cf5aeb8837e0c14ee832552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63193232df94f23473c4c3ef5c8caef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a140d369aba9d3471be169d1757496854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c6d82088b1a50823dfe53d607d2ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cb5f2c3562c6b29acf2181bdb0d5056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171ed709962b22f7e738f3bbba79d1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83629798e00d1ab84f89a9f516fe8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f162aa330b84b6d8ba3c1e1a42b7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7de5e1b84610cca67fc0db6bdd9a7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85305b4847b4a6f14203a64dfee315a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c20d2fd6b17ffb00805434bcacc7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863a4c22bc155e1b98f5ed858858e9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06828fd0106ceddb524198eea892c3af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5eaf6245a15e61fddecf1c1acab80c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449053997237f7a00c8e81701f543b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a47981f547149d423974d371b5f7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d19d23a5e84434310a204c31306b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba0c76d6e61e0d40c43019585a6e2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd358bd5ef8e3a997610f4f429015770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d880edc81596371e01f73eee535b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ecf2a03955c72f3656fafa0267eaa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01102abb1faec554d398e52f1b05330f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d11a17eefcf02e452fb148abae82ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34414058b27e09c903285d56613a90575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d14a0fef261c46025d93cb9163a9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56af70b7e16ccc928fad6199877324e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1de5815b16b8a39fe47a0f3c1627378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7b5830a685fd5601515565a671b1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45032b7b92fd07a67aa7900c31b4d1f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513c61b8dc6bd382d785e4605c6ce8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7efbb52b7ddfa24cb61da6af5e334482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839995c157de34d8a26195445c16b66e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b57f8c5c8dcdcfe12cba962448c2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4303f55ec6442a5d6289be31f6e946e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57365c5de76ebc226b4ad0af8254d4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b59cace07420137bb9375cffe40b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47c1e6d1b381a9b7d0f541a59b98ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e3601e55b2d06266eec8b9476eeb989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cecca9227b1a578c59091efaad8f6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca151fed80a2b92e6de7ff33ea9f01091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2851e494cf727aa0331e6b8e7980f8d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4471c16aaea353b976ca3284b2345893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8d55c947c0e81e021d87c23926acf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098afd565d707de79e5700ab49f220695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17051afe95d8244919ac01e9c5c1153c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f06f27ea32cf28923761d2e456649697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a257e14b899c6937d6f721297461ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ab5e38ed6daa4c56aec1b195e0bc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbed0b051dacc96bd321cf6c9a2d1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963e8f42ada205b69f27ddb7dde44d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75eb92d8fc65bc0613e63267beccdaf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879376d39b812bdb3898b28721d46d73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb24877e6b9c629dfe3ab5cd6098b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0fe24cf1e5be7edcd25fb3e3c312e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fb8b7c3b98fdcd7939d22d92861ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eef61d6ec3dd4b5de67c51ddf23d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba247278292b6d0fa13d1478caa10c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4962d419b7c266a5d13905a93f702109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366360bd8d30901a2732329c44e5559110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de271c2551195b680ec07c1b9ff3c05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efeee2ff5518685bb21d7e491c2617112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87d55b6874c75d3e320fd588cb41c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4b4fc1781d16f9b85afc101cc672e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6cb16e3e8c1058808d87be2f5aef8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aeee4b5808f8aed05d2252426b2de6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f1b2391c4a991c6ecdc25304d6421117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e56c758c84d7df6a136b1c03e6065118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2f8671f945054413c2e52593d779c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd67f44d5fc1c35df112545d7761f6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6160d633f5defec6c4cbba1e18806121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c063a3252a057fbb8e3426aaf1da15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a4447133d4ad28cd5fa7c1661e171123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fafa2f1a2700473bec66aacc8a050124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf587c40b6b45264dca1641932ce32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb509ffb73baa03b2dc6ff91b30a10a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443c53dbe58e20cbd2e384c98fd124e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490470304d4191e83a9a68c7b9eb04c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ff5e132b3ce9d36867c49b3757d95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ba4946e729f0464785db1ade02531130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d3f8a3bea5acf0cd07a0631df5df5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa8138e8fcdde5b5df464547bd08ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1db26093b9c3c96bcce918fcd491db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db80ce60196bac47626b09a2936e778134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd900d56147e6da2f0710e95d21167fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eee0e98253e6d9cb5325a6c5967c1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297b6ff10febb83e3db60257d10461c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc534a0d8196f1a7a4b51b4468e701a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fef8d137e553faccd740e37773de3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142f3b6357be750ba4c9814f70f2624140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e20a05e69c4412fa9e4d9966833494141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2d1f2c1c7b094272cb84c3dc995a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3374c96d4dcfded38465325a4362fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8de66256b727de2789f3e0b8c42169144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cd3ad483d2092e0235fbd47729576145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885c6e60a235e3083d0fa325da66573146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4a115499e003d305d0480e8f52ba2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35915057e6e5edecd089f74b8441527e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42a7bf4632003214e8e5c1b888f113149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344faab0b94822e2e19847d2f4cec24a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5676e2466f6dd8dd60d2216a21f4578151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f6a2deb7ec81ea727bc5e7bf74d4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dde80af75604e8eb6f7660c714d0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f670ffe54563cf0e66155391df58e2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e08ecb1d513706d6d2c4b610dae26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae2e81cc457a17c01b6f3e858dddcb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa8f2352ab5ee7ec54d169043afeaf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f841514f470252622e38a4d1127b64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ac35552c00b5dd9c0dba36099bfae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be6ff4ae7237f51eed814b81adb0ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb959f352e09d258b2ea6f63a49ed1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af09b7d673618d05541ca2ab1eb09a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b2b7286c3dcd38db9778523edfa4f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2ef82700aad29ce3113c9e7a7439e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6417cc9ce650e76d448ef8078751f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd1723a18e38e4d62f8506c42d54ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8edb57d11cfadd348845e7ac3f0a54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a508243ca5c0ab9bc504f17c6751b11168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0f09697e55afb7af24f1bcdca2a2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579ee93220e6ae7ac746d989de1168e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9733d57f7fa19d3ec92d146ad09b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac7e85eb55830f6b07c41411c8a1f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c29106bcb51945f54d20050304f5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc09ba24c7c05957f1cf2040315afc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1ed370e9c394b8c363c4266bcbc20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa355e89207ff3b933f2344776817184176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3005c731d03f450313887ed193d22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f354dfea71763b19bccc661502eedb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ee2e5f2edfc9ca095648948eb3106179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4842fe6987eca63cd6483d3b2ff692180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776e423ac4ee178e8d499207a6f3cdb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0deb65a72149614cc9bec1287bc5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606ed8821826b5abd112357ae084f0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeecfdc85089b8d412ed9ef1d01aacb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63e597b39b1702ba5f211da8514b70185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d242456f26e52d2c171a43ad062072d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845cdedd710e7f07c387688ec95c828187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc398d0abcc837cfed57a5833f2ba7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bc10c3f9f0abe283d2df581cf9295189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e639058f80ce39a3cd1db236ceece1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fbdc208176da68d74540b2161204f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61618988ce0dd3e7153f3b777efb4fe6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4f1607136c1e2fef55af5e690e69b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c9c2386152d5e7d5521f426ab7b20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7dc3b73b4a28d7b1ad4335c4c6b0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa1a2238983b467754072cf8fb8fb0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb4fccd06b88337a2ca1ffacd31c6e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567da95613e95b9077f94687c02567c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae7d84bea7d0a7022b659c734f9c67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faebc19ed65e974db582baebf7e950b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b793b61e45e2f2d6db30ff6b32c4a7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5b00374755b0167e75999cc39beda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a39b723b76a9e7eccad4ae05fdcece203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e7782b1fede747078533bd875ba9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdba68fe1fe04671ea32b63eb0c5ae5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b13b49fbbbda6f44db36b7c07b66e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fe2ea1998a1a0e36be4966051d02d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed73be4ba9ddba062eeea4bbb4c143208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f578f323ec9d474749079c3b4745c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd0661d30f3cd7e75de7264e5e5c9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8406e7300a9aa7fc583d508034eaef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd2e60a9373547d7f083931fc672b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339e56c1d4d779a6817f1f94f5fa348213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb7f47db8882ecbe923f8b6721bab6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23467f97562e185cffa025335ab12ef2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66d15935231917a5fab89286b04840216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffb9849385901b9b8bbbf241efa253217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20aa630b05f7ac0e16f0b9728e03899218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541d5df22540030c3021b3bd94ed18c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fbd9a2bde82155a3fde5e28fd6acd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46799850584be584f765abc7dab621e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed92315ec79a4f13e590b16b079513a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b6fdf11322733de4ac7b31da260a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ff66bf2dce11c6c452049d10b760f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41eddece3eae9f100e5e769d28549f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180316a2d7e75e8050bd5b29065f97d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace24258fdd92704c9afce344922726227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9042b0c8436f06e79d895535a0448228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b77b2973c27220b19ab34ce393434c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b418673e7f89f99b6de70be3ea82d71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ae0c0b582e1fc0f51078e3f56d5bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbfa5650eb3a5fbabca3051a690bd6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07244f1d2b69614b94486b145db78af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af8a4f3d2875f1a523347412fae27f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524d101463e6a3aa66ac5fbc6cbb07b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6f43f8173d75b046a50a5eb193974236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059fe276eb959e97e58f3c43695869e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b78eb458960c8f35acb12acd0ab1a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f64cfe5b57cc45ff0441848655221b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba25c4218dd102203bcee6c119ec643240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed0447aeb1f3ec9f05a242a6b5844b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f5d2315b1220042a507deb268c76c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c97d03b2d48af02cea5a6370ed7cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361f4475a5ecfa454ffa800548eae86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e000acbc9e00e5bf965be9bc4dc023245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63937dc0f89d8f51383100c183a5c774246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148d35df4f5ff06819565f160a2a649247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c095c26cd4fa1269b811caded55fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9495830091caad8e4556bf6544caa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56a8e93673d9379a9717148c6edd4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddc2d45b788371682157a855f7e333251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b8e0efed62edce4c1cb09da08cdd7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e30de90d3eed62b63c15f409f2b80253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d281a03df340f2075920f2900f9d5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea208bacbd278ae044deaaff5fd57b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae486670de5ce3e0649ce7a79a5bdd1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bb7b41bf82e159d9c39b9dc6b540f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8624e7c36d3b6dac756a85b0d9e44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba6e6e3c56807e3ce35c7372f02cc4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc86abded5fb69917e8c57fc3f1c14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3b67854be3daa3646a6a07b3bc80d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235e2cb0992ea7a6c2ef9a739c1f703262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648acea3e48c27f7194ac558fb987613263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca95606f799b9a9a8c90e858896537264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e586b02b5c8d608fb69c9d6cd4918b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b791bee041561fee85d330bc12ac88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6fa6f0d7b75c39fcb8e7c2f0ffc64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bc5bf8c773b09c323b0e4bcadd96f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7df02edca5b428f0462e824cf7173269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9d6ec03e4ad3b82d6e2d678770b29270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cbb66ec863894b164bc3800c891b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed6c4cf8b3e8b03ed0fa6e86850606272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9274e572dd001bb7216867ff140621273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff41e72d23568cf1c2f66cb320e5018274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9d8624f20d884f9e78bb3f9bdfc61275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e79e3ff84ecc56b7d64b2795c288cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cd15e954294318256b694dd7ab97c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d2d626ff092c860705689d9c95afb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc1f5ebf995529d3c8590eeb0eb7ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a547a03acf6689518a7b9a7efd9049280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f786b84d3c2f8fc7857f9858bfb13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c536b237926c5de309c7311904c67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba67e245c47de9dd74ca64cf5114b07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55e5db6b3f876ddd73e2371fe1ae09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9dfdc4890258bd732ee6946bf0b0f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ca1c7256ef5e48617055b9c4da0ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619489c211bd778962679e95e5c2a46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841565f7340d327b0f6c9d7fbd538d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0e8486b6fdaac9de33c13ee010838289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd156ea3065b3031be7fff42e286e80f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b2d7f083c40a983ebe1d2afc5ffbf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2644783960787ee86d48d8666deee3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98217e7d0705697ed304824892625e7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163ee2ebe3e319c3b72686c531263fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4f88484a6219ccda0809aedf8c026295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619388e60a93098b9b305e0c4ac46e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ca6d77d2cbbe8324cf575246a0d42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426986eb6d554745e5896279b1e0436298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54de561427f9a77804a1c109da5628299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83620724fd3ac94cf4f1c572305cda60300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4ace2f17e57e622832711f63e7cc5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429b48bd4c2348a376e977b58da5581302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041196c46d5b2d042fcc87185fc3d8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2850977a382ba27bb4e949b30a8de0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96c79bd0cf9784fc26f6615b0b0759305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b75b07f15843edb45b606cab56654306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff58128d893c31ffccdd98674ef35d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2169b850af7aebea3ecc53d55640f45308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8aaf1d64416f707f13226f3a499f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba0ebbbd6068fa568fce7d981c0bea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1cd2e7215ba638cf4a767b5dec6d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098460d522f1c7007cdc55543ec0536312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25213f7bd24b9f0e856de9a9bd54de2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1e934491b6fb806f676af7e74ea80314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab40e86708498b06ecb90196e34ef4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b20d9b194fd3d0a8a5871def4b935316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fad4b9c1a0a386e958afa7f73de45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137480707bfee2c49c355e6bad015dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b7815be1f14bf266f5fbdb6a60628319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d82697912fa2706b4caf2e9623a08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa34bde0d78a1150bffd250b1be0055321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8b7fd345a78bb04a455924079759c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a60d8e86ef031be6c4d77df37a4d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89edb0735b0b1f21b53d03e9842ecb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55094b68184330fd14bd0cc3bd2d0fc8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e3367b98b41affc1f2ce1a6c5c824326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2964a581a72c661f12b7a4fa006026327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b138e64591c1c5717da6c4250b61e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c618843b43e5dee5eb6b520321de9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2108e6a9c9238ccc98ef795e2e83c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfe102f521159488ed19232c9ab928331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c7f2dcd7738682b84eeb8f6aaa494332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcb2225c7547ec436e09817c8d7b72333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c61571e2b6e4e4986d460af6e533b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbb98c2024bc3424fce1bdf2522779335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d0ed078242bc794d399942a4f2075336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898d795fcf5f3529c8346a5dd874adb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1a264a72ffa2bf02958b023ccc8dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6ac166e1cafc7e380864e9267f11a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b296ed7add1dc19fb02782a1037beb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21613e5d02a730540ab260767135e6b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d796dbf0e7a14efad926a24b5b421342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600225c6479c675b5a65563e9871d1d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6f80c520877882f81875499022771344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289446c6cb7372763971542c5b69c750345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2595b1382596ca922fb83d007bf4ca3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b4870ecbf6ebdb3032df4b72459aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec2657753a4811a20ecdb056e35d7b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b019df52a20e8142a285733908fe2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75c8c67961f9f693f9bdf647c67a5e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ea19527515faabd44ffb84849a69c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed11fd5819a0e5b83eccd9c7df91e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef7975e2538a6d55c4d0011a399d4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c0c582a85736633367f40cb915760354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7905d922cddb6e79550e73b7b9e31355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34adfa3d1305a97372c448edfa63c51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af121e8f179241287a6b427cc77712e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b577ad95ba7638c10aa5e8b93c184b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d495cbdd469b4c333226d67d9b2cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b7a5f31d2a8f4eb3e90000cafa3da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2801872b1bc78d39c0fd0f2ef54e3b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329147ec998ed6fdf6aae22018710989362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99676fe396a2d9869b40b3c651f543b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3e69c86da092a9ed0829bd6538943364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8508912f5e712b40f98ea4b1591f6e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252698ba6cf96d33bb6bbb59c5f8c3ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e06066f6ec7e77ae87358cc537660367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b62b4fd3577ebb2efba81a3e6d64c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309a15c1667d821975d6f7809b932ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fef44e8cd2dec89da1b0fa5cf4e24c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408806e5ef23e54218f65d31f54fd9af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c652c7587114798dc417ab94a17d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489574f9cfd8dcc1ff7270951e23411373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b0a85957365f46886c0a528a8e934374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a1174d23bed03e9aca19457865f6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f83251bfe555cd704b3c01c3e23a13376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2953781af3304e3b6c6c1f01e22ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041e507be9fc7a75ef8547b683f134e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a6f8eee5f6378520a9290ce3a60b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4feebc98098cc11f356b8d76f55e253380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059359e63d2af391b44d31993c2255f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c9158aab216285be6d7ab4e331bbf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0bb1a3c84b67a1ee477e386df4e1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff20fc0a8140fa69e05775ec34db181384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deba6754fb659e252ec1cd4f141ed10385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a247848e781b59948e701ad33b8dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c68f2f8c011b6d3432caf8d874b26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba4dc7a587f800c59fd6a074368bee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad98ddbb5f00f0f67a3807429a6b5e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bf42d9b8936a34f1405f2c6e65a04390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a55614a3af0c01da8d690ad37eefb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e96390c31daa433beaa7a2d2d15e6e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f47f61d3e5194fad4ea6628bf78c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c46445bdffa4023c3158d42447ace7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e522b63e8b11bf066ef61d9d8a4b99c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5936cbe48bc55bee3b0d1e552581a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad59b98b08fce49d7479dd27afa2027397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8950c8ffa2e34af2d19e6b5798138398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b02e2434784104750d81d068f45f5e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c8f6e0e3697584b97bd93e2d6dd6b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc55d28c6a2aec83302b5a79b8b670401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6062818e750781489b03b86aa791a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472d89b18c4a058b246651e47cacb62403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b23d46a286b60016589facdc0e9fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20e66175355713c5bd834d2b069163405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ff141958d6a4189cb12051098c773406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a366fce6e51dde9dea0601d7c0cbf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d10f3ba6385d5d9d5eb1f9037e99a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb605fd30af8a2e7e075752ab83d4913409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446195d886464ca174bbef0d831f259410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fb77760c3251bcad60cbfff18e8bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82653c547431270e58093633165200412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba789b9f3120b1149d6d116b8434eaf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e81cde921d7273c799ff50d98c265c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffe8e4d1cf834e97c2831de076f5af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac81d9f957e550ddfa34d4adce9d53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213bd741697726d11fbd7b5c55504c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16fb52dc1ef65124ee21e1c5f33024418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155946326c63b1b27c1f6fd26035c39419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710737d4ca9bd35b355d05675d8e67cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ba1abfe039eaaf81d053ebbf56a43421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f4adb19f796ac67baf73dc88bad42422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19210b75ec23ed3ee1e8e4d6dad89e38423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2eb599e98f12b05af6adf8bc8ed8a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183b3cae0cb610a80483415416ac8c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2406665ceeaea8874ff077be889e68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4d6593e0e33b0f6997659b2aacb6e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822c05083a97a63eed106e9e94b1f6a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46534548c2c76cc5b43bc6271f39dc6a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fe0533b8b199cd53ccc14e7e0be0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97a92b1734141fdda422010ef6f4f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891bf01759ac1262da67c0ba3f35863432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cca96f748c811659d87b9e3821308433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d7a3c685d2f28128a69aa0e113a7a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d402d5b73461a180814733ee03502435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9418cb8c55bd35fec60ecc95836bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e53825d0c7772b1cb36f737021b09437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd9e7df3d8b2bf07a9c0831322026e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de51f75236a729ca487ee80a333f6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e255a7026cb9c794270f051303295a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ee18b2f80db6434bc6f2401091da2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04d15ed1bad7339603c3d86dc99f22442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0d41d5d31ae3bfc3b5c596b08b96c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf1e252e03b2509d0529ff7e6fd0bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec92c74f7904d0fb6e407a75549ecd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32247b953350a9169f531669e7339494446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e243f5f14a8005dadb044242face00b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65a4198dc84da3ab1b7027d3e805b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964142300087566cfa55134817cfe437449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa16193e6a625c486938907bd5ec9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56667e18e47cc67c578b08b09c7b3d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb866cef3fbc5164cc6f0817db2a2d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820a049f7f0fe84b8f57c5bab77533f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c583e7f707b95fd7d82ff065c00f93454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa343454f90d8d6fea164a4077157972455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a552f55caa3a853ee2c5b5b9e2a041456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55555b9c0d81023bbc9f299a04542e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611daa0533c54375c9baa4c4dad06ee4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873e751c2a2005357ed9e9ec4ba3061459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a18d4db9060cd152aee7acae3fc99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cefcae3776f47c0c25d938c1461d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed43af8a3da29fca856fd25e6d28c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c759ac1c66f4ae33f114d51cb5054e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ebaca136754d907846f4f0e044b47464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428209f9e417591124a45226279f6c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0421e9813b72fcfdff02bdfa740f11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda8f493928610868d835bfde9e9077467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2697e3a718db6e3d342c2f5df5c9a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fff5a223fec7a8297066200e79726b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45c1ab1a142ad387a5376c1007d1f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957796198e5ae095693e021e255cbbb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959457196a367858181ef2eccc5235ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945d511c1ad61541c1a95346e072c34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de609af2756fddd10ab11b0ad50484c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba56f904d33b31e22da813a5aa3612475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5aa6f45131e09707ea21f1e043e08476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bc96dbba4069fce3db484d5f30056477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b53773c0a08b42ed24da46e4503f0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fa401617083c81fc65efb18e74910479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7e9a5d646ffd34ea741fce35cf5b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc54f68d1c6c9a0cef1962f45dff944481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2480a1f79ee321e07812d294870af6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd10321ff1f972fc024f7475f6afaa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eddf25cf3386d18b68002a05b5879484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4fcd9c0ceb81e6154d0fe4757c659485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3c5d496d5b8f2b4b902041c37c077486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6599c7e90822e765d0d2577d2f9a87487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393e5aed65cab5955bcc5af921b75bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821e36ea8e74bfa2478eb825baa6257489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be203d796e630bac6742b624e8784a11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5711d3e2a58d375fe0bf8793cbfe62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308574610adf73d5f8f938c2dbadaa4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee05b6fd12b254d63d78d6c486c709493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8373a4b3c77d1a094fa3e269b92c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca5db5c1f3ac43b7bf7f56b4d48eb6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77a967145205ce78513be2371163f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea68549aaf4b6b5b6aeed6e9d83307497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70defe4090db59302ae60abb589d01b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806e33a6c2b03d51a190e15c629a39d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a9842e32f4f0a31898efd573b61db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee197f009ae336abf7bee8e6f39e8a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa78c59dde982f6a69a801f68d99644502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6efa637b0c6f244cb746619d94f3e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff73b69df793eaf7eb5a852dd13efa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f94be170efa93f3340aa76713ebea3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff2f1501c3e953e347365820c9f43d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661200c025f8ca323113af64289ebb1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc47a521df49ac13c344deb372d9c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b174162dcb8c929584560ff6dedff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a3f2ee4e848f32f79623e381185fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7397906210c5527a5a8dada35f1ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a8756feed4312c510969721a802f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c2a90c8c77653374f876d5b0a5485513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fb5ca63284325df8851e3b84a7827514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c6457ff31222ce11c5a85a5a2e97b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0fc9c3dbad43ab25f65d2960c9425516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fc9d47b12b8e388ed66a3cca7ab04517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899cdde7b1d0fd766a58c72b8bcad7e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57575d6443249a166346f3efc7a291519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75702708d1ccd858911419c688dda089520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3a869d319ed287b9c823853478942521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7797816dd60a324b241f4aafea430ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb3c2810332bba02762cc7ae3f4ff4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80509b0ffd5816971a4a51df4c798573524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e9c275093a5fc73c70ae149b66582525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8ee8353e2dad1347ee966cd38afb0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a5bb32486194e89f537d1f9a5bb7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc3f37bcccdcb3fd72ade315a47c83528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037a2e5d2aa0301419d9cca88b56d56529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4cb21fa76beb8e86ede0ade035baa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cd9ade3d6b5e0dce83d1bb9c4c65b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c91bb21c39f0d75e9d5cf3d9551d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6096c1356cadb5969bbeec049960a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be815f39dc4cbd0126668dbc62c62dd3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1b39e6d28044ef1153fd4450d1de5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9076ac840b27d06e8933e63f2b3bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f74d7f34cc021a076f9ecdd50d498e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd348f50364fc3f2507dfbe194f040a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed6820f50dadcc4d418b2b853c38bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb12da3b25b301383e326845cba5fd1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a32ab9fa2e8c2238a5af06511aded5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f6fb4f9f7067858c417753f0970a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2264ea467826db1eca4a9b56b3ef7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbebdad204205b898fc2d503bd19fa9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66d6a67daceb8fda5ce92d05ca27fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e8e8b7f6269b6bf48e9f61583bf79546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10676f40c56c3c1bc5758425269ba90547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbbee61f6461a8af184be89e2e3404548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc5dd669f9db8645c1261c2aa3232e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc82125987a1d16334c538aa6d73c0b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598a43d7856d31ec0a3acf5c99c607f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca960255b13bdbaea722b58a6f353a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac5fddecfc4b43ece1b04dadda3c3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b1ee8fd49e49401505dfb84fc2e30554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96365fb198408ea544400f6dd06b9cc6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65a913b7e1651adcc44249df4228d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf29b076b2a791c05e0189a481e8214557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61057cc87eb810900f3f2136aee9a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423b21824eec84d33f5d1ffc4f6051c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71154444234cbcfa47e319e077d773c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802735dab800e1d35f4668eaaa8f852561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cc3c42fc88463010cb0101caa6700562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f1c8ff04a9f431ee9590efc82d142563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cd576ee1d92a2f6ce58282374144b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403c565b847c2da4dfeb71927255025565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b054f3c7294eab8b67fced8921507566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d570a5a3124a88ab8f093173113c7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd27122df0c0551c783acbaac72e5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6a70668ddd5b2c533ac6de62963ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b0ff8c5dc6d079dcac3b05d10abcf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f038ff8d1701a6d57cd63c0375c40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bbf19fb3130e5a3195902b4fd51cd572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>