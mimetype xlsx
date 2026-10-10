--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf91318d7f2564a9a7613f22ea443c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797826c5cb11c0454200e1e868594f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dd60d377be28ddf80804dc32c58913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f7db54ef100a9ee019f8c3c5593c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a845b324a23bd898ff1b219332639a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71de96d099823505f5383c4291e353b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82176c4da91d13c8f7071cad4cf2637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf371adb306b100e4a07875070aa53e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28075caa5204e113dd98da7efd1e5be09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f59ec04b16bf728614307b32ca7fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8f84ada43a61a5dc788961a1f8ac611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817469199d4206bfc4cca2ad4a0fa50d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2d661f6a4eb1b50c6f3c44af16bd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1069fbe4337d09d85ad4d27f02e47d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788c47e5086952f229b4d97fa8f684315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9efa199253f9fa4ae4807b4c1ddfed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db0d659c18e9ba48e78bcdfff342a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d22e27a5a8e2a4e8982d51b0dadae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947b6f4cd3a9c642f4b46e37d53d52a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa638391768b535c45717207bbc57620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9659f75586866e80462500a02972e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3fbd9852350683a51eb19c9965d5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd229c017d87f5857ceca6e52b94530123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dd6ca2cfc4381edf0451a22237e0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5e460a66e0b6c7220e31bcc67107625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ccd19d3ab766e51317029e2b865cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11c45092c91dc2ea621ed9b7f0888927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b31690c1af73539ac5600b17571d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc832251eaf5f8ae41c6e53091de7c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943e1e0111a47996175ead7cfbff87230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82133166d828a6b5a43ac0d510b74d8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d73f9041179a1f9c4b477d7ef5c5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac608eabd4e077665a7d581587358f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107867039722b57409b029dd3e2d2bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9bb10bac45cfe1b0e5e012c29d09035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62b82c3844b6853384a9f78e2dc82a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770aa9dd018fd472f976d24e2c83e9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd3eb485ad064481ece1ce59a098ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a755756089c96184c21171baccf74939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3144406aaaee472b0ef69a72c66117640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb719d478704cfa6f497da285cf859cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d826f8b3f6bc633df99c7669879daa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae66fd419a6633af9fd2714afc818743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a2c80fddde5a794b9f672269fd4f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fa203434b15c309255d7843d0449645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc500f6ec95b4dedd19f7fde9f38d4a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679983f961e3a0a79f6b374afb1c44747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d865c4173027ddf1ddfeb075dbbfe448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9011b049526eb8bf2d1b8d372d32949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23beecec436f19d45285c69ba98d5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89031a93309eb01e373b7c79a7c5a1d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fddbb6fac67cd0b338eeec554cc0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04182c82f751b28d5c5a8b7c1b8ed34853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb419311b258e6d5f90dd9881ffefc1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10378f28d5a8b291f5ed321d4e6a1f9755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0d9a5ed687012d132d0562697836456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b403193e3c1f500244819f2a797c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cfb49309d53694f666219a5279c9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37503145dd2a12eed75a21c9554a741b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e1201da05c637fbe242b4292ddfdb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58465d88d6fcbe939fbddc44b5689e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073edf45176bfdd78ab24eddecab0f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936c73f0a55b573f8ea3adbdbd8a12763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bb0a3376e0db83a0110a7c614165564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff649f4d02edddfaf19809639d29d5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414682ec7efc360fc9adb1e3a833af0b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58661885e21d8da46facaf8710cd8a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2665a15dfc8acd93928225a2bcbfdc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbe5da0f2e18f53df26ba9de06154469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a8dce89bc8af1c3c93096c6e916be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d71d731391b443461d3b6075c8ac5271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120401af1f7ebdfea3105bcae8e3a86372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acfb11c6ce5e3062e4907eeb0685f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3575c430fed217ec5cb26a2e05e9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80298ffad447e864031deaaebf0c705475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb8f840e915efa0b25ca8892e2c21176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71aea7c70a2104f7a240bace33f25b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672689fc1dfc7b40fdc6dbffde2089e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af594a25a27a00a9e5f6008b0bbded79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abaf3ae2a21dbe7ecffc824764fb0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62ce53c656823ff0fad3508ddbc4f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7e0a030eb99610251b00f2832fac882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2054a44ee9023e98d6bd6e1f36c90483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2460a413cacb24f0187533b2ead64b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812c5d55bd82b436f0f3fb1908decd985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0b7701ef08c744e9f365264ebd74b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f95138702394861d816867c30cf9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba2ea245bbc9d1db531b30023e988888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286804b55bf3df1f0905c3bcc99d5e8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc7207c94cb7ffca9f772879b8629590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ab7385fb31e43e4c7468b1ca5df1a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e9271a918b89a280b1c7a8f858c1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58873aba143b3fed89ee3e454488b1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19dc5d98f19964e55c6331baecca7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec95ba55452cb178a8ba02049c1026c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9ee7eac4618e89540261531c2230096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80999c995f3632caf702622f0f12f6fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d89b2d34e136e02a291fa9de95a3ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79904de9005823030808d49d05f1f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a71b8109f2f4da9f8cfd9645eb837100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f4339e988d178be48172fdb5ba22d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5423f8019272b166a695d7da5dd5cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4de16cdc7ed48a5bede7d736f4b4cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad4a3c2af874c0dceec2cf83b0e4e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde448cdfff31de91e4fa9f09c5ab895105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a485d342217af042246bcfa1cb7961c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e9bce8eb44387c5973e6b2e090bda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a8ae1e96e11b537f374f0effcffc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f42bf533242016e557cc4843ed003109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeda5ce76f93f52447e68abac7a5588110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bfd65278f972f2bacf728cb3a922f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee30f13ff9d15774ba1ba14c561b18112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40b02246d01fe6a22dc3dca0466d91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33dc8cd9c0c3f10d29e199603811fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863aeb1d542ad208ea6f34ae6ef938a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f89b432ed82386a42f5f7009f9b5e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae5db7ee4f9939d28d356c19ef7100117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfa76884483d0aa4a84986f6cbac61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e987b7b3fd2f82089150e5bc52ddd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d97e5f158ef96a0c8c523d3253938120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a45906cae3992a5a709c2ca1e737d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cd53361e29c9d709d8515a971258c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537249c3f9fbb2f754297b7504d9d26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf93a462b840222d8aaf099bc769f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3f5ca28f1de96724ed9b593c3f704125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58d4dc9502960bd49e7204fd475085126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be41e6cde214c144fb2c91d5fabddcd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d34e0c8b63cf3c204789031559f674128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc230749fee3bd7c9e0c9284f01d5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5d2f13da2683030543e5adc19b279130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07247f95303d1be2a5d5c38eecdc2d05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589550d099ce67a95af43f55f5efffb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627a4d2a34a128faace5b57bc4507b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aab03b963fc902bd3af8e65644ab43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb0bdf1b9607344e10406085a45a14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a3713a1b070b05ef6d326702971ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688ce3bd12f281e2b68aeafa31c4974137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68402a0a869285695cd1af9be748cab8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac287e5e390378b725cf829a4ac06476139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde66f0f1f51ac2a64d4998594bf0ea5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747e91c1db242e4bbd8bd08a5f68b40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312aa5d210d47fa2082a61b0db5af62d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33806824c623915a4e1ff380770948e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508757a2aa75b373136999b3d4e5ff80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45993a96ea8203472b17c5471dad0ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a1c5ce56f8b53fdae99a88a9dfe1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc974c4084b49187cdc315ab0c52beb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa657df3326d7486f8bc49bd6724b72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8feaaa2e4fac705aaef88eb052ab956149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2ae06b34280bc984e30b825c1ba27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104de45798396a54fb4c042bd88cc219151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c14a7c1a12c8fb919005ac57e4e0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab1e50b5a4dd409e3f8d92c3fcb5fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d7d4d963d14b04486a75beb6c0f6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c524d497add680925e2a9911abbb589155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee86b404165b57e9b7496176a1d9ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569c953afc45cf3051c5ea9285ef076157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf152baef256a4c3dd6d620f824ee8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a697260f3f5ec1890071dabccb46722159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367ff4b251db1d1d98f4d40959da25e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947212477e4b2df1ac4fac576d741f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa1aac29db24ac56b876243552a656162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5202c957a5a4c200dd6a93bb14ee59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13de8bec39f06c90936e593455e223a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325ff88ebb7ebff1d59ba2dfa96ba0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2329d42f202b3ba56a57234e0807caa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81874ee361751dc6ab2b3234f494b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c156167d68c9b74ab19f8a797a8adf1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ef01c849f6c2898b467423663ca22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2478c052c35b79ef8a9563ea87099e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f17cc17724809fedaa9e753210de7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665feee70908c2fca2fb5fabf1758a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8212a8d158016be07a1da768b5c914b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438d4c703f089fba3ea755c3780b652174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfafa1e97cce9415e4e1e6d9c9b934175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1957ed619fd77af1c0332f030b202176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338043d2b1e860bc24b3ca8d1428e06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607d7d2c7ce6370b72130a7c686c458178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27374238f1deb2bdfa9d0aff78572f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963111fa3b3e2336849fede86de493f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfd71bbd4a36e20cd22e0459aa2f8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653a465e0979087006b3b435eb4e404182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2d8e8994d1ff924a09a62e6f983ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10865891e9ff95594cedc8f61414b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491dacbe2056f010e1d2fe9381bd8f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2afe22c8d037dff50933ee28ee1f4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac48b32c31b5799a322574d763ba91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a289ad1906d6575adcbf60ec9999fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a90535e4f19a874b933423297ba71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f518056fb184eafdaeb15d8b07f034f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8e22d101a6e1a8fb565686aa698e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ebbe86af3c05fc0f1072910b6b878192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961278efe584f28f0c3ba2df261a4ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324928128204157f5aca6c1331160b6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b64e21e1419a151c2ba9bf21a9a4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a1ade900094e6bc67b7a14251b8f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b4922864c74d6ad23d0243ee20fcc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9ab5405142ba78badd72187a97c90198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef1ec23ec0ab9b8eec9b85133400f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21572fb08f177469eb223a6701a67061200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813ff6b720e174f5e411c05797c6bfd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682a6b6d389d39cff6dc50e7a1453d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe09a965250be45756a54ff9eca8aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62af7dfe5c1fc7b5516efa14caf79a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e76775d08a9741b393c6317badd555205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca191ff0cb647ff92f8060342c4fc33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4df4ed0d81dd87a8da55191d423a52207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b707a6c74d0c9749a6cc001b811b58f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18753f4d331e7798820fbb08d3ad787b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e2b6d42dd1178eb50437cbc45872e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bb59ee5f057fadbf66232fd909f12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5f73637eab2381b196dbe0cec5f13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb88bf87f2e8e222d4269c06263391213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9662ed6d12f80a3dc6e5d96f8bdd58f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c982378fcc4ef6cb43b7843b7e2a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92339d92d5dee869141a3c5c3fb83b98216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9051a1f1afe4672cf5563ed6f20c1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3269fb273997fece9e89955eb468e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98245e5010509050c9d0086d8dec9587219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301f969087098e2cbb31a8593370444220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004758002b444e62084a64e4a8c0627a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba594f1ac41e3fc481cbae117c8fef3d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dafd944fb782116a3d7585f14ba06223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d8e4fc5402738c54d26cc83e9815a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618fc3777844754ab120e35b0e6cba7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde516a003f916d7fa221540ee2937e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d26c872f59a5bb08f6c5797aaaca9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6728459df1400c39ca45c5ea4ec9c18228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12292ccadab6630b2c34f92c9a39475229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe973d70977a726cabe3c8a382760cd0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96c35b813e050c9439d1150561ad7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b09d2864b5f6ea9fe4ca9cd29f1e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8abd05c1add953ffd0d7c5291f38b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aeef053694aaf90648c999b2ca15ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7dbd818e6e975be23fcf53f648ba8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b41ec58482ee3761436dd36e8842be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac52276d2c98b8d0812ff550c4b7454237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a0ad7635f57a9ea9f470b9c12125e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13a157d5b72ea7ed3ed96112aa94d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd8f3b1f3bd01004da9833d98e19e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240021d66270b414b19c0d0cd72a0a75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869b62c3558b98d1e7e835120564f02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833e0f1c15241cdaf39490cbe1a575b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ebafd04dd4e371397d17288100304244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf2f45b97ad279c7c087a2b7090a7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fe3b361dbcd023408a75768069a59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed37a7c46ac62f93b50fb60c10c7a73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1c6ade4df14c8ba0118feda627c7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a87956c4845181ec6d54503cc637a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59971f31e076eea60610723988b11be8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f49361d77bace504166dc9b4ce1f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5f426bd9fad40a58b9ef9c6b52586252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3cb2306d6a06613496aa01f7501af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29f42e93b153e65ff3b92c461b4e44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdae50157c4545991f0492302ea044b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5a4b1f892aecc3cf55c5d8dfa2fe5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d849988269c53e6861a8ac084869755257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2eeff399d127f73f5170bb12f6bc4f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71218e7bc4220e8f802609251b825e83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a04139252626feeb9fbf3c85d2882e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5f38c44bf60add5100290d82f411c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429649b850fd22ca90d6eb775bed2c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10353a8b0f0b03529b01ebc674b038db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675b988b66fb6d60c89ba6e982b5fd1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cfedf69d66e2c42dcc4620b1f0096265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2d27cb0429629316da2229da0561a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b84235fb85c80dd120e49415621909267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ea693521810a1a716b8eea61aa600268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038849f058da7f2a23dea6a63a5ea55c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099e203b82dab58b91bf69ac3740488270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fd05fffe1c90dc39fb8347a035463271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a950a683c58420bda0f37ec39a1c63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd787f64425f8df161010d62a93dbf98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be49b3f8039ad9ca9f31c8e172fdf0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615cfd36b68855b12e56de375a1b026275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbe8e29f051e4ba13e081c36275ce8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cd6e2669805d417fe7cbfec1e625c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93166ce9ce3eb058987b010c336e3076278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b78a5d89713ae02f74ff71cf1d6db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4565a399522a826dd6f2d58d40b33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9144367480df4bbf1d446f079d3c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5865b76a241b60b3ea0fe69818b9797282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3d1302461334148cb7bcb4b93a9a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689f35fdce99ba7a1a66463e5975ed8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357e489133c1db8e1acfbd973ad79f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ce09175cc31cf976d2a765d460a70286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3101e1c5fb869dcfec990305616e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd830cbfbe46ed5d53491a5d5e395454288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8285f3e43ae6e8178935b6bd1b590b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011411381df8d73795f9fb988a23267290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5fca7b5b92f52e0a203eed6ceb5b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea07cf882001aa9a0ff5612c26b33cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dab020c025b5eb56bae913632638ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ea3b3385d86c9e204aae46e676349294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caedd8875b3e9d215d95bf3e213e435295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a8ce8e0fa8a773044d4d7e0dbaef9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cf7905316a9422e1c0d3c5a2b4598297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0eac3ef7d94f6c809a9cd650b52b06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380b236d7701697d59906f10370f4b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611733af8ab266229bcb7288c7c92804300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb178c49ac40e8ced3373b5e53d17f36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e512f0f8ca98525d99c3fd82b4cf0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d69db20aa46457b2b8330d84d89847303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9a26e40d2b4ea2bc65538f7955bdb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbb32d3f62535f877434d6a5d31c34305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c16fd49f698846a0da3837676dfc8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57089368ec87fab4dda4862d03a658307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9b801083cce9e48a83bdf1b1776b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfba535c966fc64ce306cd5ef4ab90c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee0e78c50306cb9e069f619359d249310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943d936a55b2da6c875c02936edecd4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe273595395cdd5bef3f28432bad4fcd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fb713a7f65fda60b95e730d5d6f47313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78a2209e8b46223f3f6f3ed37508f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8752e78b5c640cb0348e60c5a23f50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9733746b9ab71c30b4abd4a80ce4802316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525620b4b3dfb22042e399f2dd411c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ae3cd66c3fb2461cd443c84c622c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f9cb5b7d81d24dc31c09afc14b7e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abdea0ad977f2d1a05344fc2b815b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d6a37686101cd70bfcd2ce515b62e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25352bd8010b785c250c1359c4e2547322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99f6b6583f370f6041bdd37902dcd3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744466e39c8a76f2bc7298da8f6b63cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d4f69bbbcac5b3f439d3074732d69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7955f911da75df94de44daeca59a18326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3c7257b1a6a4390d607a9e77cf3b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c4f3d5291655afbe3ef6361e4e7c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e890deb9bba568e7c55ddb5a3f5090c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd8070711a3819717d3aa1053b3a2a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07489b107c4df85418abdb633621b470331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481643872923bf15c637e9d2e57f15d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520558c974d7ad385534dc114dbb73ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ebab486fdce48782713b65a3cd2f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20620e08fb320776e1e99eb9a0e21507335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d63eed0ada622d362d145bf1eef4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ec42d484c7ab130ae8ea6f7d5c895337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f3f0be94d52a087fdc1ee65cdc6e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a36c14e4bbcc40d1cb7ebf13c8208339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2af339acdeacfc03af6fa610cac003340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c4e50994db78bca735b97b1dce72a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cfe3a170aa6e01331e102c30250c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e0ab7bc2ce81613159481617a7e9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8618b8c40e0c89a764912595444e75344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad459bfa8fa59d768af48f34ee4007345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bf02711bdf737d8f97eefceb3d412346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a303882b29fa8bc5e413c8fffc3710347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328a42a55f27571ac63d6940bb2b255348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71762dd1c40e80bfe69be42ce3897878349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb66d5c62a378b36942c4e8b999322350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b299bd5c00a9c1ad089b59a8d22402351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bdf768a7891ab8de8424c2c374240352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc984311fa3e418a216045df77ae75b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030659187a567520260d78ebc4d0c8e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dd9a54f53e535b1ed89109b0a8392355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27b56f27b51f35448d65a39470007a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995b33329f8b1bc9ea8daf321280da3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e849336895699d8a18e7455bbcc1fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31711ba73566a8d7804434579a5eb766359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eadf82f230f34cd69cc26a4f8b316360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f10ee34a0967939c008d8d5052bbca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ba622dc38bf8af7f4df49d49d4090362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fdaaac294e3f2044f96d45b88c186363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1d7e99ff6f3aead1066f1565c092c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4c21279135f856b64ee86db01970c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da732e9a63010573bf90b50956a2b52c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc49c1f1153732206db8138834481d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2cdaf89246852a6745f394f31d515368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c32a81abde13729bf3c8049da41da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2285f7d913e3d11aeb5908c3df4cb6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d65e8fa521772119335f415c3ee08371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b985b2584521a78ebd97e180739df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b42096919c0498a724179536d4cbc4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77371eabecfbf4fa768c7b5fb5bbc787374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7a0a2728b4cb95ef5dc428607b758375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637822409493c6377ee9fbd8f17d83ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4e2279bf2dd5dcf8d9c18460db7cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d2f932948cfdefb48a395bdefbad4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2255c002e435d35aae9c0bfbe1902379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89f123fa45751a10ed2e5603c82846380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0d850154cfd51a5b9e29e3d540f4f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dc8175a93789d7026442ec996c774382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a7019ffaed1c7d60da4d80e0fbcde383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043b1982d642279a2a63bec1d5e33ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08f2d1138dbd9eae6d5708448bfca0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9252e4541756e3f8925aba8e89e6b80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424ac5b6fc6a8d7c040537497d82f14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75a8b67fd7de0f828517a9b4f43dec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794440db0379a04458b61319480130e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5039af75aa6c30dc0ea88d044b3bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96459ff7204dc63da0f2217f75d1c32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9186e1f5ac4e375a774896ad727139392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac31f62898a0952ed362d9b046d2c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92925ef6a10d55ab29b4ea98c9fd163394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09e8ea2d62775b356e8760cdc72a54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a590e60957f54b037f591186f63cf7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fcdbb90fc2aaec2bb092867e5e88f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197eb6611094b5a731dd77684cfaa03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99c55fa2d139eae377764a4dd7b42d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e0fa1bcf6ba881ac5f6e023a2c195400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a64d6ab0493b3ebcf4ec73eab8b38401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e7bac3a07a35406161b5b14e9ebb1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35adc4ec2a0d8e31e99f66ae07d0db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df9dbdc73a4e29b1082043048cb27d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b313e4d4ece638e187ea626b5263512405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4de6fd7931d2d6492bd089ef01c23406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfe141154e097ebe5808e6e1acf8f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae3b84b23c5187b8eb5d84a2fac07d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f90d4a3a120e0586773dd0ab18342409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe60256d0e7b1b42b5b119433a9cbb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77402ba6186756f916916dc7b37b8153411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ff2a3955483cf4e523b230b9b392d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c4d17e168fbee734bc7c0ab8a046e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2ec9add3771f335a91eb8c4ef258f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02151b728063c2dd4580d972832aa2b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e10d85efe12c2a68210b205304538416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f73096dcf473c140bc055b7e2977d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f73766267ed8e81f3c2b004536d9d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caad621a0e579ceaf76a0268f9d8ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef0dc50bf6ba18f240d8f5f1f6e8ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19d4781fb113c67c5a3cdf7e5de41a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1025af0f5d670a4acd36813bc3b8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43be43f7a9df7ed0e7fcd1328a7e1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d8d3f66e375fca48e51845fb35905424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e8129c0c62c91c27022fea50b62ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736f43b0504e84ac61eeefc20b956ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c18a8d83670265afdacd92412f6e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317faf38c08978e651525568d76152b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8510cfadd593f8852c8258b5ca992429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5a1a8a5ef80127d0b9a3942be32ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea46fbeb27b7784521db6232442151431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235071d0863e8c334a48b37f36b8619432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e158ace568fef4e0f87adb2267484f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938f8fc0d9fc5211d57d78497b97226434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbbe5dc3f143ad715a91badcfc2878435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c73c0cba2db0d89434922e6920884436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276173722495b40c30926dfbd10a7e76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9619f36f49ee95793c8fae682a0773438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938234701cc583eba3ba9f2ed3cd20b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29f9ef5e73acdee3aa18206ac3df9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02304cb61ad019fae124195a8f9307fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ce271cc7589eb95ac03d008dc8f1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e1b5797f9b79521ec38dd945e47fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e085cc907ebf3e814f373506b1cc4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb11c5b8c8946d46dca0df4c4ee7f27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235218db204a45f528dfbdc348d78b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad186186a073fbd09132f2c27ddd56e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64686614093317f4e82d43e5605f22c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce431663dde231833a8d5bba75d4a1f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b61d79647749b57ef11877c431769b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b512be40096a60603ebc089dcf26315451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f93a83f964fcf5c53e90515f6022c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486514f6be50b5bc2ac30557ae9a5941453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d1f6965a05b965932d001fd6fe7aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab341ce1bf84a7c2168509a96d5e71a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe91233ff347fdd24ba9034705d4bd8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe910162c9d28a5435dd47e08dd0fd0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8cdc2edc6396f2c1bfd97a51d998f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0a3ed43aed9fc757f3df1c0569281459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3ef4536e2e68064dce1b6f0be71e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4112a66889b3219cd4e275c270941461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ec4a379c27721e9d30f14bf564a39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801a34fc25c546201d968bff32b9acf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dd727c77308bcf7c530d45641938f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d9efefcc34c931654dfe3ce23f2ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c98dfe874f312da6556e98b0061c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed631f91968da09468c589abaa4aca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293db7a12c26aa1f10e9491f5d47485c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fcc931230ef49b5823c49fccafcdb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6e570899b9c824ead65a432d84304470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c67e57b3e3ef86cdcc4e2a53ea9b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a75ce5ba43e589ab6463e90f0c73e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30192aedfbb8acbe95ae32b12b3c9d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea1e5c3acb349686776c2c66174f85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29909442c04a0ea12a9e8ab42b04d1d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cdf056c33d4ff2b3f76bc2345797a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ac9f1fb130d930ef0e0ecbeafa7ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7669ae1f8251b2cbc9630c0d75862478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225ba1ef5373bb01ddc24295b258da9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e4eab0aea95c76b04368ee30b9909480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338439bb7f6ea4ca466ff4200a0efabe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4234585dd1f40f2450fe9559ccda501482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd40e686d2d920cd2477a77d936d8fb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079d96b218232d187bf24876acb8a1f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa4d68b6476a9a643a6852f17e3b0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4531e685af84a60baf07143f866580b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419546a1abf40ecddf84f032a9dceef4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b76cebb09c0672890426122295023488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d50827b6c19273bc63969400852ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afec7e3716ce5341200ced229ba171490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c702bf5e173f677346fc0e949bfab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154878ff53ba4f43620793f307fec2b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7843b5c757be0bb3bfa335237198d65493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae152ac220635839b52ade8032259a86494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b400c4b78f5859c0550c37bb5719884495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cdc2c6e2493325ac8155c77b4fdfe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbb730eb7aa2029393cdbd288323fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b97f23731594f484770e28faf1d4d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dcde80bc8aa63f7c26cd39a70c7c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c26ad34e14901df93cfcccbc018cbe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49304684ab7f481e2ea64f0c3f7be348501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4accd96ac850f484d27f9d7d3a21bc7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7943b3b316076b40427821b213181503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65acb1b3f5bfd0d04f9e676509e1d9b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db40d12088ecbdfada04e3540cff1c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d48304c14556111b5d030fc8ca5e6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5517235052eae12d9a2d587df38cff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902862e1b7aa1a1e7654899c76fc7bea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aafdbb5b63ee90790c78cb121fee75509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e294fb9d8434e635d152d610f3b492d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5008ed288753afc21e5abe71b0f67511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df27bcedfc7820457d5f0d98d80b77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4654c83f06d0162171be609763e7a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706fcc71e023a96aaa3881be8ae10c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02f0e148acb0eed40bfc8a114775a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87581feaa678b3dc5a520227e7f3c9ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876bb65541066a23681a4dd45098777517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc880b63cae519cfb9e65bfea27b371518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891e7f5d6639be79251ce164a023601519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea52dac0d205421f94bd50a7b993fa3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a43ef0dc803c03194caa2bafaa58f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe46766b9635aa8819f824a9ef4331522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0171b976dcd743b6fcccef6e1ea30523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59ee9b8dea6e2d1609cefc9bd27dcc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882d2e49ffe42d729f675bd179473ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38184432bebe7facc1f888b30d92b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7c3c3043141bf66f607dbd528ddad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc87d55e03db6e959245e8ff309525528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51af40db076705492a83e759fd6e17529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab5fef02742b6715c76afc7d784282530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621c0a31a357e26cbff9a1abf6448cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0a49135febba6513afa4aded263d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67886ff7f6926237469a185895794507533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a177ab8e67e4c02bb208b41a24479534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e9df2bf5c1d24a664fc4948440e36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5d05d8ef2008e36bba6f3d610ac07536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a357ce803b823ed0d3bfced7de2c16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0f565cd10ffe6cde5a34248fda2f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2768a5788e7210c76f0b7acb25fe354539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b4ed9d000ee3c097875fd63703780540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b61c984cc4c196deedcd50a74b9c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b78d6964257f04bcf4f8b67388d487542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bf7fd58e8199eb102a62c499ab3dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde7ee8283736ff825fd0698f15eb3d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf2795ffe6f03352308864f375d3f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae54aa64624a14b5a68640e385731e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3118d6e746885fdfeb4bd6fd5041a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7cbed4f7bd489c6dc263c40e32722548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac021dc68c881ae744c54071479fb8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938333961cfa12c6fa649172186c366550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc162df94061e33e89ea833e09973f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e65510b1cfbd0ceb023bb1ac4355b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8335500c387482a218e5a501dce2b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f0b0386b770561c500e0d98bd233a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d327c9a8b5b3d82c9577cfcdcbd2f9c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62901805aaccb489ecae8ef9f60ead36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497fe05eb3277d0611367feb3f2495c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cae685126c6c2735c5324f68c69c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e5fa0eb7cb101f649c96c71c94bc7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74599ba13ac738ce220e8b9d38e61d49560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e0a96271a472f5b861bb7fe618eca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c2b02b510b1cd8dd0cf2c1b7ed54d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30c8bdd51131c5bc8b60440a2e29f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c94b6654760d20790f3ba4fa77391564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e16d7b4c3689612a1638ec45a505a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12488ffbdcdad8ef37555b9fd6934ebc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19216656e99c05bdb1585355c9615c77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03292828d3cf49bdf815f62c46c7c168568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa760af7fc794ab92cbe5a9a2f8c97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411a8ccfbe6cfad5aae07592849b22a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405b1aa602b5fc57f83e5a767bae2ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b556fc25d9950ea4ab2ae4e338d4f572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929a496eab88cb8f7b929cbcf80ae511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc496ae70069795ea1b1dd8b9b6b8ae22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc276059ad30b588e607264fee141d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bdc7ffc89fe1e3ae7cd166930aa6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96344ecc1dec49e03809cc6db98a68e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b40e3e1e78f06f057edc196e3b00846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107774883a834a8df4e9f99d14dc0147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9938bc6eaa24f0e992af1a7542ccc18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc895c2bb9a7cba3ba27c88de0d1039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c190a6a25d21f99b9fae48366c3de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78498702d362aabfe0ac3b9a4b62115611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84684e1ffbd43603b7ca4890cec62ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f87b217309d8c86ebd1f0096cdd77413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afa94070f95f92bc8a23350dae6e0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0791ec6945580dc2659011dd25fa32915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636b3e9bef01bc7b247dead0148d26816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591a8f2f291b47d8e2c064cfcb41b3917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8daa463566a8c1108c33ff7f7ead118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f6a3acc3b168773ce91cb8f40d45319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea354c1fed631efa81904234174666ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81886e60e3145b6961dc3ece538495c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e82d0cbca6eea7cfba57776c95608422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efda82b9fb46348f1ed16eab82cfc023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddc1206f9a547be9073e842cd906f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8f20894bdd8091552bd315c0759c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436296df54989746745d731417356c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b858eb19c625ad00a59ca16cdbe47427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b07ea41eb274704d39a1416b49d0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938f8bbdf38a127f3f15541be06120829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a59e1039032652789efcea4dfb51c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd76740d5b78708becfad79128656331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a7880cdfdc5c81197207e997f2c6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ffc75d5cea92cb51cf3970b5fe21933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7ab0a44e086c9fc18028ea6e7790434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3afc7550a3c1473155c27413b5487535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce535f70e68ff0605e400966ea3a1b6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cf57a53610b918d5ee6a5b984919837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27077c05c40ace3689aad3c5ac1569a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750e4f18a478f7ce056606aa73c5ffe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a17181daff7b707b7b3b11d207e2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfc5aae07d3d376ee009dc7687ca5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3145356f3d7817c7daca620410953842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da788750e8d657f674003efeaa16b1da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dd58de0d533ec97fa4686e122c7cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fbd2445cb1484c5180781688ceea745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f5d4291ca9c8cba1f1e2a46c595d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711454fd34489238b6ff86b857a3309a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9de533cdcbcd78378acd0c65ee654b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69267a1acea8a7cd565b0c13de13e60949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a3a3dbf58df7c154bc400ca969efa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2fcc9ada3fd90d80c30a0962db45351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847fac6b2d3b822ff053bf7c2912f8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621f4b3f4ce21c3e4f70f41c97cdbf253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2e06a9facea48ffefab9e3bce4d7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2fae357cc23d57a862ae72e5eae4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad8c9aeb1288069511a47dbf620c4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0f1d24c7e1eea2d40f5dedf3bdb9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097f76a2733fdc948ba98ff55a0c43458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2775984e1e0e6d7d78df57d6a62cc5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9498093bef874449e8bcd47722bf5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c375ece1c53d740f0733e2d7662e1f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb185dbee121ae92c0d5dc2561608e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c843c1da54c85163cb9ba5dc44d495863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e718d3b0b77b56458f9334fc45e6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46044c3342d381795d13229e3dfc4cdd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c810ca2b8595c62310c3a9b6e172766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d644ead16aedd2016dad6c24dd6238867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15d6242e548a847662a46d6d06fd4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c86a3216df9f093d0f0fed3127b11869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323cde2e2533a0f015840ec4ffdcad070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7873ad6dcea0b13b625ba888e5c2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1d33198bd68019ae2f84446ed750b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912b8f4a06bd92c38c43a3c6259f7f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179fb9b7aa7b7be352ee20d072836cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fda18cb3e87991fd9863fb74024a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4895fdd1fab7b6afdcaa3386be5f0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85a5f90f93cc1f73d24dece5fd8ce277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dde13a5ae0607916a31d88533415a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8611ba7e6c088d75ebdf9fcae6bb9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d47e17fd1c4e3fb9681892dac460780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c12a289a8d4d22f214c4181016f0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b17ac476fbea4ee56334b75f3582382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da44b53cd1726968b7d0579a9028eb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f8c1b71cf56d1bcedee9043c38f5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779deaadeb4c6b485588ed66036222b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c7bfb873214c0da72f397bbb7718586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb566878857bad7eb836197aece0ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a032691d0205c80ce32f8be7984d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6594ef23d4da91e40497c9558967d7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc44034fe2ce42df7143a0774a5e3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56315caabd3c40ab6d12e2c58efa235991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1057a17dfc4b0024180cf5ae4aa5e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfb8970a8f0e82c2b4f6411c0335df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cba45ce00567a5991b028df52e15594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7a22e0e1ff098b113f8867283573595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27fdfce8d65090849c7ab54fdc9d8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bdf083af6b330b306e77f3e117e9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaffa48b206c04cd48d10cf7b42b77798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4712de3f08f9e52aebea27a52f8aa199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee8e99e4f79bdb6872bb0b45ec0ff4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d544aedbcde8470e7ff7a908e185fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63092750ab50ba8aaafcb724d3b15f95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f60bc32f752c7b1f3d0b5d349427e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2418255243d5c2f3f48342e19dd3a78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec8935af11f849257f0ccd505ed54c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327ef5866b9eb8102178f32734e802c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784173004278b6ee9a030f67644bb0cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9b0a9fdbb3af5f87a05d929d52770108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23abd4ec0416d0f33a83d8f13709a12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822eab0326ce72a3e8effdfd0991cbf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1bedb3eb84489acf12c24a108d19b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d47f66247a12a2b5dfeab58e7cc368112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2df78722e04ce860ffe2123177628a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d7335d4c6b6a4290bac226ba5b78a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0c112a4c025a41d7e2c7740c65b9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d107e88cb829ce0b704c8ad995cc39f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6faf2f4fe12e03df1ad73bd33cc4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3343e2a98d7060db293c57341710bf6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce9c732a2a2dc94d4857329e84e6a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b88cceb2a689a2296da3fdc5112f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34288f068e048a9e21d02a8268a6b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0ab1c44b3d73b52eeefaca829463f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421fd643f4d16b2a84ab0e40150e7b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcd7445a73c6f9e3e7d2fe1d141198124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa0aa0d93a7cea195beed29199d785125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b9e6c9170607df1acb1b56291b0ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e71732116594cae5be3f2aef910ec8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a597ca8ff034f9d13fd0f3d853e96b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef1723d813103c1f6378f82b2b8750129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47d4b54d582930f970732f766eee0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005527ff40a03ee7e87b63f517d6cbf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488d0e71c16f602b238d8cbfcc22b28132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bf159f6a647ba086e495ac5176330133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d4daca72d3f96717abe9b0a73cfab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ea2dab374857c67d90394e9e45234135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76c8d14c19c7ab6594c5d9b30a4cb1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61d0bd248e6c1b2ee168ac13fd5a22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b09f1acb38a8fbb3bee4b5b5bac89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6238942402c60be45fdab9f0b0cc73f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996f3061626fbd45fd1fa054140d89b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceff909c1edc03c42fdcf557f1ed14f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbadba9f01d347aed05f95171efc847142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04d0033152a3916c523f0a4b6ca960143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765685d4a8ae81678d2b07212979cba8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de073171e4023527d5c78df699aec83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458871e42045f73f227b0e1d1c0ff17146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890756a4985797055d33586ff1992ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329c05f61862dcbc62f782e568ee2da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bad5be8265153a4e7b06240e5585b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a06f575e8d19d24497935833b580df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053012bc0790a8317a9ac0df74a38957151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6381e76affb27ae6a90a7127abdff3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28ba2988058d3d0b23191f1cb8e002153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb054c0b88ad95e5ec6491a41d5f99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c64b403e47604ee364ce4788b280c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e49fd544127c6409a4db210d5bb212156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec3a25fe18325d65a03192675b6f65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdaa4232a7e77abad9d6346b5e40a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff1d97e043bfa887d725ad6cf3c0a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27a41c7b983a3350c4d42a23cffd7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5f1cc714b20a63c9a3b898934fa0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56695ba04389b6d19f0156653427f969162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c23396bd23fbd956cfc18f0002e55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871541d390428f0dd6e4571bfaf930a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01124f9146cd70b89c0cd3a5187085bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99311dd269f5d3532a648ef4c97558166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d42c09165d6d4d12f8e24ca0b01153167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599c80cbbd98a0ac9ecdee440e446de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3af0ebc4f4c9b5937d7a58968d6797169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2a173934299bdb2d619fa686ef2dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39dc1b203f8fd9cca17f6232a19805171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15d3b33754074af786332f0656d278172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f83cbf1a99ae94e746d2bfe3f514b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfb89c1aab37dc55820a2baf32d9db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1803002b996b1bf44f863b69ddf5f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784acd193194bd3fec577b52fe4b0f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf338e66e26eba881b6b7ff3ba5e0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a3c530cdb1458ebf5197215849d81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a8bf616497114e02bc39848e6020d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ccf80ae31af58e03a24858d87b451180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc54e8a064c35d1bcfb64673312de8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaf296c13b5b1546e7b44578c06a1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b99b3c0b16e2d28fd68539b0014b85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a6cba4261e2b03c2017f7a0a12e5d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca21874a1aae6e755e33eb8e6e502d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a5a8dba7a8cabb6a08035f01fadc2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef9ffbe37cb8e7134cc8c0294e6126187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f18085ed9d9889be84803998e0370188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc805d78e49581600022e3ce3ffaf5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b576aa4ed324e39a726b15a331e11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cab6a72a334b0571711ace9568150a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186b75a2c097ba3b373b07c63b8fcc2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd68c284b33cbc29ea83608656cefc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6c61984f9ac40792deac3aae34ba2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d4b7b3e24329c6a47b0313f6502de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84423b46df3d1eafb123576bd7ef6255196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab71f6d229df4d8f6c7437e10713e8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82c8a4af655875374ded2967a41b9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c75a68546ae3d405a5298960d3099d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ba6f75070c4b7f58d6610ddea6821200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53031aca2e005aa5311934840005b7f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fafe113cc26076b65dade6226ad0de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41005cbe6abfa766df755f2d03c0fbc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a03a8af5e3cadd08cb567a36bdcdb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082b582eb3abba91f229e2c36f40174205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0926d3733bd1915d9b640549cbba59c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70977ebdd11d0f3dd8d5bf7fe127e766207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb7a90910744015f32b0dc13a28e36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b13135fd3efb66da3cb6e60d19602d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540afb91729969b766a8c45b1cb347c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa97b4b3b1bb83769e6c8689104582f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b4eeda1a8c4b4e1c7adee8f68c89c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d41d4674e6369edceedebac88c5f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dee5fbec45f7c3cb54c7f8e67032cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2577a85464cd4e394f3518709f3f71a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30943833ff9002fddde1764a5e0ee42f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c90eec6b5fdcebc232b2eff3a805c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16820455166041648337c77ab00051218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3249446cf82cad46a5d8aaee19cf5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5b9c42524ecc76fced60b0140f55a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ab5e4a0630768bedefbc14a2cb980221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94b5fe61dc000dd503551a2c8b8a63222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e69cd0548daaa5a728b2aecbd48c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585f4693273d217f4723f30e65230ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b6bf51a5485e77099fde3acb57b42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589c53474e35d839d82fb146be6c2d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a45fa94a1c5a28fab094cb547aae4a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc79b79db5222d0aaa795120cf2c2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa15cc32ab75825a83810925f1c548229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c92243b448e0ea3e2f9511a7bedbe1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6841af1fe8e106f19b1938623ad89231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6793ad01656f1281cbdc7825e4e926232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95559c11945d172f0d44f5d039686434233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc2fc8872a574e919e4a0ceab965ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9ea9adb67a0ff00ba06e4270ca6df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df929c63175d872732e6eccee7998ed8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781565e9cba589c5d13869b5c33d3f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad57116203663b4f9465f3f1458695238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33483a89b3646b8fccc368acebc597c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9716148e90d2e394680b9ca560717240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10d54f0575250a065c095826375c2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b10114f6c0c665c0aaaa9af86fc2d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91556458b545feb2caeb63188dfc2f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f944ca0bfbe1a49ab76c1f77bc4363244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e418bba50cbc1bdb95afa89ee9b79e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276a35a8ede27716394c43ff6ecedf7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a16da19ea8ae139add2071eb1254a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691d8622918b55355110e4861387cd4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9268de865da7091ebee7e18fb3ffb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61135514923a601c789b85e881fb7e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17cefcdd1679821257ba1069797483251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cdbe5eae73a86a5619069909535e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22728e20fd39a49fe248af660138df8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05b03a5c85259db3d3578865a52fae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a820903069248857e0b3a47332fad65255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4beeb69b659f80215814a5497f7b13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03f5c1f489bd15d8834775eeed8cea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9469ecd89de47eedc31f360d7955a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3f84171191a84f962bbe16e031cef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52afa4ddd51a37c6bcf62ea372f41f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377369b480ea9c6d53a2271d851ff75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c6f0b1d2dd3d401a8502ff7fc8a80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec877383340e5dccb3c7e040d413641e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964af68be502cf4d0ea44d9b15bf334264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a195286ae38ec1548b2e48f8f7956a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c7bac1a8b766c82ff2e3f75611c51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b42079314387c4db45a5a1082c2dee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d770e5b8f3029b1d5631cc75c232a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aea7ade4370ab1d37a78f3b6aa60d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdebf4a29569654a63ebadcb62f484270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a9cc5f45b632ee72b3511811d6658271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cef9c818516059a4a18dea49c0f94d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fad4d273215e98d2aedb6a0797556e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8c7261dac883e269e2c83b576cc55274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe9b4e5cc453778bbace1b083e4392275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f5567edba5ef5c18029cf54634b33276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79a21869e435ef95330e65ea3a022a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d7da85d286934aebcfc60d5c5c60e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977ee42dddc1dcb32e433518973070f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06f0dbf7bdaf4fcc2a197ced13a295280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1178d163ee9467921945e137c8b5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0924279606f2a9cbc6d051484c310282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6a42c4161f40c88fe54ac064769a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7c44a9f00124ffe10b75d22ae77c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a66bf7f90f702ff1926f5690dd2180285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270f8f6d8106cd48be5e54569e73837286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa22f8109dd5c05b68d8d3dfdec7ac2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27469d5f6c0bf643af51ae96bc4c08b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745906663f5f6297226d9a0e4acafb9f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd496a49980f3bb768db3fee30d02863290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c011cb6f3fa5de0ee8d1313532fc1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde30d1e53d021921efec2fc7047f7d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d97ca36206b79e45c03a33438e6ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c72237866bcc369fa7138483c9b3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4f7bd65e66af0c294aa8ae843960f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dcb6da3f9a190c0d84f738c68d2e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c10bd40c95a9ad46b22449426e3fc3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283720636b0c130bfedb7dfe53b4916e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf85c2c74fc645ba4dc6e4c9e38a56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b39f2f3dc08ba4be24ae2e036822f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c7d3f7e4d6a3f477c8df2135872de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc39fab5fb3292417631c2622f58a96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f401e789e2967ce4f3e80144cd082303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32356ebdefd4d841df56b3edc5eb1df5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2360e2108485c627aa3277889081e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc19e905204a422f1f2aefa1f6c1ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6d22138e05f2a110ad8e636bfda22307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631329b9de96795b09526fbe7f6fed34308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395095a77bdd0e8d408e72fe8223f27309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1861479fdec3c52f2ca55baf807fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0601bf469f1f7b9bdce87107472ecb4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd098256781b0f8d8f60a329dfb4da4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494d190a4eeecf7a969ab6d81d38c78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8f7c13f8c8b9dcbe2db9a7ebc8f91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6559ef03845a57b7814e1f72a877cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecce954aa2570be6d586825843f1ca2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e61346378add8f8652601e3830ea0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c5cdefe821ca4beed2aa586b9a1a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fabead0c3eef7f8ebd0531a6256a13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2522c431d82051bf9d0f856a17a8d35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b9fe39fcda541b83bed3e6da00696321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfb844becb3a81cfd02f66823d8434322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7e8eef321e19372e9c018a28dba60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4db612025dd41ea389bb92c77b8184324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f1acdf952bba5b2daa8b5206eaa70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1a41d5ff1bd81844f8d35c2cfdffd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794663ab50e3170e5cc5ee9063ed2df4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f28921d44529f58af79ad0ed931ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72e612351e523241854d906a5edd85329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a02cbe27dbbfd6f4d6fd9c983ed9ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62e675be0a0fa765af8082e60cdaee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd3d7eb826fcc4cd4a49e027b0e435332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef2f2042b7790d09d2fa840234b602333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c465c873fee103b81d5c4c88315e1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816b6da842d8c97390ed1d90ac79fa5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d162707b236b78614fe56e4f567ce99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e431502e5394107e42e69a995796e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2213371c97b6e04060faabc32ebb28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce322f1443d96331d2929d43b36f49c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a1d5d33dba0faf173e4a845df02ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be011dd6ef5ff9c5cbe5ab865b12230341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1a0119e737516eeda885c038f7cb5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f20cbeccedd4603b186f75718490c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d97861484716d8694bd92d302c984344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f592b94a5806078e143b2a170ebb5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432d630bfd98de849379d6622b46438346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf2fe543c57e5c2a0eeb84a8edc87b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcefa1c686c03d4c8075ab603c51aa6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054a79de9b65571c1491e96ad696cb4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34928820fa9005232f01edaafa910d9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54628e4307f674be7cd08731b88541b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc6715cf575b5bf2a463d5ac7f674b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906843785373487b940c9fb73f3c7ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec28d6897ba50e0f85314de374b7f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c08d75dae4d4570664cf02b9750d9c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b531a2aeac5aa14754ed6d2ebefc55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b26cccb4a4324951375f310422758357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afc2111cd3e6c4ab38ed4846b4b497358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fdc40add84aafa819bc8951e00947359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3ae2acdcdca50ebc54ea92d098e65360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fcfcf631ecc6a6d0589599aa8f9b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f54dcba672279d7f372e9d9d1fc6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c279e8ac5e4472a5566ba46ef1f2d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c577d0f91ab040c7f990c02decc7e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d93197cd9f184c7b7cdbf459a40df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0a71e0208b79393a67f20f534b318366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39213fc2857bf5b2b029107de25a4b8a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575a30a5989e584e05ef844d118ba1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673981a332a1a6cf9a6084f1710797a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57c72a4237be229fabbeef5b904b83370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d418a14f37de7d74d2fa8d7e2a8514e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86315d2998939e0c30be240b5e894047372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095df45fef4d13077aed40fc4f9e90b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d8fa81c8caadf98bf4450ebb0177d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd5fcb2feabac7ae89c8f014cfbbc4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11941edbd892277152505bb93ad0aaff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ad5d572aaf1aa9d39be76cbd80860377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdf69b8cb7e6a793df721af50a19be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098921f09ee2046aa218eb820c499561379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46de1ce0fd7569a746f2cd41cf722a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3137542c647b0776c6f6d5795e67903381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0414d2d4f2fa5cddb46d1d45b5a3cab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f160d3397d704f032dd4467e6f0f76383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67702953576016294c4c151c8d2377384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2aeb3dd1c9778074fe183117f3262385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d0f31d12c407379b6e0c9092483ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2a40f2d1e483ddcf8e7c3f0607d18387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78388e5756a4a9cfbfb70a3832b3f03b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b0c89c28104ad9ca0af5a9bd49cd4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c976f3ce0d9233b154ca4a05e3a8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d27164e9c49d2a3a579278afcc0cce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e82804644942fb5286dad5e7ee39b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b102d8f3c82da4a2bc956935a266c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec38ea67c033475dadf0ea28de8301394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c610829580112ea78abbf9a7cb66fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee8032db1434a09f2f4c82559184ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9798d960bb6627e683b4ee541264b9a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df1eb6dd37e20f7e1f019e2b8970cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884725ae201138fd5876e5147372df2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af654f1f3eae4284387709d8ed8b79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdc6aa8cfc7bf637bb573394b641df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22d762c56684a5ee659faa95933edf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e112034b368659d9bb4f7cfd9e0cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071ee2da02c666c8c4a4a87283a89fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9138b597d07e05c21a9a34357d0fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94851c3b25e9dd2559ef9e5ef14123406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7fb5b8d8fbb93900c9d59ffca3e0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f7dec0d767c8ba8ef76ffa8ba1c55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cd39db7d02ebf47b011bbf78e57bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfc7e58f60e095db38516c5dfe12d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4e6a7445786537255ae754903c4ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bfbf62fd1d2204c6b0d92832626c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a9b0b091669d8236ae61ada9b25e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599ed5dba24e58fdd6a1607e7c1b07b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3515ff79138b54b221b094fa710211415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439121f5a5d02f9b12875e70cc75cdca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad96fbeac6731f0734ad6fca55e2e25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88e7210a92032d1b36c700615833e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f176230cb7046c342eac5271e53712419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5061882e84406e202f10f6f72878d1f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdd5c7a490ca4ca5ee25855d1adbcf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7752301f6ea8a18e85e1332fb37322422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a94ebcae98b226043b991ad0e8363e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a5e26ae003c7085c7868e11e780f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027e099769aadda998e9c4e335a30e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86929ba8bc40fbe4fc1924ab155c4795426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ad18d94a4683840c0534a9d158da9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abef3495dc9cd196a6a6e37a1c65f8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1b3f5b5a75989602d6a406c725577429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394c8cb8305e1f13c54531f282c347a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb2da4a36f1a2ef6ffad715124c0c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0a3d74858d9878ac0c51a22efca5c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b2907bf5f1e74ca4a9cf0d1986d3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e19137663ef60339b0f1ae9f6928e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197a5555c890fc76205722552926242435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564245ae2469c9ba2c05aa60496701b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da23b1b5363ea98509f795aa502534437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d75f30746a09655463af0eb39c2ec4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a549def0697737706dce1eac28c8cb1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1090c5db926e3ea9c21f1aee7ea9448440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed7a3bd3fca9f4cada42aa082c7d28441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad0ea8ada53939885c57c742372af1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7a8e65f75b39a494ee59924c1246b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397ee463397781300ce3ab1f8b00e57444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8324147935b3764b67f560aa7d98e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbabfbb7f622ca63db13354e8364f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564bebab969993923a8e283ed462803447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cc43b8214cad37c374f360836a31e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2ce1a8b8347220fa9af96a4ff8f8e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb962462bca471652709adbc70760e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59135eac7e885768628e14b0831f7dc1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe7c178f9bb3eae6595257022370a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff530cfe6a0fe2a5132179ba392ca4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b416324d7108223570308d9ac9233d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58c807320248d3309fa679d2ebabec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bab65fd5f803949d47597e036c6ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a57f7eb704b65244c7b38810b2f090457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fd20b3461ea8f74b0a2236c0e771a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213907e669eb926fdf7bea4727a92c6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f00df0d7f40d69185fa5a2f1d7bbe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f0c9187181efbe7fd61003e25ac47461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661017b088f574ad7cd1812426bd5fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2fdf813e115688e3dfae2996bbe36463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4305d6ff20209b998d0e85a18b7b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011df2f75fe31cee02c9c4e1a7f7be06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3012d5c0f5414de8b602f278d7295466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307f29ead35a879afc541d1b2a5a171467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d819047ab073be0bccb9993411a0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c7221899c0f449778f54c7cc2b2bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec28f740811f808d7123918a9ecb66470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3cbcfec62b2e7f35eeaef8d66ef1e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c640cd909eafe0536eb1c0d493998a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5eab3422cce3dd50e7a26d60e4281473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e452c2f7b601983f4ca25f483a1cd74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e933252f39ea10e619fb3f741c7936c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75b8d14902e4c6a1459a6abd2f0851476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c3c3c5270212ab25199f48ef54bd1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f60e23b04c7f53cdb001bb93638b5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee08040258dbf595a3b307ceea183d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b56ba7716a2712e0e3bfa8b88962e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742a841725ff4c181ad03f4decc3c48481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348015d9902c99b21da0615d3cd652f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad13928a3a9a5e30ba22d010bd0f410483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade25c89c5e2535bc0caa2dc80c24c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58c5aca0fc225aaf8b39e43f53a819485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466c6e1a323389a750cd3e6b98bab77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fddea8ce9718b83f41a4f2338f751487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89772a5e0d32ddc44f79ee9c6efca59f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74412a659fb45e7c632f21e1d5c1862489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da547331cb2a8a491786bc27c8c40ede490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ee07333dd1484c9ca22d8d56e00e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f19b8f92bc80d072e70361a563c608492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2a603f6ae34ae00db0242332dee05493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fadb94d10522a1f4354b4782b37da5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc91c1578e8c56ad4785375e0dc6355495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba6cd9963cdd43a2330106de7824b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73f93c7a17380e9345021246848a31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c38966b9f3a9407a3efb99232c87c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98da38f92ff803ce74e0a91d03d035a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0371c0fe2b30ced5ba37db93a4af4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1d0860689706a9dd5947ddde66f2c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3a9c3ae8166cad9f40138d39ee3b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35365031013ee8a090671ebabe822d3e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123dccaf847b1879a2d0a3ab2d6efce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e29421b3370a82cb585c5744a9702b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac91454a3a355a1c3600bc97ac4c35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe879ddce42d2817bb1a9a108c3028d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63567b470dda6ff0fc822c7bfc1e151f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751d68201255086cc1c95219e2ed6aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946e99b987f338913b2534267573cd1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109357b281d804f6daec88c1ebb0daa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4b5e5007ef79aa405249c187eefb0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40632d74b62d02b1266157c90e461466513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb60d46e0da81dac0f6aa063cb788a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3646074845329eab952310ac0b583515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddb1db29c2b4358b738adffcff10b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65936245d010a6195192c28c3dafd4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842dc7d07159c04b5db3e869a55d4fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78d5b3bb223f76ccad97dfa6f9c1ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093181d68285a9de9ce90242beda6f28520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7138e5541ab906b638bde401d2ec34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d75f57a2ccfdb0d48d0101d16a48f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e821b095600acecb0cfcaf6b682138523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a396395c7448d4f320b4c914b0530524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5568bc279ff16f42951e7e12761d82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85b564acc33895eef9d232b307949b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646cae7001de74973aac88f28bf15b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aad73e051138a62c7605e1c6637935528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411e23f2dfee6368b80866e28688349529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e113ef7073f18ac14e3a74403399337530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d2bb1c8274f9d5bbeda95b1020157531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29dad69a2fe9fc825298f778d920ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9675653a4ac927da871e5f0f2c7ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241c4456861fcffd3baf4c872502c25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dccd1a5a58c27e2f6c6d90374c3dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3caddf7a38bfa7eb075d8f79c4ae8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8962d7ada05bf2c225bf841c5806ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b5315860bb248c846869af2d59111538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d466ad061c803b06ec8f8fd397722cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c7fbd18ebafcf9c42204e1d43ac09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24654c7bab0336598b7f39551fe174e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b3aa280be62b1b15f886f394cf56c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364592a7e7636ded1a464e4f365e988543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2381f8c40b9b6fd61f9fdb87448d1a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bffd0e81a180b15bdd248e567c761c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c06b6cf02159a322e1220adfc5cd7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396eb2c004546fd7219ab1cbb01999d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a64a70e77461521a7973a8bb96f6e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35897349fb85fdf1732ae74d9a0c257549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec9ee347cf403c7dbeda86067cb2fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd2dee4f50726dd9b7a44440e5406d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52a0747cb8bd15ded0dce8c607837b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5efb2a94ee56bc04633ceed6d5b04c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cc8ec589d15a165dae3b82c22529c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeff0d044d4a57956d614229df938bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8bba4f54e520a8978f4b2393def42556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d026d1cd025fe547e89c6db564770ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af497638e37186d0a4ad05d8774d325558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ab0b9e16b1e76962877c0c7ca82df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854ba40189d9fd742f0940a893828ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d71536e700e73061139e5006c30a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9ef762504c85777110094797befbb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964106eaea1f32b12f6159910178b7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59ea5b4cbdca6a7943163b7798a8fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f35922be9e6a85a9afc3cb3417d6e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb619f6ed49f3ca69ff3bf41781d9087566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd8a817137a2d07cf8d47db37b277a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b396e7fec164c62dfb50b83cb46e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15120797ea2312d1675f7ae0f9da37569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8886898d4b4af7dcf4362fb89c85e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7a09b1c7c4bd7e0fc9622d281995d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e61ae523908c0475d583ec5645ef3572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>