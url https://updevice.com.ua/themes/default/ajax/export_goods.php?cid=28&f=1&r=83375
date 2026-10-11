--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3b666860c2811956b4f96bd6b5b1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100570178ee8e1e0853e826868fd7672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f87f8b4e6d224ad07e34578f2838a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44875bcf597150346ee4a47f76953acf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fdc3980a27f246b62c530c0eb1a2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92889dfe40772a9f5e379fc23d2d986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30725f3ea9089955ef87d258cb8b41587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ba2ec0ac93a67ae0dcb7b03dac7958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdc94a3c0032f39a6fb0f999c354399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4fc5b25cfb02d579560ae45227b8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95cb20eeb5194198845975cc505ae911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0e22d7a70d82de0d932682be6c74c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a42494f1d24448a25a5437af580c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff586d26136a70efc2f2af3bb0eb6de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ea1cb31423d7452be2662846246f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceda79e81ed242c85af69ec8ed0c00a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44c1131af7682b95da0d3b5b47f68817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ea81f89f08b81119fa9beb495f65c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e423ea4d819bd5fce0deb73172f57619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ffdf6bf0f6ce9926c2245643ee19e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ae0bcb6ffabf6bb37a2be1ae60a8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4e95fc43d2ef85c8c8da42f9b829622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5920d16d5dc141ef419226d3ad8c56923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8964a5d71c938e735403b34b3ed4e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ce7a2d45907f7071bd2b1490a02a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f2680c297cf6b9ea6dfda7ab9c32226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e23219d6ed718a99a53d2d52bb0cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84960d4581cb3d8540722fa592b1ce4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3ea6eaa22b8f6643b6e384861d35829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff5488c2dca32f8436d09b5bb2f6eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b887eba504418b9ea6efe40fc2d5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3b3aa06beb96acc8e2b74797340db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01245ab980590a42265f2c244c8645e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfae7725c7ccecb8dbbcc760e2b9cc934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bddd51adcd48c27d849bf86327887435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed164bbdc1580c3f46b3e5f855164136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a882e28805f4d9d101c433c2d89a63737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359048340e96524e0c9ccb10e71b3ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86869635488dab13929aa882d193509739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4eccbd8ca5207ef1b0f8c742309e2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6c638c713581b3cea7a4c4fa22efb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3ab65beeb886e03e04aac2a470c6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd352b13090a3eed235edd07c1675043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9963a8b3d8d1b4fe4c287b097a62ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c609860d7037e007120450ef23868a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7edef82f5bf2c62cac466b628f85f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc83ee4913170bb911f7c248fabdf847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4e1473865e02a0559c4513f4e7f6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a30f9873a0c218a294af146be003db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f419685f3611fb439c3d862ea9562650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32858b8396f28fb4cbd4358abe00fa9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1946d86f774f5024f65740d20637f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968c6f6714c0aa0246aa3cc5f09ac4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea9c0d6ce2fd0334d36cfe780202d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77824fff140b20eeb34c1ba57718c4a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e50722faae73184d8c5b250f7a7c6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b70dc2565b707147bf33c3a18eddd757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df70fdeff00e7d036275508e3dc2cc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374dd09a6f92d81347d015970ddeeb459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bde05a7ea03e9003fe34618bea684260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdc0adec40b9b346811f17d5f2d26661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c155afc55c3c6169f66d7ede2e4f4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c505d76c8cb1db7136835f504d01a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d0c87ae7f7e210c8afbd9b751df9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773e9fbf58b417b0347719b1bb86e4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c1a1173889ab0636f24f30f21cf9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c28670fd5300ee144360e679cf4c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5f29c4016f4737ebc20a02aa7a9ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3d4043d4e609a3645dbd4710d4e6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1ed456aa77e418ebff9ef197f5b7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b63741bce93792a98f8317b2a290171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbd303db590e2aee88c187aea8fd4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3132cdce725e317df58af677a9bdb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277162c5cbe62b0f03e0713a192e98c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b403656755420856148fbd26d765275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bce0f16ff87914641bd293e2424a4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f02774e54c7b49406fc00b832c4b8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ca5228d9773dedc9a502ce62f21e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c2cd022e1b9b66b0105b04dbe042e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf1f39563c40da1ba31c720d546fd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91feaae316aba7e0644535c9d72936181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee8033b0999d28ca93984a672d9fa082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153650215849f87f1cf953c986e3d67d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079a55368121a032a7db2b1be3c04c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdbf491b741a968886c3816081e3cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb8d6dfdce125ed950752f3ade79ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d47b385c0c758396a1b619ffdce67b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5921f1b8e03996317a15b31d0c578988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888163cd26e56e840c3e9bb17fcbd6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989df914db7dfe9feea5dd4122b4770c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14cee063a54612ceb8b71628118b9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391138e80a3fb5df5082539cc4f7002992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715522258710c278de65667bdc6c4c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b5fb69e92d7cd65510ebcc46f7c2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89dd57c1c64eac5a1a5180053b216895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9078b8667ceeeeecc614a13bbcb0ff396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c5a55137d9e6799026b7fa5a4cece97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3594a97c3332aaf47dc9107e300fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607de6eadbc4d2e5cfb7659167d3fb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693f8298fc97a48ee54e4156488d00a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1417fdd90eeaf055ba9462bbeceee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf335608f1d835d84c8f138e0fdff7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f90c9834986b4f2fb4df40052df790103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ab7d46217cf9c8f94990180130241104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2577dff5b8bc2787e8cdd719ef8c64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c941c3db9850afc3507509d6bae0c62106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226532e5b6d6e6c03790dce73c68473c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefdd1ca79eb816960f445c58e83fe6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda28dd6327ae1b3c79ad8eb55c3f41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad40d4734f596da7157bfd32e0025b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809fa63812d8e5ee16a5e146d29b562111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebebdb7ac2afa6fd87abbda98ba2bfe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f7689ec14fe37789099560b0b0bfe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901ecac075bbfa5a0d7728e667b8698114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1656ef3b624047d7d532b5b6a1e13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6372660720ef9db9a5c8bdd9fbc198116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24881e3392f22efeddf1a49bd65a5c1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f89f3f3c5ca17722e0b4c9709f548118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a18e2127fbff28f3c4932bd705e36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c687af9803418dd07829e8cd1289f29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cff08c9e1a3cabfc264321e2b723b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be49b1d70f4573aec6d41c92445246122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b46585523405df972418d432073ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367151c3e136a1c91590ae15160f1c82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22998dc7d77c9939481c973203254f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d519a042418ef952d75fcf667f7fd3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081f4069bdc240d91e1d7a8ee2378c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33ff7aa7b9694b4e53c1722cb205f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f0be6ba1388e2aa5c0e415e93cce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c81045f165477720fcea2dd6431cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce773141af363bf9f8fe5d3e742c647e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fb9b41fae8d5bbdc4b31c9c6bfa81132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510bca9ba52526c7ef8d816040985cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cebf0667e8a6c27534a7f48b7b0417134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21252c41423f9403ce386db43565c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b065e24cdc0bb7c325fa42c901aae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b44edb6b5d09ff6de5976f0f45e36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa46f88d7918cf4c5ec56d433cb6e8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20d64d7b6f5de75b462c02cf13fdd2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d403da333ab96db94e78edd431aef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8547d66621103cf7aa8fd979b4b91e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee6e6506a64d0a18bf19372bd4b355142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36029cb812ebd9028358515323a0b992143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e687b9552f8903ae142a5445a44d9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c423358b2c7c2746e3cda49d4913ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc749336b6b0f5506b1554ac9e43e6b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991302a34b8aef635a8454058399a43147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3bed5a633668cdfa1a6986de5d6b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73244d7418e48548eb872eb331515656149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3b788044a065ad698fa2dcd86d893150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b80d8de555a2b929683f7cddf1962a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6705f4f18dc53253b3783e3d28c4527152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0471d1815c6195f7e31cb1c5e7ada8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac25cc75ba2f07357a814c5881962d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e291028803b51b687762f964d547a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a74ba60c49b6575ec8964637b9eb57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0207ec3b90eb62712d62117d3dcfc4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb245737a5157e1f8be285edbb87604158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548393298401a11cb7a8f2fe10b7b14159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65c5cca470f72bccf11d0874cbb2f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00751e078748a06380980ef22ab68889161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82398ca0dcbefc3faeed46c856bf8db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893a8a071a189596243d465a9df1d5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed6268dd6dee03b602d3b13ccee846164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3460746d847ed960ce5a0931c5880165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9603a9525d2790c1201b02632e9127166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9523b8cddda20ab96df7a89ec28b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2252a7503ff287dc573bdf5ab8ba2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6282844aca120ce1ad98bc50a74eab8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbbf7f4f3ec8768440ae3a88e59e1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3131589fe1d8db7c7e24a16d36707171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aedb30fca5614345e8936b2dd46749172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0077f625a234dfa04a5ecd10a48332173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebce6b65421d8c970f9dd74735961c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b03747869c5b0f1bbc7326f6f86105175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bab3071c8121a49b1c3dd5e86e329e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4eff0e1cc7d65c5fbe3aac7ff706a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46067d7285a53350b1784f731db43f31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8ddf2acbbbd17f9fa1bcb1139cd3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568254042051f40c7574f096306d7b34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce981270f9a3443a9795a787f7c24b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273b781dcf17e3be458ee6123e260b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf128f00a5cd03a2d49d8d3c2261ab7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16349bd004222fc5d1913cca1991d82d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed31f45c86840c85c838d36c03ae69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ba9a56c599316d25af37294f7f30e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da314cfe03c7c5700adff4c8025a32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe711cc8f1fbe4277d83840a9291fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107e11d4b41538a1d4e299819a3cf00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327ff427c05893ed06ade96d9b82552190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c526a2ebd10d46ac46b9dfd3f4e85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6afd1d845fb74ad78d3da9e4647fd9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882ae98515ee8bc0006a7b01e91d8ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df460b4f00e3660d8bb0e426c7462b5a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3057c02219c92cab82082df9030bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966e0c94150a94ba408bc0849e8deb6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a69ea9dcaff290a8fc88a006800bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06317c0b1807d0f9f9ca30a720a39f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a8741d89219dc26e4d2a4d355defc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76e607fd5e956e6ef703d00873911e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb32421c50195e7b3d530018e781654201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849abeda56cdb4673dec905e044f7a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec4499e89e8337d2ddf1d6d4575d40203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea0e35d8c1ce4359223c80b083e42c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504c1fc09be85cf34c7b3c6c8eb5eec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026ea5a9a4b854b4a9ca679e9a9c021206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c1c9160efa55aee1d88a37ca17e10207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968658b21c298a484e8c00c32e38d99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6732c91a54aa28f1af125c2634430209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff225e1c6b468dfdd504a21f1c476f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3148dbda1ae95ada6e0bc7b880a63211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824834f385ba45cbc80717acf5880f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88e792a8a77ff03ae863e019ca8165213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d86b89dc592843f09f8630d9b21361214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f15ca31021f83972c2a7c22f4145a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fb3d13539a9bfbebea207146f252f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0d4a6adf86a233a969f41d09c7e5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580c3f37c71dc286ed319a8a211d9a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896888357cb0884220e3ec058ead7be0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80004b297343bba98fe9003cf3d9d82c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb972b45674a68ab8778965380aaa6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13590b28666dcf28d208b1cc8a1c3fa7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4da99cc9dec85ee3f18d6b03f3f2b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fe62d3a5046643940ed12ca7aad9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a45e493973c300da51281482f89c85225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c8c4b3dd1e45245a12283dbe51364226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a57009e910e6b40d41d81d3680c441227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7ab0e99af1da6deef8dd34e084e04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a972ad21c7064042a02d8bc42c389d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff082f1c3a188158ae3c96233c17e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731164d24cd94a28009bd17b21f2d449231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1671d62be89fc46afcd3d20d0b8df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e260bf2bbbc65cbe500b08f1157f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f8bd7ec5b75b06996ff905fb1316e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e81434e9cc07f6977e2c9c2864bffa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec263aa9efe9737fcc3c2f5404e00d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01feccd807ebd6da0a5373b7b6ff72237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb303a3c5d5b23b856274e8eeab6d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad530e4bf52d5d18f08ddccb176b9e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f2f37576f9bbcc2311b7750677498240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3fcb474e9a2fefed9c5e6aec2b3f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c68bed44d7810cbc1aabdaef83be7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d0914939cacc4c11216fbf79ab5ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfe154993227a555c61a1187f07a9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa6c1f5c2564aa72b0663319a93078245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f30fd4e7e709fddbbdbbbc3e3d535246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfac18359a00aa344979a8c85ab756247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71b02bb77cf0762bb684e55bf9caff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea5acc8a48eaffeccaca8a5a46dba0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd75ac31b69cdbaf957bd0e8632723250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78a90a7a72d3f7b6a455a9e5141743251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b263baa2dd1b789959dfb75c187206252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04b4dc3ff6783e123d6d93c6e3c959253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca7663bcbe314ada24477a1ff5330a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df085feb82c4eb204b072603570bc8bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177ea8c89fa0e8da778bc9915ad12b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e514f432dc37496812958cc70e974b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a152c74e0fd7e07fbb548b724ad3a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a38b2a10be23768eea621111db7d48259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dae42d580ea804e4c814270cf49d53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9063736191720946d333a13c8d348261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dddf5a287ec959a6e2f5b49bc56f74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef6e31f3c862eda231cd9c599a7966263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e834abaaa7a99a04e3c21e2bb6843264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcfc8591537a2a21d9f64d531f14a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ae5782dfc6240e259d84b20e66298266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1ed2becd97878b2d787b76761c914267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c056f412e15d5c65b89840160071f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b211273277e2c06c3991d5e652a4376269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34707745ea78e858e3a28af7f23b7a0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e55b1031ffb9843cbc7c715988f478271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf2cbfb0c855e53a12fb6d8d632558272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22f0556997500698e3913bd5bd93f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202ace9bc23c3e34bb073f0ee672aac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338434f61e78758fc8834fc5a9557d7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfd034d2ec1d88239c2eb5837071f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ddebbbeea73915cb73e2f22b93247277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b62e3d5d9783d3120db24bf3fc456278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1c11d5ed163725d0e376a62342cf3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fc672632ab0314d344eba8ae29f93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bd0dd2fd7e2ade83f837f1f959bae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cc0a64a58c9f78bed7256f4058fc2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a09d2a8050ac6685b5196cbe0601a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e03793c7f476c25e7cbf9f6973494284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eef1dd417797b8d0965ebcd96a9034285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d4c59b12b67f15daff03a73e7cd06286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838e4d8b5a434830e7faa4bee7a6eeb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140846137c8ff486364f70c0c85d4ced288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ce0b8771d99639b27afba929b046c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c483a3ceedb38d5b85227cf0f1524290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16430a7a10d9cb72c8976829fa79526291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191916da6741d8021cbd0cfddcb0582c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c86f53862994a8fb70098bdba2c2d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ecdbee9479c63ea0fe4351b0481ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2768e616e32cbcdd03e9b482a50f27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395bf9595e505d4b66f5eb4cd7770ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5636036713883dfe0d4da885eb416d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f27829926ad458419d068db2bd7966298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf417fa5d3a36c4bf4f319922f78ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a65a09bdb21598c84acaa7780b708300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7889244f71716706b233304e127a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daa474665ce60c83cf9b42d2499950302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10dad96e950f22da85c0f5fffccd1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6f2e3bab0823cbb873d4227c4ca86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963fb501f9da7fa7c2ff5332e8ad11c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b61d72e98990bf0aaad04c6ce822ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa47a30fe1b6fde5e3c8b552b180f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a85bab0031058023c8eebe39f0a2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc285f2763da99bab1b9df5a77b93c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634586a1e436ec44cde38c4a116471ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a952f8d0aef529dff4644e8e303a376311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58f619addbd06f1eeb25141a79b6c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18f21b737767469efbdde03661378c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f57e27e5fe969cb96a70416eb7f30e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738624d2ca4902ebe21a5330136641b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925ef570d20d4e08e8ab26b6ffd8f24316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c72d9ae5455b432683a11b9781995b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc564a4116d378e22825da383eada4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4eae8db3913d9807395e126c2ef4e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6797634c8860d16c5d66e6fb507db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a5f7de1570957fd25a3d3b7a873ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6675d76bf184ee974e711b23564f91322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2007dab80c33fbf8195379bc28c1c31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1490492bc02f5a266bf4e6a6a77883f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af454e42acc5df44b5b63ba87f75be5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c8372ea9b237dcfb52b7abb863b51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da8e4e9c8051d027b7340a465a8a75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886d9163bc170ee8ee99c9f474fbc95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591db0c50a5de555871849d8459b401329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa0549b7226fbf63dccdda4380efa2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f859d4e93eaf3302bc45bef9083b2b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886b301d17ea10ffe7647579c609a1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc990ea125a0fd8dd25720296ff111ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d63f3bf4f51ec623358bc1a6266f5d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dc06be45e0247bb67923c69f1f677335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290682b47610195aba05ddf9708735ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e33820828de90ac0cc0a2093f69d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837a98f2c7ab334834da3c1deff8cfe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22627f479eac76d0400fd277778aacf6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef703b9db2310571455e8c4e59b8effa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13743ee3f91d76c22df29ce1448abd1c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d189ae19715fb2662b092e966cf7da8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91bb2296a028646bcf55f1ff1478ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272f6fff243996c78fce615b7fc01ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28554de1f2f76471aa01acca17d800345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f60d3a7fc996f297f150496205e319346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060eed2cd767eea9791729a1b3b5f18347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bdfb670440c207c669f5d1b0eecd0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd587d656ca762f92883164f564f7817349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66454babaa8456839fca9d2d61d59b0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48ca41aa093197ca15d0b9bd335d91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4920937811663f3fd08ce74e5bc51cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232ba36673f221bb6844d4af15838f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4270167cb073d96373a0fd4976486c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec68be4c591e0c00c98282a1a60aed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5702ebbe6ca3d88c8c0e9d6d17d5621356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a241444f724abd9b7455d1a7f31fc3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5aa88b07af30cbe05139b172fab748358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630a1eed7448463569c1218c2260a63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bec30e1b6101b5a5a455182b3a100360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819fe3de349f60728b3035f9570be15361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807f4b0cd65f23b7e6d3ef6a10ce72c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efa940ce021eefbf6d3aa2600e4061363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be746c2a56a100eab1b82b3b751b20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63123b34b6d156dc4dae700670e65795365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e177dc7d65c3317283d4472f33d55366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414e08ab4915d629c985682a70c44f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589cf5c63efa9f162833a619cf28f4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34385f5c4f41a10bb53090fb0cc919c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3358500306aa9041d9746e5924efc3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d265fd030cc7230c33afafabc9da2b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e2386fadb22331524319322ccb1e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02252eedd044b8bc0e99c4c8312be22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534322d1bbacb8b3f78e658a4cf7b8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a150b75ee691123c64ec7e552a09f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fa7a06417dc4d182c7db2c637ef43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e18164799a7c2b2de6c3d92bbaf85c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada078279f999d5a5a3ce4a09d6854d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a28905e839cf8402e82830ca289904379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906011080b9bea270b1205fd71b4846380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ff30c86c92c13b8c70881887a23ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee19844497f1bf096434be5afe3602f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba61e5dbbc1087569486adb8e634d11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bb20c823192715194165da3ea78b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af620b3dcf7e887682d11dae985be3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e9ae4dfa12605c77ec220589c90fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981107abd5afd29853b50b6d16ea98c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b0f0fa8313360b4f71d4dbcd665f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794a4c1a9cedd587408e1dd2b614311389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132972a4b63dde96a9ffb23ccfed92f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d59c867be136a63e0a4d47d7f6a78d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56fc6153c5220725ed15465e432d9e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4ff66d40aeaf2e119d5348e4cb520393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e051f4afc974ab542f19790fc4ebb3a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f2723e1d41a5e14494bb58304e6d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8ce4a7782c1a4767aadfa43a0d19f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c0207e6c2a18dd762871b9361ae14397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59201db20c2bb60f7d93ae8bd972ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac63208120917f7c038ef117c2d9b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62befe9230adaa13fe51c2e247ecca41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bdb767706ecdf62d6756679814900401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465fb7a81d57df9975bf1e6a869a4ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57823ed8da3b867a799dc669aea213e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceb46e841708fb1f38cfc3cc3eaf29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf01d8108d033d0ecf7c4d57a895a20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646194bde65c3674b7c1819a6c76182b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673f9de72a1b9ca6ab7332513b6a783407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028075a7b0e1f543359f1e6ab3b2f31408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdba00823254a4900619433628d1ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933454816ce43e6dd2e78527f028568410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841d5a152d8661e70e36f9ee7adbc22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb8cb80a6c5c93c6b5f54fb74b446b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8d6435b379871f284773c3dbd4d0f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b0e54b65c1fcc4fc6326fa83b1ca6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ca33390a11d2ecb3bf7906fcb0f5e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6831826ec90944ebf761866fab915416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cd1ac2438edb3b9d95f52ea3404b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6c05672ff543303a305978fbedc34418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e181c6f8e7fd6defb4f1b7451ce97419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d548448b188e47ba61de7125d06dd0f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788295d94dffa2369ca248c4397fbb28421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ecb671f8019f81a8f8b43d75dc44b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5ed0ac95289185d16a80996da1e23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b152b7717079727a92457199bd3f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a834b212e7c481bddde2280cd2c50425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1accdb7d3888c4967aefb480861b2f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638757bffc89ff9b86e7bf4d9f5d89e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c203bf402d937d3d1a18372e415a829428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34c54ef5b54ccbed59f0359659b365429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24055536cfb63223c671aa22b0b8752430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa52af8f8b6c07c4abadb3133bb301b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad775f12878fa6203dab9323070e26432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0b18535dfd9c02d7edca483c2720a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaa60a8688b5d291e0dbb9925e80d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78095ef0d7c739eff2337828fa3d29435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b052fe746841dd966da63ab6057942b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac957065885db716f3e02c1f3821c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21efd54850eef706335779ea1fcd039438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fec808e94a5e9a23e12e11f88d4c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aecbf0da477f74c118685f2b2f2e24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e2059c2328553d0f6bec6476f4d09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92251fb672bd1b72a00cbde69c8dd0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97059120e4317289a30c274ddd78233443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d1c3d92803bca9a34b868dacb5bce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642c9bdd208bd75e615c4fe677b41f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0100af700d5456a869f398302dfd333446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991111ce9182477dee8bd69fa6a1cbd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab84fe0be17c5e23aa996601676454c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fcd72a6ca6c7350a6c481610725d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e908f0fe28751b67da6236fdb12ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300d268936eb2b30c3f4d15337e71fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cc16c2e951636c6a1b7ffc72f6042452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe31f0e225f19e0222a2f90c336cf9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92cb7e9bddea18f23bff31d2104b6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc9fa81c36aa77583855e84a99efef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a99e600e0a663d209e51247f7ceb1a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcddd6cb194f241044036d72ed78928457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56893f8cf22be0f91250e2315489583458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28f02cdde7d4368b2f8cb6a45b6082459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70d71f792ed70bd72dcebde087a912460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a15a68115be25cbadd838540068685461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcd20fb908dc423767201fbb5a139f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5742a2bd3a658e761077cbdd6924f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6461f5c91fcc46bd5fb502e8032cc68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248d11e07d9af4f40e77eab3f36b4b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583887e3f9b14886aa0a533bf89e406466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80d09373d0600fbf582ca99822609f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac09eb9e3ab4b376a5e4b91a18f8ae8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a41190f49f9668050798d10088f4e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05566b229f3e324fa1a8c56148e9e62d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cdb34f3129d982aa9cc727a5f1145471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997109f25701d5b0b604386afa707f84472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6f25ea3de211e386c2560fb2fcca2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6303df8f5350857a93510f9c7526167474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfd6134b6f92283935cbe0a04629d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b42ccc2c68dbf207a1c799b0da7c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e759d4bec16ef440e72834d380fdd1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc06d81619b550b9e267462731d0f50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abd7d8e27b7f9237deed2c762af2e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b613ac1a04ccabac8b84785766b772480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcb7cbab7c4d6ad4d5c08d67d4e371481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b412bf1d13930a25da8265b8f6631a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a902e838dc84bd73a85142f523dec1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3f72d025fd1c942acd3e868d8af43484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775bea56781001c3924a7d1a2d632a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58811dbac555de118b839547a00a3bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b37f11867a79c164b288f5714432c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e11a17fc965bf699e05bd9ac05604488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044479265218c266ef53968a5b0d6cc9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933637adc3d0b76072c147d3d0af8ed7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c296cb7dff175839fd4226f27d2dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc59c9b0f6c2c4885b63c0e358066e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31d8f53957486a14ccb5883e46e5d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d76ac5a4423b66d6ae94a5e396cc8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da35db729c73ba4b264737871bee2f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f950065f752b0eda8d76db2f3d503d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5eb90a8fb67631ea0cacad256aca0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135aaef96139a6c7804b7a8af633c23f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4f8b8ba890e83d8494b87182e187c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f521ffae87e1a975540f90ef3ff8ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8ee349baf8c5d928a7351197ca523501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b788a11b8e104adebbe2bb77e89d89d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992475a48cdb02277e7b69c7eb4c4e38503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de424c39c8ea37c4067a8fc1bbb936be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f3c1f2bdf16ddaf1cc369428bbd3b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37529a4145a53d83db92a6353897ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d69746d4ce90a4027b827f41e26ba2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e0246e303b6bc46fb9a7ef84eed2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26439a6a76ac5573be87730ba3c8a0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f334eb2bd315c1a684f5c92d7f59f43510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af291e491979151e659e419ff96521511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2d1fc6a485ce0fd2a89190bfbc6d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f5826e3fb92d936ad48832510230b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f994831105e7803bce6787450fe450c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f8fb0749d317bc4c931e187e058c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fcf5adafbca5c8866e71a6a3dc434516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3c549f1a669238fa8043b5316a4b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276927b6a91cf6e411ead1cecbf80996518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb990cdb195dbb48c6972b632fb94527519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967bd8d3d32721b5f9431120e4ebf83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284ebf4d70d306d6ff1dff05d1fc909521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e011d5f2b1ef0687138b8333c14a4c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a2ca02c12d0d8d529f5e421694378523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a328b7b1f6a03fb28dc788a5e5ab4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416eaaa7508841cf0c10a91955c5260525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1f25d018a89aa3fff279f715df3ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65067317a076dbddefbe98239b51f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b63f71eba82639b7c8f5403f44076b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b6dec42d25d943c859d82258bd024529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fbcdec13929ced25ba7bcab7132bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208caccc8bd31319c2c12ce79a8b9d7c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd35a526e66067a7d3ab3c7b9a2f0d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6c8a4e6d5bc8a309b4af9079e3a94533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedac1bf17ed8e6c09a6a560fdc76e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea7efd7c4c7c7656cfa684b8effac7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f95bfc9304183bb08b4317354b0f15536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e391744483ec2464a3ab9f3886018537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c02bd701a960022672dd3e129817bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a6ef142c1fa9ae8b57dfd88fae8c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa35747b8020a8a7472ec6c46ff13d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e0ebcd8f1e05b8212a2a414ec1c87541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c36ddca86693637c291e0769da8fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd85bf4ef94aafecb01bc1fb3cc0cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc3393a90fc17781979d4711c14518544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dc9847795d162f7c3db4fbe549acc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8accc2733be2760086af2cab0d743546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca8534c5b8c0f114316eb380b389f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84567e9d56f680282e7153a092aaf15548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f3684d403b7a781d74605ac59b5d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02378dcd5a46b12f463e88f301e5ca79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e22dc03da162e80b0a2d382bf029e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbc4997697fce38115bdf35c1cb31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58864301c9d25adfcc1c6930e7b96868553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583b97abffb0fa0ee5c028fe6e50ffa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781e9f856461dd5640fe60768978e13555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafbd578ae30fd03db899d79b980325556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c0bff23c18c95e33c1c7e7281a56a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe146ec4e4e3e213b2db66a559e4e82c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336e18546951819d2a1214e305d5b4b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b0285f8e192322cffd41e13ad7059560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072f120a802722056b151ddc14bc1fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc363d74f2056449961de9e01492f7a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a7bc8c6f035e9ed605b3e30301c7d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5985fca8ff66c4a1d39f9d84f89f47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5300ec35571574c0157d41454b9ddb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa6a71e78e8aa79e7521108e281233566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fb39be074b672af2320977b0a91da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63eee36bde31fd410f6718b0f445c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf40bc81d45ba5d342b6a402ed63ba7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed24bd714aea7fa00d9bfcbc8502657570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924e4bf82e6da241a848e28a331666d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0623e71288bf8401b34af452f4e1680572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c063d05cafbd7ca9524018cf641b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6e2abe3ed7401b7037ea98f0883012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d649a022dac3057c8a14e6a41b05113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b96da7c18621b504d5a3f130134834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7a193c437fdb023a34a998e2358e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecf74cc3cb0e11ad5a0746752876bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6215cb2f98c77d23b1a5f3f500666a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5329f57494ff5457a00ff3f7480d428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0021358e1e6efc3c368cbb17ceac49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b72c87a687cc63b43f8d468b97003910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c547b727ee11b172713c4501d5c2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb2836346520e1f32f1fc8d500534b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93f825522f9d6636a65f4a18d89c9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4c3bc9ffbe811684315412c8c19ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154057b44f11f361e72f5bf728862bf515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b388c721458a5a173dfe3631396526616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8364c19bc5c71115edcfb424f7e8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed6e7b94f1141d052fbb13a292852618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9c6ec1151be1838c984fa8df923da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e77762cfc4e425671424d9e36d778120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e219dfdb647b95184efdb5c2ea995e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf0eb41bdd7b2eab4b0da4c8cc054422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074044d0d603628c3863f117ac1266e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0c8911ae5c9367824ea5ecef5f90624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ceeac421552db9d7ebd44875b76a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8789e87af67672201426f8d13788726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d468987923731544404b3bf09ce27627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51832669d043d67ab5893da4fe598df128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd5f41ffc5b6c695ab3d0c0250be6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94015dd4e3348dccd2eb61edec21e87230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5814287a791f443a6d97ee134f61ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532efadea1d970c8c78fc0a17874f31432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38953dcbd0cd27ec19e1b580892a8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668463de36f237ed038350622838165334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71f65e4c4b8d7c053640ba3ca37ab435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790dc654444a790dd372eacf791c05f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28405e85fa235059d92eb570f6eb0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96fbdaa482e3d01bd06e591ec6507938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85d8fbc90079314fba9e62ed5f219539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788400aec652c3a03616562183ac88740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314ef607cd19c22497781b7905ca17f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c732b01c371e87f3251f049d1d93fae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae085dabae710bdead61695f5e914a2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ea915f88443a9b117adde1756077c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7a23bc031c998837898059c2cf9ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8ecca3bf65d1b204f1bd391329c5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e82343e3f134349e5e812508ec1e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d440a0b3486aa0de06108787b07bacd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44c5d45d79308efed8c3abe5e9d2f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619f92b981350298ed352479066aa4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799d3959888ab8a1647ad6e85751fdf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e3244dbbb44cedec85b3020c60a9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb0d27c7a169f14fa8a6dedc578d9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7f4bdb275555091c3a597087a410654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5097b3a443959469f8e7db1f783d7fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57d18115debeea6344c075ca02503d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf12a2c88ec5631fe5e3485c6c873a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25746fb64cafafd64b48a7659fb83958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a7b7519eaac7c08aeb09bdc2e4ec359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b58e8f7f6e3e64934a8ccea03abd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad5dd0a594009b90669eb53da5371e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec7e28d16d8b2789aa65a147e0198f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12c6212c052a6e81522ee14cb327fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c99861d0a70ea83dc105f69d0ba3d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fdae0c96ae6f8b54acd22f4d9564465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c34546a449edc265b2043cf2dbc93766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36dc6ae4003912e2cdc37e368e302567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37f2320e71a5618f15e2a14afdabee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec7d1a945497c92d73a135a987932869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba186c384c71df9e1106ed0227b528470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1786f2b6fe1cdcf2621dfb2676cda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2525a5a62e98a8b7c244bcb36183372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e51904807937ae012b253726e4125273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6a5b171a626eec7a5b776f9b4cc4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379637e5e57cba7d1e5218a92537d6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7938f30b25c3a961fb490ef68d05076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1011366083e0195f1bd3d0d4da6c18777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabea83e611a1a613e6c7e6653a734bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34738d3b0c2af73a47fc0dfb2f0a19f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0068f4e2040750255aebcb054be93d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433e4bf8875b8596f7c67fa718fae3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2b2a801727892d545a8868c62f83982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb285aff9542754fc766ffdade3ba8f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd9b0c28fcd00431db45240a5a852284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758620b1991c096ad374b1005e9f8a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7b8777f1fd71280a02a2da64085e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff45e7a0d174ab7456e4af85cfb03de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36109aa1fbde84abe8e5075ee0dff288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73aac3d115964fce9b48ea319d06ab289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470f7240e70d8fda76fec0e134477a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6878caea14fa693e2cca63e4e3a2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94608430d0ca4caa1f07bd9fedb7d10692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f677787a44cc844e66fc4fc75299693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed351adece03d5a429a69c4ae4a803cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f576e256c1a2c23ba998e743efd2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa0d2cec106a4d2bc4b17505bda86d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7906c49350b8c0c9036176f8644e8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c342a813bad1d7f36dedd420a5636fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697f6050ff30a6945a03774689c689699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964a6b10ab07f5ab0d286749c8493ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d287e898a555aabbfb6597ad2cecb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5612a8a0a650174138c796bf34aa8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07081055e2f595110f38c3321913795c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26ca83d4ede4623755f11f4f3b2132104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca8006e466f2bbaa46dc9d58c16edb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78d24077760773ef78e72a2237b243106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a9c2f454ee8191d411220c23aca40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1b34fa3dde8a93117b05cb6aa92fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd18d66354c3117c1c6694ebb7f1632109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dfe10682bf4e491aec12e33c8abca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e997354ecab5b29b7eb2f41e3e0e295111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34717cc510c8533adf32dfdbed1a333112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa971e621efa032413c7e765d9e297a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7c496c3eb77002af3535643b1f547114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968065ae1b36f0c4698b10b67a996cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f03530cac96ba644f0f0ce173c852116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab39d1bfa6cd4008bcb5e0a176e9bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad60ad4525da430379f3dc32e43d50f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07cf0b41ee0732ed366072e88740bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ebeb8bb357c0756514fc6bee4991a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4cd9f435389bb0964db21436a4ef2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c214d0018f579f9320bba7790f8f53b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244e8f5cf78516890bfe7da41d493a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672338b71aaf010b89043f21605530e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4509ffc613a6095c3bd3b4bfc81d380125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369ada54ce8fe4f840fe73b5d9937ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e2c22dde2f141f005aae8d706515b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaeae2ab993aff01fe0e5fd1bc5e53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080770e5feebf3fac82c3b783de812ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754c661336bf9f28ed0c4fb1ce5ffb4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a83520807fb70da0c021ec256ba102131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8afc9ce4a0ed5a3de7a7b5687d979132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6c771e727df35e08552d799f0faca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1207c880709afdb874682ae27274b26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3c1f63a1a8410ba4cb78541632280135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868144b80bdd5d6db1906a90024ca88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6cacf5a2e18a9225191ccf01259aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c915ddb7a7380a54f34e1f7aa9cb6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e5c1a8f25a4437e2002b3ab222d7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe09641035009abee983b1790ee6903140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5c54a9098c01dbd290a33d2e0f690141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f178f95c62b2ca0141817c55aebbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2c566c4835ebeefdaa974512b389a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195151a623791cfa76f9622afd853e47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd490d579131ec8211cf2d3df35d2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4b160c5fb57853b28068ba9f78cc6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00e707feb1feafd071c0fa6527cab0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4dc404c30d3f690dc9817d72efd3e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af69970dad378c6e9637577fa28082a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885947048ce91d387d6ed823b6e450f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1dab8d2ca69af841cf4e7045c618a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed22cb06a4bc6a70cb64f97d029a7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5598049876a4c900e5e68fecf84b77b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c98b9942978ce83dd9a30f9340cea9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce27ee438e892037a406d459181a00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcdc37ea4a8fbaaf6282423ace9040156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572c0168ce038c8a6bbcb7fcbdd8cb3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d695517dd66d04ebf5e7230c558cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddc50354d40086bd8c95187373d332159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b77d00484fdd57ca231482a3279c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5540b9afb26d1941c2d23502dc22905161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3c77c5f42a41c642ea80095ec1863162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e160671613846640905e5435c18bbd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5355283e8ed119f48f38891c430c1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ed8806583ef446328badbf24d2718165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e37783f0f75c81255086fb2b46e00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ecdf58693ce8c3dc546826fc0c336167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9c6f5e7318c97d66e1db39135e6ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e9f84497c2221918c4fa22efcdb8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92962cfde758fc4447459276db37cb85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5c060ee7d3716afcfa7162699d6a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f835667faad6b5d8eb2e5e602528cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853cda9e9d246f06eb5f9277292498d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0ef5aa07dedd90cd81b5d734b3e8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1d621f0d046f44e86b9118344d3ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73eff5539a7603829e2e0666b3035e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f82bca3b5baa324ad3180d960c055177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f245835ce52f2306913b7cf5cd8a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f32bd72f3ead0568c0d0d9e84b6ee7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c453b539ef3a4dfcebf3355eb8d18b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6a6e903eb747274250e6b45957d58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac44da72e80c50a711cc2828f423ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8f1eae300bf924edc61ec8fe2c8db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1962e72c79007f1e7ff8f1cefd193184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cdf93dd30ce4da8fc46ad9a0dff5a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35badf9e57bc1e08b3e39cf5293b4cc3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b69552ddc5c0c1ac9d3083552749a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cffa13c58daab3870bcd8504d6888d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9bd4ebd381f5e2a83cedd7f17064f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679737c094d367f7a3c5e0d09b39e184190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd1247441368ada30900186df6b3c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7999416a1e30eb73af59d2bf84520192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54566448f7e99a7a1cd672173e1d163193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6389cd3e4170f1789c2dff27fe160194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35778d4ad2117fb1e78430c644a4abe8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544e2277ade962486aab6b6e45f9272196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb978cd0452dbfd2e23dc60aad664c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6a8cf8e134ffeb00ea4f423f6a3a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdafb81efd022801c1751926cba54f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac5388b9525aa4667011f618f74572200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86b3b8c73725bc9ac195a0d1bff191201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9d024a1d951dca379705a6da17ff7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581214bd7d3a87e7c2d1e98711d3dcd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993c4c88ef3fc6ac0c90c60c9a600db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d28829463ef22e8587463acb27824205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542ddd0563fda1649724e3c8e0f88a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c82d4185e76bfde42ab7a820c3441207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e478de6d8e5a88519d9a599aa2844f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842a34f94caf9fc872354045aa89089209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a88a9e9ebbdef9d9d27ea9c9de52dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255df54ea27231013dbf53f368b29ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f026648be981175b02b26f0af95eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b98f575dce5c48afc36154795a5d52213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8607efdb7d651d4e7ed6421804a02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d899a4aedde4b28f086c48aadaea6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1770a29f2d2ec28c7503e171070ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e192f814160d5a26afa5059a51355217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a766916bd043960886152043563f78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c695fede74c5c87f907d794d3fb4591219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fab56424d357833b8d2ab353b4866220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d304c95af08892d99240db2f3619fa5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705fa8439a7faf9646f321ba9011426222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a5e1493ce63d3032fdbf37f35fe00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262ef5641ebd53fbe1ca1c740be47ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67da40b6d93a62cf6e1cedbf303607225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b34dba981ff86e1f69259efc7b986226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ce529150a9f7c78f59517a4ecf482227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402dab4be9bc3f862e71d6b76203b89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f393f0a67832e4c57d68b5c55151cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006529ef6cb5e65a78f6ff1ab9d247f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcffa7d331b9f992a1bfc7f30426b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e22e054716bc4f8633c8ddf32ac6e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732f16f32da520ac2a7877bd85b109a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85509b6b5b26aeb37b693196c8dc80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2f64a1a49e33e090e8630fd88af20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e58bccfbcd7010e0c30fcdfedfc5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed930a4988ddc1ac3ba8ee3bdf0e77f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a23343e0a3d3ecb7f1af1b37a9e309238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e774e3f14387e1f5e5ef2a358456cf4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc890818fd0764f76af9a08d43d4b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4a6b2731e716a8c46746ee0e1aca6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a5b3576731e74b560b030c2b1ad14242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adb58ad0b38e94fe2397fc0d8ab9cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed041055947ceff76d26b50af16d6a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fe4754b45e19bff61920e276098df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fd858bc5da16c0af08a5e53499e74246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c770e376fb9a5932b817a6ad3264cf1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a90176208e2ace17ace65da778fe7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512456e269b4862806a775890e6ca1a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c73017ea83dffd9338d07444da4d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28517614dd280fbbf6ec64f586fb9c26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff7244f5d96b8edff581761ed12181252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b71dae7fdbf33eea5a7a049db524f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf280fe4a3d9c3381874b5f71f91d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80fe5fa5a029fcb224c454cf23bb67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f72f925c62d687aca926dbc345ff11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62f90e5d58b0be0565f9054d6e736e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80311b64928aa0020b4bc0d7d0fb4fdc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d168b0f374fe95e329addd68d26dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a5ba17452694a605e6c5cf89d9e4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fb27f9dddc34731fdeb70c66a8f9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32a32d31561632b6be44a3e8006ef1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29647f86192c6f2cc92c41a74a85c663263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f19f4f659d6087dcee4c6f29d031f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0a609a0895501c3a391924909020e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b269515b140e5b62797b16037c0ef9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9570047906845515932f8cc92c7bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0b568f8517aec1d56fd19c7035f5e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17ddd233f4c03f85ba4f6e23b5d1cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa0782e7e5c94594ddcb9651e5bc8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358f5cbf96965c763d1cf8193ef87ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e0c1e5a0bce1d910e8adddab9d3cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93a15acb54e3c914e23bd779ef8bd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c73ce0ef8a4b00f366cce4525e0f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1ca4cc9def313c96897de0d87ed44275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698446d0650c2eee83489dc1640bfd92276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fc84608ee703377f9b401038ee105277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09aee971a01dccf711fbd0b9522a15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62554530d639c36354380f0c428725f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea8de1e486a4829f4bf7ecee8332a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f8834cdc38f8a4216c79da8832b75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a2ba3b8174f1be1c47db5fde5a5ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb918c7c984d9c1f7766ef400291841283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5133e3d5c5e547f53194ad0c88f8d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ad530ec32b514beccaff82d75c02e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5604637a120bf43c451ba4fb4a741286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b68d16c959913313619601eae08df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb60652af0c5d2478f6243588c7dc69288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d029f8304ec433d973cf585fd9842e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe770effbb39e57e6e1b65ec6f8eaa07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc14bb8b0ac82750c8fab7a80cfc933291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e468e4279e958c7588aa712cc2cf86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392198464d8f9982ef6742bb91e05c5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d36bd1cfd5c7b2b9a073a96fa305f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa292afe208571aef889ce31b1ed7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef036397a170a87680accd057a2cc8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87742f0f736caf09e9df99b56facb27f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954994a92d00e82a2a7cb90ca105e36298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804acd0a6e87996d66d741ab94342983299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e59a0d15aa03121455bc2214bbaba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce43e564c78dcb956e6b2ec1fe2d2e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fba1f4e0584fb37fb9e61c50a3bb5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f067fb91532ebaca0cbe3a3656f406303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1c273c7fe8eeeda935b644906bc31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8530d9340b3eed8f2e51758265d5ac5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a040de3dea8e4e4dd553c0a89229bc1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916343a45f652d4f364164844efcd915307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45079a08251a2f7ad008795227b33a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc7f94cc311c30c4d44ac120b0270f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac249fade72af94730ed50b01e710a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78804b72c301873e2c292ff1b99c7bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5cb8eb5f0cf3a16a526749957f7b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca5842f6bc5a84125bbdfa9b6bd9ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77e94b081decf59394258d6285f7f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3c3c0612abbff063fffd72a297589315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742dc8017cc218fa0d5c7d4069d54d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d72bcd49077709acdb573c05470192317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bdb6d6c3d3f6a3f9c5562294dd75d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bf3c3930938959c5e81cc2470490d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511b5faa716f7f007113051ddccfcfe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdf7d2d0541dec4b72a48ec7a3b741321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68dae2d20ef5c20d4e7ec02b88954b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0585e561ecea673c0da337c6f9a51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c115ffacf9139948dacf1bae4427379324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58bfcb7f6bcf4b188995e10579e8f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dec278bb923f6614fa68aaea65099326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28f6c7835dcd5702c5eb13283044ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f467eb7c27854c27754687c8250166d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8688e509926d188cc71d0fb4630de0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfbe13fc0d36cf12939a669e20f86f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046b1098f4d4978fe891adce3aaa1a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a476aa49b6a6521db16cfbbf0a934a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca67be4149496e1c9a910f619904f40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1145845df062a604e4d1aa69da3ad2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3c66c2bff29de3bcf5bf3d4432089335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678085d2b1a53a1b2fda2695de4e53b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e8da2f1ac0b0798230b21cf8571fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3ee2274b1977fa0ad479a020e1cb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85ab765825fd1b878ecd02c6f51404339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced0e0ce9769be076ebe2b3c60c5b09340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb7bd12afb33433d7f2da457e7bcd5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca8bc3949d288e8311314b509ab738342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af799e9bfa8f8694938f0a50a5c79d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173adf388dfd7a798560000f3f0371a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2d907f7b548b9f2a474ba61d5374a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43204d3dc2c70c69829886ccde126086346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13d33513add9f6512ae2c8dde97103347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67554997f406039939a4d93c67a8d8e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3c547e9f5cc6c1ab344717fc7f844349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc853c28c9cecab87d62939f7aca7c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5db1bb0599f806d04fc766edb2d47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e74a4082a518ea7eb653edd3e6b50b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bd058a8318cd3d9ae8fb4b40e3635353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae82cb5a255f3c8bb60fb3e1901325f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97777ad124413af5e9f4603e642b6b36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992e532d4fd0eb832ee93fae01d4c01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2921fb44fded4e50b1f344d9c939b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c248df3ca383f1faa9c37f9f271b69358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1616aa79ad723de69fabeea7b156d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb56dea561ae832a0f856cc78b72e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223629e46d90a03e78b188cc11380c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229593446de02a9d0f7f7a30935a9161362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665f05b76578d400e0826c5ebbc42c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac095442c39bacaab6a70aa69e93c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13107b4c97281f16129e16e1ce8d84cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dc15dc4bee76972aeed43d838833d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1d7c886b3a6f6b9f1316a38d2f3c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea27250c384c24bc6804063f8b99c6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5401ca63a1f1a3e912585593b62b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a6995d3eb5141d82db4a3c2f6e40c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c7b36243f7dc18972eb2a65f26be9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959023a5650b6d55f79ca8f8e4d70190372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255bfdc564cfe99ea22cdc2bbe2ed23373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c80b0870c4a78f318654d9a52266e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3dedce116a3b892ca39b4c5798dba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d210d39967917ca58c441ddcae6d45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702a570f3eb1c696be2e74a87777a7f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4bfca29e0837fba35e261a4bca9ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b557992e9f3cf080622128cda541fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc687401aeae3b274647cb23c1bd46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140f56ae6083bf7b085885ef105a3d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc7b1e24a2d76c512db1fd10fbb5f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec260e25076a699cfbf2d94555fef5a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680d2fd843854f81a54e3d17be154ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863756568a22332254c6deac8cb72918385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d5fc13260e76ae782c8dc76327c70386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689b7cdf24297c459a41935e41ec103387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e5b73402e0f358908d949ef002233388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5996ee523beabe57b485f1afe7fd0e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f88e72dfa6e5c7cdeeadd8754d346f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea5606e92424fab645abe3417ce008391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d33f8f9eb543e547f60321d0a6d34f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc80f24c2e569c7b3eaf30610010e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a368fe68782dde1881d58805cb565a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0e74f0e6c1c0823427c8f1d5f18ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771525102ed72f16c0d253b5abe26fef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1094b3c21cbabda7affab7f56207f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8996767dfd6c5b6ef0d3567df993de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d9d8e46cb8c29b3ae7b59c8416303399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879d943e81ba334e86ae096b2445154400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e966b960e031f95abf9bd0417d21f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defe7d967ec704f34f76c259e021198402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b60bda6f592c9326825720977ba9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4ebc72841cf8e028ce6f4bd313e3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c29d8b9597c27c16771c7aec630ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed4c6734ffa48c06a5fa5101ddd48e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3c4f50c4fe2efdf89323ed3fbaaa4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898890760bb5cc24038b53bfc11069ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ebbf84931986d1d118d535b90622c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59687f7027eb9a66b8f1a7724c3adc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b5c6f78f5a825588a17c61aed2712411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186002feefe80408073eae0960a9b46412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86979031203887cf1936c0694b5720aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bb52f02163564a8b4ef840244e927414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcb66cdd045d8d08abff7c7d7b16db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773e36fab00ee4ec16e4d2a80abd28c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c539fe16607049c671a30d56a1c504417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd3d767f8c2f1f7b8e554c6a94cbf2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472e12989f835eba82198c5f3494641419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b01725671b3a5cb7aeaec9277984f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd31375814a5cf05594400a0ff4b53b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81e51269cbc559006c8b847e1cd707422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824f05be014f5a846f10efc52808de9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8c4d4eccfe21b85cb0784cc45d931424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197356b1f569e92ecf4ab05567cf484425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796463f4d792a925c21dafb2645de90e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ee69cae22a7306ef5b8ac61def828427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ca0e4b03f08cb030da44323eaf0dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed994b9c9584fe60f6f40c60ef28a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7ca5c502f3fccd6cea24a21a77d6b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2c1a23e16f56e1e5c5c5dac388f08431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a75831860e2e51c3a7e41f7251eb08432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c14e2bc3cc4575bb9bccda7bb90c17433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c9156f9f6c0f58ca92a2a8ded012d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739eb3f9955eb1cb92d8b7df31611c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9b50bf81b1f113d6b73a8f395b22b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382df1fda981913672264f1e6222febf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553529108f7af59aafdf6fd62b9ecc7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd098b6557e69378d5196fb4d150815c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6603b1c2c4801ab43630f3dec7939cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2148e55d5706d551600378dd3aa216441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b3000e9cea58c3fe251bc9ce63a89442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199621161ef94c8b7ac4d7327d5872bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a667d0d8565889f32518c8b69cd39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3926dd360ff1e1f445786efd52a2ffa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77cce1d36974a7817c8763d18667e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa6290544033cfa8218f0e424259b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ede54ca58c0dd013d67952428adfd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a0bd708e2b0787f37e74eec80fb2c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae261bc8be151b0b7aea10d5b7b70a7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a0ccfd01d16c8cfe83dc2f8740ebe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfbfadfe631757904c5ef4c47ba934452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6199a25e3fc09963c5e16c594e77ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1d3dda29ddcd68a6d5663dd5aa9a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eab00ae2c4cf2cbcb965f9cd7a2d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d5102d9a0ed1de9e61d5530323e19456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef380d66d26737a2b381a96dd900d23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b10532c845fefd7055c5cbfd6bf7b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390aeaacafc5fc237b0824ebed87f56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b163fc43f698dff96e2101fc23da69d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589a083e543f5d9bdaa8dde54cc9046461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1be7ca847aef9026dd7c13eb6252a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680cf27cea27a8e576898840e897427463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c51d5c1e4d47a49886b3bc6cb15fac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4559573bbcc52b97102f2616cd5a0b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e8c2e097809330f878e0f92260cc4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b082cb7a3793e97e8d79f818db36a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a24ea2ec149a33920af7c1a704268468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aab2b11355ca5857c276cfb17b520f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5457db2e771f6d5edc528c0ab28e567470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30ecbb4b36db80ddf695625ba3ded3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b70e67075b24ceccde2646dade98e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac57d7e89dc70247e95ca5de4595c8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b453bf1a9f7d6e20f36e0c284cbb0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e306b361c92aa62645c556b1da1dd7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7fef61247f52d1381baf64bb41f76476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bfbcfdd34e84caed816f527646a5e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ee2bfef3b1a3e4fc6191fe547efac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ffc601cd4f745414e8046b54835ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936333bc85de709e8e79ff61726a1f3f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a978cf8a9630f484b1d00cfc1a82ddd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b705dd42635db469da5ccfcce3647f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22098c23ce6b8ede88f94eeca731ca8d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fedf4bd026a1b1624bb841b46dfc8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5161d5835854ab4bce14f6a8ff4ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09382248e3ddce139330cfb3d28e0559486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba117a57c3b2713c9d622dfbf1a51cd4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b411ae46b08d2c61af5585263198ac1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8777f3a7a27d3b0b0fd038df4a15c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2493206eb016dbdd5f8b2b5af321c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19de2bef5afcd7a6dcd11f94fe0c82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fd2e837a41189635621eb064e8cdf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b1eb71ef52b6af51e69881acd265e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab6232607efb8923b037720266b9b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cff4bb0b4eee83fe96b9c2fe6dc63495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c406a0e15f841edc5fb49db0704f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7ed880111c12b1b44d7712a19a322497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7dbf20fd1fd4f86de95918aefc099498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ce8cb71de95c2a9c86b6b1cea0dbd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b24f4c23f93cc23634bd2ba2fd0d27500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e35d70f8290daf90a57dfd755a9809501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d69aad39ec87526d9f00da92d618dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14000973dcbe19237a6aaf6996e24878503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0c4cc5ecfe01a9130fd263b2360cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d438e1460d8fe0b7b9b8bdadf53a8df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc300b48cdb71b74cd29de50a959f48c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813669e5c8a113010b81f26a1384256d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff76bff9fc8c5d269afa2d1e733c6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eeaf7d2c7ed47c400824728f8d5607509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4394e688d50b9ef3f297b4525d2db7e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e84246f1fdd705fed1afd6027c249511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b425470345a3d146f28925f2196c959512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848baaa3db7be84cdd5325a8329e68a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf6b4a9330b55256b0884f5d33f77c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056192fe5e6f573e18a19be664baf2da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fc94a982d8e37a6bfac0c73e739cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcd04814f09e29057ae02b8cd4df19517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f632ae8a2b75497b01b7b73b542eba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4b3b42b3365ab8663c81cb3cb9d04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca34f1e6716d43cb8246397fee6c4c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41bca8d03e6313534d72751b500b51521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e41639de247d4d200da86b7c2e8178522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479a65b8a00be29b464d42d6cf84216523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f46494073990b3e9c6f586abe5573524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726756121f038ae29192b7aee232812525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00f38ff76af2644787b65903fd7e97526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbb41af3ae18188ddd5fd6dfb938e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37cc805a51cebe7dd8418a1d7b4cd0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c305ddf7a804eadf6bf2996ad2d2c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd88a907c590149c69d0eb3a988183530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92127f854451b68c9eeeff1cc3c30ad8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfb811a2f588e5c5f662cd0f2fa2cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9479e6f3a815d75fd621017d066ae01533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7ad341275bbdafc142f033b4d2798534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c0a8d54a75856eac1f93aeb3fe1d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7380231c43e958953eefe1536dbb7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3a8cc1fe9b65bf61627440ddb5b26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbdc04a71c4f3565165de9bc24e5bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430a5f4bf46ccd2dbda81318150a463539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b92cf65734e046abd058377203faa5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592d483da6fb706cb4c5d926cc75504541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c869bf030e8efd913205a4a851ffe6e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e29ed43f0bfb3d07a3b363a694f7a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434e8eb4437b3edb7eeb504f085b0d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9f4d960e54679fa5c6088012229a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374f3acfee8d80ec10bb2d93e51db24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e49e0c2e1dcd8d180a6c75a0b1463547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3bc2358245c193080a3f5060c827f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cffa9f073fadac34f2379413b92188549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086570560b4e29eab905d529a9f4a6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f183968cbe7345b23d4613140df801b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2174f27d404a81af6d1bbe8095e3245552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94994a3ae61d01024f872ff76ee0589a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adf925d37c88e12d42f4549b802866554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130de8b1b7583b6579c15c6659ff4d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6873b49435bd830edc3b225536a6572556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2c76c60ad99d0472719510a8a2b29557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef0a4e765082160614ec2f8fa318ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b721696aa660cadc1077ed28c7fcc38559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677fabc6bdff78f6c988ac6c207fc41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6698daff23a03fe73d30bd13b7e6e5f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686c9f45db46bee03e017ac72b755ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d340ba355cb37f85f80675b81cf8c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e62a3cb00ce1d5c0062670a751151564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0c52603a26a4b796e58fb982c6db3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577563ed018455f836a9c4a9d9adc1ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d1b604d1a09a0c10e83637dbdd6ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71653b6c44e9d5c97e78d173b98c63e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbf8c8df1e1480024347ef167f3f84569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616e873e509e60ab0ce7330bcd92c32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2315b92c7c8e484b4376c41f7624554571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950b22a8696f847966307e0eab57ed9572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>