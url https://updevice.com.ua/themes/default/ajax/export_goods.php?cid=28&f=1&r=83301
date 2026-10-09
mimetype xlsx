--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945683432afeaa49fcb90136bc6fb85b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a54269cbd3c8bedfebbc11bd2609a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f60bc5389a0f3fabb37c01631d8c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d81e1b28d6584da603443c314647934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b021e3c57889a6661f42f56baf4ee855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520aee0449639b85ae68c1d7bb3a6756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a31a9ba78fd271d457f6473d6524967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcaf2e80aad37631d63cf70dd1785b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66502d618cf86838b922a767fd97fa09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc484502a173b3450c097b564cacbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af407c90612adf306e45b61f5ce2c7b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f6d44692137f8991cc6e84bcfb8d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc2942f503c07ae4b7534cf511121613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8abc0cd99af678df323914836ade814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a57370dd086185b7a84d09659a7b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa0a00467fadb794461321265ac6b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230815beac907759806697a5c27380717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a428fcd5d09421c72b2d0fcfeab0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f822bb07c1438b352b76555f9dcf4b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5fe2f5932dbd03b26b481b4534d8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6806277aef027f04d335ebba77094a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b496fd505c1263628e3e75f5ef8929f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86191a84d4f4691971b61ba0ed63b84523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5c889adca04cc4c28fe671c732a7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecaef2858ecebc727987ebe41e656a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa165e9202602c90f9961ed766e346bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c8ca171d458aed881e47e28d3093327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2d3ce59a9be0e1411d91518f6e95d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2e9173f3b8208397ffe98154284d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb91a18b1d971be6793d50b8c25c6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc806513c7ae26ba462aa896ddfc851231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa60c758b910875984a1f59375c4f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e3d2ca89abc826980f6fb1a349cac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f323c99adcfca6fdef7d39f9f98667234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c699ef36bb59f0d994eac9920cad9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542747841d9209446da109a4b94e012b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43444b1a727a7d034f88c9e2dd1c8a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cbb6c5046463decbffacb897c013f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be9748a737679ff30d9f9ad9c0ad1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdfeb13a2cd7507a5097c6450918e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32acf5414392e983dcf98c5601705841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ca3187fbc3de2eddac5a85ee5358b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d2a8702243ed8f57f2e873774041943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517abd78029b7a04f60c3da59d423b8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21188895efeac1b801d729ada76424345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676967d9b427da7d4349d8e8e9efb1c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490a268c91c868f3fdd72deeaa2231a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece0376f99b4f028f041c68cbf4ade648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cfb9c59ff880d134621abf586c3f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97a8a4e64e2d1bf0db0bd05e433dd350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b2d5fe28f4bc290eb82765d6bb4bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99392c73c76a1ef216e701593fe28952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3493ea5358c1751a4fa5fc7696337453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb6a2dc8d0683f540b03dfaacd409954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0837bc6ac0130a1768858b4e36eb26655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50f925036c6edf438182f528af5b3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef252dad5fba54cf982cf5fb34f63a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb930bd387cf2864646a1f77d057c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ac675e6cd941f22aafd7d7272428859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40222404e5ecc85da5c666c0527931860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f68dd9186039cf089e8d6b7170f2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de4e0ba4fca1af9737304f74d132c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e5e14017f1de8da460413a3e77fc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd83e221e5c488ec969e402f7addbf964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5735f0dc9cf38e6f526b56623a72c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ab9c1e33e71092ce173d91c04be4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7799a5e54622a813be210ae48b2bc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b3876b0315acd76a08447157be2c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a24544ad1905ab6b72e37844f7415269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8379f965b51a84a5fe2ab80263f29470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d496471403269aecbbaea20cd105eb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375a82b6e2db4113145f9548f9b629672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd06ed4a91f33a6aa88ebe950bcd0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9e9a44ef95994490440f24ea811fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3f9fac37afe9af10aa7e65ab2ebce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52588a713c6b3647b554916f8e9bf28876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4032e0a2d8cda8874257f81c707eb3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84b20a4c5aab14a58154fc8bc33a2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609df350d732c618f396d016093298ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3b02a8644034420012da59000b06780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89576360cdf77cb3501a343d14bfd181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db32fdc0a90fba7cf6ba00e6cb0060182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ce824a715cc208e4d8ce93b1ec50283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282ace85b7d0dc755ba951a6995c1cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80678db4057e59940dee5ff61cc3461285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3240d8a1307385ac7225852e39d8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7acbba98c87c76db84f406c7837da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd7c7dc09cb38f01de9fb5fcd9774188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44b116b67525d83fb6bb6b446670df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f026e6c7cce40170696ff2b8719a8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9b0538a584541b8155d7383a3c51991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd0df3274db4399defc5aa148ebf2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1df186ed82d79135373987f57dc1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426eddef205aec12f34f731faa36dce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb59b3883454c8185ed766a3a305fe995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cdcb82d7fc23fcc75d3807bd0c12096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a80c987704039b3e9af77ca68b024397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775b8a423154726e91239504cd4a99898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e610a55098e5ba6b7f99f675288245399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f08886e84cbfdacf4c4ef18c5f593100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f989f2269bb4dd3b5d70f0c57d0dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53fde7890d4c3df01d92069a96af32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955789deae4f995562c64d5ee7a02faf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a3d3b541f89d25949cf236b5336ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a85422f744ab9841de7fe8ce7c9f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce3feb5e9466ca2d6aa3646cbf1b6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4225f0edfce123222e350578a21970d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ee076fe4715cedf3e4087b1456a43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a22fa522b6e9b71255527003d6300109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27496f1f7da06d8ffa5f98da25045089110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b5b08b554a0f98523f6f0b67d3c50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96776796a111c35b76a8b6f14ec2ce6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f117da81dd5163310ccb61eb2924a62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72320dbe15f8da52e76c143435689198114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00359cccf15cdaa3ee7b046cfcffcd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904394784e4b6d009ad1aee46549434116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f30d495614e1ec95b55a56d15ac686117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f545724506916b42363f17ea44c1c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ba60620f9987928758a4545a9baf7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c19d9b0ebc27f4745ea0bd904bc3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092e8ac8383342bf70344af449196af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46b6c6f392ed93827ba754a9bf7752122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b71be5fae6d94c78c58617b4e3360123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62b1bdb49bad1b9d2e513b2229e61a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124b88a4db02a98995f3d1b84f06642125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf475f9b063491271c1b1ff03fa81a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffa7fc48f98d4e2f5bfc5d4f657bf9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59887a50d156ccd576506fdf09698e47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56c3bc3c79302f57cbbde9d8a2f4dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b371b9f5cdea1ffbf97d5589994fa34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe746353aee5d2b15a57d06f21e7047c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db4a2531610b56a47a6aea06177b03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9438b067596819ae2a642f401dcf1a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9e55cf93c97e02cae72f10c55ac06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18317d31a877ad89fc5b8a1a0347ed0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972fb8bc759419f3e986b0983a77746136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5c8899b37068015c3fff113b72a9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a899548c9039a7cfe812ef00ab23f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e1e371d89c39fdb2ab7544aeaf44b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0e20aa8045840ecf44b23da20e14c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c9c59ad6c82aa503ce3e8b254a53e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2260381b1bea64990342348572c89d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c77c0bd9a07355706f85339cb450f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3134a5e35419a749254bcc0bcf28b79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f3bf5fd4872235dde6aefe275d12f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f7b13646495575141b818007d793b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f623691daebf27cf6bb489f33b49a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405def484abac0680979efda6b7522f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4e8a02a3111efc81a564241c5a1d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9bb86a9b51d4c42212289db9b45f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110cb1ac8342b32c9e7ffd5059486b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3780c2626f77319d8fd7194d6d5b342152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d500bcf0e7c948ae9c8d4b56c26c72b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846de2ce39cb9aae5b8d1bfbdd621d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c16b76c2086cdb3e9b9188cecf49a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160b0e65b109f336292117b69ed20ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797fba0a370ab82dc8d449c91d59fc5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87e6afe2235702b1c76c63c00af1ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708c1d31e4fa4ffb5a4512b0b498b26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8195e09339523dc8a848b9311a2294160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6b6741b985258e74dbaff490a8590161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09bc25a59042f3fa0ff1065148b4f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796b346f0f25119c833f2c5a501f926163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6e8e60182e5d4af8564f51a937d23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39e5f63b0c7ea296e4f2586573ecb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba165adfa5eafc1af3eb3c0259e651ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5995c158c4c6ecbda67d5f131118b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1a33f57028ac6fcec3f7ceaefae05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb368578409c67aba5bab5683e1dae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5e715bcb4ca85bb5cea12ed82dd89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700871dc66a2c7ef3d4b21fa0334dba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944781631edb844ff167a41b93c1e795172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df09664a7dab848b6bbc8b1dc4b3c25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b2bcbc1a0c6727d1bfcd081e25cbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a405a76e0749310646462dd01d1d29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4056399b3e512159187f03a1920f131176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c2d173aabd36471fffcee500e3d23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d600ce032bd4a4f3c90d3447bbc80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e6bb51cade881872ac3ed64b1b831179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e259d6abb907f306bc06ae784db70b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c83254d950498edf6daa1702305cb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099d7f31de14b6a19b21da9b83a4089182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9548cf25d19b36791c0acb085e5593183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc0ea97ee319b2d34c55f3d9c2b287184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bf02b1e3e08ea84a9851c5b277d2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3079ec256fe7352f0008550c6ca9ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81a45933d63399437263488961da11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2abe87f25db568ec4c63ec63a2a56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddddc33a5a3a7eef89f7dfef2c6098189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d2b5df38c5cdbc6a78c806b5aa283190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45afe8b962fcc471f4eab1e35e432b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13af8f3b9407677ea1111e880f15ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e53c34a22558bb387041f7c0e6298c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129af7e67a16d4d5629194e7397224f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f697a27cd248c9f7d9d8b6606e95e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e1d135d0fc7b577917e41582eb074196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c8a34c95c059190a0ea49482108d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da70bf024b10791d142a847ec8f3ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be6396ff1c6b0d06111587b1761e64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45045aa96dd984b582353bef226d9c49200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fb4ed40ee4dd9316bc462c2a72c32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f465fe607029ff8a1ed2c0da002fcd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76acba38faa23c13ba417d84f6f8805203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb29bb123e48e39bcef061b7726d3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7290d7f3fc2c9f5b86bef99d33087a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceee904299ee0a091f560b4e325c6c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bd71ff91e5c2bf2482b22e6d19cb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124646c1497f359e9f4da4afa9059fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6eb10f6af7530d9259704d69193bcb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6a0ab81da07cea15d2b0b0bf51f38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98798fca2fd383b160e4a5f62056b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d66bf380905fe85bd82b2d60556677212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c577d6a003cc82c4723faadbf13c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d3e08cc66676eabbbd629f8244658214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3eed5da340687a9595f3d5f458a37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1832cebae2af589101d5af410d0c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d099ec3e74b0fd6b8aaf0e5beda94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ebc82e1877496975e6d3ea9171b9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5d89c4918e49b72353e9c3b0a9ac5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46967acf837d5e7efb4efce705e9ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af41e92d753ed464671bca4210b5f82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b260acbec9f847f53a76f785d42b25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b1c192ad4c2723bb85ee0cf896df1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17854d99863d10eec109919e7986c145224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9317473b2f99dff305b8b5ca6754dcf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158315d7a22abddd87f7a341eeba3ee0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84aee00f2aeaf14fa8cea663e2e8d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfd9f9ca9cb577f384497ec0e7869d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e10ee22f69e8e503033b84d8676ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d34041f5de07e57685a0a884cd9dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4ac0cdf22c589466d52eac8d85c2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea0534db031003b530cec7bd2598ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153307272f1dcec918355602d517d0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995532a8454c99566751e8852a226e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33f30efe1d84289c3f1160108b3527235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd39649a8ba5a9ebb4f125bb7326fef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cd4ce0438af5f8a29a5d5860291f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcd53031ea4efbe5009b6dc8e45321238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde107dc1584f56391a1e020426a8760239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01180e1cdc8a9dcaa02b872ea29b00a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfc6372193b38e75c0d558d61bac4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2823fc7a56f0472e67882c48699b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb37656df76a5658677cdc8ef01c101243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcf9e1eeccd069868bf3319f090e83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1252e076b78955a39bd78d5729cfe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce46522ab057dddf73b953a78af0c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f559dfee445e865cb75b5373bc9e05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b859ba2cadbaf60082f6673b9788c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e89154dcdfc58c7ab87f465d3f0d4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b0c3480446db19d67ef3621e32e20250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57575e7f01d1ebbf7ca4680c00e4e547251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6ffec81db639e06dd5f12c54fe359252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7618784bdb4c4079cd8f8defe543a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673b0a96f4a6cbfa34b7f00d8d70206254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86532896f6e1458437b4bed8e08095255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9bf6b8d5ae8f8d6d0c22843e5e552256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80826b053f72ab01612fde518edb2f82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee71d41d1d52af3055e453f35d336d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8b962e3d1dbbaf9e61a9ddc9c700a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271500e36f9b3ef985f46c9b3130e8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdce5e5ce9039582073318432538220261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d19d34bffe000f3da0329c4302a61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b68421e81c039a90fbb8db14af624263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bb6eb272a464391052ec2bd47bd40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc530354209968562f77618f415d9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cd54e15c4e058dd1d809794083d0d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fff1ee658a0448b4d42c2c71ada82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00652047b724a55182657f710d9448f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814a5b09aec757de2e74f5759be3bd5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d51ccc603021d003e45d6232216591270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65eb5aec5c058941ea3ed2d4a438e7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02707c74c7cf0a5a77ff2ea020363ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b917a516895aef5f3431ed0d58d5f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5c274011374aa386551b9bdeef4ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285eb068c06fdf23176227bbfcd190a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f88580124598c7382ee9140c463a9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f928fb713882432945f8aca16e6f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24856142360aca6ff1d58e8f5cf301be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cfa4b461530042c73b211637662f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efed0180d86ee52f2161d8502aeb936280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb48adcac7921552655b331842cf4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e132a9b469e42b71365e9a945d8c24a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cd72c24b85562ae6cc37c80749635283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf561242b07dd3b3d3abdcbe444074284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a7c183081b9fa977f9c9f73b53f00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779b1ac4828745e134ec5c22dcc8c47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d877307faa82e1cf41b4c469c1debd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f5c4033814570319f886b9347aeae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4310f1794adfe9752e14fad475db4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26ba10fe9d45e0c9130413fed630a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b50ca51c85e97cbedb8ecfdf69675291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d186d2986012bdcd389d3e0fec35d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431ee2672125b1021759d65cb4cab46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23e10ee883c88c9b03303f1c085ab9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6ddaf6ddcaa7656d288adce48a826295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ccecb4412be9f9cf18ef93454e75b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2fe0270bfbeec693c22a811b49e24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa233215942335d8889c6fe3e2143c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93223758ce2f9ee98820cbb56373703299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcb2cdadcd8315e9e4f1ddd206fa5c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc711ffeeb3d7972ef5ed56c68f1294301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67260a8c4682c5ec88da7c76d606e2e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d50f31a98bff2e911eab7a07ff2041303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b51c1716ff88838b75acc16cf99af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172819cd4adb0a4de5e21af91f6e51f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd383d8a77243c8a7e67f868884b3e50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86832c3fb5c85d4a56eecb2f012f59a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b459fb628ad26b08fe033712975ab5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bbf29f144e892465de21fa34f3f6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c7fa9da6bc456fdbd92ff3627d063310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0660b8ed5dd8ac554088bb27312274d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99974fdd3b0ad5a4ec744670395b08e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293e2f330e3dd9348797386985e7e2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d8f46eeee31453acf5475734b401e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656daa4cb94346b273065b5339f806d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267947f7f40e2d1888cfde67b132ded316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df36d6bc75a25ca53e9fbb8dadfb1dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2a0718ccaeeb264d00dda7efe2dfb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb551260c39843308cf8d67d48929a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3df3a2d53d97494b127ee029ad71bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e41162b707815339f4c7d3ef318b98321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7a3542a66912b4de83c37037506eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31b13f836bd75722376687ed41b965323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec8636aca932802cb1800045046f58324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929baf656a0f507671e4462e9f90a91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fb70b47e94651d3ab3db7e55a9020326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f04e55149664eba971f802d81ad7c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673b2fb5fb7900ad14e204f4e7c1ce3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bc6cfdee5b1a16203b01440e30740329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784f04c14ecf1e397dd8b78d86925d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727b04048385a08312dcb80cf5f0915331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac33316f53c5daab1a50274de1ab07e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d380811db10816a3323757ca0c4a558333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f466d689e2a012e3783e63204e39d45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f9ccc654235a50164c6173049e027335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b52b80bd82b1eb4737379fc6314b20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4714cdea16c6d3205756af1797d9f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3dc08816729a20698ed5c2a6ab97a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72564685e0015b136de8be256d56de8f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ccf6b36f939f7f8057f39a8332106340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec76210f47e7d87dec562de2d2f35f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87d12c6b0528af4c45f840740c66f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be926cb6fe45289df4725638f992f3a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2ee1da6e13250de4a5b316e19af1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63344d59c9a7f863e8327b7bde633a98345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f25d1af239459b975259017dfd10ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab27d1f88d7d295cca834cf0bc28ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60c5819c4c493f28cc5f5452f5f226348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49f81eebd2afd1b3152d4d87c6b140349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280f339c26768e61dfaa28516b39dfb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0507008b57313d02d82c0bd05faf0fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934e6aa0d357163ce984a8064ebb6f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b863711d38f73cb5c2c313ac71448353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445416b8cf3e5ca6373e6964e5873edb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27001e4385af265488597bbd4e71cccb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f98dab5040399221f1c6efa0fc54e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffde93bea95d1d83f4a17f1c293841357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c88fd5c3de928925878d47647efd48358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77681252e86dfcd0193583e3ef442e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d7d439e39b396337627c0f19dcb70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b0ce584f44cc377b5263c98065843361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d249b580bcb43f21bc1f9a96f92457f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c2d0dc987dc3f3e0cd35afc29cf5d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb76fc46672bc81887f727ebb346e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979bcb9ab6b140193ade943ce3b1720365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3ae2ff4335f0f4b910a591cd79ed6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cd590fad1b4989be4887958fcf33d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949eca90847b06f53f2d7fdccca2e9e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306de6aa2bb4129c067bf460ffee675c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fc02e1470c6d477161d511c494c58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb759127e0b821db0e4049fa4ba34d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218b0bdaa3537aeb40ce67eba07ee94372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94507de2325b7119da4ce9a2406b5724373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274c551c132032326c2dbbc44863340374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fa43fd5c9c65c0c3638e753cf03ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca3928b4d7eae8fe7f4fb552fed664376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2efb5c6b8137a77b2ec686e77bc3a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a32e6255b540a81fbfea69d789e900378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067e12de8717c2c229a2e3244db8998379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a2fa33acd6c1f39d0ac1d2109282f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa275b11ba2bfd8b9fce72de4953f96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c63e74824cbe5c5d1482863aa37cab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94f5abbec01668b39b119bcbd63b82383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a106f84d926794d1d12776b77e12ff2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22083bfb64885ae77f3255f454a2926385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6a398e5f030ec9fd19a4e86700fde386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da2957fd143fc2a577a2dfcf3e55fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee689922ec0204876652bafab465be5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b85279afb15fc900334c03a82cee8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb221c1369f888559e63c9436d1ed1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6663434cb06b025054a3690b2b4cc18391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df74b6b9b3dab183fd0d150439c1bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50dceaea0a1c07928265e2cb39fdd5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8588e31972c0ae4876629ccbf6411394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11e91a9fb2f39db9626a7d63b0161d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5a31fc0df57a8fc5861be03123cd2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c99e12dc38708f63dfc38b585b963e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bd22348c565dc00633f513434ef04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc49b92ea4e92b5c5c1c010b8dc373399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559b80e984a27d32e71c032725690ae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270341c6064d05f8da93b2166ea6ba3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2184cf70719b576a2b8571315c13e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5efa7e80873874a7cb5b9c0154de62403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0bc887b5f6164ed5b65126f048275404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123f2bec7ce4c29082d2a777405a7e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef875b1ad529a0ddc2c442967da68796406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f824a807d24dd4207b36a009f81a3aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bbe49f2d1f7250f5bf88b54c965a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f6fb90b7b5afe606797d0e37818ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0747ff74420f9ea9322ad73f1e94db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64950bf2f75379dca37005d06406d155411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb3da329020ac9148d7d63e16652b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb3619a7903d45c2bd41d36286755b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756e9b6a5786fbcf9b4d1cb82fc0f25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15253e80ef291d77cb859a8a85e3ab2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46790bfeae74fc49023b84f8b9ec48c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741b9a4a96a9217516b58dcb008d396417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d2bef688f001537d3900b70560a85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30173804095f5db8a2f5888b99ffe93419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f49565fbebd13fd3f63f0c116ea298420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbef81bad9da8adb22751505cfa9fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbe135eefed10a11c3f8e67018e43f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32368d7cc6dd426c7b9fdca65190596f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6fa24f6180c65e9b483c60c7e0028424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9be3ce9d3e7fe1d86e3a8c76ad176425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01abcbdd2277a5f090d65950e24545426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac4a2544d47d823ad6c9187995b942427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cb02f3c379ef628f85e49cfbce213428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b27d70bf07536938fc475b4f83eb7d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edbff2d22f74ad44889767e5ab3fe4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a583bf3b13580191b13fe21f7a44a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97d5ed1f25b6e092f9208b41fd12b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8910d6898e9a60f9eedfad321fa22433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0be8f2b0cca628357a45747859466434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193d6cbb6b38ab0fb826438f3768fbe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de145955aacb24dcf4a7413d400ee408436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82ca1310f2cf4a1f768f9a466880f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7541080c5b3ff889886d73ed9f921f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3fd8c1c584c0db54d3a698334483c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1287c4d278142d9e3a828fd53b7eb5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8dd579f27b66bb52a48025380eeb2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd19a22328b28573f013063377a1a1a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2a784632fc89e8096119516a88326443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131e9895b6e213db2c4bb0d8c8f78c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c2a76b28b0460b08e21a0afdfab5d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9f9ae28f238adcb9f00127a8ed314446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011a48ced81198de327f69a1ebb821c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c42d0464341a0af00cd23ba55eb22e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f2026da8bbf23449cf94c89e0b407449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd71ffa016b644cd77306447b78dd0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d842aec126e0cc80d4566b79eaefbb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf13af6b28180fc3b1d481e9049df9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18edfbb82b9b0ad14e57b4ba1178d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427b679850208578bb7c312f77b3cff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7dcc259e68bbcd4b2ad9a69682b96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dbdf0a7e27c644990e34e8b0c65b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cdf3e4402ae2e4b439058c1baa4af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69a1765df05c230e35f1839e844c80458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c823360ab15722857e648bfe00cfdd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746e4ae0a7364fd1564550d0666f333460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322ac48dff8092dee25995a9138b182461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd48a692a7d8d4b64a352d4cc8f8f48462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e32a580b30473f6533f88adeca81c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fbdaec03255023fb1e7e2cbf53a8d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6e165a0c4f83c164bad25f033596e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54971b4b8ea2e9688c70ecc7c7b432da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9904c7701de25ebd3280ca56d82d65467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e536df98f5836ab61e432f61a70a719468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd112664fd24f0ad4cae9c109079236469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d44cdeb6175429004f3031fa387e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bbe16b963a896328cc6650615f533471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800b983a77d5e7e7861c2a3a8e6f52e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ce3f70accf4ffe4519b9eb4f37260473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107264a48c4c284f030be2854681743b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7996c10abfa169f955c7fa70d21701c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d9b43f8b634d1ae52394f38e1e561476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a151e052cbac5e4e992a4ef5129044477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56391d84a4f0181c64fcc13984d122478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968691746f355b1a48f25ca3c8f1b83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d53ab49c610c97b9c81b823058b43480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17859aa95b6485591d0194f9d347b09481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08940e4f80d4bd54d63a294a5bfbccb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b93d158b7d01fd9ac369955fca40e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f471c91a211fb7b4ec8a800b632579484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b936b098713f12341c91ceaf2343f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aeddb9b4b64fc60e47b5041c2a0969486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ca53bc9bd0e432769aff100d20027487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488e96b56ddaa69dcd518d3661037de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5385ae172a488f6611a8c8422b3de2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d185caae112be1bb82a4e3b3801b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34964609c34ab095bc906e84f5cbda491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a483305d49de0570bd46804693096f6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d285be509220216573016b96baa09493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5fa1a15ffb876bdd618ebfc6f0ca8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02d69230fed73484b7792575a53cd0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad3191a8631b54fd9da8a3224aa172496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfe96afe51322c42f80904d4520238497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c0ff73fbf9b7fc6fb54926ace7124498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ca5f40a0ef670d743d93abfa87a7e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823261fd50f56bfa1be4529c5a08a8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850f4a4a2936f236e6d08d6877b9342501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14fc086505c838ea9dc7575401a256502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b9cdeb2c2df2b7adc0deebdc6d0ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2edb4b964520daa30f85a347a0c9ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6eda931ed4e105e631bb0c07ad5aa2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddee9ecfe8d6199437c1750822063a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d73897b7991fc303e6167b8cd6737507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286751a09e0d211d922c0f944223ffc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9952fab920a830b5ce8c354ea2a7ec6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7cb42bcd5909fc3693ca7e81f4ad7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2e24021966f42d69dfbec2d7925f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3201bdab3debf2e7e058453ef04ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf593908fffb974073af2180c448062513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da8301527eea5a2fd9694bba8522dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277107b93bc6752efde38fc2ae9a4a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c94d3190fd391c85c5b97b44f93836516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ff8502f18d3815a628fa3af9018eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71107e99ade63b665af975c915548dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729f0d5097a2d3bc5cff84efac3b788519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95855308b72a8cad82ff5a8e172aca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b49b4346387dda159038f7e16bc87e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b3499609676e18a28ed60c83d079f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1933c11d76d5c748b2a3e72651649b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427347e2180fc8d19849611108af8fb3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13596891c33eff74de7fbdd310eb4494525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ae543ef061b6062ebf1e67861298e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178befb5c62941330819f0fe55a4e70527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea32261b67389abe3ab758350220ebf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e2feebf7ba96680c549cfc4dda82e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b5a3889112e76c9079a5c6872a422530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049703f238ad6d55cf5d48162762c4d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00a8ee9776a7ad5c28d0e39e963e8e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4f93d5777b0a406e59f11d257e484533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfe21f11ec4d0e93ed258b8635506f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4555ff9a1269117473ad0da65509c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8495687c6d829dfc9026530bd0431536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b9acfea6606cadea7a7db92887376537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee6c0883611a3d7ba12d40c96e5d19538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea203f6d8e2ea0ddc3070e18403c826539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26923c8d2801883e433e091fc5c27d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4f39c798faa7d34f17cc75efaf343541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037ab16b9aad71bc6feb9384a1b0ce8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba034b2f1955483bdde6bed47a04b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c46d3288a2eac7cfca67614f38d76e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95deb4f264f3124b6ba6709d6fed143545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70d85e421c447957c6b53e3b742a99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14604029821002572bf9697c4b4b8341547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f81c6db465902540d0ee0c7971181548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3290318671575493edf5d6dbffc18549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86800758fd0e8688a513496de35d31e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b4b2cb16b5b8a1bde048db843b253551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de696b4682dc31e2979c368507615d72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3aeb5b18c7bcc59d262692af479c28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26c21efc5958c829426d25e1b2d7aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4892574919cdc6f42da87c17245d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780396dbc7b634aba8204b11549a87c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff55ed85ad8a3310598d1e854863f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a89a46ea26a1e5c40dae9dce49e36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b59fc86043e187e0b68b923860b054559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33342d2b5fc46ecdb89939dc1b811ea6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951419399b095ec17325cd1a8e8e996561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650a5ccd0431d91e9e49d7f72e2bf82562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b44ce4f5f69e9de078ac9f3f2955f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800803dc8ca606766b32569653f3759e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ad0ddb835b97fadd98acb73c51d3f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b94b88ec80eb70acd45720405a7dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422ea59820fc7a95b6b7340171d4265567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791baad2a4a21b170a1ddd94837538f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3392041998f6883cd8bf2fd0cb1e8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72dab48c37ca918d928b7ef443fc6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41e2c77c8d0bba0863209a6d8dca7f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc928d6025d5f65a7a4dd1e8d4bf23fb572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48a76b0111448f4931d2aa9abd75601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507ba1f4ce4c1619180052ff2c969592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a270fc8a3ce8f64da3aa6f2530ca43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a37c54870aa718f7446c192a7b7fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c135d1a0b6c3083f06edf9c38a9cb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d04a5c01284b666b9ba0b4c4abc2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bddebc3b0f329a1dbc91bc7d16bd347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a86bf30bb53b90ac314ad266304fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7060068aeee3ce3b704462aa1c5439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b82fed5c54a30188158a316aa08ae010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57400f1067dd51d8c2e1ede5172ab00611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c01b491a68af202a8e10f89a6993bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f231a5eea9a1cc6ffceaaa3aad1b2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb31477fdf339d6b8ccc7da75150f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f2e987f5fc2c4cd4dd2ed4ea803df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e31bd355e6e74ff6fc979ab31d29616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d3b5bf066de41cef0a2c4eb1f92ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa92f63752f035d0be08bc6f0ba55e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436e1e7771a1a90aa85b92c052ea09419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ea92255b4a9d996f03e1c4fc6dc5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc476e358e6bea0025617c05a39d1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf1512cfca3c67728280d0222653ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda5ac4438ed3cabb95c7ed0aaf825b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a88d4877f048508ef673a649b5f6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5509eebd96bc185f72be670c3a00825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ceb2467043a73a96394187917bdde626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412d2083fcbdcb51e9c98ca3f73f04a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763266bb6a3a7cd968cca913b0df3f8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ab5eb6daf8d58a8664fa0006e1cfe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f28775dc7c05eda625251be0cc891f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41769c51f4fc4f5037ae3c24de48c09e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73016ecf50071477106406d095a7f3fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb918e5a36812e92e8873136b9280c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c274692e63ad29156665f8c4c99760134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc0069c4f4cdbf6c266bddb55171ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d3bce442e79e591cc422d0ae448b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ba0f675cb27f7a40655b3259ea67937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352500f741af3879ed3324b5991a5be238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08d7026ad5991fe58d980eb4b35c3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faa75b18a108584926ba2e84a408c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ea5065b797dbc573fa1ad97e2d7b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242cddb7425d7e44c1d65569a14d8d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f00723c0dd40a7302073e34d98921a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62180edcba20d040691b482d3d433b2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0afd4611d95380a46279f9e4f002245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f753482bfacad6792cce549df955846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10536e5b32a8cea8939e63d18e78969c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca5ce2a7d5d36bf0847c4795803b3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebdb48f829c5176ff34803eb24fb1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06147fe542b867f1791326f7438ba7f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bdf697b99e680e3f1061a565bcaa851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897225439f1003eedb94faae7305e7f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd952a37a7371cbb0434dfd1f34f5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b7d70f68f06042b9403c493876b1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e01091dd6acf9d1fff150adea3236255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538a673d653eccf0a18f3b784f9ae1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03859bce2391c86227c1704008815efc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32319c87ac084d69929331c9999c81ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5170237d982ce7370bc79feb0d8bb459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d696fcaa7149cada8ae2af2c25d66e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4757743422621b200bd12a57a70ca461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fc16a11facb51e61f34f1f3606fc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24604d26f36d294a14f30afe2080385963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94a1135b75f72356c6d7768434970e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410aeaf63b039a6d6019c43e43166e3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3625aa0ba359a02c12907f15ca743c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa727ad329b0a337289eee855de8488d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04132c29805bc026b559393c81e8d23068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172163006de59924f8767dcc0bfb8b9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddf6481efe57dc2984f7f646db28fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1dfd7ec13e65e68a23b1f032eec8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429c65f960e02d5ac6cc1851386008772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81f649d1138deb66df72549c14d27073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7999416e2b7c960ad2d1f9a2a1536874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3db223ce8dd5056be0477332d6f97875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25c798948827160868543413a4426376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6cc106ecc9ef121e0da1ac6be05da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91563eb0235261c5812cdbc904296278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5229e9f076159ceca4309565f0855cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de975f68d4cc54bad4c09533a1e18e3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b62b71a2e3ad7d7fac42c3bc75f2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488ab8717b63f230e78ee113393b8c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3dddd9faa44406d4f3298f35817c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f3b65bd1be8e127f9f865312fe52484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd14f48758ef72bb852cc5286e6fce385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f761d3f902ab58e30673b3a31339f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446f23b7b3f8e04d609e7f1da76fc8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fea9b2750cf2bf9730675967823e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3653a5cbad81c64a83bc17d31b57dea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbec3947a65af3ba7701e6f1eebb1c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28913bbbf325ed346866720f2eeab13191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e201d26285a79a7d4a9e19460de532e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c40553290f46ba3479f1f116097e5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a813c095c277df0bdbf46d6076d5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a70fd6ee93e60e309e47e549d60a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630fd2c2209ecb0b5e9a1096b10455b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00c40424fa5bb4a46c82e1624e09e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d9fc7431abc85295f6158d1e70c2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c537917b6353f1a87ff92abe1cbd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e95b87097c4c7e380a280aaecbd5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccf3e849a7590cb3ad6b75eb243b04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1689b1304fb315f1b6a77a4b9468d24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354f29983b2f33c53e22f78bd934d49103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c534f35e6eee8128ef95915fe9380104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbf7942ec348ffc6121f408e7eb378105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6940bd52ad223d9bf85ab6d71b7321106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a6779d156ab32fae1105d8a801ab5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc73d21d6702cad3786456d02629aef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce674a5b05a87f2dc76930dd3a83bca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c71091ac7d4a0d5cc8c91e3f04af4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac227bc772338e180dd4a2e58ea5ad2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae731dfab6270c21f148a464547f251112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18f6487f2cce0139587a0f50cf86a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6087e47ecb462e171a0d7a3bbabfa5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9530e2ae77ed57715dd776ff48975115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a51db0be41b40e692716fe64f0ab89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc5f26c2bb20024af777b59ca15c01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6242d396a15d0596061956f78d772118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74303328efc42b61b20a470a8ba88bf8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2272e99464442b0ed21326dea6115c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268a50937b59c19453d2a0108d5dcc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636398b6473ddd35edd9dab901d8db9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bec096fdb5cd7910ea04a88a5fc33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb73dc8f45dec67dbed81dcdd21e734124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7bca4236b5d2b572bebdde154084a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588828fc42e59f946be0d126fc508feb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d12fd6b76caf1b76afdeee8a49c8ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80e9434d5ea1b4e92440d339ecafa7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab756f02068c34d706fe71207bc118129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbca87039ccf9136c23d246a38bf2ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aeeac546333c871bfbc3a393858d92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb592075dc6b29e90ef527c05a4ccaa5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361cc89f705920bea195c13e4abe3f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16e764dd1986df52b64900b3c14e64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fc54accd54e9990eff33100ae4100135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391a73f23cc9c2cc777b077a1992ca0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba18e788935ee48f3d1a90f4e15cb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bad2fd47565954cd758e33f3b0160138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c9fa16a74674cf99cdaf477d8bbc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09548b82e9dfa3616958bd8853f393f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b79fe4ea32b9407e58e0e107980b12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fea0a353825a56be28d104b24ae5ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c77f0d6249b84b554ac9ac1e1a47f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844f52ea4d1bd8c88c02c2f9f8ce0f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c97c734eea1fd4329ef62eb73ecb6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f488fb2e9dabb18664d42c469028e05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc545263dbdcc6a84f0522b27212a47a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea85fe30c7869088a57ad20966cf151148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b2d4569bcf129c6a58eff3f537982149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af73dccea38d9507a859e9608dcc05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4ab4d718d0f36482241f05add3813151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcce0fddfaf15f65de7aa45dbf7a52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c2dc5700be07fc8851fcb591d7891153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657ea07de7f84d2e9baceb552212c93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb2e0b74498686882e87f3619a2fe4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55b4752c22827ce88842e0969ae605156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffbbfc99fc7141b1404e53b1a6f736157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1335de43e5299e0a5e1575f62801a04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec1c4d228bf3409bdab724b22afdf1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706c2a45ba793821be0a6585236b44a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986b989db794cd719f1b4273770438a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23a03f1eb023cbccd989e37e40c0a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f63c93914299d65cf860315987c8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35530333f887054b9f4ebd9dc2a488b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7fd0577c4a7db81a3c6be8ed12bc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86601af56bd56b7a8d32de9285dbc080166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e352acb21468c8ac34dd61db13e0a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02aaa7658f616c6532774084f52a578168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a0f161e5a1f75eb3d6190d3d0a55c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41170f8be4e1ff1b030da4ea99df2946170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb79069ac542f2784d10ba0d23367c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd97a93656b7d152a8177e0d38a39e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901f37b2582a3b7e3245f989ddd5739173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82aadd4b8a80c35ff0ecc346090179b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282de1d7e4fb7a735865d3a35efccc6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bfb2a967c3f5229127a0912a1636b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c774483ea2d3f8fcb961c0e123121a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096b0f1de4e438a2ec9ea107cd63a68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea6b9c03534c2dcb6cf27df73d7e3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c03d92c5bd7f889a0fb477c6cb4a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19131906dd786d3d2af26faf6109fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582bea786cd7c6bbc02fb8d9d341a3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b1d2243b08cdad3c8de05d979fd92183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe06353f1c37137217c4251767f0077184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40c510bbd34ab917b3d08904d406b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb51dae0840beeb90fd4c8474a15e71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7756a4e9bf861c665253ed72137a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b87371b50c90a133dc11d79f4e8c44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cb09809c1c461585321da91776765189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896007814f122e8606b5c3893e0f1de1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1e4d97190b2433a118ae83a5ab951191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edff0f649ec75ec60cc64834e49eeec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f901284eb9de897b6c8fb8255bd9eb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3624a45ff1133126e4cec8da8a498194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d02407dd686ca221745424385607a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56edce86d1a7999612eba4ec6c34eed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5030b4fc510975bed2d8bd9027c1caa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d86ca541056a02d064745086d6143198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef511d302cba94b26e2f1a5f8364c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cb2345e250b0865bddc8da1af5421200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9069f08c40ea259a39627ffa059954a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288931cd6d1bf1e796761226526376e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634c04f969948d08641d00c484a9571203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0c7d71980f44b20450eb5420a5555204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21339ed25f4e9c078a548b0f11ec97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9322e008ab13f9134c7078f6b91e98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db99a71620556787d503d752fed99a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ba132710b039e2806997cc31363e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5cef9acbd4d2fade62ea4f0e4ae53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7565c893f8d913d576d1b0fc91b8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d95f01217def0ef8bf1bd74488b5f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8cab2cc6541bfe472fdbea7761537212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e79ee1a686d2166c5e4b3067e63c0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688b44a2a95b24a6c5b0cadae395cf9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165b6e52b3d9afdccfedb8f6a4fb74e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9387f022b7eabc7e1f90b2ccbc428216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10960800ee5df9cfa697eb8b66ccf15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a20f13f55a5991b6c0c000293a3fdf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992ff6371cf9fe9f2144747c2fe76f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68961234d98d85ddd1e9f463807326cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acf0b8b6fcf5ec52d9cdd59dba7bae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79269a3f1c35a2afe2770266f8ccc3fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ac934a63d6cc8ce115bef8224a5d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9f76937b20dccde43de60299c2d2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be53fcb01577742ed4e18a25d761964225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52203950d673dea5d5e87cfb75f5a49a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38dac88cac0de2462cea970f981748227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697409195c9cc7741b9e911646690c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f69e8a639abd0b3e2aca7a5456ee3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d43e1150838516f548f554ceb3c0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941215e6f5a203d894ee94799d306770231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e7e4ec2a4311f4b9984db87f4302f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3cec281441190e7de35f72562bda6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75019c23a53d306fc58aa67c22f98d31234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02618337671501ffc523fb33cc11c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b976711fd72d75c5e2c55801e9734236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387b17fd0ba77d878fcb6d20ce5060d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874cf1c87ca213823bb478febffb1bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d1ed6eeb13f295ecc5d214b46076c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48a4e64e0e87202622685c7608de33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ebd6a2a41bd0c10f01e0aaa1fde47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a52515d8893ad8e5270611f8be993242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89357a43787b0e522c124307d35b55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7127e157afe090fe61ffb9a44c6f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed510053d5f594314b8942e6afaf95aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a411778c1152e540a7c575baaf8d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bf6c30a1b69e90538df83fdb65d62247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a94209081317d72bf004d13b6da44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21686da7d7dc535bd550677552d9e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6a7a6916919a5b4ee8e0d01ecf92a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3883f36a0804e1f05a0d030e898be8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a241f5bb051de7464dc9a9b4d19ad20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88593f197cfb0c81e9ebba3c9168f393253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f786250cc028f6f67c8e87a705626254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae715f5d145beae1f80b91c42a58915255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26ccf02f7d9ea896b01fd4f6cdfd50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fa01eb5df784f59bedb3cfef42201257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc424bd592296562fdd1fc1d840f66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737288bb9669abb289c99cf8c6a658a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cc1053e1f3dcaee7554a7ea68172b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491fa6a7edc4148fc8a33024c8f3213261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d5b66b9260dc488415d1916a34a72262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac94dc7ecd655cbdfd679b4bdca6e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f79e7d966c687535cca76394f1b5ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dc5ce16ca4d4e66390d20cea2802d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826e4d6ead6824c84b44e763e9910f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87efc86dbd9f3bc6a149f3824f27da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995830c40d7d0baa773cb649c4229cb1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddd684eaf5bf746c79d7c3c5d8f528269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d05493c6f765507a36d7509671f162270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb7adc6eebac7e52381c989f2cda59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad321976b5a6ad96e1581578db64472272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28650621ac58cf8fd3ef46debfd58200273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf54d737d5ae4a94a5cb6685c321c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e393060545d3abd04aca62e8e59ef3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494ffdb5335fa61bd9abb155a4770e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e572154ae105f23055305e094ab9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690c49534f2160659d0c722c2fedac5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dde99a95a7920a3c51d362bf89d53279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093131ebb4747adfc6107bd618909d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa61285afaa4222c09bd5c98f50f98c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154538371f8891d932e0a91ed2c894e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad91c5fa68e3d22c68c3d33a611729283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b174826dfb2c21fceb79911805aaa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf0901386225d16d809f6fb1890c6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838194a5c7d9c43b27add2c7283bb2fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7fbe41648f88c2c33d9f73a03285e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a2e352cd48fe0d27e30747ed7b508288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd406e06a2524596d1b135d7633f935d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e934f52a81587f586e5119cdab6b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffc34441061dd45b5bd3e44296e4df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913bb218b934bbd6a9dac3f8e8aa8d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b2fd94045376700fabd918bd169bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b945acce80ddf5b0f57fdf605066ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979c9fb8ef3fb9fe6c831cd71352ea0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9ee524bfccc3b1408b0ed73459300296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24127623c4f3de79fbee2147377942297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4efe5e938153dcbff2292051e6ea8f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e792328e129d170b48368a2f090a2b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04a781633f71b9eafad3176632dded300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266e3ff825bff87906468dc4c11bf16301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7d196a946142fadbb736ea6b800e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14076cf193f230194d10a5ca5315f5bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e21cfd3341056cdf1d46add17367f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5dcd62740051c4afa67629383e388305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac010b539c70bf7e432b40caa885924306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4b16894bbd97d7b13952b3a44ee88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda793d584721c5fe2fd22946f047239308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2db596134529e8f68909d028eef4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be794b5e6d325f584e443ad4d39fb8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f95fc596e5c557f316dca97adccfac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4b74f69273a74644d126d6c5c522b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f539f9f11d02973229f26bc7c45dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7be061f488037972df5a2f7422b159314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8180f032e8df069342ae68fe25de2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa018b1af16654f5f24bac2dfcb6d85316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b40de069f2446a2ed19cc3d437af2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e334bf9a089ed061b66c795f6662d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703516f3d1e5411aeb3178dae743e72319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ad75d37539674dba8644fe6281bbd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847693f3dcae274ec8bff4e4150c811321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac6099e43ebf3993cb41891dfc6fa5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065240a777b464391bf5646c31adf9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a63d6b9a1f194d24d3936d969e9599324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00514736bf2927e13ad24ee2f353958325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64b15bba3536467dac7c9e997c4313326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19fa172ed47480f139fdd2a83bb4e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18081f84fc671959efab84b7c28ce46d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b75f4631732c82d744095bb3f7af3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0502e1f11a8ac9c08fc3b00b1da89f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69fde897b4b77c096f6e80302547b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7f72977eff4a045fb1f09ee9e2da4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d527833c2842945ec39f00e57a0059333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0ff6f2e0f67bdcbcbed01c81f07e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4ee8eb1893ab9ea99f975eb52c9ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2f7c36223f96814f15f64360176d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00f73db1a7985899b5538c06c51ecb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0dbc2bb13c5aeecbf7ecb0fb91f09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d498ed85a5a1a7971c3ad50eca608e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b40b94bddfba69499167bae6e7c1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e5f827264180d46fa61dadff8f852341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af83237e16dff7bf295cea6d8f6f1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620011de455e727685368911e1b49a0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb964ccf74d60c4d91d347cb34f287a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab186fca64162140b5a9e9fba6b5e2c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4afd411420d6bfcb3119223d0f1ed5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0aeebf5bc7fe605b495c7db9ddb666347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd2291ab13d27c3d438f1f28e74baa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f6ce5771f37ee79aa9c2404c55ddb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e6a03998737dd333efa304d147712350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9881a0398248e36de4f4b7ef36d86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6944259c44e7ac55ad45af6bd9a9361352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30705b85ff201e3a46fdd4571780d454353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28502ec597a99946f29ab1639454e3d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e0670959d467b585ee1e64bc821c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc616da20872785cc101cdea98128c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066859ded79f01faa9999f519d0ed832357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ae25191e47420dbce7bf7f0332947358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d47a288d5511c4150854ab3081f69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69277153efc10ef7ffa2a5c81d0846360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000332fa87a40926b3b8d7281593151361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072bca94e5aff846e77b800010f0eb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813058dce83451fe56e5f1333bf46db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94a62f1c0e1c1d5426287cb3cd0f81364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a43a6c0a3534bd016807cdb8eaf788365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2754c7bd418d057779cdc9337149730366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c034c0e6ee0a088d33eed88781bad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2b5dfefcbfe5094f33d7d1f07ef28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1768ca754add25adfbc720e1d8e4f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272c60f5b6149e52b6f8af21a848e66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb7329bca6dd485058237d0e2e4e2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf0434e7fcd582890c279e6a84b89b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e503cdd864eb18aa85e57b6c3c9b3a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cc83b93b8884770561b7249499c1b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bf8b84e214470a38db864484fcd14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebff461738f8f2204cac5ecefc50d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf8b3a0c5ad92f66b4cfbbc57f1818377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98215188dc5a955d82c59ee3999a58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def899d5381cab2cc159c1d2209e54f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ce13a405d18d5573fbb612d7f00a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50701f73df1a380a69097e7423ab3869381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46564de1d3f501a13dcfa6fac02f9d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471dc3ff90cb42a3b06e8fb7ec67821383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1156eedeefb6387e432ba1717904b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312f776c31b0403627688e21b19beeb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378547d5f0d238bebda671b0a76ec91386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d2ab0a98289010325807d81c4a533387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc180bb1fcd3b21bcea93d2f0dbfb279388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a7123fa7db37305ae6ff6afcd55a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0b76b34a116815c110c65ad3a50b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dd2d66a9c7f96d990a9dbcf92adb8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68716ba63599849ab5eb1b474a5397b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6f4ab9096b2d9e8c910cf157726e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff284d53ae1601985a5d0ed05dcea9a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b337b7f295a9b81e87bedbfd6f269f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f254140caaae25ea628f602f490b62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71aecd0ec9e908eac18f9589530dc3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d4855316a14e2a374a9f7b13cecb3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b701d9644e210c65e0471e9a858100e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7597bafc84943f0c2df6060275a0b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8918e34a4b1da85d96a1f41eda5419d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f185404abb538b17cdcfe66fe5aaae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679208ff3551ad3dab707a9620110ed2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e974dc0afc1d1b58e5a9ea050d54e38404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430791357f652586d11f7dee117d69fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecb336570ccfe7f08ef9e259e97ca8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464e8de8c7087ceefb90d58178a9a4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ca2227fd15088c343236f6d7e7037408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecde76b93e045e49adbe06fce2076a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b4d5c39a7c3db46658d07baec829f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac03eefa19e7ee10a96c8b5d7c89920411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac127f3719228534b9a6075dc9b362412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9ab43141419a5dbfaff6d83ce621b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823865c89c7aefa45e45fb0413f4cd8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a10a0729d0850643316fe4ad75786415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222e1c78c8f385c985b6c29a1294b95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3d56ad0d8103d00cc5446b2ccc8b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab786d61e123db7f55b06cf4b8905f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27974d3f0c664bd4d7a3fed968de7309419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed336b49810da5b6727336a047de77420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e41db3bb75af51a8a2d2da1a86688e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf3339e0c8026464eb186c6fa139cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cf3c6b6f038a058897974d44bc94f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83981c896fde8758a17ab9fc2134b89424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c513153a84ac5bc4d0c763c13774a58425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0db09ef6b120089ddbf24ff5a2ca30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955935d799abaebe6759459ae7f7417427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e0d29623f5a34226c93c00fad8270428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f394d306abbe39670dcf30d59133b91429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5b714e54af4731127334e161031c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d14c23cb6e4c67ca93780b0e6bb799431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420cabc6edf79982271be7c039110bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabba84ecd860a6346e4d50aa02d8295433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841a89d571546136d1bf370ea76bcab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa404759b6c02a8d7aafb92fe73e217b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f07e90109be66f1c8661c5c1a5e6fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9e96ea7490755a56f3f233156be99437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f99454239c517d74dc94003639cb7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74980252083d3c085ae431ae62f0d531439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1056e624fef71afc20c5dceb70bd056440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d337b1abe52f28ab38d53be22be39441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d5f3ee824599283224b89ed314b2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a982106c00b58c7daef75c49d5b317443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c1ceb1501cfd0cea9d7e75484f6c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42693dd14d5187a2f682e36a34c2d2c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcbd3057a614f05c3f2cdc13f5881f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90123aec9e434b14a26ec8286c68d90b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ca0a2bcda754224674b8b2d32c8ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dec78c7bdca5a3425e9e6ee5d06bae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57606e5b1da8f7cf3a5787d9de34998450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8069e809c2fdc9a183b42850275e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a38929f2b146caa472973a35c5607d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de214aad67610c9d3def13278fe7e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545cf79b459de709afbd246c861014d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25868c5a08178f61d39a54ed50f7ed04455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06872cf7870ea6c557d80fb952a75d95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa9525364b45551b5e2c56ec83d220457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ec2eb3ff26d2ad8783bb30257d58b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a1b1a81fadbed1e81ce6a6fa3edfb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1e0af32fb6be9e4791fc16dabbf72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a5685e291359c580dd290422d05ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99261edbbe31e02257747ddcfc4477462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9047e8df7c6cb4595cf10074bb59e06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295028dbfba0e44c2a7af95aaa766951464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0e7c0ce97fa328a407a117069d092465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085e680c543dc796044b8842ebcd446466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac87899bf7011dcdc6cec8d36dd201d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686b105d0ac762d42c441d8baea86b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489612d980a670d5eac8495ad916e23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8de82cd9daeced37bf904d527a1d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d02f93902bcc8e9047d91879b457fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cb95b4961a5f4ed953553f584df15472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc68a5afc73e3a22f2003ea5e46f8a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1074403e916c250494de69a16970e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7982d5072578c14e8efcd68c1f500d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46d46edce411859992a2e34d596b87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d51d4c8600ed2ed6528659ac03f3c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e660579f7093ab56e4972043cbd6777478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bcae8fe2a1af169c0b54a9c991e69479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a6d31404d858d64c97bdb47df7416480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0483a3d0037a2058f0c486d5deaf2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c399819c5926a7da1d53086c197c4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05eb5d62a714ace08e9dba35e078483483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac08e2f8ce9672255976aa72bd9dae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3180c390083e8f63e416b502e94ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613419c7793b9d07649e99929d417a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5afca3e15861dd65f01ed095d2c0be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6fa2f2a2dda65cf5835395de3590d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf54a0e06f50c9517810b9cba57ae8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5546f85bc06ed0b40d4aedef499af33490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae534722a2397c7ded41dd1cb7a4162491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f8630ae02f289b914dedcaa86b5c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f36799ca022d996ecd05054f12021493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ac903df04ef50eb9a188dd5821446494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed74dc57ab994eaad2ab0cc099fc37d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad262f22a83df0f6e068c1800f18782496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee0be0cc346afc5b454f9ae74ef713497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72770f895f623758511c70f2540afb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480434e6e15570892828b2649cccc25f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4dcb52d57100d952e4de96c9af64d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6779df9753f1091b3ac3a61bc0bfc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd40f0d6f7f5d4216471fa58a17f5e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ce4a3f2330c1b621c1fd99d25b7ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b515e2e66eebe4ce14099a4914bc81c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91d76410e7478861c7bd28c0b96fbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3029a9ac15791293df0ce2d4a100734506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326306ba87c90f02c55890a22b30bdf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e46ca9e68c43e703bb7f696f8ed0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce8a316258e79a4415927a91ab63f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538477fab67b5078986e210590211c41510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d1053737647d82563d9ace5aca14d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eda08faa077578d46a7bbecc4961d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378152dac9316a8a3d55486b8a699ebb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b4387437dc66dce1dce610b2ebc67514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ddfc2d2489a8804c844d1e77f664f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fbded83523288777a9a155ed03f41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a283bf37d4a85db7c0dbd663dd927517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456c545e941b34e7c8bdddc6a9b2200518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc88329d44e4ca430c6b8b7a22fe953519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e92ea8966b71ae5bf99a6641cb4eff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b180ba58585207246a3f27cd71699521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01087065bc0be7204f262e0b4f10cf0e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e107d5816386b8b9859c4e2d14593523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48489b99e2a50ebd7a0d1588abd27680524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2549b77137f1ee737823e1b2027ffe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a5faca5d614fa3725b3b948367475526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6a3bedc18839868eac0b15b19737c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceae9cf62ccfd059ef666de092c9303528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd90162eefbe607046856494e45eb7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a662a450890e09ba73c491834f92c13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d221617aa6c99b3a4e67baf35064e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c714278fae3c9fd6621c8a0c45c6c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af969c9b40c6fae9f26f9281ae18f6c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278ca516f7dc579a05f73660a06028c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed4e057e177290cde4868f222fe763535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd9d2c1cf4bad80531562238bd13ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c45b2340f1188a400e1a8b120ec8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fbe639de648020d1d172974dc9080538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066152e8b50504d46fb2fb884fca2be3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab4a143858938e25b6badaf0331c31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fab4dd031f0c1e4adcf05116c3958b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e8b43be336a2aacd05883dd404d3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519defbe6bd02cfde1fd3e17313d5853543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29730bbabaa727727b2fc1c3614666544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fbfdb68a9133ea5ceb47cc1e07958545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b201e82d262a394efd52c7c5b873ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf6c9c508fa28d0d83b602a9490312547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a38e60f577dbb45a73a6c6449c1b05548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918d3a3859960e12f3cd429cea492b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef059941e04ee6e7c4064c6b4582320550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc13fe14ec12b83c2832ae31beb09fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb1fc591b054e3ec91849ea8d3edd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ecbc5a8a6cffd6c5ecd2cd4f18606553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94755d2f476c6e8694c8c029b88f499554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e24a4f7decfaa61dcfa0ed78ba740b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde72b1f6842f4aeab0d664b7a192d06556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2113a323e2ed9a16ecda2265781605557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d36727b8bb52606041ef97e3b20c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650a0ad7aefd9afa5e644c2637c879e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d09afad90f29c1f99807c76e549fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5350dfdaab689b67b1f56e4fe04c08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297823199ee29d43bbaa09ef28bddb5c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f0e2bbcca4c945ffcfe7081e6f4d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101f749633103cc232345bb3e8927a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2835c22ded2d2f76351846082ab150565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39735a4be2e03310778fb66bb78585c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b57c43311347894ead8b290f66acbc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492f3c270d61eb57fd7ec31c2703c15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec23b2e846ef5fc1a8a097f1b0f82e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e68492a66c704d63b221ae87719eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b91e0976f479d20056971f3524b7b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29732cf4d9fe78de890fa2ad3c6aadf0572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>