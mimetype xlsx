--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeec208034adbe4db01ea4d7588151b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc93b1842a32636ba6ad7249af25222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fd953dace8274d0fcdfc0df7000033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ca9cbf62ca3ef32603e7375a2d67b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffeb3d432bfccb0767eda40236aab2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c402c5837dfa8b7ad3e94480fe4b5cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893caf5de33eb2b67bdba2c741545e127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1549f45df75c93ff36fc1307ba91c328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f87c8965b06f05e9226b804074ee99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f08738849a26d1829577d74b5cfca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513d8b31ef81f9d9edc09868410338711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088de7a40e005f9bac1ba128511714112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683bee874be8f3ec96957cd7623ef4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13092b9dd8699a2f5d2e0d05a72ab0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ed9f4fef61c3cf61eb2a69b84977015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbd64a0d8673eabbc1884db980cf1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5706c25ac336bc7fe43339597879617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32f8e66ac15a5a19c96dc2f48d842018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f8d39b8e2472b413697015e9cb82919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f189302b3c32a71ad397462b879c05620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a56d569d8b595903c0ae016dd6f77321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd8ee8a62deb7c3c3d207dcde32f7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ad7bd4b481252f059f99c28bbbed623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0a717ab558572fd2184e8a19a740e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44647af84f29f2aeb5ce63f78e1fa47a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989d28afe16939b38e19587c0adf19026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0102f20d276632e12ec5899c2fe960427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875b855bc8ddb63e7621246b3fe86ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf18d6f2d90bd82a9514ab2a3889fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2dc6f6d670c1ffddbf44b34affb3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7129cb7244b453810970c1c7daa368b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdee132813b371e1a2ad0726653f4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c822760fb559b67a688f1596c968c3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a99bb0992ef8f974232f44539531134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c927b6989d861ae46080105038ae235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d224b38a37a538c3d0d1ecf1765333436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c497413b570d935dc401d625a28756a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb3bac18fec5455c415d538f26fcd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c1ec00056e274fb3c40670c7ae0ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9b54aca1d990f9654e7aa4c20e00640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b91a01608fcaa38a5ab6a74ae8a7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66918b43fbb5868c78589818537fdeac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d73e3dc711a3edf8634488d2d8ce243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdebe1c9bc64689b35785573e49a9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2865f481d87960d06ef119349127a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39903584b80f07d128fd3da6c3d78a8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8cd1d0534817be25a6dea603acafe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589947ebceee3bd1ab10071b0f11c3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225995f79d1f3527536f0801199c16d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bf0def81872eb94a9bf0f1bb9258d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e987ef37d5428fecfebdc2a6bc9eec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f3f6aa919fe5a3c3adc9063fabe8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821953ee944bc933287ecee4d35b48d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375f9b013f7e2a69d3e48f795845d4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2bd7ab22477602251b6d6b4771d5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e474171fb565e17a6cb55faafd1c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce03470343ed1daa8b97fa992237a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bcc60804cdef3780c334396275c6358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477f458d30cd71156fd9265f0eebcdf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031cbcbe3d10b40ef92be369e070dae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216fe137483e8abc3b100d9eda553d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9348e978558ff64dfa147e4c550c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d65d624f75f9afd19fa1245cd4e97c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765b2609d7f14c1b0ae5bae944f017264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79dd3393adaee4a0ab3ab41bd4195b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62670896a430682f34dfb5a46da6642066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6954c8af1f6b2ce8fc5a5212a3af267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e84c99dcd37e64faee89d071518a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08468734496d978b90655aae551db86769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d7d968978b8640ae96ddd5964275970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a41928fda3bc2fa069a6c793db24c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb915cf0d01ad6d8f04c877e8e8d78f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aa790c6d915693927bda490387e9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b17631babb385f2bed141e104d7b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bee2c6cbae1ac6857f9e6fd6c34b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c08ee0c312ed1c57220f4626a73d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4aaca3f6b27d198456a3f404c043077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2ee95ce87ac9a0c37e2d8cf8eee1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a56068a37af8a3429b2087ec497b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dd581805532e907f90dbc563640ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111be05bcb9a0541e4a716351383838d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0219a9adba7066e87043d7e632e28582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f392cac16ea7fcc853cec13605acc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00df1656be875271a382ac544fe4b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cc6256b1313e1d3545db40ff1fd0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c383ca8aa1b320de86f238662f1d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f18f5ac526b819af9bc90805266b9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019f8bd05d7eee629a3c4860af0f59e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e30f2c7a953052105a12ef8c95b6d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb6311913d322f938049a9a0561e3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb9ac8a9b97ca8ab88b5402e2b4c3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbc7541361a7c0a686fcffaf62599492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a852bf62565f1d3f443828a53eacf993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b60ae6608e001d52535a985505e12494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bf210b4f6068bf765d4d8185f7f6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fff8dd8ade0b630d0eab19039ff26e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b553ab6c94ba73853184530c6ef7cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd9553c836ec44b2c93e50beb9226398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af8c2ab5a6a6600b2ca200156b444d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600381151f1e620a7929b2f43158464100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893d4c807856075041ac7d6438a75aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea8091a9e528666dabc920a5530f08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42143f658a67822099bdd616fb29550b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785c15234e5be186edb8ea92d1ba137104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746f52fd6bf07f419d5d6930c162693105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce39bfc5c41c90eb77881036f6e443106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8a78da9f4e531e34f899c413bd9d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e782f4b162ec92bae1b27c8fb39a2d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0a457ed02836613ecc9c3f7c082c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05173710713e94fc14c4275da65cf52e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06164453164771d6dde6a0b4c9867eb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2062083a97793c41cead56c440d46b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a5b8546df96cc0cb74e0b55e18b07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185acf6eb99850c13523720ed61ad40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a779cfe5ce4a02ffb0542ec3c23e0b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109dc9ce54316447bf83a09ce4d881b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07257620f195175acdcdd2ec3e04b341117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d241d6c5d794e23771adeb1f20d24d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe88f7d8333e2a7562edbee4521409119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e977ab42b1c98d229425960cfbc3526120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b8c1be2d56bd740b3712df87e171b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf803d5731f8cad5d3d0411cc672b50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb6625e90c62e18e2e163255446f33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ddf2b0fd8ffe3b4afce626de4116b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135650e5c4bcc2f9af89d5e639dad2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ddce88829c38d4ab8e4a5d16b411e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0ed80bf811ef285fa57443018f1ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8894e6eb9f48df99d41b167d72b21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603c926ab083ed9629dddffb98401c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aad6101d0bc762fcdcda159d4026d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b837a8f786e8f4827a01bdd6ef4bb6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4772151afa3591c6400a8b214e0c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5cd8254b5f418137d5eb02892b52c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac542980dc67fd6b80d2ae7ed3d5531134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11b2987e2c5295212e098ceaa9d2bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72fc80f6650fab289e1649d0a0e06a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ffdd341fccdf14bb525c5b3787d4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99facedea144f100ead441c022be26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65527a05588fcf52e8d44a742798e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddac11efff794dd6fb2e416490998c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafe2e8651718ee35275dd7090f3d23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d31d722ab39bb72c80853565f80e6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d52f56ff06e86d18aa099e0dc58080143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc2b358cc44ad56ac3ce4cf9edd9e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dafa6ef517dc37a2d674b963a4c1f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da076009da55b00459db8390755149d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324c08535053b7d7a5cb3716298d121147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9a6fe25c1f23962a81e784542b3e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68ca71ee0870d0cdb617718fa395fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8283ddc6d1777d2ac2d8b6bf09ea4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599cfbfe26f0a55289638f58975c82a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48b844aa4ba6993cb679a95bee3354152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d72b2ebb595a08bfe221beac7ed49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d4e52307077e3ca7fb2473946f486154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1ce2723ad813f7c4f149afb1cd4e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91a5f7042e0c109f8c534ae9fabfc9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a598ddde8601e655c1ad3030217dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476dd53458ca0dcdbc02ea39cf8795b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2ac76a0b492faf3ccf40f28bd1258159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905dec96ec8a09ef5a1f7b2fad1df35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f95dc21426346a6138cfbc97ef2b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101fd23925bf3f24ba8b8599a9797c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a066d4a6d06d20574628e2afd54030163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba09aa69e67825a1ed5e33f9da561a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c72ee2b9bbf64d2a3a479963d6873165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cd6dc0b287cc98810d4ff9ba7a07c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c52afa9e445d0ce0464b7b7797e1ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e635d4a418c913d5e9330b658a7a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f428280c1781359173415a9ebafeb84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcf2ed2e4c9cdd7f5354a528eab718170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cd676ce5ab649de247f7308f5a303171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffdc9f96da804b39bda0927d4ab34c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70df77ded413f09a7575c4da05b853173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caef0275602bbff886a8d3009fb463174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dbb5d3c3435454e78728d9bd305a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561282474f149858aa23318846a79d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df3fb31c73bb7473683b48617ec15f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb906b89a421210e8d01353a0b4b496e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb70e20b9dcb3201ccdc3c42beaa98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f711c9d49a7492f76011d329a05f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9a4d1048ee694baa3723f255db92a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d859d1b7823ae593e9eef25e5f26330182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bbc065c178197c83c6f258142c892183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570e723a82d65400f46eb1b393c524b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0619d480b041ccd8116ced0b25473f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fee6b5341df29b8ff095f726cb77cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b25d08256d8411a3949900eb3598c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765021029d0f94f809510b3141b40d08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203ce5a96568bf9ad8cd15c49fb4173189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120662119defe36e3f5808448e772c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a350f7901046bbe4cd027802d7b9376191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d453838735e4633badf7354fa27c03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35899fb70ca9a638b55bf88bd728ecf1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd1a14d721f00aefe9b77c10a6ffa3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2a1a93da0eace083cdd8ae866a851195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5ac7c66f4e89e0cb629d279099497196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c829b133d4dccc741dd14411983d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ddab6e5eb5fc0a708aafde81cb46d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5ea65c884671c6d5993ea3999a36d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4dc3943e55d1227ab2561030d436b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8f7e01bc71dae2d3ddd0d34f02b15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6048e80da521e38d4c40f9cebc0e0d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037374c6ffe9f1ebe6d9f2647c5b30c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168f6d9730aa7a98eca20ed44f0f644204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129bd2ea36753cd9559802883078007205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff47a18a37f7cf048b6f026d2e2353206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa66efa63e5f81486ea549d68b2177c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c741495150db1b44d351a0564b36102208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85883a8e2749a1b5c9df9fafe168cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dec2271ab0cde86dd892125b1def9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57688258360a7be8afb1f8af1404b6f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecadeb4abc36bb47a82bdad15c3a16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49148527850bd943eaca75fd0eccbe49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac816a0e47fb198a6fbb49e3668bd7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6940cf1c976f5dcf7dd84fbc03c550215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f57d6232b36fba371a70db3868e225216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d15be7db7b2397b86419ef343152b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215241296cd41182acc321e2896f728e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42346d72dd9f0cecb1beba393a82403219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c3b0c75aa2592861bc4ab234dba5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89e6363166bdb50b906dfd8461e1f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79db8f860157d5146ff2e73ed4e4f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24193d02e79b4c70dad2664658a873223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9525a813d8207ebf9aa70d8821e446d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bbfd4505a6f5f36319c256c94445e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df75ee6aae0ab0edc179952780a8a75226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5e4648f452e8c692c9c3491b21eed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65616ff7f27b3f46b43c37ac885220228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f46ce1ccbe8de45a5fda24abe8d6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275354796895815a2201e58ac1406017230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9162ec4d8465815fadc687e2b55dcb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfabce23faa3ce8c45462237282341232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423baf8ab7bc4a2dd6c482a25420eec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e0a2eee410cfe4505ab428c179c78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347d1d9daa37521913ea85c30c771e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8753f49817d6c39c4bae9550583d311236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67de35ed9e55d52e1d33f857047a1b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0124fa2ac6bfd4f2011ba672d692698238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6657f6fb9b55d1d3efa2cd5b713f82c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f8a73ee885804a278ce9fc58b47cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f8a7271f21648b006c6073115da45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c95c9e926d20b603615a9cc8fb46d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b39bebb7717c4599ae2b65289003f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ed1cd1593635bdcb50bfedd873dfc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06979162924b3bc12c2fc4d662894259245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1863894a25693ff5522032c23fca4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa431c20fd3d755a5825c6b1dd8c8c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0b26f6d2672ea734b3a11bc1f635a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1985f6fb43ede133a0da37dfe160e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52859b1b541fb3ecb973819bc5c7e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26607b3dc71ba3388fc18dbad38cee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e352e7f072d679624d9083733b7d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5aabc62aba6a5bc31a44112f92e89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c67b4646638de0877596a65be2140b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b987ac3a201138c2221f8d6e8bc39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4aadd183f907134f63d2b92cec83f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410abfe6eb2b43c4dcd9349eade72a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db5cd87546d7f20735afb80643d18e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c630ef072f9b8f8e44078c2c634b90b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98ce9c0b3d753bb3a08a28fc90bf6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bb504cf6e6f33cca80d1a7fe871fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1037285bdd410baa82c51205158f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beef16c70b4adb9ac2b1c2ba53e1106263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de05b1c2c03eb54c047dc64564d668264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d51022ceb01c30fe99522e04d93da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9f9241896a5f8bc600f0d15c47758266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9416bf1722a5e1e6a5a3248f2ac753d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f24cb2303ebc101e98ee2e52b3184f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb758962768bbc8758a357dd1614ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fdedd44f04899b065837594d81765270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02db3a5d55fa444063d1b43f34fdc9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a2dd87acbea23d3108154354b0867272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f63bcc11d53077971043502d6fa7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa710dc8fcf4b59ab64dec9e164d963274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061499661fec45288d1f2d516339464275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a346bf9fd915c7edbb61aabd6812b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a32feab3d5a4dc791c0b437dc7376b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d11f95028777d77fc9a8896f8571b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cbe5d283604a17637ac11b8d1bc0b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8fbe33eae9510c8f60af05e5678c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ad3ff38c737794e96da8c7139964e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ba39422b195144148179330836782282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b0d7905025ebc906ab1433fed0273283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680bcee2cb4114016e9c5940c346b3e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec7fdad84633d72ce5a3514c490b02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4baf6c20e3ecc76069f69e8d41527b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d30e9307fd038384f6bc0227a8bc5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956921b92e69dba0b7fbb53aa0489a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81f1fbd3656a62f1760289a2d335b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20e2c95d87c886c5e3ef057c338fd8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517d89e7dbb3aa0f7ad1f62cea2b17d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ae12241039a4c6fdb49f2ba324083292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d957c67fa114af147589d2a360687293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80ac3c917b1495d8778b5e8d23d6f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3089928db90d3775fc0bf7502e981295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b9e9905b8a20bd38b1a4e9f0b4649296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6f423d13c7523da7fe6c84af8d65e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a9a403324b32678c8ce8071f0638c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea40a573c0cd8b365433f7ccbe059a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07961d07fa71c8c0c4b24cc0508b1c7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aebb036608e82416e0eb4227105a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74ed37ea4ff0b077281a21f795124a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd69c50e403416487c865dbada48dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b58b50c16b2764b5e78e6538de978d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d00e4a9240d548ab9431046b45ab7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d4a36608c3468d559474cd486d382306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef484e02d2e479275a4fa20af957eeb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895471eaab2400a7b8fc8c50b0040db8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd997412aa74f92b38e1f11e117576bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065ebf26d14ea81db58900cbea94ba9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd474d5e4e2699e6c1f811b093da089311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98440e175c8ba6b281709f76069111312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b66ac4f611cdff5848d50e162a5803313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d890dc1ab078b8024c221d6bd25f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908cd57f5802915040bb7732011544b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c35882ccaf83f50b160c78629248e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976871b1877bd0fbfd306b92dd8b0c7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1316629eff9d4889db286ab4d0f57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb67b9e04e8a18161913a5d1ae87718319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588a17e8ea100c5452bfcc356b43b30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b84f2cdf1d0e0baef87a434777355321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281604704030db981a353e736152b6db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37985d01aff8a0af30468f632c9b4509323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62855a2ac50a2b5024567e8c24a96d95324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4fd89c1722a81e47f62b53a502396325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409733864a15ed60ed7c5b835a0929e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb346ba6c1e312713929f29baf8b1e2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ccf40109e95502377fcdced82dfe0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c802b5b124e0492eadc6f3519fb31329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad404bc6ee818155165b25148dc65c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3512089e6187f3f38d8d062c35c180331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadf83356e0b88745d40a1c1af2b727332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0652ba9cda7f1419d8573a09d556d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30955890e5d5e2897c5ace8fe9bc4b26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45079d4f75de0131d64babc66c6e81d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd99d5e0cf8f112bb6bde53b992fec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ea022faa9d71b102e40fcef8b7d5d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3545c83fc0599c1b927617b258347338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36c2503b956c1150025c6e6e0c92d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744421f53f7ad0b203b9619343f5526340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9979900d4da9f6079e2bf48691027341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5ab4aa57671cd51d2b2b4662e0379342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20497b3315f801b8dee2b520b01aded5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598f85b47bc61a0dedeabb74ba3903f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80983b000a4a2cb7321cc70cb184708c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03784d6f86708986874a38418fa7758e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14bf8f49e11473bd323a5e814cfcc2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6398285dedec12519c25f6d3620f1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310d74a647782cf45c77a7b5b6887bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3c5f8755905da10ccda3eacc6b009350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a641906f76e0b449f3ac62a5292845351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891398ac9e60c579ff34597fbe2fdddf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daef30a87723ef61975a9bb53dd3146353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4228ee2e6ff4d345b0274cb327e42354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d2c8af9745845a3a742f6ac539c10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d86b73601c2dd77c05b591b8bf6d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110637677bb06cd8a2f84647af846e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dd7d89c59375a500a344c9147ae19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e96d02396652784caf912f96027071359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49ce53bbb35d4547b8bba94ca4ce6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938b31144b8a03e6e22fdcaf7ed1c0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44dc545f1d8648581d6e12ceed3748362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428a5983486d4e6ec2421ba1d46e454363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff4f5b0ecb44a107b3da6fd5f96644364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dde1795b77bf3d5f61edebb9d9c6ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae9e2e10dc74bb3d1974e15c4536be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b0e43df921a9eb9e2c1d6529dbeb8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9ae3681f5d914e9f829f22f90d7d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd87c2e0788c85593b82c0ee5f00ab7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cee7a2754ea5819e4ad6c935f326b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc5b5701420e14af3c347a10d0ef43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5087009fa8c85a132a3947b1abbe310372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84c46988b9aff2a82a603873e7385b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cdfd9cfaa50b0f926465ed36a7fc4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78ea287a6db54c3053701418a11a77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd23d06a391f7879179da670168731376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74718969c04b5790725a7d3ae65fb6fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b5ea8a2f96eaacff771581660f091378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2db54f3a807ba235e47e840ba7366379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79ffa06741fb75f9aded7fd426ebd7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148577906097e9a189fa878035aaf27381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e646a2c9157ec313171d682825fec2d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d6b7ce0fa07926fac10acbcee63d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7761980c43c4bb679c54efea53e11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ee975e0a3fcbca946b89ee7a54c44385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289bf9c190433fabd6951d3279e7e2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee4a79065aaa26b1fce4ab475c05f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a298e31f90e5e25b9b0e7bf17f3cbc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aade0c7809ca4c84331aa593e86eb70389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffa408f0ef106ffc3e356f1c4fda21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d98bf95c1e2821a08e8d8680d2aeb4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6ab093ab0920f5c1a8a8814c7a264392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d987a2167f5c08531188c3cbcf63102393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4c74d4091df62231d4804e78d4b6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c56fce79ecfa2be1bd2990978f8f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afe62ba863795c6451b60244e3b3ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3453f1219fcb7bcc322ccb189b762397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5e6f7f6ec103290c0ab0b1263d8d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec498e0939e31423d26d9f50c8f17860399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfa602651a0d7960402cf6a241c9b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2779932ccffc488f693b76c508c0c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3b27bb22e63aa65103c0662c81885402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf498a6f9b7074b963ae8bee3ca31bb7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ebda7a045069bb3e1e55217af9932404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfeea4cac604d5da896722c65f206b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1943d943c073fed268e1fb62517f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3114771bc3ebc6d5163637a7678ba0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f01ef2e5416f322265a0c9ab545b7d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3011c42f4b8463b6c14a4c9f66bb7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd551eb3a279c6cc6c443e3a7804a59410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15b10559cc2b783143df2faa6975d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa93165f518582d4798a8c9ae6de5cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7dd1d6ae4e0bb8b1b8263bb777df9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320386f8828be94cec7f3a6b583328fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa625fa8f0edcff9bf45f0bbbf10e1f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c46b48c8f568bae151cab7fb7f92f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95158d059c0eb1f78e6cf5b193417b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d092220559b5aca63233e28bb3bdbf2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902093356123735c18db3d871039c2a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339456ba77ca0374d685957ec7f77767420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85813c195975fe296e173b360da55173421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9cbd8f5c7d9846d4fb733d2475895422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8ac435d8981ee0fd4f5cdda746310423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99d0a7f606fda041b061bd32debe40424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97113316869004214a13335659661e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a23b48a02d71195cd38fc224914af6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c66c67941630edb08c7bba2b5ee08427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e8f7f5f80deda9443ca560c90427b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8acdec1de3af3649393a24d6a4d62429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dd7dc4718b09c95523a2793859ff9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f89c6e20551c4f037ac6f61570cd3f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1378f126325638656095a1112989f51432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcc28e5058f9b8c658f4922c8c052a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa58e50774d5cea7cbf51585145c673434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f28eaef2bfa510b7e35dac682d555435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32435bc15d2db79d832d0ce814603d5d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e562572693e6150dd21837f50e88e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59397b3c6afb0f335fe7feb16fc3ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b2c2d57476f98c2df647848853ff4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6874a25340389ee34fb5c72f13e5e02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4d4cc165d55977b27547bbe48f7bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29119af14c64af3795b4a42efc3950442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785e332665b78ebbca81d241f3cc8f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da523361ebf2aab8a330a89b66dfb8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5df0f2c17c39f7538c459fc71aa809445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724e4e486bc05715372a54b586b98e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3a5154c4f63056cb584eeb5f85a10447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0db177c61214b758e03e65863d0c92448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c817981529ccdf53b0e0997b02ebbc8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78f764a89906a967a8fa6d3663771c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a1277cae4e6a26069da16703f107d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fa0f275284d857ae6a7ef90defb0c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f8d43c74b3f14397155a524628432453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4bf3ba8ae978c12166cecf50c249b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263434378f3facc70eb2e49e943f98c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b37db410dfc3c4bc910509200459d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce272ddac087e5dc927c0591132ffc94457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237076faed674810525be11cce4d197458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b570a31eb9c56958c911adac69a98459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3c5cb7fe913fa7f83a31f489e4c94460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3eae889f246fdf55adda16a5a9dbe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ea14097905e5487880f05e4f05637462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175ff7bcf8b253ac1b05f9cabe20bd5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f72a626f1f56a7c9f179d50d7586c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba891eebb3a7eaf94e0fcd02082f32f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483be65acd611e29068a6fc50cc03366466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31931170a378e6e04d96d0549ffa8a02467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb9de0aaaf502e9585dcc7fb81dab4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f9383cefba80fdbfeb161b983d4e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712302d5f4a7106fc743703d9d7cc43470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece9d613c020cd71f1c752cb35e799d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47711f68fa22a7e35b161dfce0b70c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17170b2f083c1f3bf1c94ae4762891d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9ed293936aaaeb8848602fbb83c5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5e693dddab4f2c555a66c07588a3b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f137c802ebf8a3a7c5a212e8576b71476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f8b2fe3fb9c4a2d1a1891c46b10f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f250949e0de086bccd52434f9b591478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a5525007dcfa1c325de626efdbcbf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184072ccc34d002aa47b7d736842bf49480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d39dc12999ef9c87b08e9b3ba6831481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39839c7637e6412a574fe16f5296ff8c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a3d257e8655a083382a66b55bdf2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bf9ca581953433c04f34df910b6ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d0f464c89f241abd52ef20cea851f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fa5af0c559cdcfb6c182002dbfb31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57109e9cb4850bc388505b3a61e6b58487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55960d0e2fad2a6619ef5ae21bce8132488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe6dcbcdddc5c1fbc271775d640648489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f82cce7c8cee8ff30e12d91b025b98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a943b89d8325748957586aa59017048491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee592d4c1880997bceaa88763b56d23492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d7df6ff18c82cc2f98c41a9f2b17b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6d64caa22651e4e252e7abf229998494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7afc029724729a034028760d733525495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07707500a625ac2b6791d6cec930380496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c009343b81c5abda82a56107752c437497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a8d1881adadd389132e439e0d9c85498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b84be8204012cbdfee21f16297112499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90f44f7183f0f2e81ced81007234f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eeec9de15f75f8cc30d4dbdc223d8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6c88a559ab01026f8f537d7af9d59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51634d7b310bfbe06d2bd1b0e19ba93f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c9cb988f540eca99a4f89b49a8206504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de011cd25cf31ade4a94eb959b842c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4df5ae68691677290d6eafea4b4fb3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea994d536464fcfee60d8a0b8ca886a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090df14d5200d3ec33e9fa5014d4db3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c03ab3d95841583aeb78624cc9502509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ddc69c7eb58e488c16edc437ea2b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be8931369c15e6d087508a036c8af3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d71780f6c3f15e57783deb9206e5a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e3bcbd14be9c2914769f490ab943a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648f7ebadffcd9e2edf102c91e725b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869653bda15062d6557cebe0d8caebd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fdab525970755b5ac96d2792edd7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a611f448d4939348fb7f1580014a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50491534a1f16f8d2eb16a0860aefe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8a1de3fee80fdb2de980cfc9f3342519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4104c326ee618b2597ad58492636b12520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19824d0332dadf5ffdb4527d153a70521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466747ec052e0b42f1041d58083dbc7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413891b3a5e73bcddc5757510c0b4207523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7598f95a311da329fc4a0ffcf0aa64524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3904a814dbe690e1c666452d1782c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2797fdc553c773c45c646dc179c1db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4b8b6f601991b9341bad6bb02e6c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edded831e134aa492ea71be4cf641b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c34e6c5c36e9c06bd3e42548aa43f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddce44e020c2e75587756e6f72b039530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec866cb9d289c3b461d8eee865afd9f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f81d6f95c748530c0a2256c7ecc364532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf635ad366fa30ce2e3c2617fc6ab767533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba568960addf0e11322628548f8237c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418886d80062e198d782240a37be26b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d62bd8ffce581e4066d01ff3a031e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded18a40ebdc0ee421474866ebaefc85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8719929373bc69ad66ad55287252f0e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839636b94fa2491d30566aa5468cb5d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c365d20e53ef3dae819a2b9a23389540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d6e2915e121a6d0c202f4f2f3825c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2733d6d0a2ba817cef69886b61670542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8023baf176e8fbae7f8d273993683543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43aad38e898d2e89b66f8cde20b847544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd2b53ac225b425fe6e471ee15ab3a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921010633b7b2f5ea22af26c0a82a7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89477e00808dd69dc182a9fa699cf5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965aaddef8fe1aeb26611d2277c7242548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb875b82d7f3ec0465297cacd858be8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120047b3191128e6bd14903664e41e58550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26ef5d82c954e7d7ac907df3af9573551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a97d76db1ea8da1ed7591392cefbd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6d34eb54cefad930646a9cd6aa6e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f026472fbdfcb57b687551ebdb5a21f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e000018414852abef369622f8dc6da3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be05aeeca2526601a22876fc24ab30556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf366c45284c3130d4f702d5e1d530557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5db1e5bbd5234f019a5c690ee039c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d0c7cbdf43c96347ff2f0cba40843559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecb29d3f294098af7ff7aac8acfeb8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83440c747d115ff53d3f6e3e4b9b02c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68283d06084b65e31bebc6bef5b21b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36afa434c6bef88e63548ae0d814841563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa3adab05a9abf2b73f4c5c1539c28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7ab4ad115fdf149cf419d68874432565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dd4998345f9f1bf535ce2698131a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bf2dbb1051d4ec3365d7fc0acb70c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1661181ebbdce35e9efa61f09781b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ea9be9a25e188b27fb5e6b3d58e96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9f33d3dbfb9797703bead0e9b498c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b814e2a99620227c27951caeb847d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e09a601121d5fe464ae31833766f0572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e467f78960a41894c54b3b178c35a671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ba14baabd07cc6eb697d4513ce0622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cfd8339f78ac3fe85726bdb27d1003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0aa068f37acfff7f0f8e71bcb3b70e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1d97cf1d5ce4dda477ad83ea43de75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83ce1d045da1a5972755f74eaf804e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e63617346770966c9626299e6b2957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3122b41444c74b3d12aaf6646c91f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35c9d54a9211e269183b8e9fb1a5ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8692306d4c5811e7e95d79461fd47510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e5a4ff2b0b997ac8cb0f4d4370a4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b5720ee350f9da5a07b5ebbf709a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94da913270cae1c988c79e136b375413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f3fc6003777fad353d12022d0fe4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c572c14e968b640b55ee3a15978edfe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a586b81e0bc3548546355e98582332416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82148aa46827eacd00c427d8343f4cd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38b178d6646290d3d7eb80a5ef897118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fed026068060be71b6b0f80170f1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618199a08f47db08d381355ace5a0b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa639a07aff1ad2d899f42bd17515c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c9ec3b1d9c96e72a55b5bb30568b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437484f96df1fd18c132afcb6d26068623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd428bfba3a6e90f871ece88edca8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b76def4767150d5070bc20346bcb025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1d64f4e6b2c58cc59ea62bbfa0e5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223311915c10015c78803dd4e9f106a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba8bba26a452ffb2f52f656d89648128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539a9db52a5421c59333bc36b34894c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd925ded74e2264c7a9e2551c3e2db0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c74f1a50d19825ca56ec60521b908a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6262f5310506d1659143e51da1fb1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319768e1b268c9679ae6b35f13e7a5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa3e607010b12890bd245491b561e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224fdc6a9610f94b74c576beb1c1f6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d2da282e62b80a0b8bf8afd7c82ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a8b19532b618e5508cf0ad03768c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f46cc0f54c131189a17daf99746d4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9b119a03c496bbc27b2e422f57b7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec2ec0429b0909358d9b1ad2a7fe0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5e373c0b4aeade1bfdb0c94b0a6b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f1e63a79a499f77d6c1e23cb4c3eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f7ee8a91ce2e2b0e0b399a63f3b6f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062ce75c231b64bc38684bdd0f1157844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777a95185aba4acb7300f06611a3e0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5409c44a13a58f65a9fef4dd065e0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6e37aec5557888d08b705c052068747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f4cfc809ea6361487b87273baf3c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322e74937129428111f6dd7eb46ed8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917372034c1f8c0545bb6deae9e15ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf6a1c353dfe17cee7bde301d5df6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7d8a42526e34569a0e80e5abd990f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ebb6b7d7ba1a9c3747ab81d7e0c6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08b8d17537db48251bebe768892a5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375e790369d013d277bd5a3b8dbe1e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbdbc1df93b8d6830c0df23f984f9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac31beb9ad663b455ed6d86c3499cf257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac153e75a068452b28e2fefa0fa44f5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542164ecf062db5ba05212d71fd5d4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbd38d2c9f878e309be8241998c91a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04792bd07a9d5a3750a61d45d72076bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324801d53d6bc7b45c1d24c01b1600762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295961d0fcfcad60c5789180afb8a24b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4306b7497ee351a641d0ad4f5de3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705412215fb809d872fc2a8c710a0b6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3607a95950270b3e8dfe46307145266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ea8754840baf3e41b630333ec684067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fbd146c2ad2dfdd589780949e432b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c464454e86443684881e0711f5d0b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e42b3877062b8426112064f1fddd270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc23d5bb022ae2b42123f9addec7d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe9ecf8ec1b152655711be5fc47daf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f1e52fe9ac8ececfa22d1f0d173eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163b4a178d9cb451c8d5cca750153e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e250d5b05749832307fe4c6f97e87a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d80e15f9050c450e2a841a1a4933f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646bca568848078d69aa58aa08ee97977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c06fb8f701e77ca8e77d0cb4b1e1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fecae8bc97cb0668223f2b8d16be0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9aa2a4e8ad9db416f28ac2a0ab70480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab1686ee81f6b5ed76062e4f9b455b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41e0843d2d8901c67f0789d1dbbeac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184406f611aee788e3c43c86f6b99b3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931185635b74f8cc4b83e8e07dca18ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63a82753b386e11cf2f4fa97fe6afa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000add5fcacd50644bd16cfda07b16ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe32d7c4a58173c990e93115276a02187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2b74d868bef4483be787e3145aee088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e9c82dd1af93a42c0a597bfbbbad389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ec70f508073f6a1ad984e01832bff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e7f5058342989ad9dfdf5268a322791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe77b837834a66636aa444b6d1749592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2957fe3c51f4a26c21651ada748e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35462c9ccefda2b2f5f7c2927d9194b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f4e940ba18a4f5fb209be562f02f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2526a62a83a1975dc6513b731b18d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ac772336424ee9d7328ba4dd6b28897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fcaf6248f6c1352adac513c54873598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01ed7c0347d563207c5744af31ce9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30407d71b185215755154a98d19273a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669df39cc3d6b214399d33144fa4873a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307e2b15e143849718589e9c840d78e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c602bb7bfbf4b79f8ea3fc36c3978103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d3d57690e756deda36c3eafd14e2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f6afaae730060bcf1860ce56ed9bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73aaecf0c9e54c6408b16fdd3fab91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ae88f825cb9306d6c35cbb24a3cdf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f731a962c676b6e9b2326f0c05b48bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce8c3c098be4a9f19af8e30408ea1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd989d7c67f37a8b91a8231bc0dac55f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff2798623283cb9c968faf5bd30f5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06255c9b95c59fce58480a1313e63e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ca4a4fb0e6e8188c278cf5ee30718113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305318295baa17e5bae0a7b58ca98fa8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda854c241ccd2c984659e486d0cbff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7066fadc8c687eb3d080c08a1f828a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1516870eed7ec65cf220733b5774a7b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad87b0eab8b739ef7ac44d2b0b46e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21a7fb270232d12858ffc876949ab0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baf785880dd0cb53c36598da293863120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa011d53d414b2601996b81705e50bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078ec2097df90b8ea1671ffb859b0cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64837b9eb32113e7cfcbff65d6dcf492123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18796bb03c1dd029008bc3aba496c18d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccaf16235b7363b4348dd9ee628e7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11142d149c0cabed115aa35aa3f903c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8092fcb1104d4a98039140601afa1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2801a76743bfed0e022e48ee344ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2366c8d9ea0d375e6934c76a365c4f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff68c66466901ff154b635725268bc5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf79119397f8cec618193d599965fab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea792ca3e6c484165592c7def381d6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62d171c066bea6f997a03dba79f843133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f8910b6f18154e6b51c36e4cd34ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6d5202d8b7d900a8bfc2fe42a2cea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25148f26ca9a143777f6c6280dbb6c8b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca0240226efd4571be19d3d7dccbb3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e7e6c358f79fe69a49bb552eeb27a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b2995c05de9303824bb5aee6fbf3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793b341ab3f788ddf5af72b713e89cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cf5598a293c146283038d405d651c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd52e5b18ee62803bd4bde3264db846142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc653b372309d073340729651e758133143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577eec1458bc32a1789d4b41935783dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023f1409c872941cabe98a034afc09c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b1065ecb2b7634d4ee7a23e8ba703146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602a0d1dbde9889ed5c5181bfe5abfc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca28dd611a1215f2a6df6a7307d7b87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b35c22d2fc0cf733a9487e45fff35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565a66dfcf4f064043cafb418a5248a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a917636ac052867f77951104eee135a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af7d05f75aa5d3fedf652896d698d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93e9425916e0d88b17733d7e9e3bb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9401b9c674eda5d0367003fab819914154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02243d3be4de0b113979747690a0399155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fe6f98f9377684d00817bf180083b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30768713d2d8964eb364ba3c324c0ccf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7512987a2e6ede10b204d881869506158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946318ef483ec4dd5ae66869fb512d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a6c2d8e6967feeaeb3de85844456e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e69b3766bd865ed7032ae1061df09a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344171fff845410bacd60b3886a0572162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75e9c8d0e7bcf2d228a6faa8028bec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057e3ffe334c435f159dc7ca6c6a23c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6ae590bff0ee8976097daef959933165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a73b477da15771a5d8aac134cf8422166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8ff55f12b0609947d6a1a27562b2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bc5f9b6d38796f09c6325f3eeeeae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb4286291df889606f63b942e42181169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66657fd457f342baf68f7f2a9a514d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9febff3aae55a53aa57c7e61969046e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55172bfd42349d76a70a4d5e2bc59ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa0c4f9197e398acee9d9a0f5a7f8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b4a92f2fcc0131c1a314cfa4e8bd4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e42e8269662db33dda2542e5ec9e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1491c8ca0690a8810897cdf4ebfbd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e860aeae8a0ccdd02666c232b9f46e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256dd43d9310e02a65af9046350e212178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db1e1f4f71dba8c4e6b6f49636b10e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9056d7d6cdded12aa5220d71bc8eda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945c01ac860110c081fa30e0ea8379d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69245283150749a2f61a481adeff1ca9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c91ad90f77c68c0115e8b1da1b85e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f70af78e08b9f9a15f672e7af75c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fb6c390756b57268ee06663670f6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a0f67259d0a260c03d37a4b8c8e66186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cbc7a77fe53241d36308e09f058d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c119607dd4f34bd2b6db0fcfbd5255f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7fa972859fc86b56efa415532aeb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f5f2c48ad8f211437483239e52ec6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0fffbfc224824a7bb248265aec556191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4269688714e2072435aa72efb8223192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9a56c640826f0995d8e43bba43fbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfda3535f2834813e24ab6ce55e3c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2b22959e1ad2a494b69958041ef32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417028591756667791fc515cbf4c6e09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b1842bc77bfeaca00d8b5d898d21f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47cb6b973b50e1562cb672e6ff9ccb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1d87a9dc7bfad85737a8ee6a571c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050aec07f3f2df89df05bdd5b1568d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ae4985675453fe256868f50621f67201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795274779d67daaa8085e7443ce8d0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7a90f52e44621155288fbe9281350203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0c17e33e9ade1ba37a6a6716b07a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122f17abfac2e2f0f4edd5c17abf2f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6a90f1f4f709551b013a08ad56652206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406e4dc0033e3c653e6f4193e1eecf4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86a4889908a3e80e555a6e94c19305208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb0fa02b70e7777098c7fc6e11e5f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4e54188e473a4cfac0f3a3e659323210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54247dad38378500ac125a964e24a79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d00d65f98b30a5f6b57d27069919b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a120455fadc9e33f1ad980dadb92b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93bbec3bde4be84207a545820b5d01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dce2dd87ac024e511b13d5008c4f65215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ec01b3d2c21ced3065b21c3e29748216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09225dc12d6ff3853e1afbd956f52040217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e55d058b538d585c9c37d1f9468c95218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b910e97925b1d9450d59b5d7960e9c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc1d51f73c570ad25a5072459371f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95cc5b2549713f83161c2f3ae5465a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92697117191dd2cb7a7f76aaa79b94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7a9af00edfba432af83b8c0d16cff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dacce5723954d55bb7124bd1a28f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4d7072f3550647fe2c4c39f479990225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd66c9261d21cd3624fb4306173962d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c4b6d88823f630d118efa5f79326c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e3bd6316d0aa653f679a24613e258228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db9bf75d1804e5f500a11425449f11229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4fc3609ac855c2e7b113745386c7b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad90e6125d402a1f5a52495219883f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887ea710a2fcf6143bb84f0b646e9c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef296835009244f9aca7eb184a608c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051a65e38d14626f3aa26ca76d6ad5d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9bc08b65059492a37c291a9fc0dfa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0399399c1c7fe357977f5a892b4eb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2021c4860b87c2a7e2ba94be8e6098237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3316718ec74a0372d7d58449e3843eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bea47ddb239cd4a33c6b68bc0302f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70e3ebe347068356fca0c8d97e1aae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328a122d28d9d55f2a8b902f49dd2f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddbdc80bd6bdb13ec5d9572c89d6c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f760e2556071c64a0a77a57484792243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5237fa7e8e310331f323c2114e76654244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adfdc071193b8498773c55f0ad72e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba86684908d3e61850d632831143d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782febf97b8cb0782870367883ad6aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5983b0a4e7a30ba1d1efe434d8053248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a122e0aaf9a802ee546cb74bd757c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13647c845da81414e3ca8d2a71c5c3e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276bce5378b2a2089ab4e74c611896a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b961e6947953f980c038c5ff7189e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c481ddcb1eda8ca27dd2c93ce5d7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72b975478271a43ba1a6875da2ec5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c433498159e34505ceebe016bacf4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef7851efe684b6dc1caab2c3ee23da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656ccc9646cd6dd029b205f5cea3ecc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4a898d688aef3921eb0025b34111a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61e83a9281ec76f4454d7ec2fd6521259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a15116ebaaafa470f37b84c37b3dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f16d526dbf23c4b66dbf08fc7297dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8da7d3131ca200b54340d334ebc91a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf1e0e7bfbd5b3795dd297f81a1be4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b996a48ae0825c38aea2391dbc942264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc57387180d70af1edad72e84f89e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b380f8ac2f6408e9779b98863ea64f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618c992bb696032da5f00369d04c33e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381f1c4f62fba1d5af669296105aef1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6a99fa5542c40a9caca88d1330da9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab7f3fe8546c57851217aeca20d899270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f9c97ea0ff475dd5c3a7f70eb1301271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc286dceb53c6619e38d68bcf64789f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24fc2c7b6224735e8df97adaaf1930273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9b89df6c4df4ffe430b2ac2c32900274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607627baa4c0e67641752f31a2417193275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104167629dcdf1ba2efcfcce6e3349e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c214afbf23713cef65bbc6a19d70cb7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298c9e360598ac325d76e80adec1056278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7588e0efcfc3265e499156b31d506279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a989bad7199178e99e312e987df13280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdabc59174a3d73e986ecace53b1b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085ef0fba36400f856b09c5a857b5f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440004c0e69e9dde6cafbf741e862beb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7959432e96b4f309cca13ae4dc36c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea8ff9b90720086222a5676a6a1931285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2eb1be7e3a1c060dc14b57946b5591286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94ce57f91e58f9e3403b6bc12bb84f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5c24bd65c68da02fdd6689fb7d732288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd209c739326498fbcaec97fd5649703289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2d2ff7215af515803b0a9473a516f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f7de8c2bfeed615fff86e3884eaa7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd3dba04a86c5151edd2c0df0e3a2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722c58b5239d3a8003df391191e0782293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340470cbe31d8335adc317951c50de73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7114dc1a6ca1cc857029f9804d2cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e219c7cf305d4030e1c5e01106990296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790841aba67b3470a95028e7675ea9cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6280d18777c9b22506d971dced3a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736858b15ccf3038b837127ce7c38d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20db317eeb2805730903a98838b617300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abb180ec8ee79c96122f7f20067ce5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5f5c34be3291b663f030c83e60894302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cedd20ff25f12c82b8b140ce4e394e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddd9d093b7f7016730f6e009b8a15f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0a3542df8f0c589ace28d991e166a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e00faef0558d9461d2256ced3c35a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aacb1344cbbb3ecf5a2b2ca7a5a722307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cafb0928fe90b005dc7355e0b968a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349019d8802f8186f2aa9e3c00106816309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ce7b0fdbbd177373ba47b9cc22f27310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd0a1c417b625dc927348579a8e11d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d56350c81a6b908b4080125b077ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054daf735a3fa00be56724c293df2315313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc2db16d7f4cdf1206f8fb05ff2cb6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebe208ea5525f8f429bfcd798777f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64def35ca5bf3f52ef4f2b67e7d9b4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0c71f54a7039ee0f581f4669d60e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fbf5f828ab0a7ff16d4e1aa4001d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f91e5c37ae66b5e1cd52d911cc06c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f54daf7b1e8b7dbdeaf73926f0633320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcafa528193904d8402548cd2cb07b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea68cda3b0705c3c4af257e352ffc1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3ec3d5fef8b5fa35abab6002dfa08323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4ca189ec1fa5fc7cefec664b1eb30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9ea28f48767c3502f62b10e024a12325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133dddef32c9c795fdc0e6d354d9795326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1725cf91b19c35fd46b03501a1d17327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b44ff403d0ddd7d6884b76a81a4a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78876537d811172fa64d90ad37c8a1b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896159d2ddec0923cfb499cdf14e43d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab25bf537e15acd92549e443a73b7d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c9852f13cffafaf415002151405ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157ed88fef34f33c3406e8f57ee2e93333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544604b7f7124a6521d6c65fd17c3e5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9d3deba345dd9e775416c6bc63753335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bba71851dc49e07e8c38ae8bf1a74f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f7900dc9cf6c2854461cc27829599337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c644f652922b3384ac9ccdc40a885338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79413e9e56b588c83d0a06b497c38a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62a27de4b5a331d163fe57c2958b5b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6be798d2e433e616b2b707856ce3d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060be05da93c010950af754a3551333f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36965b3dba88c49175d39081c0354cd1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75b938bd927cadd4058d11fcab46bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7c9963617c4cce35846e867eb7506345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67a66e66f9c38991bb6913e9df234c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1be8da2a17157dbe4541c5c72e174347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2579efca42e0e96e43ae387da29693348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abd0a80f013975a3a9025af08cb9a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef499efa91efab19684eae1d609d5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34b7c74626c0af471cc3d5ca98345b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146348a3bc5bb6cc2e971f51939a3faa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc9ad0fd16eb4267bfaee699a9c001353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b700e1d688236b5e2b2870a2d544a53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbad505d4d9708cf89bc07ed1ec38aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0df77fd775f4426c6f1b3ba9cdadcc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0604690fe452e153f29f920e43b00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b539a823394bbbc5d2e3e2acd93eed1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7222d2fe4972164b89424ff787b1b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea67c97aa9950786a824d300d99832360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9d4a03b34d167858f5b6c82e21759361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525558a2788786e1e1639fdcb698f279362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57188776346c0667e5f908cbb7126a58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1aa74ec57e4807dc54d6509e0682f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8c91a2b4db7024b598d579b5a4fc5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77953590f29fe1bf38e5f91a7ed583a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fb71d97dc6bcf2c95efe08808f068367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de7dad47379c595cc5eee3005d586c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d678ecd90fe10a0a02f1a1670b4da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db256ef9a85d305c3d64110fb185e04d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98812088cea6413faac459511e5073f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8f5adb708fd0243cf4604ab0aa065372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f01b3b7bf0b8392b903cf711d5de0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb24a4ded0cee45a0edd672cb69904d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd965625f1097b5da4810aaf97fb385f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa4d81b6cbee9128a953d2fe5d99ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3f1fafc2e192e04e2217f7acc50be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d493cc4d8ba7660811783c5100347a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853cc87a84edbcd5ca2cb1fa8cd3ae8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42a3cb10e9987de9d9093e30c1cc2f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe4746e2af5c592f8883e9ba282cab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfd97c74ef8655dedebdb6b661db9e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bae555b5075c3af085c5892c1cd394383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec62dddff1423f39fc383684216e90384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1628ffb8e9db6f9f22d812bb7facf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb10c6c45beaf087c0c743258ed97b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa62898072d90200092d5f396a58413387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292eb6413828ed9ed37d0bbd1f7739b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36822e8688eed343fef79e3e90be18389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053aa9c71cf49c829cd62814cd9366e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc624aea6bad47464adbe7bcb4145c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617b9e83f9785e47e73e4287a6868a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dc3ccadf3693f1b5f703d6279f36f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c30da328ff0228b5dada7fb6ba373394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e684a0e4f2f1ad7a58a47668a2b664f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65472a7c31515cc1866b936613b4c938396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b04fee365a56395fe03e2307929534397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bf40c179b191c775102d99bdcbaec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a62974cf7e3a55b7575c0ef43e524399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd375e2dba4af333b7c9b023159f21a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cbc831ce84194993284a6520d7e6c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51944c6cc98ce939a4be6cd3bb3d3dfa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4601c962e362a107e085f764b4fcd55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990329d8fe763438c67312d82547024404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7281b66d88caf1fab0d3ebbe563df4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe3036258d4a968e4e119bd772db40406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe842673590716f496ea431e15c8798d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f3c6eb7b75ed9ce4e320624217799408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30115af1568692039e5366aadff1d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21b40d85958b6245a35b829eaf3a4a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973af8e24398b7d3de1704777eeb1c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0924d3e2b027a2e7793d23c502741412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8de79a6c359665025fb516a72e623413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebfcfc5c7c6ae1beb0332d090dce57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687bd842d95229ec9d2c9be7c81df00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee00ce3750d2fdcb347c525551675f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4baf2f70b6b31682ea8622c241cfbb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f460d68e56b4867fbb973189d059e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d6914a6f448c20c161fb902ee6467419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaf4e9c3d3314bbc0dc56212600f8b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553e8322bce05181a45d9c3e1ec347e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f1db9c8c96e5392c980a151dcb346422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b603b91073cdd791b860d225fd94dac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f463480233b08d3d61d691a7da85a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac599893c3848eb57fe170debb25bef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c75c12ac2532b40e3d2323fb75cce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b20017fdc1fe16d329c8761fe3ce60427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8700ac3d714072ef4fe5c946e82266428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15d56b5982eca2119760bd624f0e73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a125701107e8e3024c82d2324c48418430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9618505dfa370dff69e32ec2b273cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26683ac4c729e383cd644cf6cd9373432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe9bfb428a1ab7a213dbb2856ed3a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f20ed2bb82fba0ee35a61a58357691434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a21aae7c3600eb2bf5f9fd0688e70435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0adb4bbb5f1d0133c893d8640447c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a35d85e189231fbda4ce661d23a63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa0c6096ebe04f0a5c33abaaa6fea1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ef0d578fc9171de375ebd17d1918a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2840f4da6c2a47cf45e7b4f9437fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a69cda6319bf0e2d774a828000df32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cef8c3bd289abac1749c8af31a288442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff57b062fca09a8a40d484518defe5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bdb3139bf7f6ed120e131b3a7f7e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25713f6f4dffca56cd18917900ff0b99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb1f4fc7a12478a4ddf83ca0423ca2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f167b6ae091a793bcdd9588b3f435a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503f16214a92a89d7cdda2481efdce5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4764f9be6fdce29f7c2831412ba5a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef919ce9b5511bf471329578a2e3231450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a1de6b1a6870d61eb4026a949cba0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d6e2328aef55a639725129ee8c0ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce7bad1d532dc52ff0127807b2ff0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf6572bddadc10e8f81705b1d56c67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a655e779a1c0665e3aae354806709455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67161bb76efb38107a2bc1a1078ffea8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf853fb97b23ddd815b53b784aa512ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409d6609c96a795aef7b99115584e0e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b03661679c10789b116bca490c7fa2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cbfb9af650ee508599debc0794385460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7b51d2a701c93117bc4c393b271e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c4c92408aa6dc3d3fd6af362609c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6919e4880d10cd4b8b7b173d7d18b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076619449250fa025f64f76f73036fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817597ad83ae54a1236f7ed0c1f2811465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0e0b5e1926ab45f85d3fbfea2f14c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccd216d232c2e650a80b98ff28c8d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7d111cee8460c37552117eb7f02d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19889c6aa96ac86e3f840b429700965469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24442049b7eb577e3e9129198de51ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe849f532ca4dd26b47f0384df4291fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657449071fc52668f042533943cffc25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7c3f6d1fe4b639d7fb739be727de8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e286163f3e0949e55454fed0f85dc80474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbc007a2c704bf8d2f6ffcf8e3fcb4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1bc9e9f180f3d983d78a3f516d0e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081ac82bba9b7e675007f258657b627477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d8c2bea2600b1421967cea102f867478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae55a7009ac99688e9beb49cc1674da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322ce097f7410144c8e1aefd8ffc5d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc3c9b5711fcbd4c290e70dad930c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a7a5801a1eb87544ca694eb995576482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07378afadda9a213aebe3c96e53bed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745dab0a2c2d133890e2130db145e8f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4da1dcf0bf688d50d554cebecf3149485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc40b4e7fa5759c3c09da5e8a0dfec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b61249d5f8e5031733c3d32e4e2c0c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf5c659c7b46561ddfcfe5c8a87fcf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c850072db975e7f79d4954765c9230a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550d29b7269796386e0ea93930099c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942decec4ad81923445cc3670d4796a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1c3183302f6bd661d709f04e96940492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c89ee38f1bc3a718f963ba8f8e75e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a6cffde6a19714e2bf22ad1721d21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec33da119f042c13db9da78df1f6ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa15c51f0e550d5dfdbb308056ade6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91037995c144b6efce4b2214fe58e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb3ff77d14ce93967a6c8c9b36c6d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea09d6330705fc5c2ec898091a46cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fb1aa7a63f640ae17a09006165166500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9a2cd7a50369d227239cfc79c3112501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8f8ee37f9c46203bce23caac841bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20072805ec7b5257395f17aac3263c27503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95de495982614dd2cc5e0cbb60b2970504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541e87cf005c8717ae2d5fa9959bd36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e4a3ca6d555f7c93eae76f9ea574b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8a1e65d69274c12e6252495aab2ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52555afa3a9a0b00502ccc68d489e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bfd18b76bb31a84f4619be3d53387509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9f243f6ce71963cb2d847e1ac4b05510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee480d739361829bb8ed88e24a6635511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15189580bae2edcbb329131593f3d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04666d0bce4d86dab7216681b44fb27a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a952068be95dd3fc73e8aad8ea0608514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25300c2a664cd63aa137ae0ef0c638ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd01532220f2b658686d863927d25a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645330a48b0e73c679117fbb44bf02a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c5418c3e9d39068b83aa87317cb70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09576072c03145e576f0bdc266be80b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c81d1d39ace2aa4298b9a19859bae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fce399ba6c59f23321bb5c98d276ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96a90a606732d129eabc36b311acc0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1b5b872083103a549ee449a48cac1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df81f0a089f2532c2b8f6faf6246a7d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2daf5c3b0a53b6b7b6b324676a32d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0fc8ef9b563b07473528e05a9e79a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5a56e3c9c33c172a83d192e3992f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b532d77eec9a8d5609f428a375387528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db135a978d0e17610ea3baef603dcf3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a2ead2aec7254c95aaa1b32e4a241530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f0e5897859b8a90f979d9e2fc4217531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b094dab4057780a7eaf5c62802f50b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911709b26d54d919c3d5a0cb76bb9c07533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b59573f5371ab12fff294b8912b707534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf37b9f1c663ad7ae604908b42b3bf9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857a4463f9610390a6c83eb3a98a30b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f0b40567f743a048d4c967a7bd9a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d56ce52f8cc725d37a00b39de7bef9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e77d44a683c9fe0dee753745a0beff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128b68de8c628c9dc3d44515e5dae6f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e097bd8b05853001bab8d8f336f74541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc513a4ae06deeff9936aedd84d7daf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b7c4c4d550f77b446a9325e5528fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3731baa46e6998741a66efc88da5fa3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82b883adde6bf46187d2b5351c1263545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe84b99a9049b126817ac3376b4acf9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a7b8e740946a7d97272467f72f31f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa606b45904a61721f958d89afca69548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933914afd4522fe54fcff7488cca082549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c61e6dd4114f519a602a36336749f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b8af4d26524dda4fcead893820af8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77046f4c60042db989b85d581a260d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9f1ade8b43056b48af8100f3a6c75553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54fcc6ccc47fefe019852b5a7d9570554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f560de73410737f13e87959395d0dd1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c95c8e9b5bc80cffc797a6d1f332b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453f1053c7e30d29e663d99c56924e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe88d46df0efff9e9925bc22f459efc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88146ee7651dc56440f602964c15799e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc17fa395934b263cdac5bf9d0c3da2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8fe9720a7c7fe492bcb76fa619244561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579e7ca4b27c8ee4464d32433ceb8f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4ffe7eb743f1d6f23a2262ec5ee35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ad50992e9fd97f37fe505772e6dad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fcc898ed870586214c91a7f22a8da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622958515970dd3fdaf1bf4961705589566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911ff2c050020e7645c8b4f2c2a0278567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f7de9741b2f57549882a7fa8a194b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2de4aaee5c39d06233c7c5cdb168f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9833184aee6c27448edbe32bb6ce251570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11583f10709c0ce877fc053e3d1ef19e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d29a3e8b7935aaab3c3e6b30e84a6572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>