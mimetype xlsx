--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba44e716f559e42391451ef4188799f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bebaf8d141f4ce18baa071959e9632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce902a647b3cc896d8b76b73200ec23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d33e30f16df56808a9a626084cbeb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09f5563fd5e346974463ff4f6417e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8676e3fd3698087464af0851733f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32adff2250f0ba9423d594e604f36857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f747550a3b396d939c2e742d59a94068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d03f4c6d8ca027123868c240f74549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d18b84afcdd03792b9b36d11081cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca923d6238838fbac43aad50b82f23e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab968353d9355029a54f1fd62630ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53321a619b9138a9f1565f20808fef0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16222e022da287a2b3b19f7b5d28368514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e489ebd1484bafc8186d37e81dc2dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f083fae2d4c7ee81fa95232721ee0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9735b64e8d38c6bb2c432fcb956cc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a11569c667a1bdcea605d577128c5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7b24c0a0360e73228ef8fe29c455419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaa4ae5bb8aa61e145bb6791ac5b4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c1ff01d6c210843850fdb5a3eebb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796eeee2b2340dfda6c85ab4b5c85da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f6c674a5c96411a02b965a25533ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d5240a9b042148e1a11ca8b75154a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192fcdf23b75fccc4f3071cf3aab22225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7549c05b9202788c2660f884595ab6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b6a84fe85a39d14470297dd5950d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc583693c97c729234a88f5a49b1200028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882014844cd8aac9e3ac79dbee49fdc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7c910914bb4f44ee01b228b5a25e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1264740c0baeb56cb11d24d5bef4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6c33798ae54ed1d97338af0184b1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d23da2cdb0a69f2a8ad2ac517d695b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81ef79aadc2c264254189fcad4b54f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a3edfa5717a4fc634204330df694835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e03e0cc1adeafcfe0048fa0f3ca6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538afc2e53b747cc5de7266af195991337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de003b43e3546b9a28e6920c1ef8e3238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3159286a214ec469d7b15598986b99b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335ee69f6b431f6ab01de033b3c5feb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0910f1ff37310bcbc81b44f736b2a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cb00c19eeb1d61df0ab2c4c9951e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326c44afb9b8e83daaccc0c7234407343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2927c457298e3b53f9d6751c529225744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eee9dfb4ec98324100486912b1d89245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433d0fae7bb971e30557173a5924c2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e815ad7ed723657b68ec5fb77abd7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caa7656d50b13ef21207bfadad9db548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3dd30132b9055ad882d379b5ec108d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd045164e12f90a78aa86e50f0b00d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dcfc3fb58c6a7b6bad7c3e8b25f8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85667525faf76bb6300c82e66386d6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018e0af08e5af2194cc574e9ea1619353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0a89ecb263ab44cb651b3151220df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc01d5556933cf10e7e3d6fecc19fbe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab4db6f07493c6543d986402d63c9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734739e42e88b930ec2f58399c5bcc2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da98f9a707691c10f448db70f9d424758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24aa8f22014b6cbc7ad91f8dc2cbb5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f544e481a3ea9f97934ca789f98cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ac7fe743b5870746acc356d36acf761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c363dd56c8eed15e6f5f96a6e237a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c2d4883893ff7a2954eaf396d144e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa2038800449f90f526bac4311312664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97288e5f9c85c2d1e917572b48b7e8dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e10536bd2131aa3e5943d5eb7c6cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ddc0d92d25cf53596bc1d3771757b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eef26af0b44a85e14914108d8c51f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f163629fb5053eb9b6d3632d36becd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a519b598a4db4b6cac48ba173d23570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148e2856a4d97150e3820a596fe9d8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ac26fea04e2c78e7abf25755b74c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71f8340cd4a7b29faa9663a287f85d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dba032384476dc46a381caa2eb36e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b944b6a89e67bf27a21fe578d520e0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7ce46ff7e8a922a04603419995e0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b83e559c9945d2e05bf584e83f25b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b5b5040d327001a3c5990a5520dea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689d624f580170dac36fb06043a445479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44933f578a58f2043f1cd58d0b00c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603cacb49d4e7a9f897cda089e69f8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf267aacc69fa3f9fd9d1d1e6ee60a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fa08a112b1640ad3954c60b798ff983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f59ddb235594cf9ea49d622a46d8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32108f520f4517736237b44fbf6c6f9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a9f8672da430bfd5447579d3b71fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4ea17c74b927118071c20123d8ec287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64638fa36bd6b790efdcfc240443f3df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699de11c00be061998199bf10ba25ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380462cc9c04658e2899e41b432c541790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255371194850b8768e9c4307fb58997191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e26dcb8c3b57092ae34f697e41e9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9431a705a27fe8f58db695669b99b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f3f083083b08f4238c85fd173136594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97418a33b331953bf99abab707622bc095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14feeef28b96d960d5550420f2f9ad896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2cf220ef3ffd463341d8bea977f5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d0c8a06422f6d408630475a1ecdfe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef9732ab840dfee959a76627c3119499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bebb8d2d93de79fe0241159fce566e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82ac9841461d8b706331c7e2487134101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592bbc5cb599f11aab4e01a30b0c1f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbe29ab2f192e1445dc280fc05fe42103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfcd45a5f970277f799b191224fe05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef2a8fc984823226b92a9c2e7e5c11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1690ef730af848a6b2d4fbe36133b02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb354cf4aeca528736081bb806ed94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ac86d786dd7c97743400159eaf106108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec39e92c925d851c68ec504cb84ed9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dad3a8ad75afb22e09cf9d10f86226110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ce2152ef00170db5d353526237d2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782f8bd20b4e1679eb3f3d78b7f1f59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1b49adaf0f38d053635572d56b688113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f12cc0d71a75dc4233c2dfa8e7f4c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecfd1ae64ae27c5a4a2b2d95791c9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc19a55880a4daadae1132815ae821116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb9e101197d7d4233349f8f05e894a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702feadc83b357b8ce97b129b611092118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e8811f2bcdf4406cde0772d6380ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc3e5411ca24109335fb2e5745473e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d6bdbd5f4c9eef9a8339ec65591bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6bb5b4cf031afe83b889eb3438591122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3a2e56bd65f1222403acbbd1f12f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56244f18a6759e26341ffe893264871a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416402561c0538821d9d0ec88d3a5a39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3301db617765ec8b08809a965c7247126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5abf22c047d97f9dc8d17f22b1a06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb5bf40a6b154ca41b2e5752eb4589128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97a4634d22a6b171a528510eb1f481129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47949b4799dc163ccc439505573692130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333907bf4a538c13f7f94166ffc3082131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13539d9285f036156c4b56f70b76a85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1267cd1451843d5eb1ec298f108b8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db711faeaae7ab688abc8a59c2440a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008a3e7c5cb80d53f7504809947b0e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4312ec97d129af2d233b18ac19e9fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31f2e789779b71ccd5e5087fa93658137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287590a2b52f303e5ccd34e4bfa94a2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033e1a2d618345fcb5ce3828d804a7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edd14848300dfb9065871f57bdaaff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2292cc1fcaa8992ef6c9cff9c0447d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e188e362c76c9931e977394f21251142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c848e5749e3bd0dc8b12beeb683135c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c639443aebdb1972bbad9e2544eaa8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f86615fcbf707eb604d0313b103499145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627837be42972a5318a878d5774fe2be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2235343834ca99aabbad4fe9e16a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eda475fdad1b9444cf4e66f3bc27f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1543d7a67f9ec370020ecd2ed7b098c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dad4c6acb774bd31fce760d2fdcce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d76126dbf35059acb5a7be0e9fb765151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef6bdb868af8a8fde0718827a78af1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951235d09f8d610ae901ada4efbd62b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f5421575e2cfbb05db6e270e6514e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc20906c57e623280630978a7c70c8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52fbc5e2a0aaf00f8bc2ac7d979fcb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce74c56d61928dd061f2c0116feaeb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630a2295e7456ac506048ad55c9d2c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d727849f9a35ea23129ababdc14f7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b69928d83cd472d51148e875dae8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6432589423bb6aa0499bdea4b1fbfb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9fb3ee782e558519ffb67e4ba2691162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bcc55bd162d335ed15bd948ddb4bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76988371637137e67c96eb329bb0464164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc78ad79dec43adbfdaf0986789759165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614627ac13f16c7fe47474bd01587d8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eea0583b5b24643d75d5a2b1fff7d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbc44431c18fae63eda3a4d6926671168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8cd297230890ad2de30fb958c8ae0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbeac0618a5a7e10d58a7f26d35064170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0e74ffb89fcda584c351cd12d35d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187aab0fda17125b1d338441628fb20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153129176229e4a3cbb1d2d4d51327e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40005db05a70a7b7f8aa8f6cebae9551174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1be7923553f78e362181af2f52eca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745da990a5c74a55d6d008f922a25e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a826d645b73a6899a6979ef566706f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5318c47f0487febd97471783a9a2a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf9177a19e5e4c4473acd0a8c521fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d1ccce027d2354496535885cf6a92180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9abaad1a5d68959fa0bf208a627d4b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cab84439a6d9a0ff02d58c7f0203f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbb1c4510046ddd993d92d0a348164183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1040f15cbebfee60d4c82f0b620aa8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709673fbc2fa2c2b5b0544a9d226f1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89d43da7fa8ad363db32458ad75a3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7d688bd7802038fbeb55d709841eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0344473648ae6d3a3d8747e7445324188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873c330605176725ae99fb15af5fca2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7fee05584a2cb4d6947445ce1a119190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217f2a85b6ad47dabbc25735b7147a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef06b57688b6a411bed4c9427ef191192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26733aaeda6a1b91b13ebcffbdbfa75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890e405075789b5293579dd0cd4dcc7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe76baaf665e0af564f7f169c7c7fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0eb91f44e15a6ca24864d9314ae9b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abcd5c248aae3c5cee95998e8e474d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcc15c7c82aba1065b64cf4d77f78a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73b697bebcd9724b14258238c59035199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab324d1fb6605f5268d5e18769de3dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e136ba72a3380dc28a61bb1fce975201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e645a19316dc22abe8c271af350691b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bd4cc31b4e16424be853d5d3ea0b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064906727b79d126fc4745e3295df97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179df926cddd0ed5aeb10c2723dbb278205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18823d87b7c6b137317082fce75c8ce6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad14b1dfba640f8142d178ab2a1502a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124f55f98975b89f8783a8c18f61d67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bf03931bdd67553a195d620c6721f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67c5fde3946d891b9e59f3a6bd1e22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a8d0bb5876d83d62497483cb17f3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f611af9ca631e9c1c33d4eabfec137212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4040b706d4760ac0967a506f88feb1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683753fff998bb53d04e1f10c33256e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19768dcdc73f803e12a05a211aa4bae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb1d57a61a8f30466c90a785c60a34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059116d80e154b6fd65874d874e24344217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c010311f2247ca2018dd8ee4039aa1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749194c537b3195dbf97b4ca120172e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f3155ef32d8c19cfe80a6eb4c9e88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57026cbf4d05faa9b1106ed75c75b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c377d33871a4dd8b9dc60bdebb2bfa6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a50424bc0b3298bb0564dba8c20414223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ba82ee337e41dc455caf6464acfb2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64929f20bc407343a4211f4dffa8217225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96ede6877232bcfeec0f236b1adbce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626b3a668778a984fd8d27a12721ad5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f25ff4517dc2375bfca63796df9033228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1cd30d86a30bf98197e323dfaf202229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a997456c34e27f0984cc7e50839892d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b73b889811f37ef79575d348231450231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f280efa3e0d1146bc802ddb9689c956232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757892cbe912f8bf33d7d43566dd47a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e9c8da82a77935d8269bf94c77b14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2e9cbc88c33c68a356b01e35986dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac21b98da568ed13d3e787975bd2d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db47f56bf82a8d83d107cb1439a2f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7823326e5e7a3423b6bb453ddb1745238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4613edabc41cff243e1885418e1b91e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4580c32ae345defa0067ca593d2b35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825e7437c45b4436f23d8d2854a28e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384159d28d108249f22dca74ff2fc92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb4783daf3c9ee5d077fe8ee4da835243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334ba1aa48033144ef66d85d3f475aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5af1a70ff321ec0e5f7a7cc4bd366245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafac0a943b5b55d87655cd0d0f7199a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42373ba03c13d8ae54ccfadbd5806bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803688d94af302cde8f58cfd11440874248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadf26e9f873739ff7ffdd65aa1c3cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f781ecc1b6a448b737ed5819b9ad3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56416f9d2b4dbd0c8810cae262eabc43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5694b0b8ff69966ce813936dcec627252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc68e1fdc0b34a03555dfb5396f9c16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e89a0993c72954cf0b3216acdae86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9428984bd2f9911aa50272545db9e50255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013c212ecca3492a0befdbbe693a64b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79eb7ffd21dde5cc78f729fb86e912257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4cbe70f1067fbb25a72765f703a15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698b5959175c0d9d878ecace66045ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5cdd28970e7e05325d738d52fac6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae243b8bbc6a2d8a135de68f2675726261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82542c48b912402bf2d0f118d128ae51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b56f8311d8eb9f0ba345ba4133a8a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb18e9f31a2498431d119fe9c41239264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1376a4dcaec443c06e022094203c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba6d1c21f7d41a2b3199ca0670d27f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7368940bd72bc75094311e340db74a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875732c4308ad2fc7d6e03781538ddb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8cc11ca1da678c8a834984df7da06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4db2593e30c3473007e93d585c0dce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7d91743137ae2eae84728bac18f57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9707c944e6eba6852fa0731510adcb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff964e2c99567c6b651534516cca08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e08f5fd40f764909ab14fa256dfab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770516dbdf5cc951ce9da221bb7038a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85cfb7accc0860ec2d5bf6a0453589276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1683abbc1ff1f1ce944807429be3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a506c78563c1b2582a443b2a8ad88e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59872f6199c1bc1ad342501d52239fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a82fad06ca14d51673d5a1f1be23d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef351b6d940604c76b21fc69d16251281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b1afe2d1f4e41e7262678a5e487f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d642029971b9b2208b68778bf38f4f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b365607ddc5809ff8f51bbc2d3c04b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880742cc7fabfb2a13116207a348d26c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325f35e8285e0c7815d440715810006286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb6ff66711c2953807f85b57296d9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30956fc40f0e16d1dba255f955c622b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c52dd872ed8c9471da36a44fe52eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf330b84013492b807ce1363ecb5cd3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b2be345b172f86f65b2ce085e9677291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578d3285c741e913fd0fb26070e1383292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1331c20b4339c966fcf5aedb8bc16293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6e2ba8f4bb706f912e300b5dd831e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fefe99f029e83a4d6c8ead4019c45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3371550b7e5eebaa525319c2b5af12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97663667efb074366fd8e592f7d43c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d1a02e61b202504a565ce06b91c5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982552b23987e21ec77384b2661b8b7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c7782f92d0fe2f3add89b78df2771300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5482bd2d4a242e6be9024a88b06dc8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b2b712758300b9ed57c04bef6f6f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce64567010d484927d1ab30e281db40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cb80ac1f81f6ebe6c63e4c09880f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bb696f5c5e3f32684386ea84757c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76d42279ef59668e17924f940dfc0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853537e7ed05bf865f99a9c307ddc9d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8359673dbcd5fcc35c833a376da7b89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76076554bb0bfd6e79461fd7f28fb4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f694b2f5d3ee207ea54e3d7d35b9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014adb82cd75ef477f196b678efcdacb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456f490e626d6f85260b9d9a0e403cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb34d315edeab3b6a059a74b7bebf57313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb00471bd5f862ecdb5f553c0f896c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1859722a5aa6c144c43b4b5bf0b22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e1edd7592c72dedae52210f9888e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0e2dbfd7fee86469f64ca786b0c13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24326b38bf8d36dcf66fa31244f2a41318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1da72e8b4f7ff92c4a7bd9cd38ec4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea15fb97d866392231e15cd75ccc8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb38e94f74f5070dcaadca74eea5a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb5380336589567061fdcf872341e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6a12ce7410317ebe1d9b856544701323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86627371117a8648f50edd6e377da8a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb4bbad8541495b09aab552594e31c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a8767cea5ed9f0cfe4712b476dec4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cac21eb706888a98673e1e0a7ad54a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbd5d776d06154bf062d48e96b644b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904a19840bc93f263ab9a0137e0763e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530acfdf509a9c01f8493e8c97d731b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3990fd2ef43e69f39e9a223dcd8674331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f280f12a1aac8f39348c32c3783d202332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60827daadbabe32acd7024a9f35cdda333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcc3ab6f38f16b602823a8757af434334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c227b51ed672b7695a7e46635d1d00d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed101024d53d76cc6a19a45976d81370336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456bbbfe6c33e5c290c89012dd0bcd3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ff1c77209d1a8e4f80c785ff4ccb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06dac0227258bca3befc69af3bc6d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ba164d1065cb6ed40f56fa4a4da77340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095e10e12b987544e0e1242530b53d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159837bd37476aef57e0e6692464ab0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb1196fb5d100cfce07c21c5c83bb2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f5c2c91a590f4f84a8d1b8e18fe96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474b6a2ff1977b9281e95533b49f8ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7e11a094739e2f09c193cca826e56346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd6d59dbb08d5aaa68824483b18295347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd543a6e2ca5f86bc79d4bc4fc9af7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed336122b7583cbbd130982ddbd725349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc5f8c285e439d41d36a523cd3d298350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e068250a05d7965a9f584e4aaaa76351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c84d378bf742e960c2f9bf88b2fb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b63815e61bc2cc4c20bc6b307496d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c857068fb021a344a7a14d5ffc61119354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729a9fa7b1e63d07b9ece0041068a0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723afc51e7b1ea277a200c19e4117d2f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2e63533d2f173165d520f36ec0bb4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51d95e7a34197469fcfb53b56930ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce9cc09a548eef31ec330411f76ae6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde9d4ca5dcde1e718b569402f894e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48456fd7e61f0596dfa55d7d5b357310361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855f966e1feb731c5ed1b6f525d1dc3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68805e1e6bc2d10cf3de3b8eda223489363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65585651671a18d8b959ced5442d9258364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b61a9586da8d0953c8b70c477ed946365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e15be87796ce80c0fcecba025d9ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c652ff07c9c723d70c62b924d97e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769ae4f87b411252c3363be2be4146d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38216f91d0e9ef3572d49c762b251b89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f86d1d7ce807e3514b35ce86a3f9b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d076e617f5b10607a56ea6d1b71144d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d42c0feb1b17646bb18c7180406449372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfdafad2040bf61e78e6343bf4494e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa9a9a9e9231df102127e6413d4aea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec3f582ad1035577a9a8d17806d115375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb3c9017f0c2c6554ac9a353696716376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a766fafc112dadb78cb13e13f287df9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d84db8db979e4a3e1f812488c520b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc6c0845a8fd51092df965ef2e4d03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23da71ccd501390346b02ee03158cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4c8ed2080edd3e5dab0cee50cb3c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ccd66c7283fd9d97bd20a73c62305382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e03111adf1c396e3c24c51e1706120383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9dcdb13356a3310abb89317387d53384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814e8a0f2712aaefe6049fefabbed72385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219e2b354e7c7bca84e9ad078e193e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374b6286613762395ec96c92852627d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36924339e5238cf2ee85ccd389064e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f2fc7822d2c2e6619abc2752e5dfc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d0c37650ad26a0ca34dbe3d1f4e06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb337df3a1cd75e9b30a01b5e55087f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844333f7672d025f4c8876d0ea236e68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d264cf17c2ab91045fdc3f2c202ecc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e53ecfd55912ce60cf9e54ac97077394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b9a66e24419f2eafcb847dc20d170395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f26ade12ad49609b976b4e971a300d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbbf33972602d181620b07df5704f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcbd84455631705d952fead593a59b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53421214942b529d24d8b2a44a6f3c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544f7430e541968dd0b4b7c67b42ab0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6393a49a78bdec29f033cc5de8ac5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a697cd38b5f4db203867afae5e98e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9d582fc1f3ca9f1982bd8e6a45459403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840b124998fe7afa6d051c24c1eeb01404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0cfbc003d43630fff2d200d122eed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721342b3e68b7b7a7bb9bfc2f37353f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449135eb8a8a6334367d40c1ab8a7b64407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a7de576436fe4d96526ac8027c425408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ffb622c07d7937265d16f716a8050409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c239065cc71e3a68d7a4122b54159a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404afbf5a3e6ff23bf320b25a9d0a99411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a70e8b005abe7b9c1c38fea22ac725412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba2d8d1d69ed5400840797aa7bbce7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168091571625dc0bf4af1a880c8c0ced414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a1d0c5c876795aa41690d5ae4abbd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045399c73520d4e1e7ce45897b1bbad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7531d745757502f176803ec033024417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73be7c67ab28b83f2d20025bd03b174418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b780c9f824b40182790628f03fc63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9891585ad0c25a14c6cadc505a889b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80834146b69e8a28061b01fa65d1e9f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc274de8f5318aead6d83a4701ace0b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b34ec6a0a340bbfbdb0adb1c531cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce1181626f54d4948c88d474b61d45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fab42040fed6b8fd156acd2d2d7bcd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bc2de45620e067d139a441cb43594426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282f9614ec8406e0c3f8119d87b1a98427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e4d0dc7946f1154093276ed6cf23c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e1d9195d4a707b15df554718c47dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e0f5d22a4b758d6db728d03709abd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914764175b0a8122e94909f7fc35b4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787ce597389848e3eb9806184577e14432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e4af8688f3072b255096eb0154b09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd3c7c7f5b8250f08a221da11f4276434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52144d4c11b3d22ecb238a312da2c0b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856f490485e4f5d213c62d247006a08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2290d74fd94101e0b141544d2389ca0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabbec0d6d40a495f03de54eb33b99d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe602a1c44bc37f13ea052ffc8f21a8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23155da876fd49a80cbfc2d6371f1f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde60ce53489aa266c5b235bde5c4af2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07403e769a09601518efceed2e171d21442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748c0ccc3449f082372e9d50a3123ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe42579fd9387f71e96b09c4e7da86444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37ccf939bf62815c0c900c3df44edf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e046825530400c530bf4f3d5e0026e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab2ce7e0154b287287440d872da3e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1619a9fc9384b27f18106e56eb308c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6c60310c530fd196a62029c01050f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b844a6032fad5b02bf41fe5c0045c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee664bfe8fc7cfdb1a47eccf293e66451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09b4872f99670af00e47ac001a3d3a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764ac1f172c874844dec11f4fc73f10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c74e94b60f5aedae87a7d147319706454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224b5c5d65d8ea8ef0c4800a6438239455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e377bea327d01ec83bd64a1d3a0e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7120df4ab7329eb07b2695cfec57c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98feb333a393d6746ea94b014ed9e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe206b6aa11e9e873c0a2c187f2f4dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698554e82a39eac2b060ddc7a3f6433d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d46dd1d32b60807550992a7d24ac8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bea4654f0a99fef96fab42fbfe02bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5532fde9a1b38d25f88b94e31926516463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76658a134d9fe3008b2958652610cf8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dde49662eb5f2faaf11f8ef2089fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1616f57a774017bd4475a17a1c147e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d1553ccebcb63302802a94ee38119467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2c05784c742c6a6a72ea1ac1829ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc082a154235e4942fb0b808ba05c23f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265290cf633b43c4fb29967e9cdb2136470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0461f98a8748722a1535fdcef92e17471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0e22f693e022c9f59f5eca6c43126472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f865b46b898fdafc64d402a6f66056473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1bb178524bb8dbc2c0273a29ad3b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52d915e26e868803c87524d597f9aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523d7f5f8d03955698ded2a6b9776f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23533a2d3e41a0f2c69c79787e56c59477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba4ef7b8479f819b760f4177002012478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa247062accf436f34d19031955cae9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d65893f49453f42e746de0e872de2f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868aa8cbb061e5a4e28b5c2a43d7da1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77584ae38b3934880ea98a94606b2196482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a55e5500f86e602fd50bd14735f6f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c8ac2e340bba7120cc08a82bafd3b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a721d12f7e488837031ee1f67e98b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425f0c58fd93abe77b71bc666be86f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f1b98813ccf41bc2437090ef5a65b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3580db5843b0ee43e2e35ed9d5043488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368173bea23ca813c324cf0763f37db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a782e383ab1f96b2e204429a02131490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a7641cb00259d3181f0d5f7c63fa9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7deb5fc03d98fb2ac8cb8777416bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54120f8d9a97f4c5534dd93c23f44401493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77549f96f29b97056e15d3b1ac6af5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675b9aef31735581d27abb7c5a41383495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd47a4a7b943a5101c9b6c7fb8290a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92dec28117b98d787ae27b9c1df381497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081e349d6f21112713a0621ded351ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed71dc5128def4dba58a0c2be2db2bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1620885c027d0df59821d2e41af7ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8666d1a363635001ce80bb2542319501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee04bcee23a129738177cd9b3b0ea0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e57ea91142488cc851a44c93b41418503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf57993f934c9700a9029a26e47430504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb4d1214df1c6dd2130a7853bbc658505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d925fc2fe7be2267857dcc8043ff8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb370539ffd5d7effb2f222504b694c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cc0158dee3ef9f8097d992b9dfbbe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98307b3b66000d95d12ada83f1a03f3b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61989a0d97a5b123004bbca144e58d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ced3ea671c31dc5a6682d492b462cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cc29bf58827b185a4fcd8c0fcc3bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426eb456435f07b27ee07febedbec358513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22189da560e1c8f1d8cd1be0ad551a30514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fec0bf257cf55679b8d1b84719a6a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d7700fae25c87cb55ecade10d40a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32976255d476ddad0ffa348656270ea7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3984a48a54af3996033077cbaad6f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d161d039effb90176145db41b288849519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fad2072482511efd25d74cca4e92a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe215d9ec9969077dc034f84bbb6e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3697a4f558186230c315e3f968011c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadaf8080cff67655e68c606a710fe9d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31f495840a6004f28fc63ae913c662524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a923ca4b359f3a7b815bf961e064793525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8820238c93ff5cc54acc1baf5532859526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94cfa6a7892245afa633e7c8ba5a21527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a579708504b8cbd868e0bb121c4501d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fd23ccdc47013233ab07d8759bb23529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e448f3841850230c61c6265996f1a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c11d499503dcf516120bac4081450c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d03a8a949e5ea439c8f0d6ff6eaee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29036b22bab99345d8ad840c06559a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3badfd324256ec3e68e1d317f5af2b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631f142c611519fd4c4734d0eeacc0d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24356c49cf3d3f64185d5ab029988a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a359889ca6b6b61c01bd6e6725f66537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99665b59f8b2ee14f0b03d0bb059c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591e17387ede35019e1c5a8f4849e0d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38412f486439d25454ed96a168cf9501540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775475cfc6f8e57a3bf68a215dff6ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16844f513c602b5b6a4930eae193b262542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a91d2baa9ebc98ecc77b5f4963501543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e9675a9feed13f46be47f30dd4cff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba23c99aaa08fc7a77e8ce793da7f55545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fbce18bc508e452668c1f2d54b029546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bf4b5e2e0b1bf92150800d6b50471547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97379110484ea978436fdd3422f214e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a246c23277e5f0bb4b138ea0687ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fcb6a5589bd1961586c82d966eb9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1721fd7fc4f3f28371d23cb616330f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c03f4eff0ab14b3b95e9072cfe126552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7ac6246e4ac9f1361eb91994a0a2d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103429345dc6336dace6f2e91d21445554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069881c9045b6964a48bfa829ce8961555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d418fcb94da2b78acce75e218f0d7c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec6852957a77e4886989a18e998bd2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d30d6ebe117f948a3bc59296c5401f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a873df832a15eba923e7a62a39933559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e8c645ced376641b58983c35bef03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0879cb7b0f632e4298c95b9eeed074561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d50dcaba2132ce3b0a8f878af2060562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce4fe85a47887f84bb491c3d4c4db2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796ab21a84331628df951f855a271ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a7bb19eb83ca6b6033d5ee33ab861565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef7f178313fdeb77d9b1a3909bebf3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9ee2deb9896866f9a358311a9768c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6339db5b4117107bb9ed04f41e5238568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e09d1ba4066c80b2df0900b5da032f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e11e1ed0b73286ce27426cbbf24e16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c60b06a03dc99be5285f45b85443b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c897471b5621b0d20df55b1723acd572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c53d456bef3882954c450ed53f37591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19031bc00883c4208348b994fab1fb592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3b78dc4d357efda20bb47ddec32ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387cbf094ad7065a5896689c0232cf64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6e1dee10c9f93bd2611409b782d2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f374684eef56999d3d2c32f728f60d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de61daacf927aa6b488681083fa2b2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070258792f100dc68b6fe92fec860a5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd40870c8680acd8d3787d3c2ef8fb39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d35ca1a23b57fa5885ed51f729d0bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c35359b647f5b3650e19cfd9a708ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfb5d4e623ffc074a246bac5e174ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c498af48a015873b4134b07042c4fd313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867feb4fdde90e87a7db1329032a3c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefcea88f5c076edee3c85fdff70a0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacd6ce1038bed0c0251c7b85f7eea616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c1eeb5b034447af4a38c172ac90a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b57268dfa4005ce1ba159604abdafd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f910bd7023649685a37d44475b770119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0cdb1804e2777811a42b3b7df368520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8037a67735f11178101478405782f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9923564bc707162c5a29b7fe18f8c1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb4746bfadc9d7915117a66c753e7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cb0e44a3688d8940292cfcfb4795124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90617d3eabfe058657d18a687e88926e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1457b3a823141b4e196719e085dd3ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbc5cc8c1e8d6c9d1ab42b1eb0e10c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c523276605b0f13b2dcbce1d3c994ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13637f49111f16ec43ab108e2e488529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed926238b30fcf89a120f03f7d98e7de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88deadb6f22b9291388623a6b1e7f31131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a07b609c495ef2d23237d32880a09832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77473a8d281f4fa9baa80bf1a704359733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664604ea4724507255060eeeb515021934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d16821b520de2d0426a81e4213348c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7a3e6aae4b4516530737da8610dad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd9b203d76c2c4f754a7c6ea21ac0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36105de0cd145d197016440e74b260a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84114e166b190f5082ef74ab2f1b35139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e239867d29b8d626b04a77c1d7a50f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753b74d40977dd0d4c197b5b529d35341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571d3dde4413e01dde31fd6e1c9e4ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa48c6493a02995f80add0135c98aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50061fdf83c31eb0d9901f0d0b3a3e2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33650fc5c65bab5e92c68ea2e277962945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6f4da888f5e2aa7188db98d16b9b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ed4c10e1f7681e008c00f422056e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47107d14b4b41edf4476f181205b1f1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66d90206845459cca61f929d5c8a7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f24be31d5b766a801ab1a2719e4a2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89def7798bdee02320d34e6f77593d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33233e9f93863d2bc7ca1648ac4a99e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e887a233f080e54b83e4d650d1c3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da9c2e87a353ed4c0d4ad6cf366d2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71582f5ec0874fba6370d2bd70cf1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e0f65c16e26b8fcddb36ac697068f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce9e1efe660c326c8baaa493c795d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977ecda0dddeef2a5f3c32a8fafd2d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84eb09ae19f3263b8c555316129bf959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f229e32aab8251c744d0dc40f853ce760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c468c09ee3d87ed8e96b066ee859261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f23cb9451a4fca85487b99084c3a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fefae4113abca7d0f7e438aac3614563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0af19677d29a945d870ade79b3ca5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5476f1cae6deb9b04234f506c1ab75565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21487f9f223dfa5703a1b39fdc69ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cf1f01187b783d1979cd1e0349aba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f407405f72797ec9dcf56edcea5a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b5f5c4c470b62801103f567070af469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d257bb9204b83ae846ae8f4bbc779a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c22db3ee651e439d64ba2bf4fd1a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbc3432e2c569b1ee2c84cbf0c528872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d2fc452e24f87f93d1ac0160c707873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adafebc3eb2f487d63ca8df9f22bb0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2e3e300cf13d0cb0fe0bbf56a887d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f3e578788d191d78925488652a24576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1cdde8750ffcd859b328dd33ab4e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eab7cb4bc48ed58ce7d6d43e0c2c3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910ec8d6b2dbddc53dfff8339fd2b3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6597cc8f47e5cb1bd2d23970d89ac680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645315d99e198d035878e23d3e77f81181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417d9c81a09fb93260c24332d8602c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32401fb05dc8080516bdead57c3d9c7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815cd5f7a0bc583722e3c49dab8580b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4baa3820b94ee055ce551a6f0d644885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe90437a3854d3941a0ba9b6889973d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0b0c50b299ef905bbb7e3e509ad8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1df89a116b3f2576585b3d71a513888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b69a7eb88a4d1fe7cc4bb58c3ef30f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71261e30bf1e0744287d7b61b229b70990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f125b9841132dd5fa6ddde84813f8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c7f99b8f22ae69e2f4e0d7edbe0cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dc364cd50962f5badffeb86e2136f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d816a938a695fef17ce1ccc3157373094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf21d3fe4713ac91938d3e4617f27395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28262ebca48e09aec5dd574c6de0800396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a70e91ef9115895ee841e6523a62697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c455a536872bfba596bf1bdded588b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b4b20ef657d83307bea582b998a7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfc35daba85ccc74033048c10d887d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3deef02b2f42571b9fc713f83a9a7d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c629968405af97c31284cc887fb67db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f578ff4592edc1cf792f6c79cf0cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219f2103c0bbae22dba5155aafd95f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be34c2e0e1c12dd3f7a2f6d61c6f962105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd44f73b696ad27d05c8a32a23052a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7acc9558420a9f1386ec763eaef5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc45db8c058907aa749b251baa7f32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88523d4ebb9119d255c5a5a8ec1f4ee2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea549a6514099d5d7cc31d56f8adb8b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dee0b48ba2423c142ef0442d144ae1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877335c301bec12c36d6a82f3f06ed6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7df13c2881535d2e4af53a35a9d67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb573bcd2ef54c30351a5a4e2ff7b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3d6ee8d0681dee45d0361d687f9bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7540f7c7e1f25caaa783fcdd09c399c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eefd67bcd4c73e2abbea05332332de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a86f97b1a971c38250fe74d22d69a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db422dc5b88365ef8b847eeaf06117f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef698d90ff8aabea895025d26b4e0b63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19a70e2b25e5e0b5aa5fbeb76b2d88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011489b1da741292904ec73a782298d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a4e5cf8126c20549aafd12f099071123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c9c73b9870b2bbf12a3ad3709d3cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72156ec3352625383a7fa4f5f61e287b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b22f6b11db2b5ca8ad02789262c64c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308ed5195f43c2c5fadbbe553a2a896127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da7086c98e0f6eb86861ad6281fc14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bc6a2c46005dc2193a3ddfae55259129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f62c22927f6612144db9e923f9f84a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fed2f0fb7c11ea5ff89568cf89124c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442231f742fdd9ea5c5d575cd434672e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98838806a91fb56ba6c0925a9f288518133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951d9dc88df912a844dfdc73b90d792134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0ea924f041dbf346896e0d91f7d68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b643d0f9221ae8c0c7bc63bd960927136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aba143210800949fef8e72de48913137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93274ee6de13671d4299db77b4db128138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b63b59c5457281a49906d6e61d8cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e609a5e9ebcc4e89da4e91a7f84a9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fc179afb9167fb96d3b13840ec0af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eff5c8be1edc0c7368178fab402627142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8587c9aab1543093d0c5c7740b4c3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292767e92d3280f0376b5259ca63725c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3adbe128d27999732a8ef9671a3099145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cede05b47d21fdf7859e10f9dc49a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb884748f45449e471b5848db0b8af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0df9dde5a5e33a751855290234a810148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4f8a2061295240f4a49b2aa0bca74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b90cb3debcef0fc95d13cd3660373150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549884075a31b7199cec95f9303b4a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631ea9a68dfa5eeabbd72a12b434742152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6954c9d3bc51fb64dc57d159f77c38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915d8b29b4e4b5f0860630380259b0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f32886c4c23c6bc701756406b8ee8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf9d92b0220dc61f7641d028cfb349156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f226af51eebf3f7ffd1e6de8aabcaf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaead63e9f840b0da3ea483f9211cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9485bd8813a669fa9d7db4d78b568159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b7ddd026e4c173dbf2d16e736bc30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b799e674d656885e414b8cb1087e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dca0c1722627961aa2c95e6f21ada162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1dc0c8c20747605285018631d62ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f0e8c99f7d959b4102f2830aeb3e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b17dab26cad01320062def5f50358165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9924df2cfd60fbe6797d213dc73ef3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f0290c248c23fb7ea97771563eb29167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f628f2d1f6b4d4402237b258398fa2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f8e1c5f59e708ebf358d988f672ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133196a7f54c49e93aa994a333d4d227170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ad00aa4d78bcb9cb413dbe015273e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012854ac4eba45c877649ca1856b349172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8937ca32fa891e36b17a7c9fb1745173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab784a43d6542561b73a9e71147137c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71d4ba7c29bb46afb757e9a897ff38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514e5d3da02bf09e5a753f9720f3507176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1272d46b40247de7de4c7181bb030e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388143cf55b0428e573a136956920955178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4d0f471bd2a3cf25dd3661994e5a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c45db78060b2d654b59017c19faa0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb8463ac908da57060985beb1257ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95fd5e8c1eb84d1ecf1b6a87ba1ec5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1169386f259c6112c40e73730f26ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6545164711092bf22fb706c823f11dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4489731db8d077a0d5b288f3f7567f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658923ddf82e0a014f892440570a403c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fab23dd68585e0ac432a9dd54ffe06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7869d78de8edb6ee0e16dc38d109da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef98090fba8ada6e0c667272447bd7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d613fef28b4082e6932946d53a56a01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2a5ee3884280dcac00291ab38ea5a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd516da1c6c568a7ec12fe83f92e38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4dfe561a3dc902c50c27846790fc4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5838ffe1563339d5843130707ccaa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc03f4ab6b1d3b7f1b42ad3ff0319de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46e80e2de0cc63d244edd3888b7be8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b8593f4ca004e011e11b5d7cf0adb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1e4268abfbf68dd9bb6ad2a88e797198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42920d2e98ae44459933cdeae09f44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb698c975871eac2db843b099cbf57c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e955232ee7d73f4a0ecfd9233be8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856804011f256519f07a0ae0cebcfaad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a471c1e3cc5b64b64ac7a656836ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da09c2170ef9753cf57b68c09f8c45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a4e4c49af0bda542290f78d437a74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5864f3239891012d4d713ee618644e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36536514fab04c690466bf19a9c6eaa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24955ec6afcd58938e0ca3a5861904208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4960299e383a540df8cdd0fa0e395e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a644d354da419b8b4394a59f3da058a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fb0c258bd119a677643f5e1c2f408211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944a30d278cebe6a8a655ee0d1c36d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a53f746b3b08cd378c895e310cba38213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63a84f2121395430c6c766a7300ab2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553cbed91958f5d93961ac92a250069215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891082e994b8bbcfbb5107eee9d67ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307bfe8488206c2b18af5b6f37d9f70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc353ae5a188f4cd8913f96a788b262218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c9c78c2481dd5561e5f844a6ad8ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81aefdc6735026929d06ee38fb6d3ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2289b8e7d94690b988a84dcb5002c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5b83145d1d9c558f08979a131a5a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7655eea9d173ea67108aa2ed31aaf02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b79decfc04e3418d43d844be355cf8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be79d5b6cb9fb5a6a1419aaa5db71a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f592c9480b395461b7328c18a7ac8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0346f969eb0a8caf768a659daed8d7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ec72a2cfcbb4059cb375a08959307228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d879f56dd4e8987d19e77ab0b59e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299ba791fc2392ed8edc97c823659c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f63f2237e6433e3dd86611695028d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8650a91294e36ae0aa5b00f444942232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac57938f627097768a5d68341e9549233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee1a76bd45aed2d2c877a351c6451c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3455b15f0e28a8128b167d8c31340235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726a394f8b030b41d3a853fc8d5e710236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5df677bd80e411b438dbd961f0be83237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebf0510a7f59d76aada8868035c19f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ce3bf5429c6bb5c490fd83d136f17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe7b5e4d7d5b38a1a271e856cde749240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fa3d39ba3aa383074fc026c9ba51d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cea94d7d2ae3d599bb9f8178219c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a338c388fc88b7187408adbb2fdf1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506ecd414cfe47fd0fd3349cbc0a866244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c600265f678a8c615531b03f7db49a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3124c20c07b89c53fc3323e50aaeb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4f5bea76abf6396afb15653fe7fd7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9b5484f243d0d57f9272c790606d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe127107f60844bb27de04a7bd4efd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9a0e32d6a230c9e5b223cfe8f303c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9b991e667288f1addda2138ed6750251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18306beffc6b53d8bb6029bf2fe6c28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc59409172c9a7960e14a6e84d793c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a142d7c92cf9444769e7737a773066254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f79d225a2fc99372c33837a3e4d7a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe812cf9dd223230b26c23cfe7228e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e31519fa0002bae0949c48aa85108257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0494e88683a4d262c4a30e901ca863258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dda608dc47db8fc3ef87d0b38f52b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4db3759bea159991efa2e58825aa6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83b5995d94be6e574412be91bf26c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700715dc2412b400bfd4490a6259c89262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44356fd447135341fa8c7a11c0f04fb8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce10f186190130c51381884360d4c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ded095bd10a6df1cdf9e54f4c1176d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c99848628c334264355629f09d409266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f1f65b5d5f87a325f7b0bb1ab53b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e1c2f2c4a7d71e274031d05e488da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e129c5ab7662ed1af4561d07ea84f13269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765f95298790a2fd53302fa6b6b7a39270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82992483c29c3b7588ab6effa8bd896e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17410353cffc1d2bf048a2aca263094272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a0ca7ed2deab7a47a6cd27b304161273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844c2c9f3e14b02f645577360b57fd0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74527e264f64e7f30d09ba289d725d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ef5b1a8a0c1a08df2841005c0ad3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d71f89b61c444b24dd7b780bca6560277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541a33c1d857c035f45d5fb5dae9198278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0de742beb031e2e980effd1cafb6ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11400dc0fc6aeec0b0e0af2630517d35280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6e7b0c95ba5e85d53aba37ef02807281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25b97bef7a0f65af2aedeb96b5815f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17741865ddeb923586b51c4ab45660d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d244161e081c82f8779ac774cadf75e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd8c9b92ecc65ebfa783b482cd97a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4471b7d222cd67eb836074332832d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a380877dd6f326f8375bf569daa70c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0e09d1f411e032b3b95c4845aa120288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbea56ff52f7083763dd1f27f9f9b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f6e3e36dc6aa7546dd6ddbffff028290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06c283176b09fe4ea24a36c4e4b34f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a56302ebdb463d1e7b33639f006ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c29a3ca156d71e567fd2419075983293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78321d3f1338bfeb6e8e271132fd8dd7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d7e29a68221d5658a48b157c0117d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993046dc7405fb7ef614688ae89415a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9a81e786f617fc7424b1dcb833875297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf15089e491b6f9aa56ff815dbe160298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a7356603d9744892b6f8dea88266c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c70b59db23db611eac50c464d2976300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ad08f1dd30ea4dd88e890cd804b4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dae76ada61211f3defcc7eb414d9a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e25267269581d9fc10924aa01c93c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81eeca06bfc216e8b97901a8d70f5f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc660b4f11e782da102c04b03e20d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af662bd9b418dbfbe04d202578ca2ece306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6198603e6c31cf2db9d4c91137256a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fd266f4b6ca6fe514aa9734f407a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd81e7d86730cbb552f56857fb4462c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a8885ae9db2e030ee0f189654f479310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad3df22f0f23d110f6d6dd3f81bdc1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33b8d8941ceac52bd07bc28a6a2d79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e80df3a2522191ed56eb4dbc8e9d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbea051c0d887e57199c4be2a22998314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b21a89e31b7f54915f1fb688c5904315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72437f12ff0101e6c4578fef5a03b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b18d7d92c5b873e00065066835d753317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b778d7d6f4623036cd833729a51ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b233cbc95e449c91cab72635f115c37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf38bf17af95c050578239d2950e5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e13fa6ba29e94fc075bf1b7d7f3ea6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542a9f1068669d1351978736ee09bef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602646498c4b234f80ca5bee4fbaacf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c07e64a92e53efadda307097ba06e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43de3332fbfdc7b42389caba0382d1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d646fd0b3f505636c08596ccfb6c073326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b0055c9d41f0ae34c230f37a8a6f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2576fd5067c99acf68e1b6da4a9cf4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1da447858782a71d048f00864cd088329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8e9a470903b500426fd7d35ed0026330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01679e42617c7ffdca5130ebb3471385331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65272258c0550732cbc879b96b5e3834332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d57e6eadc46703fa92bbf2fc02500333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad33726f6e945e5c859994477552e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f368bd6d7d78c822bb4de5c338ed03d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178fae28816e313204130a03e1dbcf8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e0c997bc1cffb221756fe32f5d4b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee16a7bc3e170a8a39d2f473ec43fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815878887a391a235ad7dd0d54c493b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85649f91f262201415e73543523b74fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fef5932441eeaef311c4ed647bc63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a70dd76a01cd6d6fd8f09838f93d27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8f679e62d23f5e38d39b32b3e0e6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0f451704f75882fd1bf9f07974b74344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a907157f3551edf03f77b7874dcbb2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedb96a88833b919645a739b74e0ccb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd023a0945d0365e9ba8b21ea24d2c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdda9419de9356aa32a7c1544630ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec83cb840e0c07128d03b416df9253c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac18c3e0f646916c9400b2fcf5caef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc6394458f677b4b2b3cc95d1dc446351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa5201aa2f40f5ba3e4ad27817a07e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319482249af53f77d7ca6ec619217358353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28524aa47746dc4019b4223f69eda6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cb03a8d176a5c50239cafe46f2c0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf03f2f962b730c809c346fcfdc0d49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b881600c063756a09943be50cf40e64357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccba36184a4a341ada1babb80179fef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5586bbd4eebd9120e3c2bcf914d5ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566111ecab5f35b936e94be6a40f5ecf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2540f951752261e3f476fdb6258a010361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea71047af0e5724ca80837dc3e8f99c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1f8b9ee42093b2e1706e7276fe3f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facc498fe9d703eb9e3ae4ff265cd88364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456faaf1548fa60227f8ba8bb7c6da4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da158d16125b5fbdd4ae42041860741366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46459e70ddeae4dc98684c7815de2876367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd9ad190a34f6b8e2e12137e1a4796368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3e5a7f4ea8ff682ca51cd1ba182f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11445d9362de803ab8bf2d80cd6f7d07370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb76e66d76f840eb0f6d602150bc6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b0d27980dbbe8c91c9b8bd8050e22372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b8a57a63551e7f6dc7efd19e06c60373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e4a599b082b97d4304bfa436dcfc5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b81a6890a4a90e8c17122bf4d76f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c71ba6b44cf4f66bffc7edf2bd139376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df26ae08fe5bdeaa9b73b91a51cd3d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2864307aaac9ec2a08a5dc7d834e8c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33bba08a4739cad487af34ac4b3908379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfc62969b18d611c95ad3023f9cfd3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbab89ba03d76a0452cd250e3affe3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17048e8466cc46c52c20075e69227664382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16795a53cdb545eec4ac3f4defc30c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c2687a236b33430d923160320a714384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08089faf8b9b59dd50987ca269c23238385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6703828f84135e7393d37af2598214e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd1819ec2f61f769ef75819a97d04b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ff4b798210896b9f5fc083970a018388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fb1dcaf03edc16429923daf37d4b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab950f177c427c427d8c673d03b43e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa44a05048449dd1f7e73908fb5ab76391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760ad4187ccf5d933ae3b2f8f9283b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6407114805fb6cb2cdda95ae1e2471393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fe79dc6731e23e654a2a4d7d09cee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1a5eaf3262c572fb283f2bf11dc7e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9a49fbc484e014e1b3403e58f459f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95b1828b6447b97ba87a739af9f50a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49366cc0c9b2d212e05613d5fa4aa9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6489b70fbe9fb5778c0eaab04c4f9be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d6072f627fb1cc734dfb52a1f5d55400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e3b8c679ac2baa65c955713b01171401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f22ecaa25f066124913c6f9fa71fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383521e84f203e1bcb60f3a351303331403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0474ebc25f0f50c87f306634ac9c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d5de505b671df98ffb7d80dc63302405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467692fb9a9e9509cadebf1bfb77e68b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc56a659a1f8fadbeee5f78a0f5c14407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d55e6f2c65f5494502e532a222f9d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcd90b0b971f286b8dac875ed28904409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b22ac2de88031e9e30f7b28d5011d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd012ff029a09182e3ada0a813886c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9b8c8b66755a1d0a19895547ddb34412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c987aa99528bd91e25e41b71fb5768a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2831e0a0d0eb6805bec567234a3e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd058587cb46f451e27e7d2d14d3a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788058290ce19a70a4564b0c43e8106416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc29d9d19e530be496609b6caa46aac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b7884ff82fd138f2adcb5a6410557418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640c0fe1a60fa9f89573d6e56f1e437419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a15093802cb7c9b6f582edcd531f23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117af521657ce012157f5afd7b0219d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffe21cd1ae9e804791592b40b31444422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71d741607331d3514d8aa6bd7f1fa1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb38da7653e8e2edcca8a6963b7112424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09259a5e2cb899f130daa404200d8039425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cd8a2501ba427c9d648265d69f72c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101378d1e00b258410873bab92423de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8e900eae236acb0b7d5a11325f0e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf197d47eba5f6d266855801aa72d61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9b41348cdeace4fef5b53273eff23430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eff076ec03c903fbef016fa9165c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efbe46cff61f7a0312a547d294d51f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a6a8e78a44d481c4ef79d52d9c580433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe397743aede3596eaa548a4626dd4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122cb4248a4f5453a36b0da92aa604e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd38f34e9e7464d529fe065ccb959a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cdc730220805b001b7ac575ccb3ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db0e69673bfa646cce46f7d9afc657438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770b6463dd98d64f193464c0a54642e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51552792f4899f579e150af5e1edcf2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c01a9516ed3df4e71590bef5aaeda441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b50a6833abe77fbb128ca3beb7be5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace2ebbc283dcaa20b4b6aa702bf722443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce59bb5abe075bb63c65d17e79c7c20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c509f265b8ab00ae7fa7a5418a4ecf6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d163afd6a998b0a1d0ccd51f271bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa3a189c20bab93450cc0b17ee7f27447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e2fb9597742ff2a06062a7887dd6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028c754817bee61b4b6ec26f08f5844449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a203376ab29f5077dc0d94d469126d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c750951f9cb38f8fc4bc94b6e38ca9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2efceaa665a194867188d98999f5f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af82f0bfb637e24ae40845c9d80e4c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8f908ffb077e7e0267be1d1e83d0e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daa62f8771ad7498ebfb8de311cd5d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36bb2be4ffc2ccd6888ad83a2c791d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58411b8fe0eabcfe0ad93a82d38b6eb3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c38b13661750443055e76da79ceec7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d3413c78bffea496ae6dcb54c69e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8455e6c4af2596391d97ab2a22c605460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c2c01e407a5beba8a9057ee3a286a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fca6b2cacae299dfb66a40fb7e7b73462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f5c63632f1f4eb578935901cad84c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec62f5ae3054b46d3b635524a02eb6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1460b048b3b7a1ba3f2eca6d222a51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a28f8b10034378467bbd701577cd69466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe154e76da1f293e9be80d4d2979c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedc59b2b6568b591df212d5a182a0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a082586854e6d90769f9c4d9266e8d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f96ee84bc7371cc5fe8abe4ebb4dca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f009056dc5f416d3886358082696ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e66eeea8e80a8b06b54f68eb9087f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd90cf03d9315f1171278d47bafe430473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd03bf3fabb0504c5366876a6fa4267474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b630dd62ed0c3ee3fb1768bb3e1c327475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda630380db6b38a3302f213dc0df5e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9105607c7165690c4d23104cffc042477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31ee11945f44da3a0e2080394ba79d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e7cc21c1175358029ceb91aa2242d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75321593779e294ba93942cce02c5f59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b927097fa4abe1ebf9c522a3326365e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e08e66d9eada524cbe1670e5c1639e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d500dcb617104a9fef186187d241e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40553917dfa7c1c5932e79f7cf4247484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d9e068bd54bddea973ef50d9faa71485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de04495afa7da5dd0ea30c41d5cce5a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7a9094e3e4f7528bd3f6729ab87df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707fe618a03f5344ee45058f2abe2c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbe4d28a9ea6caca2d4a1d6936af46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9873f5cf5dee8f02d7bad2b179e88b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470b7d812dfb2bb56ca2caa85b24f66491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443270a086c5ab69d9d2a5f771d757d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaafdd6fd63850287a419723a0b7d5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29fdac336fcb2a92b652c7ee387568494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42191b30e84746df53695a64779c2556495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd2b691c08ca15e2b27d9071f4ac3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529fd1999b2f79e24886d0017086aad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4894e4776c8046da379a9c459553f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52a03b026b40b8493eb6a4face3dc3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95956d41e301f67523b42d84dd72319b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5ea95a3120bddc2acf9dee2992ace501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba502b7d2accfaeaf6dc36bdc8aa0a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a495cd565b7b7f523e8c61f8ce5f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ee2f063d42df8594d941b9be1ba19504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b75bccb2a8afb63197ec36c8d871a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0b2094fe69580a1a6cd531cca43ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e5e2a64b4aaa91d9eef9952a749d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d4406b3df0f3f40def550a01dafce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10253e8383887968b4556d002466f5e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b27c8b8984824e9bae7831885b82c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e291e9916ec03f85dfa55193c8bd028511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06597bd6dbf8280da87d87db635075512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b0e48067f7d01c06ae60434850404513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ac1bad91aa285ef74ca7aac6cbed9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1972d6149f1153aac880e97461022515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fad5b175db80ccd100df7439708f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb1e3aab2659067c36be4fb757a27c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049241452ffa0ca0fa8d681617e6f80b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd386026567be32e22e70d5a00311c69519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f4d033741c64878e27c3d3b25d783520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b945ae1a7a14f94f02c6ea098dedd0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3ac0b8711498082597295e289fd34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc862e6796294c566961f91929259d54523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c7a270400be3c542f05850091f8a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff27ff1f8ea4de155781c2a923c3ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccde6f0467ed2058f8ac79c4728f161526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df54279c5a563867edcd62a0203323527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb4c0585e3d9b3f8653ff4fec4e79b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b623439162ee7c614ff7c44b64ecda4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5ddbb589fac94fd427811cb495b93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4675874eb3b576eb928f9956dc74e8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ad7527c564eed83eac046a91d241b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5d8d9a9a36f19fc1b4f1ade57f6c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd79ea254541fa47bd12eeaed48b19534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cd3dfd57ba52ec0d2afc3ede46451535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93e2f89d32a8c10ef866c39a1a1835536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e16bb3a9dbba062bc7b3b5d7b8f769537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a6ec8b7f27d97ad86a7ea1b5d560538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda67f99899bef5f4488bcc2c2ebe36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58d65ca4c9458745b4eb88946d527f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28945c984f7d0f35b777da7ec6e8b8c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fc5be262dc2b73350e2cfbb308aa2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754de644b439e195d723d7c7466a669543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b589e7f7d2c527f4676afd767d868544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63762fb1e202e2ba38c2f223db077cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed65402d7a5d8d47d640fcf1161487d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c42cf2d788cfcb352346cdf9f8e480547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8fba549faa8fa0cff83332ae1ddd7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a048479ed49b377094a65ad29a0df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e08daf5e4e0e75ec0aeabcbfd147e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434a485d57fa1efdd3706f2340a3762551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9332b1bc4bdc52cd61abb28dd9ed8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d14778210e2dc283d76faf7688f17553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462050fe7c0f0be29a8729e7fe50e817554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d27ff919644388e95fd56c328bf800555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1ed29023480c6b6039601ba6b0b0c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f7cf31f5fac8ddbd7be2e69741e16557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00179cf881ed3581b5c4a0827c4b039d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e250014d21a52c494979510f15270e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ab514f7da5882ec86f8bd2d027fc2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80c63d998e6ecfd78f670fdc136e87561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612b8229a7366508d2214b059053af3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afa22a4d8da354b79188cce8c090e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a3a05169232df88c1b8fe1b67f0b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd04d09ff0b3309541dd2f90d71b3ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb59eb4c627e76ad8665d465c9f5cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffc3b80bc87df553dfd6e241542043567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a6e73a7ed67d5c84b44d3970cf681568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65364c6c5f36fa690669d0c9d106039a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc140f455117056547c7e1e0647381570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d9111dbaf66b6cceb7bfe207917d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e414cc6a460e7c8fda24477b74723d572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>