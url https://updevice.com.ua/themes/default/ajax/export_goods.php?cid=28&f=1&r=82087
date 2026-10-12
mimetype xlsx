--- v0 (2026-10-09)
+++ v1 (2026-10-12)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7287931fed77cbc4e9ae9bc978a37e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a71e62ef74b270428ab6f4152138b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324657407a0ca45d83fc70b58c8dc4553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce64442d6813f7362c97c5a1a27e73a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d42955e17a15b06156e360307324c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7213b139cadad378a9deb7c00298c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c3debe3de2c29ab801c121fb2bbc47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a1490b3de06c7175d03cd6a8d3bef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720e1d8772329bad6eb03d2536483659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a6cc0111d54918c031ae052dec8b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3a02e0cfa9b11f625fc0dd992673111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf0e86d9ffdec648a2c37fe87625e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0f7cbee2c6737b91e7a7ed14b7f9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c9a3720bfe4e06e27bd8211810a4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec917baaedafb93619202aeb3e1ad9d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ed426d93ac8cab3c79ed896018c5516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68473c6378931d5b00410ea43490d7df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4512604075141f7914f47ce5fec04ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b5a39e36d600b2f05850b9635f45119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0097efa6a1916106ce14525fd9f4d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56844d264417d4ca12401c2976e1975721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c31aa6db0f2e362fc92b2303b4de722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccd43db9296b836d97b3f42fea623d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63006a0615775886f4ce95ce326002d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c23e252794a50b317fc0d251648db725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187a347cc16eb867d1906fee87f108426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367414469c927f410c62703a0872b9a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d2fc006a87255de22d1f0ba64fff028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a3b1ae74d6f922bb1362ebb75c77529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44e2672c78a6a31888bb481d824aee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31774c8714d173f105ad6b5bfc8277a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d210370181c3269a3132dca621904c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911912e174574eacea8db7a8477bfd6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7367164fd83e9dda058c108b64e6f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852d6b8c7437cab0aef33fb87467cdb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a928ddea77f7c31a961e20c5c3df7d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d55ace0dc792f75622a085fb5fc7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3388b21371d16876ab86f390a7e8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d12bc1b7487de117e349d3327504039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a04ee18d033615c8d9f9d71474c66a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d8949a06bab74876524aa6991f12a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bfb6596307fd1b07f522f3398b8fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39315c37c1d2ba2738787b3661f69f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec93ec21b79a88b0f589497b4f0cde844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475d0892d763a2743c1c71db409f70045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7c3d3f6b92fa813c39294a37baa5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c06a7da973d7845a240f4008d088f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5533980217db503f207754539c0c2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46c0866f367ad7ffa593ec497e90b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d989e5cdbfe26bfc52ed8fd7160c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b79bc29e9ab6ea98e07f2212e2238f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7036f1ab4ab8ab82d9e5acd1a6fcb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f978669aad75a6443852d272c732853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4414ea6c5951386487688beeef04054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9da6f59cd8a19cec55a6142c6045755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ecdf96323800d03f7a8ba47e3530d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be954775edbebe9ae03dc35eda1c8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d629822481d239176ad6d62480fa4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb7efb8173f9d12e32b99ad2acd03a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59f2f02f8fa784b9f8766575ff0d7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84c4e295a02ee24252fb9cfe8255f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cb05a7ef8afbfb499a5498ae5478d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89921b8840a07901b7e91a586dbf1c9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049789dc2004de91e857214cb35bfea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23cbbd5ce8deb88836ee28050ed3c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6f4439367595479de0882a13513c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d94df86ba3eab775092676ba0e771b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b1ff91cc1d5898d5ac2e41d9c3f4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada223e2592b7c1995397ebec809743869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207809dae9932b5f0040efdda795ae270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5ec0550cdc94c2014197451848cd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e09f2271e5661769d7a500a14271772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b18d79f94556785f668f1d2f1cd8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895e9bba899ffc58ab3eacf1226324874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e791676e12a609d7c269c2f5be3a8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c011af93c895c1df7950972e138f7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e8110e17ab6e3432125c3cb53c3c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf6ca74c2617bc7e910f6c7269e15c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56f06061815414d4f1d6cf4902e62d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b4730347a22316a132c224093b6e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5880102882ee631ab7a585c08785ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379a68dc76c31db3d4cf583ba727b0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f42559fb34263db2e179e2e16640e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774511a4b0ece4728a4d19813a7cc93484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6e4fe2ce35a9ae4b1d06d1747383685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f484f600c231db00a37cd7040ca1fb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02936e82ccf672dd4d1dc567039878ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b779b166425d295a446781415b455f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6da5e4ae349c6e88d6e0fc3ef238989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf211d8bcf66bfac7162974c77ef5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c6101df769ffdde819c537180ea1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa01db996762814da1d928b7f2f36292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ebac3983ea0b738337f093677a6df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea56dff0b3e16f67ce23446e5306c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19c2f7f83117efcb2645b4d111f85995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0e5a73ac9139d4c9196a9771fb68596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfce137ecf0ea531a3b1555bd5127197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b730beee823d7be818f7a2a1e18e14598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa2afd2e1dcaaad8dbeda230d55d3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be088702e5c249891967c376fae544100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e345626301a8faac19806264aa34e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a295dc4451ce269e4331782482d654c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2c07ddb95cf630bde239ff6045758103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc80a050baf387625264e6a7daec60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e51bf3dd53c43321f3da7931e2911105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c5e7253696316bfe6a9dd355ab0c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865c320d7231f6db136756650b9648c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c2ceae17363f338fc7b104f4a926c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6707c5f9f798c6ca2c6cbf51bf0b9fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc86938dc382ea3e3fc65a3d6ea012b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea31b58d1b96d96667dceaf2ebebf4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f61c16c4f5b62482ee4a648c71da4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8500cefd8966a71ffa2549c0e0cc6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18342d5e7b1a0890d600383754a4b823114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37baac361ce082afea79421d3ca131115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e01ba6b24f54412c18d22e5f8681a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d23f80614e720aad6e981f4a931c57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64af073cebbbbc4fee5390cef05813118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe35573dbde3d72d408e29ed117235119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90430b05ae092639faf663a373f16d77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32911e8d68d5f79d7d1c5675fa4edfba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a1d1f57f7fde63acd2f3836470049122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bef2b14ad7e511d73e88a61a31157123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609fc77204b7689262e8bf44df41913124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bf706f32394d8cafa030b20e983c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce134c3ab9acd0d4c6762ca8fa5feaef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ba55ac029d668f276ce1bde90db85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f2de9ed379218d750450f8942d680128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa616988f989e43ecc5cb0f6b077c202129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dc2685ba246b7a4c72c7daf301004130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281c7920349fe6128b6f306e868e3ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd9b0d17b294a919f767453c95488f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830228f0ea9238fd0d67e6618a36b3f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c658820564c676a054e7f18d7f808134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4d2ec7d6a05ab51f54e6624c427b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcedc240953a2606e66a4e80e157e64136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1456a88436fb803648efe8fb35fe0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a42f6c734102d05fb93999071c29d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852493da24eac8cd18a911ebdd49554139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbd4d59a0f0229c1cbf5edeb380464140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803364d5fcfc2fc9b3969c83b1f71a61141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e27450f495eea171992eae99e88801142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9524a1ab1e1d89fb5fea283bc027d7e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737272ee1f2473b483c6d06999f242b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d672f7eb3e272bae7d98be7922da55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405592de20b7a6526f640859ea5200f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12813b26bff8d95f1b1c432aa516cb0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b56ee0332512b1fcea87aa39c5072e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4ac5432c6ac74c2b6768d0b94bc61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c379249c56a39c9b236c31be440975150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00650ad5e247e68fd84aa7202ada66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb90c35b3e81152738b5e740a684ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c413546be907acbca2bfc146937facc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3243eb5e6afe258aa3c0728d05d354154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541c0982924bb37d5c844a74bab51d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084f3036086f0c1b90f2e726f533971156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a431ade4ae26e6dc7e25f8058f48c98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b717054f36124dfe216a1f5a36c85c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c1eda5f2c6cc990a7e9d7da45b40b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02b77a1da5d8f546ccfa6151a9d38c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b344f8837502b41bc078a24dda0ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378057c383d09adad622d2afba6d8cc7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdc29cd86f950f20c2df943ed01abb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62bdc7275481e2db75b7611cc09290164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae486554a53a240eda903e78a995e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217772fd3e6b765300a2069691c7d6dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732800081733172e842a7812bbfd3347167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef68371e1a616723471b4e219012094168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca176f8198e3c4d9d60c5e64dc2d850b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae18de5bcbe43d21eccba26111d19c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d669b2505b90454fc4a5db10f1d11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce2fe39ecb1d05db8f8919b267a37e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a44ad928c4e9bd78c8910f75933749173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e610bad53b1c202a41d74092da25277174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e7c7344fd8bbd265a31101b69e6a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d104e3dd5bdc0579bf63f2cfb58db9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cda52852017da76541cbae21dd2c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ce3c848508bb92aecb1457cf1ead6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833ffe65c25a1b42125da13e3e9b5bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b354e03efe7c86858afe1b3f79546180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d9c662e4f4a4447691067a3dfcdef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478185f47cd1ab2d670bca2d1a298ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408717ddb8439bf8394eab269925542183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4852eb357e59f7618eb98d2cb635ab2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db0ce0d04aacca08fc85b9351d7b13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4522f9c722261929aefee1650b5d30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93805020ca54d9f5e790fc4da44d42187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c059b9df6c615ba159d9b1222290f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49355b616cea2b4c4513e74e50f9d637189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b97f9ae1cb17ba18791bea7a18eb1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e8e83f9536088e5fd1abfd9fc9c6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6dcd6fd191a22de2a2fb1933741e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1fc313ed2c6bc5f321c6f73965c94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5804451d719ae84577474a6255cb2c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9431071574baca0a5d0bf3e38f9e28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea5db29360912fdc8ec4cea48640ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fad220c3d99dabad27a51fc6a1e044197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1170e89d62a0a7e4706ecf6868e4b2b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d41cc85c72fe0650378fe1cd658749199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2a892200644e9b58604e2574d6fd3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37908942dee65cf8e113bd3d0c871c68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd11cd7806c6b1c5147ebcda156e9a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b82230dd0ae11c9116899153c2326203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0e8d2319ed081384cd368fed27c49204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acba1141ab351913462a7fecdf942c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3295350d4bd918aa4e03091652fe8a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45fb5aef2fb9444b2544923605003b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754511193a22f398162ff504c6737ccc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13e613959ed5a96d624ec3d6afa3fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6024d2b9037ff73f6b3b31f2fe46c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d6d5968d4889a9f925fe0a938d67a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1142ceeb12eeea2240671e615a67256212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ea2615b3f3f05b19bcc14035f201b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ab013d9d3a9d2fe6533b238200a63214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1858c2d5c43a75d04f4958ae82848f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146befa8f22d40ac538e23077247438216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08bdc8fe461cd901ce224cbca5b868217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467ba06c12698dda345a70585c9fdcb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77edc927f9dd20aad58eae756bb53ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106bfe55324f4ea0e0740a3d3fa2f7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ae9d0231f1241a85209a21b161052221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627cff7036471e529e1e4bfb135a9e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0947a3a541e49daec0b1311767e798223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29809c14958dddb13886d48292a42a09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd815b263436413d63c5a0c27bed2b58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369327416c527c3c1deed6171e093777226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e037168d4da135afdf8c14bf99e1b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d86d1610c1bbeccf07a977b10516cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ef7d276cb064fc8ce24b305e044e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716585c4911c2801e4166603dcc58f97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f1e85c3145a385c3bca9cc941ca5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d7ecf73e9fc96dc118a8aeb1822fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c02dd1eb4d12e3a50fc2b80708285233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173db3252061ef1f16995d8f63f18d10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01ae5c12d5465d79a1d66e861d42de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470c0aebc4f141fe4b6bd3603f9f246236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fd8144c9dd553d21a3a904c039406237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612297d257be10036b72996aa99e526238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f049e5b34287af186b01f32ef003e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563eb0325c264be410effe2234e10ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0f747ae550b8656b430e9f40c720e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a24a87bfc8d21ba0afca6052197436242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbad06bfeb6689f25d522b5fdc4bbd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7174733ecd0e51a8b59947a1d6ce432244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b372ea38646a083e64d3e3f43476c40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e086b3f00df080fd1a84cc77b385aae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e4210045076b0fcfd13a904778a4e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c30b36a7a3a34807f615bb8255e39a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfc99841c062748141dd04180a07d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e95539fb5392a7d29f2972ab500e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b8abbf2c27287d5ca760696733933251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690e44be2ee38160c0f1dda61d2ffab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa61e4584eb7b436f8270656668e4c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fd0976dcf9c4b997f05628fa587bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ee1c7026cc4bf73141599635b508c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6229b6a1a374cef7e9e25bd74f318256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4b47fdbb8d17fa709e6cecffda100257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520d590ef2226f550601fc30f82264c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddb76881a49953ad948042b15fa61b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbe897851584a265947b757b5a517f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2dd32aa1e8513445b16c8ae562900261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41fa5bb5a4add2da2d561f3bda2d0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2feeae8cb65ed53745db2f535c5f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf802515e05052e74c2cd8dc63be2ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021474fb75f2c7ee91ed3287b8e321b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689327e40329ef1606d1b1331ff2c2fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bec5419fd7839e25eacc6a70676e93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b42ec0398e6c8259701cde4bf8a1b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead6b2810c15252ef988b8813da4c47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6c37b027be8faf246da987ee5157c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27cef741509b85c02a72b64de34c9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7018c79ab517676759dbb51afc536272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52beba62f742ce6cde2016e54737437273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab66eb376a3e927f192f2d49404bfed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e25aea81fc062175271cd080bc75a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caa265a3585275430bd33ee03fd98d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbf7b687af5704acd81ea00f18c014277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39fbdeeb3ecbb81e7a3653c1f766c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79a489646efeda1471cb61378b2f67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646f45e9fe584d72f15a1d4bf8143f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe86905c840b28066e00713a6f5e2f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1145dd7edfad3815777bab5c19c396e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e857239f457faaac7e51996322002cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae8d9c2870a0875df7cef9594dc989284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61540750803805c4d73f69bcb987d60e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd51b14af3067fd37b316ff738df456286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fd4667acf0363c8937b967a3e92c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1127be3f2a21fdfdc0475e44c55e4f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebab5304220f5efa604c886c679a22289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4085fbc19e8af5bd1cd3dc66a9564dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e53ee0db6c8e1a10c98714f84238a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57cd30f506f2370a455bd6be6ba16c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de5654290f962f6e7011edd04aa383293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cef058ca5ab0ddba504f66593d34b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d5fbf16959b2169a364d25a8fabf5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d00c2cc2cbd6f95668fcba221a62b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811d61e5f2364fb776aa7c7efb73bc4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166fdf7caef73ddeae519b141ae29fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27235ab21913f73235551b7deedc6b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c405f5d4fd4818ab5a21e9d5c25adf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cb9c8d78ab3dbabcc86594ad65837301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87599e5c99cad9178675674ffb63280c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ad384c170abdc7bce66058c54c976303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5e790da98ae767f67e1a8a53d45dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f29a96aca60b8c00e1e8931409f5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7544d47c8536f13c155e876e06f128306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79de57b659fbc56ac758d2b17041e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a628607b1c60b02c8fcde294540d49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b1f510d0aac96a4387ad47cca05d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06611341fafc9833ff78c8ae77db02d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b43a5340711a0db35395a980f6ab61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a955ab012bb7576648ef161f60d10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212eb974d9ef811dc8cd857883348b28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ce8590552dc8a12c29f35aeb2804c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826419bf7f3f66ff00dbe3eeaf7473d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963abb66ae5e8ae206cf3c121afa34e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726a246cb1dafaf14e814d7b2d52e85317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de83329aee41d092366cbfac1889dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579cf46fb862d622ad880098d3ae2e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee13ee333a8b5f98a745a40136c1b89320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aab1b69b647617b219af82cc617464321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf145111b593ef8a635813a272beb8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999a8f1c205b63e63155f690c7683a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bfbe13b05d08f3273c2adcc71d3df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9501387aab000d5062364fc529417a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281eb643a7400521fdfbcdd4feda3b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2d24ae6355d34b831c678b99c4d93327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7b77daefd38cf90a4d6aa960d90ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64e9d34fbf1ac012f5b760f006c6a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9349d0c8e43c26c81295415028eee07330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898bbb49762a32873f14b8b64facc9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7b8cb5bec88cbe59ad8cb15ef6a8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529462ba8bd6194de30ba744b454d2a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf16abe83696292626a8a5774d43812334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b151deb454d2e5a14a73fc6d989e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ee817e302165ecbbada1ad2267dcd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd24c70576b0b07371ed238fe554d75337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ffad5371440cf01c822af6eb6d82c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb34e4a76fd125d23222d2e46effebb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acca742a65fc042d4d7341c292fb7b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200962606491eddca7b0e1fc5af4b2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0b4e4c2c8cb7aab7f9283f2a36047342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3e0cf226d686c340aaaf54066c543343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef67fc2c9c1d6913657eaa6e415d1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e80648c82ee56d4e50d1505c588f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89b190639e9edf1febceb72f59bd20346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec88aaa7d4dc276c6619e65d96ac89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ca80032388487de480ee4b2dac25d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff3e38b3fe7c278cc8d2ecb4a38c4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74ee46887db2e394525fdd04e2b2ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d8942ed1afe4a38cff2b30afde325351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bf209e4019d44f264f9281dbaf727352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da1d800eb30bf53e86a1f76cc5ef60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a22e3b790955ecd41c43dc6698a73f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbf14122c6f39b1064bc85deb64b00355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467462695803f22bd21cdf757aa3486c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70140604b1a8143d96f988dbe9c9e41a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f655faaea29102852a747ec9c04dd74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cd956840f4fc6ca3018c7646a8970359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e32db513e412d5673ceaca6cc38b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4ea84d3de156ba4ea8ad33d8a9a4a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e119e6af2df95b7e51ea2dd6186244362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd941e2c87910718e9ee3dfe99239d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522b9c8d35a97628235ac91c8a9fc3c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0073236f0d534f86002dc4b0f0e7d05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39124ce2ef31e575d8fc8167fb44da55366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418545856dee6a2b9fd10a60dfacdfa1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d78bea30b75de39c7d347571e6089368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753259b0c69ff266ee07828d86dd914369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1b41e53fbea2736e914306189909b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3307e19119b4beb5593dd9dd804a118371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b1bbad4a10abccc5960e7a3470764372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a806519431e55c86cd0b0e018f0085c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085a3e5c97760288425665e3713cf3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3167d845483369f37607de014a25bd3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788b206c5bc930d51efc11c8977b13a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0210387f56df8f20d6cfa8376dfe05377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555be1d4d57daf892c66ba872c9403f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a756de496d4301f59e3e03d909f14f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac9ff5790a27bae6250bae40861cd4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8583dd5793604096729881da76b2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9cbd044af0c389df6054b04f36e5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a4b74c68b84e8a90fadcdcdd73fdb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e446fe360464afdddd5319507b3c9f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104aca4db3efc3b5b98092f06f5cc33385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a3ea310df3a465e4c4ddee238b00c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3c732be8c3365c7d9dcbd1086f6b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f820d6eefee118f8989d1dea987f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abaf78ee54196c1d9887c6fc3bf32b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a646bbd044cf8dc2176cb0b11a6ba72390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c97eaf8cf47877b4dc66cd01bc1df3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d374b972734141e8af391e4920006392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42991312fe0e29cc101cf1474a72fd3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2fbd8aeadad0f030e45a29c60b434394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de82d94d4845a6cde5fdb101457aaad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d04dfb701c03b5f400c986a53b3411396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0717045db5271ba99b6f3dca547f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926718607ef242e7bd245929b6f577d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed35a3f08e0382a09a23d6fac77638399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a1a123410a1b13e38336e62f3b31f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e976f382c042f2925e69d9df0e1f76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ece85c1707e959b392044808ba4d5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9f51af2784b3f7a5f66bd6de96a70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccde43d47e3057dfd7becb43bf8b15f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b2c2fbc3ea1ab6a20f383222bc021405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11df1b67e86386f42ade3829e539cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72476a954f849e4aa06b2d2257ac37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e205b5ff4f95385530a03059105cc4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9b14e4720d945c334c790837fa4ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9acc5a35aff3e0e9a669b506b263e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938a51449592a34a903994fc42cd8df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3584a51cfde253383fd42dfdeff4f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83593a4ac94c72ecbeb9d229223f0e07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2b71fe4935160aa9d8f74d002c8c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c4be65deddb3ff10f6075c7d0ef6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205905b50300504baf3f2712c79dc3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2fc056ec935a80c5d51515b211555417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab8cf3225fca70ea0e5c5bda46da7e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649bcda4390355304fe05e22edbf8cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f579f752dafc65b565760f8e156d522420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b9c147b598f333ecb3e7b73aadaa4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0243838f2e5b833aa42098ab3e32914422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdd1f0896c8f2bd5afd3287ffb166c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354eb48e46ebb714ff2609ccfc6c2a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2308417d14b99d4bdac9bbe78d2c3b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2fa1938f9669d9d43a01474151133426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fdb66cb46aeda9cf72a506938eafa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df714dc3802c29488ad465272f0b76428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64c96450cf8a59e7b3ce56d8c5e044429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480408b497e6c7f38880ff257d9d15eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1162278dee50497aaf2a6d0a6e109d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bddabf3ba9005fd8532ab9db9cb462432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ea58a84d62368d0bb11df387a87e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23129cf30966ef2430a87c6336337b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d76e04129abfa0c6ea0b123b1ac67e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a636d0788a522e906261e56cd6bd30436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb101060cb7ac49fe3ac719a2e921a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab3c7e5dbcfcf9c31e7be5b59fafc0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e11eb87deaf62a70c4bd4636dedc1d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8157b6a59825225347dd3db96e9b4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07b35d52f88a4e738ff44d9cd60b9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab9fa033d61b0278e74f35b72f0336442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88ec9f28ceb4ef819da13fb5525a5f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604328e2281693e170462578bc987b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21699427d0d64969e18007b1bec059445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373977c15ee52c8af72f3ceb9ef30bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9680c1fe682e30f27599edd1be20f80447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdbe5600514ad1232fc40614591b6b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e4b29432f8fa52cddab15567dc3d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937fb5276e1ed1ecdbdc16f11f5322a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40768d216bd570ec6348f007ead3ce33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e777966c2d4f8bab1fb4c4a2e594b88452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c39b54ff5267d4ca720aeaa71808d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d892c345b36044c19c22291ec2d6c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdc86ffec68f1abd5210e404b800e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359212c60287b054f1dad1005ee5a47456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bf0fa0023334b0896f488b1aa9f32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27473146021aa3ac28b6653d1f4d1e09458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345bcc6b7f2ff8b287ee1ab1c1d5bdb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125339d33eb6bb4917afff9eb47043a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0153a94c2bed8a5d90e2c047d64bd2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c05a9b3c321b50e1c3fc11e9df1431462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a42437a9e1ecbbffd81f4c5b79dd1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e40df0c905baef6752030cd8f79a8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6352b6f9bd6a7fb774381635a45e5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6572b3c0912b6d288748d9ffbe6ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15315d397dee8304c7708258bc20681e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198408a88a381b10b97c1ee75901100468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572457b04a2a3ca30d0fd54472d9db57469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d72dac78da4b9800783be51e06e66c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f779f7f6f81168d182772b3ad6288b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d34a472895fcc3661bcd9b313264b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c994d4e2667068f65f8bcbcb4af1a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6526ca21a5d0f6575b3f7685f77cd1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab811bb6ca099e197f5253e3e06d5443475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e1e16c2e57cf684827cd7860a4d0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022d38a7df92cf305275cec346cbc03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bc6da788148225e5b8982de71ea64478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174f5ef9c079a3583a77ecaa65df2c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11609321312e77c9201141f90d587367480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5df5da069bd6f01fdb4f049c6ca030481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee22a19272147afc6c15e05f5ef6a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b57ef40dbaea84a1c98485eace491483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80b25fdbe128f0ec419f0f7177e2d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631bbbddd2f7a202ede3814ad4f60a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f979e940dc19e22f7acdae40cb23d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fbd81b062fbd8d3a8de50b29f4fb3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3b914f773ce812ef6a8fb5b900dab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a4e9d1538358109bc2ffa5896b990489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bc6bdb9d0bb1e39f262846a51baaf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4cd1ad908a5fe2bf394c4fe6ea9af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbbd72d31a5e4b60f82a479beb286e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e6339174de139b3d451b3392b5e86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfa880682cfd25bc153d7d0cb38c0c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3f4b82a546c4878df6b55c9e90ff2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5704a8f6298bc969b947e5641d7d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d07565a5fe4767abe7ba4190b2fbca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908adac74357ea61962d2327dfa9f4a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f465000ce6927eb39a2f3cf230c743e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f571151215a19644cb448f17e7b9e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b6bee2fe227c56f01bc01f00d09d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2549bfedb5f52ce76b2c789c9e05a29502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f98fa58a8dcf47bd515e27fc857013503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b46cdf8a64b95ecc6e15998719248f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4c14a6343a1dbb028a8fbd8b3270b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4732e040f5916d07a445b0428053370506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1228d1b865b578fb26e31f3332d1c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cce3d80e37b69aea2a04431c79e329508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c37b5bb10a738b7202dbc5cf7a148509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20c53942dec8ef9907a80bd1090123510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f179f8458f2b856d96b8bd79144ac37511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fb3255b3f04c5af39ddf65d1eeed8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc682c277f6d2a33b564b18cc0af7cfd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0b0c88cd5db5f8ca0274bd7ea1f7f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b653ede84930b1a1e7421d1c3848895515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced8cb34c7825bf20d3c1f0470444fe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b215875b85747d2972857c457901eff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f39a9c28bcf7a0de750c237254242518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2eb3a91839155f40d387356a8db37519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604987afcc65f741bdbc7c194d562783520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d7b02bcb43461f62f6428505b9346521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6926d72dd61d84358fd0ca01673d4bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430532b4f0dba434be5c986ef2d91d78523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d926a6f3c2f27615bb1ef709b3cb9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084749fef8c24c76f82bac87d69d93c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e04a0aa8e8174f797484c99923a10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4940cab43f4043eb901898a6c0f348c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba861a0d1b80528b0ed4d477abcfb89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301ca2c298c4b45ab0271c97a927adb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6ae4645a649452869e17b726108fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca66d41071761b42aed84c0aba9c9b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9123f8266782f1c3aa66e701b2bf8e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e2c319871c08a7b5c6cc5362d98c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c77835cc3b9fd39ec3f48eae161fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7226c814172be58654bd2c7657aee6d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa9bbe08c2aeb1a79a43ad3b668d0d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1ec3d3ace7ad6e2ece4a029f4041f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c04836856e43d93b0d24c3f8c7873538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3eb6604aa58d08d7e3edcd9c90c06539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6df4c1dfd7b50c4cc2a45df27b8d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2232fa1bf8837537de559f3b8d381541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82ba6828c0f1e5d48e2b0356c2186c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e27618919ac985533e4f1b711ab8c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37b5ef957e24f3c8effe4cf479810a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936243834aaab56a0146eada39e62ad0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fae4e21fada636dd7071332ace6b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddf5a749ab119dcc2627264d41bda7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee68f3a932c928486f388ef55efd99548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890643579c89d535c29dc166cb3cc37549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb76ceb12a44f65af7a6db9493687e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e87512622d854d5ae27e6b2e3f0e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e387f8e3737b526156d45e6b809d9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e13464ec465f180129571a511484d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad25228a2ce6b248f445bb5d8482b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f8706a8ed9cb2886da397ee2dd572555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e543c283785efa4816d7ba5462d15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09b79ebb12affcd15ab7833af09a6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93e3a2b5a30deed358b3fb7033e6fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068e987e2d21bbd2702d8533b72bdda559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ff9564b343709e1700c776f9d8dbe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14576edecbe629a461a79074eb414d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801137de2006d7e3b6fdc784f27040b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a93020d6ea9297f76a68f3fe23b3b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855c5ceb2c51874fb289196c986a169564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e3e4d2553f0b226a2fc1236153d07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc2bb3bda0af9a40fc8d7b96c09ae0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dc92e7810eda2138d742e5f2fc22e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b447b63ab9f0d7c682991cac8066be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a81ad2fad01e91ba5d3eae17556ba8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c7adb8d09140bff8467b1822ab539570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe023e873a1b00c9cfb11fbe20af7112571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed13329b4a0f070f0f82100ba185fe5572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3ab62abc77fca1534096c60298e1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44caf71db2398ef8dbde2da61f1eec92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c189ef0ebfbcbf69c130eacbc0d063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c4face6cee7c87e295a50550a8d024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373a383b8f70642cdce5b7a9de8999e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b41eee3f5f9f2ccd49f38a469c8d8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33d29fbd73ba4b9faf21d951fc284b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6343b4a2590c094a05333f5df63428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62631840c7db62b5a6016b73d59abdab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042a617e913c056849c670fd67483f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731d86edbbfcd2f97a82dd0958a850c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93226329b0bacae8dbeba34ac445f5e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047ee07ac8b8c98430b78666a165cf613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814e2e5805141e35b167e01fb6b37dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591d09ac46f0f20bc088ad2de95f7e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e70dcee453b5a0a95776e55a12b86116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33185902a8071103f38fdeb27cc385617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350e166bb003ebee4b3c802e860bbdc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726f0cf2588650840dbb6398c96fb0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b436b9ad5a8bd0df4bbfd1b2cfc3bfe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40fca9cafa3513e367eeed89da71dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283a2b9fd1721b296c20c1880c4e2f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8c250d1a9ed0b9c18c1c625fc8bb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be05f68806f1ab7ddf0030af5e403324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d746ed20cb6e1ade7cc24ed6d211425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19d90b1250b884e8f8acbddb150e8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650385fad3e33c27f2d840730bbc37d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16443645f4beede9bc82b5a047e7b54f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88983a5d1f901b0f552e07fe78a8c86a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e4f96518bba4d3a8934b48d2de68930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656e1006e678e186504d5b028637abc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d5da192ee467d53e0cf919104717a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bed3a9291681eec9e21b3f36f5b3ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90503c7fadcf8a11facc11c2dc687434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3dd8ebe7ab82a186b800f1834f75f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8d89aed0683dcf6b0b4c9f66ba3d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cedb81334847fb04387ac5a8ed397037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d2cf7397084e93d337a54e5357a4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98b7637f2e2893e1f2416610d6f4c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3a9d0a0a08be17763376e0dab552940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9685f42e04a7a33ba2236be7c880ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a589e125d23ae61b639be8d08368c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078299e13581a1620e471c809a4e45d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed68e72c99d94fffea244656d75aa9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02299f748d5fe80aa1aa290139b1d70545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aca109c12ae49c3f0e6d1eb94ab0be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82784293e7045477ee6d1049d3fd4fab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ce3d9c6223e453463b913d794f88748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0da83f508bfb02fada4477dbbcd9b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ae19e92cb68a6caff8babd6139f7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29be087cc7f9beb8e7146311fcba6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451aee14c05b6bae9359cb8f175e12152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc252966f5969cfa6cdb9728d3a1f13753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41209435dcc7b22237d635ec303b0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c8148f678265cdc6849665e36ef1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e1a10bca871ca6f49eae23d77c23356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdb94f185ba1120a39148d627d6a9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07b20d48fc71686d30012f0920eb5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775b80b3e494dad2b7ce6b52af8dc6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1df93569da825ce26ac610f939bb2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa18b42911cb2b4d39f7ed9ebaf39f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea903664984f1d55c76ae5e04548d5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a670b867df9cb5a9598d2509d08f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827384a48aa182f4c6dccbc1c077e8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a9f6a280eac85951e66ebddd5831e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62c93cbf47f66129d58d14a2ecd14366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d234bba9f24cf9009dc0cb5c3220267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ca40c84029203f38345997c9f3f0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1abdb8cf8c11b812ce72ad1ee6bca569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bbdd1f324131afbf1c3be17debc8a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b21e3352bb2459b60f03e52fc857f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02c17163e670e79160b28aab19520972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35af265ae9bf890741b761398dd51b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd8fa3db57b06327c370b692f1bb7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057355217b5406ad9bcebdebeeee6c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a30462106eeb2b5dd585b25e9be66476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963f5d80723e43b2945f6268c8825eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920cb8455e40dab9b6913f57a69f2bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b799ba440d0448f7169cc654537cfb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84405a7a5c2ed68c6da5dbc1bb02c4b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3510877bbb40a140e5a65dfb4c60c0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e85900dcc605c089227ea6ad33ef182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95557e734aed845d2d4bdb7f9c86788d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ee657acd80ac87757aa17c466765e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c8642c728d9248d01b8828a2b439785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180037d52941e6cf858e0b3ac15cc1f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c736d4868f5cc648d17a5083df0b9c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155a5c8ccc4856d95294588f2db972388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78925360379b2f3c2d213ed3dab65489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b342d5bb6bcbc396fad15dcc575966190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373ae46f3b02e2061e1d6d69cda02e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44cf0b34a3c55d729ee0318040bedb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77808e78e0862c897dc094d00da64b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086b83da1d3be07af5293b75f72698c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd12b9e63cc956d00b26fb8219794195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ce47f0268c9623dc6e811272e422a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51e8254e34fd58cbe2d6bde6000f4197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24cbf9d2ca2e94fbf7b3d6068f52f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e9baf357957f45ebf69d3947ca11399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad62771c79d552f36945cd4d8cd276100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e262ad6b0e989338f41da977a6c6fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84f023ad67a5962bbd80b50646b774102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fb6e550a6a43d737d12ba2d986327103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c69aaabaf48fd07aa0f5e0592afaa2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6207256e8253781affc72f58816607105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35eb26797be192099ccaec5efa1e96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea6a892f84a360b6d5484b51cdad8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222214b89749cff63f2ba0b0bfa5ccc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c7632a3024caf6205e660b2fe8a61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d2a1b995555b42737f5d31b58a0c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c625b917ae7f1de34e17e38fca85062111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd697c42216bcc4ee9b114042198bc7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec08a216bb7e10628123f97a6a85233113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069732fde778d6003afa6ce1ffba067114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c4168ae3f9d34f90bf024d1651bc2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510dce70e1f9bae0de0f1a19bbdd457116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1345ff49b82629cc95bece4806ce85d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131e9646ddf11c0e5cc3e0199776d28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb05f1fc49a61e2d89374461443166119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c4544136c509e2932ba1f11994f55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb683fc119852a694529b4f715340bfc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f0be867265fb5e7c6dd530d5b49f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48094c8fdcdc9922f6881332593f5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018bf46b4542bd129785480ac1ce06f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8c0e12ccbacc2fef7b3bc8da5e9f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885855888f62e6b97c1c34ae5a7299df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a568396bed968aea9d4da83d3e6e8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456df1a8f3d4cb81e663246b7bf3aca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca9bfc6f15433384567e2976d21f5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febc7e65184b21be5afff6c6b21cc79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caf4262ca3480596f287fb1177339a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6af11a9bb160164e75dc45a51f6c73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cb39a457438215db7fbca907838c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e1594915ce94df3c6aa30fbdf361b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96d7349e0686d000bf73868accc9d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c04b3f8c0d858fbfe46574be1f9a30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711383247df1870479153121b007dd0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6aee8953f8347e7277679e7f61f1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5306cab526dc26b748039001eb34f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119358ea4f684551c6f38cbb51600a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f7867f57133f2a93a3ad89d1211ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e59a4433a38aeb8fd7625dc8340061142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c4193c16b4358e2bf8b171f1ac90d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e35dcda50d7d39efaddaaa8e31a8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbe3d6d316a97254bd0f03f44067ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a54c840c61b9707cbb361131b6d1b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f506de122ba8b8e63fe661643bf832a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9dfa2c80e91599aed4bd28a1d5706148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af5326dea21308ef3950eac742b0b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d13277523b59956958be4167d0bc60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f480bbbfb1786d25b45781d51052632151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0c2bd6e7ec7bedabe89699ac046f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893d170903dd74fc8b67763c4e8542b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635816e7c420c92a1ae933d6e0595b5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a988a4eeee65d5b2bd6ed4fa80d3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6954bce3b07f82f9e75299312a506156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55f7a2dafb453e9f8d09e787724734157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e3682956cb3d7a0ec307b8423aa33158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86f510555a9cae354ab9bca30dae6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522ee88ab13a2ef44d46b661b2748e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec43d0458a9b4dac74f02ea8f01526161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928829cc3c47959beae2918e8e53d51a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef91762f97e6b5d923909ff719e3236163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad75ed49e3ecd641620d433eb312985164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98e3114891f9b3c743f01fffed9afb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd731ade017ec0f4bc849302a77608166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478e4258e26b1d976f777f6721c2c82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2366bf0c7c83f7b3c2bdedf9505d541168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381944ee0f9f1b3c9cbb445b00fdeacc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02eb5ec9d3e78086704fd48cc0732b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef442902171e4a640693833b5b1045d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cfd56ed7b143a5236a7da549ee322172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cc6343db13c6be16f00d4be93f2ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20458ee620e5b033bd3233af0ea9ffa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd767d43eb824c3afddea9d527f4448175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579590dacf3a4f72023f413d3c1263e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d5ef7ad17c3bfd1d18a8512e56d02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75251cdd243531cf5190ce1ecede4c8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfb0015895a783ed5ee45ddf69c00b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f3bbd19f99e6bdcffe7cef1742771180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72c4a24f7d7d651590366605b626fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa770fdb4a03fcca888eb0ecf42d8fa0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3b69861c941a04229098bfd6ebdea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a48a3485381eba3d10c0420df7fe5d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096aea8cc1adf6caddb8575488f69d55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbed7f268754d1864d9781b4f86b40e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e819e94ce40beebb7bc114826eb9ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dcef158f7269b612d0185874a4f29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13029a9ec1af9010891e8e5edf17a11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a349656f80c7f4fe4f2f6f80b85c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1288424ec96f953a5d2e780dc899d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85aeaf276f5770ecf019526e58a703a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28509250da1f6ace1bca0e2c27104fd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd2a55e913c2a5f09ace991e535bf9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0421f1526b96704ab1ebdbb10e5808195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fdbef61176c6949c4e534703ac115196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085434747f493f557a8f998e344e522f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e631eb0fadcd896c4a739cecf3a2a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032043a259cd93e469e5f6c007b5ef62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a3854b3f377e78510e63ff527da0f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af11640b3542e0b293d8db2ad206bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8c71032920cf2e231b72a8dd0703b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b886247cddb3bb0ed26e4cc9354bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62c86312b9e4921f29a421fba0d710204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae6df8894225b07aae57ec1d2740b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089b9ab3b0bddd59ec4eb09e98af08c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4629f3a943a8bc50d667b4bb9a12a36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b956b142b39aff8254dab213c18da4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f106ce4e22f1f924dd687d3e51638ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce6d0fd61384702642e03feb1c7763210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533de3e58d2796b2802e1d83c3fa458211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210cc0092b41210cc072e2b98fcf137212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527adb5a8de87f6d1c6a397d9a9080d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce607ed45413a2758df8a6e3103b91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d53faa9e900d338e5cf49f2a95ba50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23d9f865cd3b0440e51832d26d9b36216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da45587297537e8469a16965964185217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f9d9db80cb98d756a6dfa6fc4165b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b5a36f1796118f2f75b5f740c458e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b87c1e1709ff456c56e506e26f948220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5ae553416f238cd9f7239d7b4a62e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2f24e934ef79f50d14ebf344c9454222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4026cd85f574c055ff252d71dfd50223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c348131b473dc346f1246922895c58f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9346dbd4dff0b68b10110e9dc8bd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9a104ff031101216fad824524553f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bfb9473181df831e569f94f26733a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f42d5702787d595c3fb8f05a98aae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371d9ad869d7255e540d5349af4816d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43909f84f70a3ec0654ec38f7c775451230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196e6143adafe9d9e36810b46ba8ce0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06409f2faeca310d3e6cca1954b65066232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d749f79ba84f20455278116db8c95ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650865c6182242000cc44664836bc37234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d04bf7a0275e8863c1542bffbd862235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ee79d9d80f9a87a08ee98a87b9fc7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a9ccff2e05ce735fc5d7f685e1455237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc822228d7e6875039181217012974238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bdde011b5f6693bb654405eab7b05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56e793d06aee74bafd9b9f624d5897240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496969f657380f5693689eebc0c04ee4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea87d628c1c198fa08d47b95fbd520c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c1648a9371bff6a1e7dfffe38b99c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a663d24a18ae7e1578c46d7c8f6f52d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bc68e02924bd202ae981cb87702b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c2fb1d7cd34fa4194ac58d985224d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb221b21497f31a3ffaf1cacb82772247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9b30272d4e464d11689b85b1ab26b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f284b5d499997fc2957a3f531f4d503249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188906d6ff2cb25a1d24a506611ea65250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d7eb1c5409e162f76c4ee739af878251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174ac9a87b4498623f2c863acb53873252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73995b36e89c3a5298ca14760ee680d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec24309f66a92dc711e56d2876bfd57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e7f67f059ae2fc71e6abfd860cc1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da29c44f1e6a54fc407c10c254ce09256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5353c1c29dcbb63f91999c3d40963257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d558583a1303ad3e699128134869dd7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b6b85c3375babcb22b217a45dd0a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7cf89b6270ef9eb937aca6bdbd915260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9da0f810eae63a3bbde78c67e9b725261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6e961a34cb4792a67044e989ef169262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1350f45afff8b53eb973ea04d877d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31472abdf208aaa9b6e444ab5c206fe7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29482628482e247a55ecf13a7d968b2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30619048bd5956df83706b05bfb6e951266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88a91fc50b10813cdaf5b254458389267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798f1ee1260e3cb59ef8ef1bcb58112268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347bedd3dac79324688317aec96c015269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e3064aeec562e04797c2f098cc96b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093749a851436718f15baf3aae968284271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6ca4e2d687a80f8956670a9b3dabd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26b51ece01d5c046afcb5c86397bc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ebc2bd78480c3d6be626dc7bc8b9e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214db1aa9e1528f003e67e4bdc8c1ee0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e164dd2b203cc44f19e9c076adadd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12a3a91c066ef2cbbc959e6478fcd8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc9fb9647f29358d085ea776954019278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0d2bfc143a5fee3d6057b5d37e6bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79a3c28fc9862c04f3f1a4bbdf3c56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148522431f82a3c9213def27209f171281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408426d99963aa19a01e4e754b77a513282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaa1001f12672c398608670c69677c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267697aaa3cedf5f7ae34dd2bb479c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8701a6165cdbc9b4bf7a91f10bc07d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de550301f7d40aa946c2a0b411bd1a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344ea89094e1e506f9244d358cd82f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa6eb83bb715e6b9a95c9503f783d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6014bfdc2b96f613b9e248edf1c0030289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb36dc0fa221efb078ad4e8940e30fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e81d9dfd9621bea197f318dd5823a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8757d0516ae47715434091c64adcc1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d4238e2d1e7220619e8fcb82d4a01293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63145060f1d61fad8d5334a99cc271294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933b5842258ea3b7839e8f7e0dfcf31295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500c5a85e55aaca8dcc943257df0699296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9b7cedc7ddf4ca17d21f500e5f017297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03362be3875166f63d7765c1b5145a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc010d18c7044eb095e5f24ae52febe9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeafcf7bd83bd83f6dbb84a0fe5a1f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf36636a878329aac9898d216cb4d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18828d1e989bbda36a16bc2e51bd6225302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7b3a31bff0afc94c739a8a9f87e6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1520f8eb497049af4c05330142d716b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b177e0493c9b545b15023f98f781a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc3f3b4080cb06557cb55f9bfd04aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd4241e5e32a37be61f3060589fa1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098153c9f1809703d0689e5d110b20c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be54379568c22e1459f2553e3a100b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034ea0b86bc95e6a7dc59104a6f21e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ec41e1eb97d2f84c3ff4aa70a1aff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2325f0cce10fdf8f71f031cf81cb78b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34f48d5025d7f16da619ffcf615c09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f8155205e5edbc42dbfd8daa6d267314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36ab68f32148d1a4df1893ec39b7c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1e475b91074a3bd9ba7e1effb1d0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6567a61fd48c3ddf62603235da08b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec2064361d05b4c09e7c29b5598c06318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140473d0be723daca715b552e1b65de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4223ce3d165c6aa38f12e2c36a04da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07d5bb3ab649264d47b7489f7a032a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92585e0e6064fbeddaa44f568874ee6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e311e58dcb5c5e495ec4653f1d6cd26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab82d73076cf328cd999a98ec06bf30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7d406b110de17fb26dc82c04b09f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc1417774ca18a57c7e47c598ac022326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f269753ab553bf9c82d1854a533d44b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f90ffa7143bbd0d7053bc154c5a06d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45337ca481b34f1af8c4a6625eef4d70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffb431abe88b617b48cf3b1a5369ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed93283b443733b5469d46ed059b71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74a4332da0bede52d65c9763e91761332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a827e24710268061f38e1616c57d489333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd0a29a8462bd11819a58929fd8f1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc87816cb37a70efe0e9ee57a3dff1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24312137fd79d9cc2feccccc262135dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c505290072241dc77b4ae0f45c9b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47785169bccae8944ab4c50b496e42338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5a57c4a3c5ec915203150a2d074bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed50d5001fcc38f76e7f307bc396c40340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a5747bbb67e9af2e7d5b8b96ca890341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47e5b26100f8e76ae30048f48160a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee504db83d352fbed807c20ff81217343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb92e45c8bcbc33234dca8b47934344344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac563147060dce5800015346e1759f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea625d2f6c2d7bd1b14ca7feddefbe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a8a93b15659e574a495c825b258fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8d95bef15e1189c06f8ecd90cd523348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f416c38e8adad95f0939e9d097ab190349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d4fa704de0dadf00b351c6c8a066e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1deadc3cb74db6a2b95bbdb09462a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9361a0f8ed716efc46227b9ddc69c6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57508f8993926eced4fc9ebe02c60b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf82546224163ca8fd608efc5704f7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2e7688f3e42b4091077a6dcff39ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d500a58ca700c4213281859f077ed19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6817eceb5bb6b72044439d624b70d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7427efcbe040d7d3d0f0373d40e02d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2a782c596ec39a9ec4c6b7bd47197359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef291c5d67b3cf201be132aeea2047360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062c8dc9d417e0fec284e18e496b2d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc81c97785246d926e318f5d3e2894a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166b97a940d2decb077faed30a5adb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ccb3639e2039b23a99a2f10756e2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a2012a99545bcee62cc3dea74599f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64c0f3be26522faa6482d2042fb33f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711b5b6a47f11d0812adc54d692bdbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6595e743428b7eaced6fabe96a4e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5cfff38706b5643045124bb6337f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f336ee7495e854d5d1d25353d8af4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de52bab5e3c813860350a3ef61dcd45371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611987d14b3fc8366a31d1d7da30eec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8126ffbbf60f265622009978c1b015373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f845b381a8337ecb39c1034ecc59d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080af4cbe3facd05f6915ed4114d5785375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e68da09864c63a144486b9266e99f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d1ca52576288722b360882b1945e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b8110065a440c07f9b19e206f5e02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6e8681ba48ec4f871b40c6b0971b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79139e32edd13e2ffcfe6ca7586a07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d90fcb4b14d1dd7168a9bed4042a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a3a9c2ddc609db00faefdb6f937d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09dbf4661b277a14606a4305d60670383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557c188416562246c4949f781bbb44e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4650c1caa5c86b55149a891b94e09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4469e35ff13ec09e12a75a91d0fdba0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3235a82b09418d9c8986589c0c0100e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a21bc4e4e67271955590781db0ed3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea73e0444368641c2347cdc4905b79389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc27b980c0140e16ef436127e5a09fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3820e6d61ccbd76c8a00bffeac3fcd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243e2042816434c31e72bac561c74f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bffd8718a0b1058f6dad36d1a2ba87393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27be4d0b60463f6cd234661746e79d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965a6714e339791ef384961aae19d79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002627f7b176f98992fa5b120a9a67a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c092dba7df4edee8c02885e2ba6ea3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1060f216de5f2200814f10361a3a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef210f1523212326e9bf26194bb60a8b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf11aacf6374b4ffbecbc14b876640400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82392cab1897eee953b98b2c6f049e23401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1c850abb0180dc4b0971118a981fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16a7791a603a8a7f07b89e19e8f257403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d5e4c5acb257eed365c4c6441fbe7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ecc8249f7e94177ba6dafa526e9ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e83020055451470b89c8bb3d4234d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81350eab80924ee60b3eca2255fa86cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47091eabff9cf4c7a1603ba1cc6bd877408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9c272db70316afbd63193de7b4e51409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823ca5a1f3221d133284aacfad20dc0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17c952940306abc23be776894f437c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9135df324c3791d6ce53c3975bc74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732d968093eb0ebcf8c08f6fd3fc551413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78f6f256bbacc793ea051bedc427ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfade9f4144646bb7b2ed94c8853f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83834186ad6e5d58fe2735c691cab5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97f0d967d3bcd8d09d1397e9014878417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b8f7b1a87c66c90ac1307528962e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0865539e09522b725598951f291e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef0b674f9163adae70971645b1055d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c7709927a1be96ed96ee0035a798e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26ce83a0dfb4c6e6dd826a0d936524422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a102e4b93506bc93f61464891de09423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518bec6bd2b91ce7bfc2a0e0b05b1bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7324330b46b8489b5018cec453a20425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130d3720f1e83b3ea6d2729a4ef3ef3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751d13d269440e0f1ce3c6d1d883416427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96e596c53390e633035d48a5d28cd3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638be8562534bd47bca5b3ad18c780a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53cca084335d3f78bd7065a544ab77430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0764b62db18b701f3415dc5a44c934e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df4f4f3cb3fefc91957ef0711fd708432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cb1f6f0ce8511b5b65ea325161421433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2177920ca24a5aeb3fac3b2ddd0c78434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027ad3c93d9f612efa27488c39cd998435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7ac6347ea908ad23281b6f8a9cee1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bc40bc440ffc58af4fc3c873967f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e793a5ac986615a576f925cff8733438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da9169e38dfc7179b75a7fb98ea258439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a92838760884d6b544bd368d10d8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ad66d847871e3c64c4f96e38edd30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c839c60cb274d29bd7608de8c2d66442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f459860cae593191eafc5f2f63aea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9382dd210f23fc2d8670eb90cfedb95444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2600f86aa47dcdd31762cd5a3cf7f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9a02e715b06a9356be6bbc91cfbda446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc32b9aa2cca80b52d030aa44ade911447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cb4c0cbd73e385036427e3e3293c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20924cbec5c3fe515a696bfe9043c875449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acb33123612af10ac2e4661356d355450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f924559fb13b60cff295b9df106f8a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd20a838c8a73383c4ff6adde35ec94452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ee66ed8d678c610b847d454838720453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355f62fa1174a47f9f635cf04da1388454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d395814c7cd2add0b0a178af1e0ff50455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da4d591250c403570b0d6df788e528456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb3bb2a850a950e3654e53a843010d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcc62611463088591eb15bea867e20458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabdd479859e6ea001bb24e6f3b5c29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa28f07992cbfb88839f12d216e1a49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec9f2b5ce0d3d5b262a93313871933461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992651a6c2d6c20d462dad1e705e95e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f280e858c1610250ed4152fefd28988463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4892b03374bf910ab5d1b22727ffe02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4357034c09ca576605206f533bb2851465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95661230c642deb5a1bf1ab304d27a5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15eb19b14e8a699e50e653902eb2ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09417d60a2cac95933e7b9e801243924468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01ddfb8f72ef3e4be210684a55c132469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f42b314b15e1e6bb48ae862c599ac6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6499adbc2a94b742791cb063f836431471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce5b0a2a5f7cf4c1b019c7dcc20f26472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538d8b5b62f09735677b02e399baaa8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838467265e4f6068d9b4088a2899a70474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eb8b1130110bef0de96a8fb8e9419475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f715990dca6b32f79c442764f55f07f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a04b45b21c647693b6d4c10cde5cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dbbdd4a1e91f4e8475f66e3b9b3ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8da73e18b7af9ec747318a34491b26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638025866f4f6b3ca5375777717b86e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f46e6a3b7f4cb1da1ab383bada499481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97ed0f18c424b988923da1d07e6b37482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d837dd47f3982afd88657ddebfa54a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cb449a198df77d1795563cf6f1b3f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf2b83124a527da5087d54b84b44fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3e368ab2ea8a4cb6356c36cd69c4e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6cb9c60cdd94238437f38082cb4b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055afff022cb69e798bb21478c25195488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824453a816c1896efe4a2854735ecfdf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8dbab5767964610abbcad16bfd530490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd84914aad648319b21bb3e893de608491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b523248b9ed6bc0a2fcd8d78ea319e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1b8d46733e57e795bd17e74ff29ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3d1d84510bc0963e7f2dc039a5219494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c187ab5529e554b1015d882705af8f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a412b0e7a45394d9178a401903bf51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3dc9106e060baf495686a955ca89c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7c3d2c02dd4573d1ed44be2ca924d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f4783b087a6e28634986bdafa92f0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61142de1b45cb00b7832c76de7b222500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9f4bac50b81e3c9d2d6264cefc779501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba02b0c17384de2bdb60efeeb0561cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7e07258cc0abfdff70749d5f5ebb5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877b2a9eb7e4e3a62635cbda9b65859504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03afb4414b1cde55cb71ab8085fd16505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd93f4cbf7ef79158293624e423168506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabbb0fbfb11f26a090ffbad0b4595f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad311446b6a478875301b606d90d8a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4423160da81447d52dfe929d7b64fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72e8316ff0815ff72012cffff6da20510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfcb13ac9e59ad92aa0ce32c408062511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d580670b65e7bc85f5eec5ecedd7334512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3722c387f2136e287c90652b3cce259513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69676c2bbbe6a355da65958d5bbaba5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71493c3b7420df279301f229366f1c8a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891039f31211e04a7eddd22579bad63d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58332b0de95777dc8312c4a673ddec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73436e25346b570aacf8f207698f7f60518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2e630b3b389ad02f8cfa14a9aeb0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b848c2a9c73c21f2cfa862e1d0ba94f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d01c26096ea76925b0e0edab1705d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd121c32141912dc6066c9213a4543522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649575731488bbef62fe7e84df206dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8847a5d0fefb9cfc34226baa50168a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36ae9c48925a4fb0f0c987137154c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8ed173b09589a7279f353d33d08f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307f5c1ee7f8fa08c0a37ac8250772e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953766d9fb123ba243979ca6f7056ace528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef52bdf7aabc3d62dfa4f8f9221993529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d5b67fc15c0e5058dbe6c04b928f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583c367814668089a210181091803d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759d7a1f5a03e169e1c116f85dcbe54532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14853b963692e3bd048b7bb8ba7da3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bcee102314f02a7137d738f2b82bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e602e5eac2df6d09d40a15bd6fedb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32baf7cc92f1d57d848d5eab97923f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc46cfac84e799aeff058b822b0f5a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d3bdf9707320bb904a349c5f2c92d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc0aea13eed77b3375ba48d224c4a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34223fe5da6df69292a8c0f2f76bb66f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede390eb9e5b03b388f825d9792e3da3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d700bf52698ca5901a3320ff3902ff5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165225ca87e7cf53dc99eeb9b30ad344543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df22db2c4716455099c932d9e8d561544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464a6a7f3cd049322b227540b846750545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b7c31742b18c8fbbb4d76acf77078546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e21539fdd0e18a1e5b230e7113099547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39edba37fe14105e8a12a744a5610a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ce35cb78f7cd9afd10eafd3075044549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89219178af376fdd9064e06eacecf7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cec63e4c9e5e45d53fadf56e55c39551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec79ca0d682e01896d70551a410bf50552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8637fbb807eefce9f230438e29d266553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdb0981a633f428fe798205ccaeed3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c980ed1c067d693194f6245567ea18555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a5802a7d3947b304c83f9cd058d49556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14773d76386f2f96ad918104acc181557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f701381d355ecb2d7d11a74a01678ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f164dbcf044a59389c41af1f58e999559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca96385b807750c058ce2d15ea4277b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c40ec3c417cf1b9cea82471a876d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4d9baa607e13352397760753cfe56562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4fc5695e471679112b4935bd96bb4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cdb10dda40f74ec9ca2fc9970590a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0bc63920cabe5947d704b173f6ca0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bf7c162606ce4c5ecf2f38cefcb8c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc987e3419d82e81add3e834c9e7876567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79192ed7c7648dab2a76717c55920aa9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97911b99970e8a39313429b82492bc45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30452a7f45ecd835a5710706aba4e08570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641aacade35b466764829fd02578677a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd4fa5f9a300febcaa84d08223d206572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>