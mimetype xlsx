--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996b3a601e12b09cfa4f3edfcfe256d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2845b9ba2c23e747e5bfd67a27eb3b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77803ed8eefd493f0dd781d50667583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8d761e752f84369966b6d861289454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bfdd665333221af1e978a19ae830f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295dcd7c71550184e9a0c0f7090ae3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83dfdfaa91c4e1052e4e054a483cfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dec7da2c9d8ffa8f39f51c991aafb38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba263101f417509c6395553320d2a8179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb173b80af7f5757ca9e99c379c3e4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67719491c593ac662f93665033176fb511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e772b31945f302542dcaa58ddb12712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0bca54d347cb9c038a0aa6dd2856513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533e71faee6dbc99662ccc6999b8ca014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02562ea4ec06c22f89817a92d2a51715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981efb532c100accdec662a4dfc7276416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c299fd67b91a1f63e60da6eb4883b1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b537cbdadaf60d59c8d0c5d2cc7e20518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca814211ea24b86419f0ba0db234a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882745c08e67d663dc20f651288a29120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021e29abf2519e2454decc5492bc9a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d669f8b2b007233b7a195ec65e24522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9f09ba226be55ebc46fd4b198505f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b107b47f7e4dd29bd569f84229044d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335ba6be3a21d466a460d23a430bcc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d9f303eace691d9f6a4e7cb5a290b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adc96e512aaa3f753b68ff614ef1fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0a781fed8996040314b8483d1a55728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a24dcb07ccacd3b68b6af2b9e9b5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65807906c328269c661de3bd31b45ab030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dc13db3f7575a2aabcf1d018ccba131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6ab2720825af912da0ecdc322044032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa50b46805ab53c73035ef9903849fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463385ee8dc4df926a09eb744614576a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22944cfa5577f60e3aa4aa944487fac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd049a01e599c271a6c52de1eaa9c11736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be370f36fc56f510a3dc9bd24176499137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d26ede43d057fcc5d5a212cfb957f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc697e93b676879c8693ac11df9f1d5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24aa8afdc21d26227c2f58832f1032d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd84a2c04198119cb7e7a615eae6ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229df6ed42ebbffb73aff737422dee442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd77a08fbd90a627ee909c1cf58ff543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b26e6f9e11fe4984cbf954bec807044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9f942bb71f26e47b686508d62ec5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50cede45b76706bbfb126798807c3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dca2bd527a45ba77716c76f426ab6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f51ad981caa80eca8fa31831f606648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f663c5c83f3ad41a510c02dba0dad749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ab805ddbd7bd33ca3c813b0f70f1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35661b1d8fdf9a8b38561fe8a9591e0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1bede3e0910856b948f422617dcc052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc94278fb406747292aaeb127987c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7206add250769556251ecb6c441a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95816230a47225c356cfbaab20afa9ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d842511e17819a0bb7c8d277c47df956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcafc559a875ad39119c5448ddcdfee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfba1d71bbe4b015da147354e969e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100750cfd794ad8ab3db99aa5f8947259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162ec259206d1eeca6301bda72939ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f944bf8fe12945e26a58f5c2579d67a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2568be2ad07fc2ee424d3a669b401de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a88da4f44d89dfe7dcfebf3eb588063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36614125a6d93265ccf17243180cd6fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b30634b9a51dc111de6d2da2805a9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e2b07a957e8c7c8705e7ec8e8315d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19b7e7b64f4b91a6d35042846c1b0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a01d09bc0c07f4c13cd6fbbb00fbd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377f8d54dc4185f319592151d8fdd4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f514a8df644a01b38544e9c5dafb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224794712c6e633a9385433d81da0bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f8bc8f053626598f79ce43528cb3072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38df0339aefbce8ce2a504a290e24e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47a8b6458f29d1fb4122e98006fdf074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020910cc09e9efbe7c8324ff6862607f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55827807691ce1a97001d1eac8a7b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b251873e72bce150cb704eba77e65f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62260287669b9cdd0cbf83f3f1548a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c736478cef93b330f42611ee4548879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ff2ec6719f01397869e05f7f93dc080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413cdb5fe636c0a12f47872a134ce9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53305e563d3bd755b605e643ff8b9edd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5f8e5cd5047a3da8df39c310e142683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739f0482fd8bc50fd5d10d282bc658984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567698f5e62766d72d2d5e03000863d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72960c1b45779b02a7399a54e2f6aa2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23246cae4b3f87fefaf479dddd8d2cbd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9a68b6e56d2705e957b38d25234f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e02e2d8b07cefd1ded2ffce3e83c5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419b5bbc410ca4fd6700c507b40d23c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477d5118ea54268e3ed3081839bb6ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f881ce0a243fd1f07461d3f3895f06792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59742faf73cc1629abd1b80ceda3430993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada51f26bc6ecf60071582078f9169f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631aae26c989ed90ee537a37950918795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e6d77f02e4d61bfb105ae32f394c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce4f15ebf133769d9215b86e9a625d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d2ff5829c16e72f5b5fc1bc4a6e2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e305338d5f5eaa146bb6ad43b905199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a78686cd32d589e01f60457f2be51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc2263f4cd2e63dea8f93c1bf27f69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70400ff53ef803e8bd9e4bd88cfde0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f47eb519873f77db96e048db58369a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2ac65bb043e1320854e94151469df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663c58958148414ed85be8e7938b4d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b805791839ea3e9ff15e08dc5528b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e16f3e0c31360d6ddc6f983abd24a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc47423b8380b5c71bf2a8492407e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd804d610aa4ef46a13000bdb79327109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe8130a65ab73bdebede5e6f3d963b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04979f2edc9fab1d2741874e1907cab7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd996068dbe1b4c3c19166149b1b76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075c1f945419ffd8b5f4837dd2156b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad8241635f3c69a180d47bb078671d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf88216232435ad5059e5819435c4a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03e48db7d709f71d5d6b7d7d3459ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c380dd4b0511a38eaef64d358598117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001ea3c5acedda456bc849faddddfde118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f2852be0f9b62cbd707775fd3f3c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580f6e68346de0dc34b42d1aa352110120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979e383ab661cc1abaa9f67088d9178121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f930dcbc86754e3dbb356ffc0c5c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c65bdd33f9b123ed621f81c94c2c1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c3f44797295f83a6c6e181856c4d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212e5d89673f5f61615341a36a391f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3205e35bacddfb850844d2f7dd40868126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f03eb27b2feb17f242cd28b10dfb80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21516bcf18f913919c2d90a1b862d7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fc373464130f495f8c7b71773a4fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e47ff2c3b894744b46a96ef227ac7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ab3b753a2a5b87687bb5d64ceca30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1eb1d5f31fafc85456ecd277c2dcd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74c8085d25124e6f45ff51b4e23b26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d648eb7796a20bf9a652ff628583e78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1db584ec530a0da0a7bf1feb7ea0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2f211ed349e092ee6de4675cee8e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94d8f66a2f6b4cc996eda908bb8d7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16347ed25d149a6fc5f3879e1f0f01dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a41657c5964c643b4d13625a1e162139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0386c05f1e2d23f57b8a91f7cf910de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021f51f4cf0aad25c3bdff2f673994c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279da5c64d958de77f98ce0edb4b448e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f104aeb262bc56c60135f446d3853dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1ee774db4b7ddd3aa50b068c44501144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0900f2c42bc6ca14b32acbeafd6a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9412d0e268f18020fcad654d2198fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c6f1e060d596bedd1a154a8e5af51147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0205b366c04e3f9d15e8dcafdad50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4756d9d60ccf2001749b4dd2cc25642149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09e38709d4c93f06ab4d730d7bd86f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d0ba6c380a17b5e57efe8d476c9c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616880e01343f408469b7e4688b82177152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75821f6764fc700e70c71bad888c96c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3344b7884b1689152d2c77298d7ecd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca06c2d46f94054f60f4516e9113ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1c03ed78f178275858d9010d2ae46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868a4745aba87b34229a8f6e18cef5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ab1760f8c685f1e6ccae8daddde60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4f60df9f6c6eb54e522b4e0964e34159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bc1c8033c42a0ac908218b36a3eb6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dd6348c8a033899fbc732ae0ffefe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f84e0728ec7153af7a5cce6dcf2c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733c6766b0822f8a5f8cb8be80cc67a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e4364950adaeebf2f153666a1eb48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335563c227bd07be2d1d001ea0bf1fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff13a1870629fd34b6f010a336a702166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67045178ab995b11fbb12bb1817e635a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cdfb2d10b4ce7689d2e2c0802752f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b249b8c3361fee3f58a82f63e2d108169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fdf56624bc0b3ea56ddb6f2182182170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30410fcd5b6fe1d66f6f599ab0588377171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11158db192b233aa7825a923eafdc9c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bffcca610c0f246b0847dfec01aae6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2432132a2297a4106c6af39843a269174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82206344a049c1db42823fc0aafdb0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bcae173fd559f10600a27fb8aa74f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faf209cffea16c78114a8532ffc09e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fb418657ed63dab65e9570883ac79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0cbb56fa44ce5d7f395cf35c76710179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b960614d19ee9b75dd26de405fc90fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404f3e425c54a26e5fa46ed7d8019d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123062fc341f0810a4616c8e6efa9a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1274ca861a4b6a961622ca5b38903e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14254886658860398636f5bdc4cd0962184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408bea531c7cf0b80566f7337ea3e65185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c059d5d78f81c0d18bec88a11c974186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d754d58d20d81b12b9959c7eeadda187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f711a1fb3f6fd9c186595089e0466e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e88e776270b237389fa7aae651b48a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c97122b3e55e2380727f85b8e70fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e53cc81837ba399bfa17bb34d2a1fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220c96745bd0fa002cd4a027e7ee949192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4f0089515e2d1accc9fb94ceea0e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbaed730b7404cfb14ace625fd611a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63575aca1feeee20a295a042bf132d08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb392ede18ae50e99fc91fe0ee5ace0b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6a77fd7d65a099e266d06c556c09b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cb92a8429aab83f5e9a0c0c10fb3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2eaceb33c8461abbfe69ace79fe7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583955a94af1a82d1efd8b7a53545f29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19025dbe8e82c586431b860f9f567467201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8a79e5dcf503379157caf5a1f9cae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18e458c8f3db35f4c456ad52bf5144203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abcd45942e9482f696f794e2d30f2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983cfe9fd6878a05d64baf3ff7f7a08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26662e8571eb01fac9ffc0dfae93e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c311231dd61ff36d888580c54620cd1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ce8e1007014d19723a1d75f58eee7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfdc1452e2fea6dabad4ceac96e7d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835c52f75a3a447148bdad6aba69bba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ba884bb71348441315476212bb871211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf31170afc34d0cc8dc4939894a085212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58add03f15351bfff366738f00006d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0333ecb17ed981b93358e6ee0ffe4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f939e2d7d1e5768f09ee7c004fb68a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb88d61e9d1221417a7b4c857de25f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d24c36e7cdd2cc756be3c80375e3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205715888bd30c86853db9dad5638828218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07810ff4ae177de7ef96539652a49d9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86527de4ad9cbe2e545c5b098b7ccce6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ce69d7f3aedf02158b55ff6fd36db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70449e16146f0d2519c6b77befede736222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda18e934c3642e7526e53f7e09715a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa963347753aff8a16c558c2e0a1f37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d24c413187aaeca742e564acf3590b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff01525dffcd2e66846a4c07676eee2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aee796c2ae1ebef9bc2fe3ccc416f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc99386e90a628316adb3106b92715228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f98d1b95a93db28d23c4ec80750dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1ae5bf91c148ec0017604a0e4397b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030a93fb3bc690f05d147c7bf804b93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4fb38ea4efd01a544d44897d11684232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587188f6131a3f9904749d36c5a952ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec468b74c80e3d804cb34a239439bf1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc45bd3266bcbd841232a753ac4b96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a2955aa8f9e8a895fed9af89e0345236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756503a8e9a999e1ee3382e6ce1fc4d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a564b6ee2f61ef20971fcae5ed82294238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1926d1cf322b8698d89c729c7c5ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc48910802f50933e45ef25ad85f1d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b3fd9e1ee278d39724bd3bb4af9c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50771e49c20c70badbbed9743634a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a736e2fe746c0c11ac4954299b9b1b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341436d2225ac78e4b9cd87df322268244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8826e2b38d506f4be0447cad035c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7b32af99d1ce92b54a9a23faef546246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bc10166dfd7d23ff178a6a10f7d06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1ec1a412c7ba26c6631f306ca27a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24e16d87560cafa98bf703cef9c2f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8752eb7ab7004914cb7f50cd575b59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462f5011d4d708f7694989860bfa130251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141cb429d1fcc9e33d151b8124aed24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9095b59dd28a68863c05211d00e25dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a14c859fe59ba93cd218934fa70f5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0193cd04a61f3f7ccc4e1a55318d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f424a9ec7f5143137dc636e4cfd219256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb907b8c2d8eced123c9888603c5cd47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b70ba546051a6a0644bfe5bef13e79258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20110f9016b34160cdec21f8e675b720259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4602d988e1a8b1895d88af9078b64b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4c0425c82dbc0be3cf86faa2eaaf3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bf3485aa8e7916088688f1f5eefa2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d38093c2ac07b6bef85d84a379ee5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8057389ac2fb107418aa5c0f8b4da18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698ef588585f5e9e2bbbfc68ddb9c7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d459f35215f5ff00e03762712bf7c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3972bc42ecf31052d76cccf01c5bf2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597bdd11ba380010e7e90d418a8942f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12325f3e477d7b429703368af3e62e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55389fcaebbc620c96307f78af23ff20270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0677062ddfbf48be4cf20270aa1c4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0413e738c79f6ff15e806a2e242fc2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b08abc3803d1d2f12a5d9446a05fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594987c2c4c206f8b5f2eb849f6dc5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c81a68d7d613cf60393642079968ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab441f32509126be2e603759de760fd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757903b9b3fbf72141438d0f637469ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f4675e72d47ecc319ebada077353a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f7c36444bea29650df9301d25049b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd495075bbcb60193d3894e1a0e7647280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c713c1fbda29cd5c86110478d6d0ee3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c88751256f57f55d43934cd37d4ad6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e1b3ba455e6df34eb865a52186b41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d941eadc72b4f43e42cdc415c3559b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aed02b971d24518a8cc81d365db62e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6b30125846e52ae9a1f7a83f74cb9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac384ead5327c9be6676114a9120474d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345d713090f7a4fc70a49d039e5a94d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5968682a2cb1e63a9c21ab65752d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5ab6688253a9433b9ee37f2436aab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce3ee21695d350d75492d08349b7ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457bbd0a1e750a6b7811d0dca9a0ee5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3a1c0f43321e8f6a77fefc47df147293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec444d2baa0607eae0c7df0e537f19c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625201dab8b455f8b3124ff4e62a2cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94066d6672baeee20af174cc73eaa335296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d693d96da14a24a8aa5fc88f1830622297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc92e41452e3408a3c6c783b2a849a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0527bd08981d43dfba8a54643b3ef8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c61781f5ebbc6396384c152133da4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d90d3cf1f4bed91e04d88a411a183301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f974026d2ba544426064747d772b39302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e637c10cc83c4182c153e330f4e5b4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12f2d388dcf17e9e55cf7bec9d495b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec273af2b26d4c5c2e8a9e4a679d6716305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5801b35713785ecfb431c5501b16d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbef5c9536ffaec83bed8647a1ac98307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943328db3b2e6ccaa52ef1b5bb90721308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f7affacb446cac7bd28e6080aaf50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fcb5c2012551b5c0844b1a39926b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd8aa9d7b624427d8a8b2cdedde3d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e69eb8fb946c18c9af79fa1c141112312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070d4130d40015680d24afd116b6564313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ee933204e6604b950585cca626c11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c6a9279e56e2b7d3cfd95038d6ff4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9756f58037a23d1f29fe7bf9ff3511316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad5cf45e16d49574e505b7246c8d6d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627b2d889926f667606640d1bb037a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ccc9d4f850053a5c310a22fb2e36d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9c5b2a963e7ed9a43b109fa0348bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df63c9d5ecc0ef855112f166462629a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81953097611979831bea8b561cd2132322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba65c5e7697b7ae75005cb73c950f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d10d80b18e4e5cc81a564d8ecd5b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd1a39a555e40b1e2382737395846a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dda14f2882e371f319e49a06ef0185326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4ca812e1293d297ac25036e2e7ac2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295468605310333033431fdd759945a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1bce9c242c48f50bd75635f9e9d90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79dc109e4c1a0f6ddab58c8d61715f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0463ac3c45c8ad75bfb8736f8af7daa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58164ab56a87b6ce0ee8ccc11b369a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817acc6ca05d20de48fe083713f42bd3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1b6d340e566cc1e1cd4b5ce870db3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca330761c6762a377efeba06433b9e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb45afcc63394a5cc02caf91b656d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b6303dd7b32d29fb561156033a803337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f97b14158b7de9c5f8379181394cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6a998b9b23f24d2ecf30a5e99f3cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008627f4e8034561c1841b4c2b08dbf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38820e9d68e7b1c2577f362ca72f57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260f00b062e683f08c36e3ee9d25f8e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15525c17875a79dddaafa5a0e3ff54c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8e9b61b3b4faa0e57ca3389c7430e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6d1e670c992c556e3cfd00cb22350345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481722ddfd93ebf26cc79acaa3bf3075346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e79547cadb205fa5eca32fad0571d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa167b7d8824c1a03bf07e0aa88654348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c33b5de6e035a355286c35c3e00095349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04a720ae9b1cdc08b6223e64220ed0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d455e2c3fba577c6ea24f0f8d2bae9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918594c7c5dadaaa75c821c03f1b415d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808f0686edd42d47bf4a582ae8590d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bceade0e28b01cdd9ada9ad4e60488354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f64fc4cda0d8c1e88459250f6f5a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b093b43cdd8928affead5e5da4fa5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473c9b76e9f08d246f7049b4fd1eacd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c0f67eebebe1617689f926aec5adc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb874a5df95bf28e71832e62ce8388359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f759d652a1879f3c05c17b31b3a6949360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6d621070dd3768ca56e8700386fd1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086fcfd944851f96e096b6747ffcf48362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756849f559307a331f189e24dcc89b13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f336beb76e6e0672d2cd7858c2561c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f0d08dddfa9a01e5458f642f297b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9468f20945ba3235c2a5dd1f7137021366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0741ac84e3c6e656662f445b32d56de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d2fd656d14f475d221e6979d42a1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a69fe66bd9b92e52521b150d97da62369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b25c04d79e361df8cbc7f8b0c4540370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c32785cdb273e5cbe07596022e22d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa481f8a8a5b1484908fb360ad6338d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a968f9ad9d7c4f153e713eaeeac82b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebcb1a9bdfed7d3c1734284dd9f8fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f539e5c259301dce8ed66cc2b08d27a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b817ef3bc60314bb6ce67e887708d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6d02dfdd75f080bc77043c9ffb030377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc53700c9699abd7cd9665d765fd395378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0939d7cb64624d823fbec5baa77e01379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ee37fb722bd8ff138a1a44d266cce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b0c85f50d40ed1514f6a67de37136381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c5d173a3649e851953a56ca16b2f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f458f7f63412cd9470d14da2b8e50f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0dc43dda0151b75be15dcf00c99c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f06eba3473f09b1e72a38d8301d750385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fded65e7ab4c57fab984b8e3f7e5413386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522922ecac0fd02732611a891ebc8e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c299768ce0e2a722d813435b77866388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8903f7aeeed63df1850d50ca536ae6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b0294949b6c618dd9979cf1f952d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133e4806a47ba2eb3410816799ff34e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7737092adbac88533faba4a4048488392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0622c3783bc6a83906de167558012cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6277847431a18a0719ab17dba81f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497cd2f5e833d1ffc3571f22b4c76f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601c712637edbb9eee3dfd663f3b3d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6561105b0f492aef77084557f5395397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85e686539be97dcee665ef2663b5cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60873d27a2447ffc27261a1908f4f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a6cc52c4050b79b99e7669f887ce9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6717317f9e24e094ebed2f84e22f9c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63e59d00027bc0f4b8df490cbb28fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58619578a691eb58d57e5732df85ce4a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7303039f6a9681d2e152863dc63f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439e8bd86e61720462a849f1075fbbc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d3e9c27528e49b41236830c86747f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ae4e120a5e49400934441c04031e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64a6dddb5f3f4af31deeed9cd42020408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d4de7f0acedd63f11abc316e375ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f80228883f39aeb9e2619b45ff303410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcd9fa7dab8b208efce3ae72fbd9b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5e3c06793143a52a07a7a0320b438412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43471eccdcf288d85d0a54b99db338413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cf082c72c296f21de504e1983a06b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29620002240ecd6eb3db79a2cf6a6d71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890bab26a8cb098a4db8d91b645aeab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68027d44d0e3f0849d91a946b78f09ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e299cd576bc132f962c190f15fbfd8c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7aacc13b2b7a6378c14aaf9092f7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9aacce56fb5d95e8f8c23772d2ca2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a414ef4079f34007808006437a61b2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787930a4371d2af31ce642cf311449fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d09210a9e144fc038a2876b9096286423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696a727a5d0d8cf0203dbf1d4a5da92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd89deafcf2ddddd73851486f58d28b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd6e4550e18abb3e8afb7fb1f91e3c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22e89771f3f7d07b9949c898745f89427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d00c1a2deb2189404ce8ab75269577428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da4c2e9f6a3cb4c3cc52fcccaefc97429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a19b190587810b7a79eecb5b0994d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5c50d1033920c94e2c3a707046f6e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f4ca30b0a8dd8916096a189d7044c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a829b36b8374761a5f04451c9ce8d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500db467e66cf64f0db5648add205ca9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca3cd2d53baad7e34873f127bedee1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565761f385f9cf09911b4da53fb037f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ee6cada144bc51db62104e6b0c8c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c66c5fb1f01695dc45509625a524e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512377bccc9fe455555de65a3fd0752d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ede1506c236a4bf2bee13b5b94975440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bd9d1e4090eee3b7e80754b254823441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a3f8cbf0cd70693bd60eda8d75b0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73858de91d95351eea8c526c85b51d7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb40823e4a254135a2001beb3a09707444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaed8be87a0cebddd27a729ad5976ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa99d9ad9de8fa35924e1203520efd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46d883eb65cb89a76e8ec5cb1fa192447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1c45fc2c8bcdafdbeb1b0c9943a97448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2849a2d9cff47605ec6443aca12d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f5831d720817e374bebc5ac68f458450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414ee322631a618f0a8319fe921dde3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4cbc2ee816c8bd5358662120b4a59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fdfd2678e736591fc67cdf15b16c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35f850c1a107a5ddafda3c53d34d91454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fab0cff39e0697116a3537f8a3757455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f734b4c74ec8da01f036d7fb778be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaf6eeed8b7933d3c02cc7eaf7abb1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079092a5809ace75cf9aadc2fa04ee0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197da88f92139f1b2a50e74140747245459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d05bab1b73eb99e73e88106222a3b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95addf2542c62f891cb20bd2dea10edd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37100e6c971f123bc4fcf8bf475570af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b07217e6950f1c6ea2d9ebf970881463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9c1539806fec742ef8f0616aa84cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843f362d3512e0dde71fcc699728f06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff83de246ad026ef5a84fac17a7016c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe7db46e2ba517138689ed81a1f7e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd39d66534373df7fb398d9676f582e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0553bd276e3481595524f49ccec3e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b3ed208bd83fbc4a412f253dcbf3b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84593e09c326bd093579b51d75b851471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3522c43289d25a8527ad9a34f4af0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a568f949802ebcff0634ea7e1b695473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38638f9706d8c507234fea787486e91a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd06429478a4422acd6526a67066db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a04823deb04dd4b539b90297a7b3f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd7d9f08e39a926666af30dfc40afa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4c3c864103e2f3a8341d8552872b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e532ba38d485fcaa20115cd122e150479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214eda95f91dd0154b5ed363382c41ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2f1b94fbb00f910281dbdfef4400a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178db8479b3e983bb2a3b6522c544d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34232248f4b2b0413e4c5ab4d77cf274483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd26a91f049baca05d77126afb05b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32544a166555e6fb1be6aa1823720363485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29b578d5efcccff5730b5a1c3f867f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d22299bb487cec6f26a79b5e5ab963487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f5e0bc48ccd395461468ad385278f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45ffcf19f03c2fdb27c81acc164fd3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67976f6ea9b912df2ff9bfb4872a8ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e11da4820563bec1922ca3621bfb00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614148f572b2998315f454ea2d646976492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21b65be1168ad4633b382e1d7f9965493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4c8d154bd4de6ca11f4c50147979a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fda805ade336ce5a1c9df2f37bf903495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ce6871562664b77b836d558ed9801496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e89a4bae11dfc215943586019c90c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73200a5f0ad2e61461bf22bfc3d4ae5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb391eaa390d745311935efe8736379c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54ae8afdb2da82ce8a4191ccc053da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36367424a78dbfe9142628db2a4339bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c2070c42a5ccf05cec52a0b0eebd7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8386bd986dc53820489ab7dfacb3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58604a8ac293cef5855b243883891965504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ac5b7cd5681e83f20cf320f1c98e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1dc28f149f0e604ef915ea5589f4b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e810790e50d206e5ab2aaa16a28d13d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f1dd820510bc6de3439507f21c15c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e13ae7f03a285d90183b5f9d4a61c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f7de828e3810bf8d1eae0d5210e97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee60c174597d26b555a6dc890fc01d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c68c50a60a6c39b98641b10d33470a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aef767ae952d9915e1f60f75795ef2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0773c6aba677f52d76bf2d24c4174514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c44bb30a51631e396081c78363695515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e426029a07f43955c35f681972648516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8db350b81daa2461a2fb311d720177517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b32b01f71c2e2f9da2d69a6defd398518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4d32a2bafc8b1d17ebb391c652041519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c04127bb40028a2611fd4badbad59520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cfa1d3d2648863c7c1e40911a7d2f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17528de2c39024c318df02b9d04c53d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aee73f506069125596ec3fbdef6c22523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935234d3456c01d1bfccc46dbad927ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1998162e539af370f8c66cf9ce915a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f2d18b2679340142b888d2c1a5047526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607799fc12d44126f31c4fa911aa2df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a406bec092b97bae0cebd634d344f93528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b587b1324005fc22a7536d7a6e906a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f117c02bc08a540cc2fe7a13b2d77530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa3d49f66528b5fe89d2c32ab9d349531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13942aee016b928cb5b37cac20b4ae55532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1c7a599fc5fe42015cad2916cbb66533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afc4403b20f3228eeac420c5681245534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c79981ab7d5d3a679c83ccf94dfc1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51385267052c45b3067b2da4364f36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc8c506036f8d67175db059f7410ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd31758c95cdb4bbd4aaa9e5dc21e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f5b3cc685a5ec76eab308a78d0787539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0914dcfe6a0c6f45a53e65624084c15540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45ba86917bc9727fbb0ff0b5dc3339541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc26cdc99d29cedbda34a3d4cca23a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17b6fbf248b840e852b4abe04e934f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769e4773e5b50f17e04dc15a369cf11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef719719c5e603db9252f48cdae2e5b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076e4ed16edb4baea9fbfa63eb752f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0b7def3904ea4a7a392aef5b2ee60547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b58fdc7a41313767f49913d051a577548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f747f3236dd21d329920f83018d7f21549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11a1bed66c4e6c6d7412bac65bc7d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119ec49b321bcf69bbdd0a8796a0170551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913291c5e995d056a1ff71c74b1518ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6861dbf0133382451c8d87894527e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267491fe15765053782bc3b2e5d442e6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69459d7824df91d96cf399c9d6516d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f15d00b03833dfbf60614ffa6a0acc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4cbdc4c5d61ba19aeecb4f41a8880557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241043ce0ae6d6dd310c53cb421c5f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09985e363d40f78e53159d4a78d076559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e9d77fa77ac46968e6d132b79e100560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda1a9676e851ad7cdc955ca3ffe6fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c7629bc192712ab6cfae01577ae7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4fe8b60ebd1539b1eb8bcb7007786563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba79c0001760e74bd298509b563e23564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daaead5f537a29cfdfc39a646849019565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d6bfc25d0934934cc66e77d010a2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dc344ba81255768e73423b406190a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4bb4b2b791c8ba412ff608ac9a93d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356ff55d6c0cf34bd612ef17f0d13c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d95d40abde3038367093ac529e6648570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5a531010a51722138e00558d77d77571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9aba9f0cfb7bd789c0af77e7380690572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4ff9ebbf1a87df86cb8e8d9499e511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6443a1640869210b32f7aeffe7c1552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524b43b6b53ec86150f49dcff16393b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cc94b9677d7d25452577e14a679c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098570a45c90564615e815439f1b1d205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf8b68221809a4dc23e7f476b6e4b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960123d10dcf6eb23968024df4c5e647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328263cc8b3194693a6809339a041e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fb84129a065233865171fb9cf06ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be579d899d3fe749150a1ce430969610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04ffed50c9aedcd62d5b05a3af530a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9ffadfd3717abf43f69af8a51c80c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f3354ce6c9d7c82310dd6974664c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6bec7c1c7e58557c7393fe7b75af414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808090f9ed4c4900f41ea646a15905415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445262518245234ee5bf593f251c222d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b239937978fefe2425b3a38f8220917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63926bf07cfe73cae8df80d14f66a76518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9f1b61276287a7cfc1217fbb3c74f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54ee7ec44aeb881a0fc3e48a24620820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb32743dd0aa56247457e18a3cff51021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce39dd14b4c51694f052b1f8e7185e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455540ed871daf58060c4d05466623e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b893488f9ef878ec02d052e807368b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a10207e16377e39290e4fc4d2f03f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9885f3b36c7c3228a6b3337015f3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1d93ab763383f66c3020b73806f7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0fa12486fa886d756cb297e809c6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7950332975ef3b82ab482b843e94bc329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce58016f4d67677f4855a79c792219930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7bde9c6bdfff5229bf4be8e0bf65931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178c6d66afdcfd6a036529a84c5671532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3373293692f4703f63e2bdf1e127233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1489ff3855c77d9c31348e4435abcb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7cd8c9a5d391257ffa2fe4985e29435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe653c796c14cd73fb46d473769881436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05a5194f29ffb6163a7442e68f340737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c25989d3d9bd3f1a796f58a115f1e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8026f3ee2c8a054c792f2756987845539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc57d0993d6a8ee68d8964aa092779640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc5c4489ec68cefb0f7396625b259c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea4e3a1e4c8b7ab44bfe79ff03524242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf15e9f52952e2e3149b6c501d780143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5752623e9921ec33f5bd565b2f4f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9e3fda6d3d836d59b896b39a6b98145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152286cc817a03ad92b2e93d11b8b2c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2829eeabc114bf4542dc65be602b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44684cb43ac076ea5339d0112f9a15a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76bfd3c0b08f142d452639a46560d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653a141db33470e9f12a413a8428a5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1db235501610edbee835666460b2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b9130ebfcd71c0d7bb2504b9da68d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a062711211224acfe3d6ae06a4fc76d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a9ead8be4fa1dc46bd3ea59e04c1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8be1f47e2b1b083815e2f99ce9528055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d05bde72f60af4382985c930706c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b589d7c3d996504d80e4ad9f4f29557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218efccf559c4bb9424cdfa4e3ae50458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2634f25ee3c90783bd725e6f1e42ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c430993224d32209af84e0b8589a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb58a55193a8fec15bd988c0a12608f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad4cdb819675e30aeddb83a94683b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0db0e87daef7e024db9ba2feceba7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f5abfc71273ae09ef9c4e3f73c0bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6313606b28c8e7aa2362ccad8e08c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc03f09ed16ad5a4e2f27009028dac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3ffc70a0c17a519fcccbb2d59569467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bcd8f1116260db3b4c451a5052e0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea27a836a368a837d6cd352b6c38e7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281735760630d5ce886c1be27eb25b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf234cc193a7139216c0c071785ae6de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d76c900c9e6a01554b947f31bac6c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561fabace189a10c890a50f4be34f0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936572a4c826f3d378bd152b279a6a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccecf0b63727332a39efcc69bf76ef275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb942ae85e0136615498d5a0b99ec676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5135f18cfaf1014d9653227d434501077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b6d87ed17e9c87055163ab21d1a8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d23f84eb282a267f310c0d133fcad679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d3d788986202188a1c2be0ecbf90380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3a95d0178da504dc7736f971a828f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc17a15dc55e6bf494e5f0fbb92aaa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd407a5e5383d9928b43bd45798227d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360537687fcc8bde8ca75f9935600ade84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6285bccef79b884ff220b2844f70f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd60c299f442a1ef76e0528a029b75b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9560466eacbe174887e8cb059d14bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bcca0cef9d2e671c76c5abad4e20888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331eedb0163cd3b37e97a2140cca760489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4d0f2ce2d563328b4935f52a72c5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04d0ebd78090e94acc7f4f0d4ab08491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eaa33fcb99c705003644f2c3ab43e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b70b08f7dcfb2f8df9d965009fa28093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321a5a46ce27d0e7434893cc5edfbe894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fab92d883e8508352237c1ebbdcc595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23f3fccd290db06f8df06b469fd60396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca46a36899deb505eb7585e536cec7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ce2dcce2ee4e48878a7162d99b34e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74871fa720c3c07e652930807cdea40799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ab0abe866e348fb97153896216a54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370bc556f407f6f72a64aa0e1ec33c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43bffad19a09b83b961d594777242b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd00d9fb09da171ed0a24a1226778e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db210deec70a2f719925c964ac320ace104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dc013604ee830ede8186636ebb235105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ffca119f4d81d9cac2ff9064b1dc4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8332e09e83e9535863808fd8452e7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0ed238287af96edcc2d7572f34ac9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d99134d91bbb2453cf8128b0834f0c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4053a7f76248b109ffd7d900d2890110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1add8a3d52279c226690e380b7a94fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8886f95cf2bbbbf743cb46d8ccdbed8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e2178bec773a5437ab180ac4831d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21b08f0ba7fc2b7dba985b73c0bdfd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b46bd3cba340d4211530fb51de870115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad5b236984f80f548d62adb6d9fd94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bd9636a875003b13fcfc703ee1d09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8adfe6eee0e068d67a24386bd1f4de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fa98e7ba9fec174a3801d65c5f812119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85923f04b770f4f7d897383fb2abd2c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880052e392f48e28a1d0c35e7867c4bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bddccdd27342490ff0ff6dc748a95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44405589f84af4378113c56a35573905123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5724afba34345a4c4a11ac1e5489d09124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3d6ccd1a7c6915270bb30904c114a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1882ad8084b064be23c9126bd57a461126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddec8747753241794546e80d049ec7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09792a45e634bfd08fdd4fcef03bc019128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd59108e5a8d6a0a3dc85ac45b15e33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3880c5442faefe95fc0f1e314ca9ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50795879f96375ea824e0b0ca718b1da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570f2dc72379ff2735889c659adc8ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19d66f305064e63842c80f1afc5ba5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abd24ea7940987f2b04831af5e3315134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea7a18c8c66e4f4d855d6501dbd25a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d1ab4efa8c0881f7a12f582e85bc9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a308d22044347e41a77e5ba2bcda4b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ef25eab4827d2cbd2b805cd52c15d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201130f4aa25687cea0b78b411dea11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840319f56b80f59419eebcd2b6de9aca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267a0a2b33062c80cbbf346480b9355141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b6d4d80efbe3db62fa5d2b54fdbcf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d52bd3aa1f8d693023ec96b13f7ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a263e4a854b6514990bea8f72f42d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d535fd67fd402fe378642be7408da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1895e0351d00bf77789c4c01a037a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13007fae62ca81a2b32936acc9f0725147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aa324d219aca2b08ef58a7785470b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82cf3bfa9cfc52ea7e754aa970915f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801c177cbebe103398aaee38bedd7cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeea78cd0a926c33acd2768f68cb166151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a18ff5a2c200e66fa5a009fc181142152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1b3c177b3a48100a60311333781e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c394280cd5410d148153e06d5ee6f53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d9c0428e25d8be9b0c43d9092989f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7a2de11dd117ed322b11a3a8a0038156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa4a95dcf811c43bc798cff3e5cb7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8c1440baf19556fe6963ecc001e3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f5fcf81296931373d2e0c88cf0749159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc266bf0acf16b3c455cc1bd393958f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad803409835865b983c618215aff9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35230dbb1eb010ca9b252c160b3535162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42be38afd70571bf6ad3aed57ed690c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf767757d579c61e4c780abeee15df7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d33bcd42255c9042786ce551931d8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167dc76cc753bc86ddc3215b5046a7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09909bdc8691374d04f8fa378ddbff9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221034182c6a0b27b27087f2a019287a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14436d85924ff71833df9a10c6932c6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d32dc7597ba60481bb3a0c7c3c556170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4645f2f487ff1cc88da756e9040d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be29dd09165a2250e38c630dd5f826f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91c9e2942ed075b3cdf082c9855515173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dbd63466a563eafe01696052b9c2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee88173f375217223b9901c0ef39dc7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f970e416aaa1b8d68cc1a8a71303b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1d944df47c4249dab8a5827a2fa2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a5d653074d2cfcc901612737f849f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b4a9ae2de21014fef364c24a8d2ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b966c2aac1c56ed464612ec93e635f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5d6f02bac13b9582176acc211705c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f323c5afd46de59aa11f94849276d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46df925c113f90a7dce8ccb24e5e1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d54bca4f9401f07425166510bfdbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37619f65ad6d4e669b41482987b98a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1ab2bfc88d403e334547dab75b465186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1f66b8669adc212468675391d30a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b474f4ac680f597b3222991e3e35929188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6667d1f3f637d72ea84ec03e28e29c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074c229bf1397807b5afce78a3aefc3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b5551e4590782dd7d2d1180e4a3fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da61c1cead07bd7597ea1fd4cd87495192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3145b246b7e0cd2fb9b2ae1001c5976193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daf3a91ba5b799d10aadd3d8c04893194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb780390279d43e83dddcd83d0c5b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826f3c278536691d1e05c551e778e6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2e1be28b11e8411f230b5273e6cc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746796c909e48a3297868bba0f531906198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72ecb6edcecfcb3146cd984f489905199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56347e1426bf0bd5595c25540df0fcc8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962a71df04ccc787cd589aa6b0b53d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa826835d944581e41df7f6d230f8dae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d9caae9b3ecefd3f54214a6be1c85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79524ec8659bf7002fd778e44659263f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcc3c566d322e9f0825f2074e52838205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489b6af88129fae4fa2ecdbba054192206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e08c087b9c8ddb28ee6be4dd961633207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd0a7eb95fc21fdf7f0c173835d515208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbebe52eef8e6c0a78a4d7db1ebf15d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57030c4b2c27f643d5360794f792b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068810e8609fe642938974f76eb9f58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d54f83c9bba77d4fac19bc6b3748c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bc0067f4844af37fda81f638937b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5287a935dbfedb55bdea02823225724214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4022604cc30e326612f823384544d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98af14339811f241860e1052379c36216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd20b9391efeb93e18d6fe345ee610f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac3831824e3ac83e1ad478f1aafba9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196d6bc31655b49e83d1ade155617f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5976db50ad0da2f4db2b3d99ecb33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd147aa5228a5804efacc504f3ae4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae9affd9030b3fcc6e7f7d28dd9c71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53334a690b3cd2c6596ac34c95ca98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787eaf2048a51c2c3ef3d9ff6d917010224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43bed44e21d4cb3dd445ed87b11d8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb2c82b55bc33637fadec008772a32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d27c92f01da8cbe08d16071bb6052227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7eb6b41522698713efea56a2c255fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62659b8bfcce7a352b49b90f169c9c89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74640cfebe622a0e5d0dcaa974ce20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1c0912e1b6276db6ef1bae83a72d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567b0787cceb9ec9f39c0b07cb1b278232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11781c22b347ab8fe758bee521ca221e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1d640f32ccf6d88136eda4c0b2b95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71579417eb296769023fb2fbb97148ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94170740ceefef4324cc1cd6c8f90b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699f4fc92aea44c53c70aaac8b26c80237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60eb445e1a36780a6f9003c1e1152a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee47d723f4354a5d5c107959827859239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52851101d54e666d837587e3e3d9be60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b1defc5ceb7dc56529d5ca5a7cba0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083eccd25b7e241ec6512e40903cfa39242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b65f6c05e6b86f77417949b853d2a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e5d53577a2244f935f4a57cb005ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484866139c3e2d432d03ae2a25babe1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd059f325e3df91fc76e7ed14ae824ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b55f983a11ff8f87d3e727d292504247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5aa0d4bc1b8f207f6ec2157a0d190248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74da892f8f289d3d7d60426434083f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1cebb214c594d562b68e217c48874250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9097aba6ed57063ae4e6678ddd5033251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864d9c2104fc83a637c788c694d9cee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affed95e1c71df111e99baad43f810a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffede7f034fec1653be0a0d180dccfd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93af5343f2e06b25bd200fbe136afcd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47f34d177d928dd243d37e9c2e2d70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319105c3481b776da0d37967e77bdba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30562a18b46ab897beb5a58223a2cdc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835046ecb040d949bf5de294a3ffa839259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833d6a2ddb197a24225e1f95ce34cb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65725f2219fc125527a79428c6ffc001261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1791bcca8547f22f84f4b3f2edbe13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db8139ec309fc957e91604efa520fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc541d2cd8b4d60d2e5deb1a9a70b66a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cc8366c9053f0833d9a7ab9854523265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c297291c24daf58a67a65b50cbabdb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a074167dd9ea25ec9e0f44984027c67267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b61eea60de42a893cbcf3a232e1f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488f6026f7f24ba20af28e49b84c58b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dabe9747ec75077e1c4822e6f6302e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d130d53becb18e6d8c570f09cc873271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030be0580aedfc11cfea6717b76a5116272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dffc4d37c9051a8e28c8ecf162918273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08ea3bbeb86081072c346fee54eb1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cfc0b666ed6a59280347f270bdbe4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92da42f978be62506770c33a5f7bc8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f282e0e9754c0399079ff4f0ce0a36277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ff4d3ef501332d395fc6e53d5f7d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a98645d7c52104648c4f49c4463805279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c78e3734308bc389327be66dbd4fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c6e7bba6b8cb1b0edc4b004986569281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b29d00a1bec1dce867562fd994a3ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbaacf3602d45f943b35c7984ff926283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ff6669edfce8978b3c46bc2cae33c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15707a2088d1bc2884313956eba9c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27249e4b841830ee4333f3fb8554c034286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666529717de509ae2fc467ea3f007f93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054559364474ea4ce012bff2875ddce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddc4923382295ce4de6fbef8048d74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cadb42d02446334541cfb3ab621b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfaf39f5a43051fcf5846bf0eb2e4e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd724209aa45344a86f14e1aff6084d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff077a153b84134ea671d6e44d5d98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96634eb25ddfb94a73ff623f0b6840b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7947ad9dff9111ea0e7b06812a40c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb1e12c8f58b96ed61b1504723272f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf66196eaec9a5887942d5b8b37ccee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4daece41b711ee50f61ab2aa81c52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5111f55cf148ae14cb0490b3420b93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c5abf2e741c32678a3d2dcb169c1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e5e02be354a58a8b31d377f085ae2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23baa95f118e91a60942ad3b20834c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2fa63f2212e5e0d1b125096fb980b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cdc511bca7f9e26a4b9ee6b254c67304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48748b343cd547e34b84c92c6d3ea82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb0974c203bd52a96d28d1da776bd5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ade204d3095984178c110cbe6b0c8e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749206ed833abf00a9869064ef282b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f13a743c82966f1693952201591500309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b06ebb4fa88cc85fcd5b4aeb341024310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13193a40e6965de39955a4b71be65e8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc97e4643463e1875eb54882d7899d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7059017a7801f0ed2507c6b7a126092313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe75e9c9245d50d3e1729ba38f1ebcd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6a126d2a2f8f0aca5dcf56aa71793315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad8da305811f5aa7ae98b9c6b13d8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97a94bbcbca34625803243629e0318317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b5ec129ef6ebe958598ceefee1b1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3387d081f391960ce932429cbb891319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d361a61fb2d24a34ac91264cb8c44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d95a53faa453b21847861b933787d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c49c705661d61fdf96babab245e514322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa367cdecdae70084b3fe034f46c02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d081e0fcb4f06793c933c35ffc05ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634645cc52f01d6fb7c139f5fee01fc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cc0c251b014dc495f99c7e5ff3008326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8af8c85fc6af85ff853ba85e12dff2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b30cd46a6fd00590fddf0b0270488328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d37819e454d3445a3f9496cc8c62a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3e373fc7dfd668fb986405e4aa3a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce0753c94eeec105abac46c78c660d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a691133e907aa3034b751ff4a651d77332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd6f4fc034d5249a641dce533791c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade19815b2cfdb8fce053af6d567524334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecb11f34543f8aceb19956c49ee208335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee075669d511777199ce2b481876bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333ff2eca0d2eaf500eff0be3d2735c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6afd25510838ac719d413c2721dc7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d516b78e43c3d34e25276610a99e10e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c75c2f1538a71f7ce153fe5e2d772c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e46107bc36ff4562cc1585b05f78e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8a1e24f09361820684cb483bacc1c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5a51a286b175c36d8c9a22d1275fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f77e426ac5fc57f99dcb72efe3c33e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e2ec18a23e6fd9d64467a71cc1722345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6638a8e4e1e1da0d56493c86c15b2c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fe0c4332d01ff3be07f2094b2345e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab316f85c695d42d5ff48c46acaad435348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f315ad6de0383c719c5fbd2ea9426f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb27630bea9d94e7644f5cc21219beb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56781a61ac8e13a60f5e11a3abb6748351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548be269876f6c6112263a90c739b91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cb8e2d395568bd278340a8dcdade3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc62a39ad2b29b47aae4bf537ef230a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a15740249c3e542c2abfeb2665d51e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0026aad5e7f1592582935e4bd37135356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356480f18b23eb72374b76262bdbb6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819d69c0aca9b9de6e665aeb209d012358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22350839895ceb369ba952fd4898b26a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcbbc1bb0bb7e9eb2f63f79b1d157e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3223454c7f9f7bc87dc7405e3175c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20721643bf63e4aa460d6c08d8d58119362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b61f17d4c619a2ce704ef45bf59c98363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bd333db67c65f6754de9dd9dcb05a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d89a63cdf36d14b818d218975a0a27365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873fabf607b7c744f5e5d5f5c60f7dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91917ce84be920dd2d8f281bf105e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d6a25a79d1ff1139a3d17fb394972368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535cd5147771319dd155277224bf9f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e8f236678b16913f702fdcea0d363370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047f551204cdf239e8b89ce1483815c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb8032e5cec6d3420c8afd49d89d0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220a6d83ffdffb4cd03bb80e1505e41373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca25b0308413e0a6d14bdbbf2d479c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341758774f976f0f26b196b3c5c3772375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e056011e788afc08a2e13f8658e870376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359e30e2c6b7cbe478c1f9935b85f36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4474e58a0efb6d3767a3d7b1c9b6e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017998fb358ee1349926b1eb228bee0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4433f2e13e048a54c36ee24102b5f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9bfef7c5b16f35a96d7ed49baffba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121ac4000e99e0a6c17da451c807e82382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc51dbd415d22e53ff1469470ce00ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecd69b185e8b2ab4848fd680c7d803384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8ffe34bc7b12d50b1d6c4c72d9a9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b06707a2ae0af8230dd157aecc2b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745736878fd2eed5fd906bf58b641ad7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aac1d1098796c40ae19564ff53fd82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab21993cbc1f859560d2cb0636878f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ba10e00e616a30ffbe37d924ae198390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aefd01437455652f60144b7444df92391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa60e68494525a88d9955a0bf779e6b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48deca1a6a1129563a8f9b30978d8087393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817e5642ea183e4c4e3f05c87f993be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f37d8ed13817b45cf1b4e4e2688dea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5bbc1fe700647862e630435fe6a91396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc67200eb45a88c8bcbbb0a33cb78f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82db92fb085e55f3af5e0b69dfddcfb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459557283bdb1326f0c8c1a203616004399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85551461bc354cfc7c4d7620b97bd439400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd3e706b11e38f4e5b345a7870eb61401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e7aca55f17da107684ed3168bf505402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908ad8804b18566061f32ce2470fe45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8e76b2bd9c45d2eb9c80c7ba44f93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df044bb6024468173cc7501cfd18a02d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59283cb68e2a20f96cbb6c87143b905406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d731dd14c00b64cdf4755800b021be6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14f76e0b939657d520f38edc3badb0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af6a463d1d00e3bd793091dee22b2e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf96412527cb36d65ef9a99cb71553410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9389a1d66da05ffcee16769041fb3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581eb3b75412233e261c6ac414a84554412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be6621bf56cbbc9bfa007d87d04c9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b746543db731c69a00e4d38165c4f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a39446fecaf58e2849d8daa0cb597415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a66654ab0f45a8179bf455edb9ae4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ef45a8a73f7840f57f28b0b5bee85417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeee2b3360f3496a920b1b0124a56ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce261994fc393d6d96037caab4e19b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa97d7ff75baca52cf330eec022e4a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd5e5de4e77a7a2832e0bc6b78df17421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3ff424dac97b9c4305b41fa854b9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbe27afb238d4c8a2427475d142320423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41456e83714afcd6ba1bd584906f6676424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e85b22d0885dfcac39e062eff2fc77425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaef4e2fb935329351604ddf05c1da2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993aca1d5863b2438d0ab18ae3f1b1f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9b641d985c4d16251f58eba438949428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f736b97c5216de17b7edfcedfc3f14429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793eaa09d745a6171bd9c86303b1e7c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a28d3aa277e3a835862ccda2dc84e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5daf0b08e969fe6305cab6d2a2a394432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd042b52b78acb78b8c84371a66883433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15835e25ac30dd42a58236ea31857fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869e200b3005cf2a0d3cfe4ade269fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77df15a8e13daccb8aa727f31ea7257436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c0ac4e7fb985455e3e1973f9378a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852a01aa79753d5c9f0b5d05be056b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ade4e160493fda21df6c538931c67c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182abbf70e713fa82cd910457c128ced440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f03219e3396f11be4857c96824ce21441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238c416515167cd445c7fa3ec7ec428442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796915446b69a5cad6087743f5153f37443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe0e6f00e6d3374709bb35c3d566cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943e2ea258e6269761390fdab0144d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a1b7a6de0f6e1e477181e3ed44eb1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1e239bcb537c70e0777281cd4ff0c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9be2b84a197cb5be3ecd5b5c4677b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9caf5e46e3b77be72c5cc9b4ac914a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d0b8646ca08bf2c4dbed730e9f021450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91512b3138407dfa0a7a3cef37279bef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60e526d70b045f26831d88641cb156452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfa34eda6ee4791e1e276259437034453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da975425b6346ed7e698848ae27624a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eca174a8a22674632864aabc014ee5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8e8483e6bd45a47efb5e3dd5c0c94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752844f76c2bed47be4dca8a6e39ba3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118500cae68a5271d3c246bf39deca0e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670a38998089cdea28ed0b42134918f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf019cfe718c257b6728e8ce43b0a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ab2198ed16a5eb28c9028cdbc5010461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833487927551210beb4fc1a75065eee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b8bad421fbedc7eeccf9c76711628463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e206e1933192d6e02f624202d7f11ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352739bc1aa3f8365a577021b57780ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1804bd2f7d579b630d45563636407466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862d4595a8d9706dc03b9efd441b5f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ec6b41fd5ebfd4f2ae661e7fd9552468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdd2de633019e8cee59de25f166e58469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab695f1520fa731b207657c24299ad9e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638bb9ef6e9126ace1ae72cd5fb9b8d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ad19290a3203b2b57fcb85f39bbf4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707e6dea45ba36ea94abd202ff05457473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3cf70804664682103f3bf50ac7888474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de069e4f38fd9d6538d3d116addbd59a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019ac8b8313e14dd50fc36e2226a163476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c32f62a9ad5f2b4b688fbf090cbe2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad90506fd69053073d276fb20c5525e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976762a45c8df6cc4a4438f603f8d59479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214bf3cf3e6da7ed953c634f1dd0bac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918a3c85ab41e02f2f3c400e1a510f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a645cb79f2215103223001f61f0b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f833a6f8e717f7a430e32f23346c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f9ae2154b5b4ff0ded5cbc891ed65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e09882bdf0c0ddc43d5e2c33de3e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f71725ec8663fa8180ddf766f58f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb66e8eed3c67ab6965d1c44c4bab26487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6913697a317f24501160d2d06d3cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9d2394abb550bfc39143cc400e03c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9138d1faeb4a90d7f5ad848d769f628490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf86b75575450b9213528c3cb5280f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b51b67d9a081d3af4477c8c08d0ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4e990acc0597ea5b029891fec1be6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94266d339e63486559c162cfb915c066494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddc6aa8e03be6426f66990789d3f3d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c32866cb3378d3f62de452128c5f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b37ac0047fd2dd7fdea4de0e0f3bd4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61dd954726114baa04ceb26e7885ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44f3cdb50a7072cfae0801c579fc4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c27116a5c9fa003ef4ee846de69da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f19b020cac55311b540e813c89b59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ca9df0bc22a64da93ccd4e11df9aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a9ca97a621c05951ebc80da4c92e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7bc96dd8857b4dcf4e92618ceb838504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1973766a4488bbe67322471720c26505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fda43114ff02ee06e8a5115790d82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f450b5b76dcbdc99c2f1604846af01507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c45f813d5334eb394427ca1f9cdf7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4172261f4434b351652d5bcf10f9a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8214cc864509e082fbc661b426dc6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2b8d729ddf1508d26f128feaf6acf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc58e6a681723b1f1db7db980803201512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ca70d1d6f7cf1654f38e5266a6a4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33130391d76d6399eaa697f976588aa3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bcc5ef834e8f6cd1dfcf252d3c299515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d7ed125b078d5543e4db97a0b30c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12413eb06ca28d7d9e2189e012c8eb75517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439cc6e4826e4d4fa288b8a3503a982518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00135be113558557f03f88afa98365519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c54da576ff776f395713edbe50f8f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3d8c69ed490cbab9e4ef48d29fec1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489e6be4496886be991ab930d083542522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4e4a40a6ed47b9564adee34752d2a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99c61facdc50609970cb761a095038524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67d2f67c358cbeba6940837d73324c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a686c1afe070e0aed13f124a34cd6d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8524191676077494f51a550ff89113527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c54d04748aecebfc8e2cf6ef04777528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffb32521be41a0e3d58c2b23b7e945529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5af1a33315d4c7713a59de4c6ccf8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f6aecad888fe76008ba21c03feb52531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b955d33943e39a704f01d0d5f8d044532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4b5b326e56363c6a85c047b1e667d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e207c9a2b9d465b56eeeacd7c8e75f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ce25ee3a990636596e1b5301585c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303fa87a98598654f2807839c20e470536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7b45ae79ba01f29415bcae32889ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1672fdc8b8773e98d505cc21134b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f067869ab4a292ce5f76f3cb54df29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c2da700759d3e364f4d547ae33b30540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585f9988e2baadcdf67ceb1c56a9a18541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a93383bc5e68d8980dc63429757448542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf772daa04784747c60e5609318968543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24246c8b0148c39ff29a50885ab0b839544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8417e554044b60b9b8db9cfe0ca9c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0099d5ac739749f2a89727a66cee2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e5ca217e2aeb7feb642e8e8cb1b34547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a9dbd1367535eb35183fa5e8cb286548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726e73fcf363efc821162a01eba132b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd0c6188902ffe3706d36a807f4100550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512558f53c7c8eeb097be5582450f964551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18d1810dde4efe4e8f6bafeb8dfff9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051428be2371b1cca33f50df5298a635553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682630f6ead86d179a7f9f2dfb5d09b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df685e8f17459173dbcfc3bfd92d95b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592990de0c474dd8212da3ca538a8f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff582456e6172c9b3f29fd555f9561f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0fcccb25e45ce35f066676956e8a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8bcd6117e2ca6d7eb581640c0d4a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7d88fcae67712c860892e6d35cc94560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865718ad3d6f68077d96ef9bc2186e21561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0c90f373bf9589d5e818695b00238562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb0aae1e82d3a18b9976978985c793563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4820fca6ec534594fa7cf73b8ebba8b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7f3d98b24d75c1d40f954c29117dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d82ca3006fb67dfbcd9dbe4dbd0a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54a63c24e72c64b1131f0113fb7335567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9304a828cb331bbc9d68db9f5549cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1519043c842e32c8a5746cecf6496569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e4d4c4983e63874c8a3b1c6a10909570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda79be095bd578d6d073f98b7fd93e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e420a0f99ea7581efa89b31677ca910572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>