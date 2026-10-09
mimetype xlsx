--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967cb054021511b76b5bafd9cdc2bd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b290e409e34b6568ff095e61992ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43cb24eeb8d75a5c1e3da836e423803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ea071098afe8c9af6d3a2912ddd3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e98f22a87a37206c4a1e0e348e49d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c088c49ed3b97edea123e91ed9dfd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0609b2ad180371646929e969ced2b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee47da5ad1aa4eed7c0932aaa303378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b937ee3ce8fd6afbf7fe3037123cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6458503a97266683a6b7e95b9789f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67d6cb5d615dddb67a7945ca08ecea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53430a51541fc19abe4ce3928e4b2c1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7b5904c8389afd3bc41a0e8becd9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab561ccfeb80d90504d77bc0dc993fff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7194e256933ad2e47fb261e899b58315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cd6490353d3c921f5a283f5f7d22f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e58067a99afbca81604b1ae2e22c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bd66b6ad4684934c606b6145b207418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6407ec83cb9f19218434f64c3e545f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89461e0e6f7740a027c79c1f954c8c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768ceb9d1de2c88675158a692316bc521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0613d426bc8413e32e7ed81f15985cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a82b76aa2b8b82ffa9ef53262cdc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd99e009ba41962d2952a3c1f066a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab401d96d2066022dcb5c08c474ebeb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f7a96c53bef6b3e498311136af2bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11be1db9452ac3695a3f49cdd4a0ee327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d825a18a1a9afcc54a1ba94c492cd528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea32867319f5fe96b21ef2377fc6c4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f1bfb69fc9cfa3c5288c69f1a45a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4d75fc370ef9ebed5ed22e9cdfaca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5c1df3af64f84849e60d38237d2aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a955651483e0eb7c064a5da7c2ab333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792c8f26a0939ab1c0d185d2304741934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f392142ff051e1373ea7df47fa8b5b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece985076f89500fd179c0dfd95f94f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a9bcfb2f3120221776104f162b20837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b3eeb3d071af64e3600323c3c3e1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d02114f504e71425038ca1466ed66339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7146c865e3b8e6193e180782e8f49c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744de45a1d756672a668c26fda13df5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e762665974313eb7c90040f6b26e10642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98520a035d23bbb90a724e3f2d1ab9a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b0c46cf46c1cb4b060cea84189c4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e394b460478145ba9296211942e8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c7bcce9abb7c8238e23d9877ad96946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcce511eed6e9e7d96165fbd60e2b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be479559394bc6287efa3aa8b8baf49a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866003b12ae629f51286080c63746e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754e48dadf263100e0bddcb4e379cc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6785df7bdc6f3c0b706fa0156b8911551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ae85b44914ddc8ebf5f47d37495ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b32ceb42e97e224d05c1044c6449953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c2c346a10e7db72c601a6999c369254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b3c4ed222782fc9caa80cc754107a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b5b2747960f1af1749529f640904d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33efbb2a7998c6c87f8179bf5d9be1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c99e57a982215d6ad79ec3684a24b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cffc26724979fa03bc249c8f1272359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea794d0f9c33285e3e8ccb5382e1c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a258af2554e802d50b06aec42bdb6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9c4b9d7944194ebba9a3850999ee262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e5f9ffd23a617a72cb5374268580163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7857956b9766856871f85bc4daadc8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938138b498d1e642c03bd78ff959c20b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b97a0ab0cd9d1107a7460039b7cca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fa1a47d6f574bbf15c78bf1daa51f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec245bb8c8a91121598d800cd8dfcd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2aebb469df0511ef37288bf617447069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766be9c6c19548a4853aff3b8a062fd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1660c802534bb0d9de800c0b72f9af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8940172fc6b07dff955fa9ca13c1e5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35833ecb1c7768f57e4bc6b79d6a6c2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669268d34c9f56cec74746e039b822e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3ee81d12a29768cdb8ba1b5f01d4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa653fa7a6ab18e99f576332118bfb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17526bb4786b85cde0e56a3b4f053e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbe4e99faac264e7deac7afb45797d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34540287ed4aafb02815e64a6089f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f42310f3187af569a5dfd80e64665780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec1d4a0b9dca0b1509396d5738bfb981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334c4f1451d927420928f1eb260cc4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf1d24eac0ee9948590075298e4cbc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462ab5d7fe649923b1b153d90b1ddd484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a318de2b656add72acd0df05f712d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083e353c25081a701ce1143e66e047786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7e6aa96ebd3a138a5004ed89f6ff787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736ddf52f081c100eadbf1afdba08ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885d447dba1f855dae7569ed844218989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa7784fc4262adb4c302b35bee769a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3085a77c254d04bdeee68d1d7665191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01937e866f19237c68c4cf6aabe396fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20495869484656c63712407399e555d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905fd63c328113f2b692d353ab6b38c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9ec82019591cdb92fb3986a379f8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3752a06c96c72b437aaea06551a5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63879d34ab46112b029121332661d0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73b770da8f7318ed0965632430084e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22710720d0183b8610365bcb4e901b9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647ee1b0e02f1b20a8e697f9a289c7e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0476e3b5869d21bbc1f1ce5ecb524101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d2564464fddb86e9bb0a45134fd94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd553daf2f353cb4609951856261c8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c929c3146308f4f42e4f700538f7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcb6702da1ccd7fa8b05ba995247cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ec2f49999c22a112d506046e7d0de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79686b4178a4e2225801f1a1a99cd654107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82603047ed09543d8071fca5253edff4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699144041c42dfe872744fbba184e987109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b1d6327cf0cd820bdb28f0873f94f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3941f8bc7ad40b5a016ae4513d2478111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfb02e9f6b0968baea4034bb5090e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674335ecc1ff12f662e08e227147642113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3875f3de3c5144feb13a62b88f99e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3fc1b8988a97474a255c9a29614bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca8669cbe54492eabee8cac03db823116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc051152aa428a6c9c9664e1ae4062c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65fd9b788b23ef6663f225cbdd5ee3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06daad0099b65f5483c6fd66ff9d73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db772b7e4d2019406e53035a3cf05a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572be7e7cbc24dca373f837f6bcc9200121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea134f7ef7506a2e5629c5991eaf85b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156579c8ce8664cf7458807f72fc68e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecd7471639bcae23d28b1cd68e86cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09fc7bf42a1aa0f95ffc3259775cec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f5118644eda0a34434559cb0d44c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a250f47b581fc27754414cdbc4cfe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7243c9a0548126388e006f3bbb89d83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d729461d1c091196cf475aff86734129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c392fc8bd84478d488e71e61820b61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420422ae0219d144a1ec2f5180288971131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd146fe80bd268db3f4a778ecce73c73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d633a80c166d23b6b317671f9e14afe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1449c0a978e65f59d94c7fba2cee6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4832961776288917e7542ee6fd9f83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbe3dfdaaa25363046b438350d3014136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64f9017be15933140e682fd80aed35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eff0661934834209a100c4eb01e03c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec3207bd2dc82b4caaaac74c780827139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc85294175a993a25481e40d8ca9f8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605313e11d72a44422b72ac5f5346b01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911c191b2d903f2032e99eca5a8b009142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443bf17656ede10945f5f9690d97184143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8683c8e7800e39ae102fc0d79c39854144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044b20a4a965ce59db06a815f87e17b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4d3d555cf25c277d216d70e216489146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414842ab5a90fd6d03b21a7b3562390f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0a69c7cdef7842a368259ba8278ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df64e45339dae25bfa2ef3cc757541149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de59b0d16cc20cfe0ef6517279843d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd53360eb386514c332d66b9c9b4b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2378c6d556282b4210e4f85ebcd45d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9ead242d277e9c1ebeb89049d7b8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1a758814d87221ffd11f245bd2f38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7616490e61289562e4a69c4367122155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31043510c54a015ccd801bbc345004156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c4333b7edb05ae395ec907bc0c2cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c647ee7933011c5123f5ed5deda9e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca917e0bfeb1183a97240334d14c9b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237b37e585b3ab84bd216e516549e71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ddadec19f54137b5133493f423909161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6810dcd81bb015a9dbe4bd4fb09b52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f80929f777f5675dcabe02626beeb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642a8ad52a0cbf716254755c72be8cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe22b6b5eeb9d4bb0847e471cbd9b86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd7c012cea9e843bc38abc91511024166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf773afbf8461bec41ac7142a80f83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043971d65cc96d7aef4de630c0948f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d81179821bbd17c07215a9dc8b4c9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905967bf4fcd7271f25a63d2277efa2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacd89dbad3cea69596c3ae1172c04c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a3beea81c31c1216f8f769f54f8da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b805da6057aa9c0c7fcc4ef5a1fc2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c98075638811264e48bae3a1ed0ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ea07a490996aaa8302662fef938c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660d448739636f1abce74102ab5964c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fffb52a9fbe75ab03a393bcc1e4cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3c5ceef03483f37d8278a16132905178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d543a79f30ddc61574b896aa2301e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af72bfdd447c9bae853d3da74bb5658180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2d61ac8e1cfc9147da04eed384fc9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85a92bf92c14de683c2a1caf58d2d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf8966d5268998c5c36aac59503b98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387dd08dcc10272035d50a857fc1721184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a9daee4a0e648c0f57b9296c24ef5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef173645b33f6157f3485c088979bf1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fd0da4c3a6fef8f1809a67c6ebe3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a7497ef88894bd5a3ccdb26f8a0bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d9aceb57452e8d4b2624af37de775189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadcbfb5e049eaf08939e9c30f3876e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf36485cd6c1e85d0e1a117dbc67a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8bc90a4b8110b9ac01543157c0d8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e98c3be95cef6adef7b6c95bdb58e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790eddae0cf77b032980e844796d00b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024455260db3a6e54fe117bf90e1185195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b036abbfa39e02dcb158d39ab427c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bb20f63f6353bef128d3231bbd897197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ee552153403aa8133fa63d67e6651198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfba6b442b5a649b6a9c5c30d581342199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4e3add103eeef837dd66e2789a2ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bd0ac11657d207b298ac52a47f6a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc9146e20962a6b5b258d5fd0703d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20e8ae2021b01c9b90d22751bb7c27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6b48d2c26a649f49a951305589e94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ae1fbe7955fdfd2314e2796e0e83b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fe00145f5b2f88a2b58cfedfa484b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b967ccb101b58f187fd219cbee1762207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94992d3fc33acea281c67b462783b259208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef04d8ae7469e2e62e0c74cd1c2e7db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5489dbae0e4c7fa47e56ee81bcea7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa001ac94859b6c811dc19073cb3a18c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227a5d9d6b1d53a894c22b37d883b03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dcc0644af20b68ab12586650c8ae8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b66cbd0e9a457bcbb8e2d2b692b14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d76f17311c372649f7c7814d856ec2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3162fd6e4cbff04dae0652f1c6369d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06994340976137f0cfce84538ef05314217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489742caf02f5bb44fa599540324c28218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2b459a39fac78dac8450f319c7732219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c14a14183618b1540dba78a754dd3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be33836d841a8863d0649b26fcb8f48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7123ab53621cad33309bb306b0f11a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce41f34c8fb1c89b22afa0716c01ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd873cfce4fd8dae946a42c1809dd5d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0075dfc092e6625c29ed9487e516844225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb21ca4fccdd26e78ea10598039e252226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81874205e6027ef454ba41be421ca47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c76cc7b7448e81dc59116bcbd528c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c6ad95a2cec160a3d716c4d059a9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf72bde73c048bba28a50cdc0c1a60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0e1e5d409c23aef3f4317845ea21b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696c9f4d663ad2fafc3f25c87549eb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b458200c73935e70d696024737d16b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6460a45c43942692b480b6400b2a93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f48bb7c3270c2b1d11ff9812f27b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dc67d3098a93030f796787ff9e524236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14f2b1eee8dcd6299923c08d8bd96e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca9bf6880aff393ce23c9ffa4f721a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf370dd15a865e8aec175b3d22f1c44239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14429dc4e854d52bf56247a56f30fe20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bc6654106edf36299ce00480be905241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839f56318bf9f46ac61e074edd9117c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120882cbdb7397d26e4cfed2a431791e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260df39da4889e557132c3a36036f8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9d401741952ac4226dc86c126d373245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265fc278e7ca1bb202977aae059b514246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb1f62a861a7d0c18bf848a871952a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023b50f988ede656100caa3b2506e7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af8a69092aedf8742bbb53b45e8b49249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992e15b5d1062dab1d9ce3604451a02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e16acc000749d9de736d2e02b71ea5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f91790a37986be2fa8da7675bb7c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc66bec1d60dc475ae396e97664c802253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa34122bc2c5d686de3f67c1d1bcb92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00555377bcefa13a1d0a17619268ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c714cbe4a36e2deb4c497b4aab0f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9e345617c62912608efcebdc099ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1950d0b612b9bf0db2fb7f96e80ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ffcecd2c3015fe2ff9b4b9db0c1e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6005662b89b067bb9b566787e59040260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0129feb1851589b291ae550ebe834261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e2d9d448ef6fbf29a1df115d16b93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e729c459ffc81b5c5e713d1299450263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95ad9da3633534dcb4151a935f95fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e59b0f868f49c2cdf5eff14020b4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a5f964ff70e28dacb56479b056a59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128e27e98b753ce18c43b939125b908267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cc6b32b878aecf7a1f394577e9c86268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f10fa6eb085b635436225d7a58897269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a27f0a64fa07216942c851b573a73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed335dd9ad8e209dff5f07b5950bff2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14786081263bb2e16ef0ab7c8fab798f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea66341bd244f588bac0de38b72329b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76583ac9296ad738f2fa3b5adfd4ad02274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965728214ac5174da1ac1b9b9b07363275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab2c5d1da7cfc1e27df7f74fe99654276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7adab231ed210045f611590e3211fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f425d6e5d215cb99a0ca1984fb3c9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cf908f838d79230bae9955c573e92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313664278578903282ae125707390c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6099737534565b5977512333b7153281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9dc5edcefb0662c86cd80b2d53455282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c54f72ee7f98fc24b1715ff52ff4f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17a2aabacb831f1d91cc8eaae55b7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ff6d2f3297263a3a31b10d648943a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a0cb9517018aeb847c061518355cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33eb354830fafe51507569d8de11e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3145639f0d6169c9e9d761f2bc8fe94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e1c01d5ff8b33df25cf18ce7320d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f0399bffe0789df987ba24b74f180290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146a1c7df87daf699550650090f717c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3aad1e6c7d28d7aaaddaad0093e566292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b8501f738bd488050dbf815c8814f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29447be55b632c5d938a7fb802cca7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73500f2096f300c4952022054cbee015295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f993acd8d11cf165165c69f06c2f4a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd17c3bca4dfd70c4486e4cc275ac7e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484602e7c94cd0ea76208ddf054a73e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b29deabb8acd2eef5be593575cc53d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5358b2fb2a3c8bc4ef916deaa1d508b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77746ac4d6d25de39eaf2c9dee8c41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fb73523b0359f1af6bcdbff73a873302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0319b7083d676214809425f59f563d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dcbdebd27e0faf2bc2038b2c07f1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd1f6c8270960ee3da210bbb49b9dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752de4e813d6e15cfae1f14b47b164c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee63d39a3a1755126cb9ce51b683c4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8f624689b0ebc2072204afdc716d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904c92bf3f0a899b994eba46e143715309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad9a6c13dcb1821d93215976883eab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8a1045b2b561f2975f7456e14ec70311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653445cdb51eeddb55e74a6665320ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb675ef50aaacdc4b0718cf5a9bc11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0a56fd3be1b289ea497229ae3f251314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4bfbc2cb87e7cd4367dae2d36bc3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bf505d869fdab24f3d18ad95a76ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9e902f142d1f069617b7e6b231a2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5634ebe710ca9044526a368dd5bdb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692d7b0f19d220c73af67f20b136e7e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8b68cf1b479d52a6a6dc48077eccf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad538b8e2b83f4d5fa2aac3377d76b2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e6bb642202cd4c401fb2214065c8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70250ace45e9aca982ce5dd6ee73890323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd52b615467c73476dccdee6eb85599324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6a1c8e7520f2160c5ec41c88d58c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b70715c5f2bebd9661b3ac695a390326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d4c82422b6391a49bbc5dbd197d63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c71ac76402faa03d2eb0977aaa191328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14a28608366e1b53d5a2baa7a30c40329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e79d78cc55d75b326b523103a7078330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc419b5e831028abe5baa1f621db251331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3c87d85167e0dfd368ceba94df234332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffec344566f3ac36cf4f82e0cf9dfe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632359977c3188f1c9cdc14efc1df3f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab025283a79fc129e57a7a73e5820c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09719550776a6b28b804d335bb3a1408336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfac8b7b763cb6662e984ec9863495337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9c660b72f87aeaf4b209b88979dc8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3452e0440bfddcc59dda9a8312cd600339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b619275b6c7e3bc7be10f2352b9d3ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c8515e4b5708bf16740afb12cc6a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12b8a779d7a877d10efb400d9236bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1acea03946d25fae4c8b75e566785343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44417971d5305b86261b1003a48e6809344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53257876fd4f09e9f12e4e15e59b4f6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1d968c58eb20ddb83bb28a77d2825346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372ee0baf9cbe0be63a153c4429bda9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9460f0e138624d269a16f1e8b0c91b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253b2af5c6856d50b9771f04a3ba154349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21785c27184eb214895fb95bf4cbfab7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7d2457d756e4be29c643db217b97b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7daafcb776f4ac48efd443df65d96352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835055cf66be8159bc91130029d04ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc05942b0d6a55598c9b871e32a95d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a521cdbb629cdf43ada0685ba1be5fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6456d22e926be0af84e8e0a53b198356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c73e3eb6d7c80a1e06ba252f8e76c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02234a746d0ec03e2fd064b846054e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1027c1d738510ecef29b120e96d3fba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfe779c0a722fcb0d981085baaff70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2d231055078a4a88c9d90bc53f779361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7fdbc5abe5b205b70daf0c42e4d37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc982fba8a4d1c965cd1cf7289ae83363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a21e9d85b416170585f9ca9c3677c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac2cbd9e6a5238bd978ae210cccfb6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffa8ee3b7eb6f13798100ccfd22737366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397a0235f35426d9e078ba2133b086e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbb095f40e356b790645a487c145bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747af77d8277970e4ae474946a8fd07b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089d366dff3276be734a3abde58f81a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa5679a51f5c9435203d1c4a410750371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aec068f24cc9fff2f16dba73666f54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba21b06396a8c259a21cf5547e6cc8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ff467be2f08efe53586c92bf5fe98374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3aad5f30b0b4a81cc4e74b84cadc54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f2f858dd2b438ba72579e4ee51344376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300a8bc10d70faf1e46cd62c86691f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450139c7634d296c6be7330f7616ad8a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055c238d06c3e6a9fe29994912a21e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed33d6c7839721b74c0e79e38da166380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9e1dd624c86bce43e5233b97fd51a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d9eebcecef0235d30819035bb4b34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64539aca46726cf2a4e4de2532d0cd5e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc179e4d1b519b32babb5a5358bf35384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aed02dd0ddd1b19fd4d9299f2ccd28385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebe3fffa41b1aab8067c6037f53feb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81dd119700761a02b8daf667cda63a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8acd5d6b986fde3e6726e259c0051388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5759f8b4f40169364d17493536f08389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17356ded5762511eaad79976997fd2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1d02e95bb8f88e211d3792aea1935391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d985fa52e57c6393330b56997bdda07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416f0bdf116a3ba9eeab3aa65b7482a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a408a0e0c0b1cf2b34fa8dcf52c95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15305f17c85e815f5affe28d19cee157395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009fe6099a99566763009e9815099d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29033fe00b123f2a0b856da7145d981397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313037e7b803dbcafe50140e356242c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c796177957dc807925bd23b68e56566399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7079fadec58d21401a29a6af46cf72400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6c3ab582663bd41ba10a10e7a5416401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a85a3c4584f110fab9d4e1588f697402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb9b73a6c228af35ea986ff5484fac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808b8f640e40c9fd4aa220a8c195d09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84709b0e5b65d0a53f7a630ed97cd26e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe7d11dd0254c5f0d3ebc91d4d2eea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee46cdd8983c2efde4f27e852d29ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8823817cdc7f7b9a54551d88933b99c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337703e2e081ae07cd75fc36152b07c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f76849b5b8b11285ec58b9842989d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d227b6f42690ddc6f7f73eaac9390411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154edf122adeb0282dd13ca3fd9028f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ab74b0b70c79097296b29348378dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698603a3d89235f05be2618746285eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58aeb6e99e634dbdef0e4c6602e39b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19464a72b6f9319e98777d2e566d4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303332265378e63348db5a8425396129417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f4590bf376fa7a8e7638b7973eb94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39caf3b18de5418f5552f7deecd1ce8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e59f3db017c657675bd1fbbe0d0b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcbecc1e44ae7b2664d06ef0d6610b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a136fb8a9a4e17a189baa6b45a41c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafb1084b4922e962f9125b7ba58bd6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251d21955c98503edb9b994fc25f9a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd56921c5cd3182a59aa1748da34084425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72c37df4e1df81b4354d27b68202d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d33b82e53d4c1dd031ab5b2d27a932427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79907ecb4fcb3751d88f7a558642969d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca99a76056ad403541c7cdef864e7f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71ad2db5a875bdeeeaf19a3dd505df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7ab2259229e01c7761af330a6c976431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547694a32ba2b47f4ef7ef1389de25a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8d16fd507f45daa07b51cfdf2fb22433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945811299a9f8c49c6f86096f6a827a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ac72977242312d9dd392917957a5d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257115114f21306cc427c0dc5c2e199436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1b6bb500bd8ef1067be484249d6d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c466cdecc1fdd20f582e44a479fb872438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173af6964e204e7e3d25addbfe24286e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49230a4cf8e9cc9a2f3e7d792280dbe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148cca20f7edd7e10f3d3d5d4bdff83441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66039cdf8079429e0c53d682fad36e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8b7892d036c9e57fc0d02c8928255443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacc51445a450c686c7fd760eb2a950444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267677a9b10957e07e4aa0a8865cb34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5206a930009c1fe529a8f6441c391f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196853b0419e788a1f7e7c68c419f4a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c8ae4bae93b40ef250685e165f842448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4119c9a895fb1888dcf1b4db32ef0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bde9d42d042bcc5eaf75cbb8f21ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c3f7f9f87b348bcab514134b6fe30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcf7b6d14f953e1f9a4ca6f8f75cde452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b8144929ca68c5da37d35e48fc5b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566f9e0446e82b3eb173416fc46e600454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a84840f9c8b5f2c75d5d7e34ce9ea3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb56e1d38aa82b3817a5dc6e94eba74456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8b41f55e66877e389c278ed02b9b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0034d81a0008f5129a2b7d4488af3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad0c4d826665be98c98fa07794ebd2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ced3df5d1096cce29fba2a3a6b847460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae7ec2ce121189ac452a4bd00f583f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93697d601e805d6026cbaea303141c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fab3d253b0254e4d1d0a663523516463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe84bc735199d7baee77479c5cf3d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1091a55c053e5e91699e6e6670f5b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536591c4aa80ce88bd3b72b1f07d9cd3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b515b6c2479bab37da6b9a00fd7f054467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937aaad030f132ee17c6140c46bf2bbb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078877f2e8ef8225274ac843c01603eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5b592a94c7e97156360673d85e517470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b16820de437d75f70e8bd9c0c68bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067e5e251d31227426c87be3b0d6645472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95794c4dfa9b22b38772c61acc8adc7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a3b7057bfddc320b2b924ae6fa666474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6979d4916f61469c168331f1b73969e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b293e5946f20f12cb14f3fbc83e62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c642cf425b5fa7236ebcbb3279ce9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9493c3b4ba1d6c84efde268df8886b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6751a90b457fbbf14f3c2a3d0771c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d805d71a09a15843985c24a066b5fe2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97082d5fce2edebec1e9447982ee62d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd47f847140b3a01bd4b8d9d36657f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37388648aec69d160b8ee305dbd976483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4aca403f637ae3ec22dde98bb0dea3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed203a84f8f12c74ea3e8b9b3f9fa7b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5d0676dec3dc20d98e792cee852cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fd71fcbb0b3d174f1794aa28ad618487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e279baac2c6138292912cfd27f5881488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ae32e9e7af15d57edc88a574a4a04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31386ba9b18e94fb3de83a0dba1189c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413eb3a3e2b153899572766eabe19696491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e0c7efe72f8380f4e27e2bf833527492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d758eb08303c649375fde5e0fa14f2c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ade534bbae494865c3f5682348e18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a24b929bdc87c682874b6ced41ed9f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46485997b50bdeb329f82b748c41da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de48845947044172648ad2b18c2475497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20da3177decf33efcb0e0321906c4a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728b4d783c56429eca7075432e69a51499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1514d5c9cb62fb84e729d9458f9eeb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c75ead05012d80a867f7144958a60d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e08c0085a7be468f56ba583a7319c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6497aad2422224448a6ec118c937d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0a2acf7d09cde382dfaea1bf85487504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899936160c0148c20ae5cceeaac5518c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b8e846a3be05e0dd0072df27ceb5f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89913688f04c51d62282f1c2f11708e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca353201e3e016151b80ea79186e2db9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ec56428168a418a014c6e92f61117509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ca9e706de9e1a8acf4feac1dcdf15510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6510aef0fb8f4d51acf40d3aaed0f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009258c3b5a4f9a70952fb14800819c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286815f66615e3b2d7261c9c4ccc5b8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dc6a83961bb2ce55e797df699a5ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158679ed6dce1fb6dceebc2e006f63a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed1bf08d39b44af5970a7b50a72fe6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59907d10a6fe9dd1d4cdd4d228a14821517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa4d76ae293ccd70b610969a1cc650518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f46e60a9e03f64ad99b2e1639179b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07f23833a24193d4a060b25ada6d2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1337d4d8301664fc0ecaab503f9b9f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae12b7746b219e2ea69e6c33ecf7b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82be4d81a8d23509aa6d70f3928a8c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c1966d1c802a5c6447e297ba890c2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a539b43af132e5fb2c2eed850d5889525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c782afd2dbd3252ffc3fdbca02cf7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ca270324212ba819e6c7c9d12880e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371546a19a0f078504f082499c6075e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab42fa9bb4b06ca1a9e93f031e8c163529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab0665df44faec5997e7392342c4e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797df7aab84b942a95350b90271b510531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e0fa8ad00f2e0d35b8a60553e483532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12078635de1b6f04a373e21580d7aa0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9eba3addcf521ad455b886d7335ea2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d2d859c674d5ab21471a3deb3a541535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029044ea24c3d8929f15aba63a407c12536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6824dc8ea0bee6999eea1382dc12a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e60acff3a93c8c027da280036db67f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649ffd5e4c394aead07027dbe33c485539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c08809211adb58cd60fb9dba48155f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08056a50bf39856f01c832f8328109541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8c568c68f073bde7732b99b5761f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f997be4014ce6f8539361122b8c9c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406be51f2ff2ce09d3fe95081d61f6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b13dd8b6515c680196aa26fc8507e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4f8d11cc230bd11255e26d2adab32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff51f0592249543445c00a83e11a927547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9512a38cf994118e23c2646c238466548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928afcde5403aaa3c7d5b293a52ff33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea0279d3592d59efa9f1108d33aa6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f661b71604e4ad3e264735ad9f104cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b20aa4af07ed84e6f5cda20c5d3547552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a33f4a8a6f0e102989f634314bcbd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d394f82d42547ca83d49067194fc05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04904b2445efb9f121ee2f8ab13a863555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448571fc5271aa7fb2645deb5e0b889556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a57221072fd0c625fed3c7c7030203557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9106651534770d712201b1ae07693558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecb36d27c6d6ce9a5f1dbfd1ba397b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc83e9acddf2381953515ec39c0b7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f7501caad13ea63bf65c8b90dd5a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55ba543806b0eec01d60943c5a6667562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50497c66ef26694571ef05363b8e1c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562c5db37445f10aeb7d5f1d0d165f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab5db44966b091aa6204cc190d7e63565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894159c14a53cac35b1c7d6f1ca21bfa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0225afc3a79fdb5f6892ac2517c08d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd7c1c0fcbae4e42e23f56829b3980568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719e31e52cae81c270098ecd2747627569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a067691385d22987ef8e9653d303d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f646f9de03914548802c831af90eed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2dd81814c641cae839899009a5210572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd4975194c08571df30c2ee3a8fb321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bf2f986952b02b54c076134ab4d242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead72cda183dca5530926979329708243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7aef6a591ab2456b20760bf15871fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ec59433e3f89860cf549a7b92d3cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118c5a498e1dceb0d3013a8d46b6f206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f2d6a5a19889fdc8ac6b55cae83c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21824348fe309170786d22a2f36953038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f22be85c2da5f26fed02b25039d3959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d65bc1b79a1fcc9ef42673d4f70fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59148c86bd588892ff11c080836cd511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85980b9ee78b65e96d77d3cb80ccae8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764271f52225cc92ed2dda586313f6c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59028be395e67b1eb45ee00e3d716f9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360bc8e395b7d1c2c7518f93c69031415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0358eacdf79c96acf616c1c10da0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e4616b4c06a9da225eeb88fe299c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0949f8ea9c5ea5e4f2fa69a26e566ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76c03c6907e5a737c856ab89b5e45319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200ef46ae8a011c513bcdb68176453f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941be080317acd2d7c6c2a08740b74b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711fb588b6fa12ee639ff8dfcb794df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286375989ab3969758b8f0a3f99b5ba723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e7bc57cb3594f3b2d233d471caedd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee9451a138de36a0aa22ad8bde14b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bcb9f04064923ab69a5f7b869aeb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef62902c315e644437b74f800517bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84f14bbe4f5929acd2fbbc65029f5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd551d05d987d73bf4c480f09b841529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754238f0e3531124a830f19e0c41a70130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0264fa00852125771a0eeacf6ba3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c879cfd16156a2b65e5f3eb49e807ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42aceafe460e915f4a9b7761e8094933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345c99f276401ec069f6ba03c749a6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff01c0a2f720008b61e17635d466de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6edf971d4f2d76517ca69e8de60b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b137944a5ebbdeca3f55c3069ccae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810e13a1b4d7c9fdc2f4bdead315e5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f40f2181a4d1f9310db269b44177a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bea482310cc9da812138a8a64e0ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af0940e2466c62723f51efd60a72c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98749c2391fecdf40140ae7050bff07942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7291923e81f0e4eac4a76dbe9ce6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fa51a4ffaae39a279b4c3603fff8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ade0630a5d19857a939b33ca5eb84645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3915382a01244059d0d77c0b6f7bf846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69293526f94892c75151c791d0b74a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a05d2d96241249f9b356f4bfb634f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a625efceb90e526ab972cbb89efb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eb7cf19dd2a4b7006d1b9b38504aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2851a2e5f58158eadf28ec642717cbc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbd497648a156c4ed40d995af20c2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5051dd8e9354a67bd1d6e440aa61e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5239e182e88fae5109cd365f3941c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259bbdcfd74392a7cfca78e6bbd216955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b52f87bc6fcf051661b7ccd53690f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff0e5129c840e7e0232cc96db5400957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6457108035b777c8ce7cc2e8b054a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771fa778ef0c3ed6666eba159fa3f9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae47c065cca4d3b51507f0e83307d1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10404a872081aa7e023763db5aa35c0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda97e3b72bc796c8a961521ef228fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fa5eb1e29e02899714d4733baaf9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01a42fa30eac7b6af02290901a479864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be032f69c5cc9a15a38048f74585b8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e872a43d6cb744c2534511755310d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dc37f2882589aaf4487b8f880934767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4d98861d78f97c1a5b6d2d48a008768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486f6eff2e1ee7fee5932ee662c835469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc467447f4e60ff9fcedd91d55f9269d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12aeb037f7892c55e52986b0e2338ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25a7d72027bef5062569c2a88b893d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c537d2d36d358f99e1ac1a2adc7ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e6b0497393c4d0af5a948603a110f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca047fc86d116358fcd2f2461b92a6f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4ddb3de24703b30a15476945c2fc376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861da330da021867825c509e073822e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d0a830c938fbc85f98ecc6f8e342f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180dffa9dcc341f9ce61a3ad01e639079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f259b116acc857bf2121cc2e66a44b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89b12821127ced559700166eb1953781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf42067fdf62b71e8a11efbfb8161da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556824338883c6d0e12e1599749930f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcd0c19f8e362b76dcc2db0570edd984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bbf3808bd62f89a8a17801c0605e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e47a5b97330e3273fc184cf0c459286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252d4df5a106d8493880a20f2a9114a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f2d775572865e80583ba79e4aec7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a53fe5d331f30e3de5e5f10461dd589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cc61e8454a1afb6ea894c9831ee8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1dc90edc034bd6c7042cbfb2819f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d10e6ee168d8ba4002deba3a2f28f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2ef7106d58a44eb4121bfe3b7a8f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bca8a57c6922967105a483a3e55bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2ac3da90e59b1e14ae2f9ddf9737895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bd64ed98d36738fee88636859877f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da725ff8c33310970be7b84f69d4992f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaea8355751ec8e8c7c6f9975e989898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950d8952d9e8b4d35b5f7f103368a9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669cda3f85fecba8dd4c8d65d86d329100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65477379934771b2f99c46ca18642a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34df41c814230789b74658e9157ec1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275019ca060aea954cf535a4a52e7646103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72f3784b102b666820c03b0bbf1ad6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2e9f499d65328487c7b3faa644d22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c038d3e96c5cb184f2c9cde03046e79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d76dad3ad000679349b7051792ca4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83addc784b5831046998b30f6d68792108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f722c1bf24ff8432fc2acb48d4112109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f79d42bdfe19187f402118e5dbc66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9538a47fbf52b8cac9eb14e8e186f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5bf3229105ba58bc8077b16446127112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919da30e9337c109353fcbe9bbd23018113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1cccf94ecdccd73d819d6af42d12c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1e7d02415a08ddfc06275241f3425115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfe10f52503481c1daf4721fff70a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da5e05b451f6c7a19e1020c59807a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967bf7a3e0a59a03e8e6ffbe3461e68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ab0167be88564169216fa9606dc46119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5764fbadbc317e654534401cf4eef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee5963c5aba87c2dd8f118c3540581121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb18392c33e275e43cd6f0c0fc1746122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c065e6e46898b6ba28d28679ffaf2d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1f4d44f2665beb6de8af20d0538f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ace543468eeba411c7525b04a92cef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950059a6276d699ff36aaa4ac473221126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf2da1da16a4c6d7386d23b3b4b1da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465951e68436c21174ededf290811b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909d35cf813ce29927fee579476046f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bff11c0064925416e515ecb63cc39d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56804604c226fe35e5580a4eae9e1a50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70908220a9730604a1caa38985394e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046dd9afab230528b3309eed94e4155133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249f1841e7e7ae93bf0e8932ecb3608134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a48b09674396ea3f33391982b0ab7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce68b878cd5f176fdc1129c1c306ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b6108384b6747402f3dcdfb9d12b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2c7f390f63605389da06021bd1922138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caffc3ba42583c4bf718b20910cc14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58636351d825a0970cde22042cc31d07140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d20044b508373320712cb2981d559141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a564b55ab757fadded2875a49a0330142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f794c01d54d144fc8d36f98729999143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2a28b4c1c1c0c2e05ff0a213d6ef2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86357bdaf8e1f06df25d4d17d29204d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b5559562ceface1fc822225f7ef73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40442aab40ab7d86913f4d6c5280da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648c85047489795afe0c9bf90982904148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc29fbcda0e7e673947eb4e3ee9f6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c774284e4d4829ab0304a0f19f1089150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38834ee58a359ac1c2f7abf2574ffd31151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac8b2f09e938c918ad00e9cc7d1f1c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991535d0a710fcceb9391843f6eca11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa33e6957a9e9a85603639097ea75e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa9c362d14aad3adb34913cce41a43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69afc0e869f050983a4fe3f912dc24a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fe596cd7a117bfee343b320069025157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7f10629b29b5ddceaffc5a4416102158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc65542a53ad390d6722a081b087ad8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b79499ef02e099dbab8b9c1b61d14f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32c5a4fc061afe6739a0c0f380abb2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39bf0650b203616081226c20886419162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb3f0d41335e2f395e60af56e34530163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd666815f5ba729f17625ce3acafbc6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaea7a4aca4da14babfd7d68abb8552165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dee4a83ee5b40652ca4fd2950781a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355ca56dab341c4cb6de8d4a5d00b60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015d1f1bf0b5a330d99124254676900168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f440513b82cd4fab2d57a80e1c603169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592bf5438dc5fcb892ddc226e3089a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1ad80d4fb0e314f53ee861a967ed6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843676f0f7257a9cf0f9c1ec33521a74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e26afe151a48b0c161d11d3951c05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f882905f47b2a009e1f7daee9f8fc6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b212602fd4324f5fe7cb5d0c07516175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bc4feff400e4aa009042293372f6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80202b84b990c6ee7db9b8c2e4d053f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd3e46fe0766133c357b97e97dcb13178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4394d915746f06c3b1b46691b832b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef577c5c82a8293c38dd78ef3bc48e6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bbb9de5d16c2fb0c5662ca333186d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964d7f86cb821178a0795404abe687a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf43de872870d93902d52feb51d652183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2166fb7c375d4aa36e2a4d7002f3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a71fc64c5c70bdb8618a4462edd8d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d1c2136893d3d125f7d89676844f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05a6e144a6379afbe7ea8a4afbf522187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068a52bc218e8133bc604a7c1a17df8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3ce6b5ce2e6a7637a86a0c81e91ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede4961c21c01134a689daae663a48e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfae386670f1b18601b793fcba191d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cccffc2089fdab5da1d999f5536df6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf517db5186cb9fa5fedfcbef15437193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd433466d83c086ac5c6ca63ea642f59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d89e9fda317dc3bae148e122cf157195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60915c74e5ffc0c056681bc52f9edb4d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbf03f2256c5b97b5be4b742aeec6b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c019043d19108560133ef22539fa08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4858a3f0d25bd1a1a1038350ec919d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655aab805eb3710c5b9a5c9232034ebb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb8e24798d956d35fed5a40bb185f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafa0237846ef6776d8d919140ec5c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68155ba44721647d8b33089f85929c3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da8dc073ba9cc99b83fea76783847a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fe3c02c5a6c6e3962574a8fecda4d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadaca36452d2e49ff8db1f0e9da358e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e292af2166fb3dd5b163bb7a38edd25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd953720bf3c57b2e6624e513dd244b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7812383636867b607c21fe9ba4d340e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402060dd4b28d62e316c8d9ec0f0845210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62181491fbdbd3fd0ed556a5efeef110211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3421a6008596acea48a308bad95d69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e133f231996b71dd0307891eddf8c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0000087cce067426ab1a9c92e5f02d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd564d8254ceb529c51b2b5ea4af377215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4464b8f272103b3422a0b473e2a27a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7106fa7d10225e0c54d956124b65fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3b6316b58093328ea90ffb87e5158218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581fd68cea4b8e94a7c538b4787db8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381ac7846c8c6f6d474a18341d27517220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248b1274d8166ee5b707d6e02ca28fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cde289cb6fba00fe842c5bd994ba6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3a3a56a191f3fcfec249dca47d109223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a352f2c2610b83f75242f45c32cb22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce00eea31b6ca53101fa0e103d0c04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b7c6fd975f15ccd082c996a50eeb0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8771dfb1643e64e399d70178c13f40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121156404050bc1c5374b89856e0a79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79df41dbc80c648712e00dda5694b07229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae7538593f29aad4f78899f8ef85a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46b3999a72aecffcfe2846bbe1d174231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95d1a0c364a094f63209905a1bcc48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f0e30bacb552fee5f4d82437f2c22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfe96ba75845420024a1fdab8f0b33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ecba0b15746b87c3eb30ac5b01bbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea73993cd7dec8423c9a6a95e5001cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29355bf6d056474ffdfb86ad1f815b21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a580e5094ff3e888f57f6c2721ed211238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48237d9c9218741161033eafa934946239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255341f9fcf9378b6e987ce024af41f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc529ba9e01dab05a504a55664ea3444241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab2b61c69a8f5984f6e4a7de37171d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67837b7e39299ba4b733d2475b87d1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294f35b809a4332ce78d270883b44b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22b264a89f025c7adab2cfe3c2318d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a34a085f4ca9206835d2d172c40b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdd6b1862adfd7c54cbe45d6b8f4d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192f6ef987c6472cd49103a699eae59248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b7c11ee025ad5605ac30576e77ed9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc64d4a22a6a308fd52feff23cf803250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c3bbb5a19fb0f81d9540ec704e251251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8923a40dfef6babfc39f40e00c1afde252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03d00cf4395ae263f17d863d026861253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ff3d93909ed89bd45f7c83cf8edaa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab89ec1f87447328c99e77ac594576255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e1c4e1313fbae24ce4c275a274f27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60af35e1c2b108a92999fba3915e42b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe51eb83c79886a0bf50e409f5d6660258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9b01e505c03744a26dbd90cde6bef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ed23887087bca6eaa178eaaf1c45e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56cb34d9f53ead3accc66643b64f01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2f58ca8fb6720082b49d1672ddc3a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65718885db5f2357017dfa181659867e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028fe3a762f09aa2e26eb46846b8779264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bcbf66ad53e3dd05343db5d5ed4e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850b8604d11f421a4414c9244c0dfdf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581264a903698045cce16d6a0de84ae1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5cc5736665cb9451d97212ebfaf53268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e714f79dddcf4f52647a613390adfb4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640d84ed35a7f7380fc8fa5d24a109c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfae507c208606abf0df30d8bd52ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfc91f30202f224efc53cfc24b4910272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469de6079783fa75210539ecd3ee426f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1667687bb94274cd33d7aea4a7cb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f4a3611d1a686faa2f6ea068b3669275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602ebc62df80ba157b2075f8da68728276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc831263f3dfef1c7964c0499687d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3471bd2fa06b7fee07b6dbb6d2504d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee5db1610fc8a7ac0604e07d8ae726279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fc8377fe5f894709a64cbe14f3543280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dfbe772613b3dfdc165aa72daec59281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3228a63be40a51344dcf03dbaf29e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cd15e76e610626601d8ff71f79a4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5461bda763058efa95d1fdc1ea6e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a377464202491194b56ba93067f4cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b30923070422d5d5833d47d3bf570286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370068f041f7a9a1ba2244f65961747287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09fd472a8288fc84bd1aac4bbab92f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37089de96cc1a1fd70037950daa73a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c38ba2776ea96c7d50ebc910cf68f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02989103309c8f25e00875e2642b554b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152a04a4776353963c7b4ea21735e4a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c34a86dfd70fa8a2dbeee2e6add50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcf63258b822516de6a76152b6fb7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15ae2b6f23b1f7e8d8eab8230b60d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d400369096bc25820131a06dfd838bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645f3d2c550713eb502eebebd539c33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaaed3e88785d96ce267da4ec26d74298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abd8d1c770e3d6064687db8154bde3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cb02756627cf41b966e7e05adc91a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49941c87aa486bc629c715efc024bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f22cdbe7d3be7cd681ff26ea75472302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200ddb0f4ab9fcb64b9234a4154cf17303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce538d09c449b86f9fd55e3da0e621a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f79fdcb1c7e3db1935a262bbd60423305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d2e053bbab2742d00c72695e00a27306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff086907436b264aafeeb2d23ada998307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb444d429d532c38aff0d0206c83f19308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231239049ddde237716006d40e5a6be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcd081b175f224a6b2e1cf4decf6dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faaa2adb4c4dc9bcf521e2eb507b50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889423325e206aa425eca6a1bde16b8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d72c7a793c4332b0ff6f9ddd34713e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0a0fdef89085b2c85bc10f41c5e2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fc825afb1465263e20ce8c7942794315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08035b1aff45fe3c572e58a370eb11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b612a83268be370214689dd9d7b62b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ac02a5d29af5aa38044b01790a676318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a2137e195a45f92e7c5c285b88af6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792fe7e5dd48d345a2b97aa1838cef4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4a67c02bf6bc2234741377e4a884b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a81c0f01972172a4dbb1aecab3d21e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cb870dcab9a71d33e86c4bf8bdb3c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae29f51825fe8276bd7a9ccdfbcaf8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4c5586b296598454d99f64aed4428325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4397b6915f319539eba2388e4a0ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de4e8d8ebe63853ab7d44a616c4f95327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39dbdab0244333a5198e71de64b01d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef126761b0e61392c66bfbaf9d96f35329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e999a2720494d77c05970cff937fe0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356517afb4df0420d9031f55afba8269331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab465c1eaf025b5e77328c1053d2af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e388999672c5a9752676e6023ef5fbf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5dbbb99d686b35d23d9bf7c3c2e00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa6c43bed90b9161fe52b9e25f9fe2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678660d1c474940e0b093ebf704af3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39b1c863a904d184866fd10673892f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9900778b61a1c41f9eb98a3f387fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a17b57021474e1451328c5c4d62331339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4748f05a001c927b961ad35d5d538f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf3712a5a8f5a55ab012f9579e3a47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335269cd6df54fcaa15a3bdcb654802342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7ce4ad03a7d3d874387fa7aae1e4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d05307818d57e4f9b1eb2b6e110ef8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e1babb2ad32b3d196653bd892a85c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220ecbc30a889c9d778aeb419714cd4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a5ee9043887a4c5e7376a77914019347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deab44a51350ad48f74db8e2692881348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca1c3d77f3cd491b07b7d3487944c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55421acd098efaa5316ac70a939274b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a76f1386f1e69d45930c91525be50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895b5c1a68a276969eb27b5769e997b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c3b663b642e6c6afa37d9e1c31dc2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b2ca87e66286e15fe0235e61b7cbc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348f0785b8281e6a52b3b2869598004355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf160949410c4f3c07d580b9df25e215356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96d1772b2464a3f9899dd08368f083357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed1da5e01bdbcd9a94dab220d1ff43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a702d34dfa57d6147dd151eb71f4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba28510f333bd9c169182b3a366094360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe2d598021ebfb0fe5eca6a1d95cc9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8091344d904324065f86dadaa42aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbab9e57e85eb8de6925816fbe68c3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb56cb6aaadc30382247fd83125ccc6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63aef259de4a3cc33fc85082ca28e29365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345f5d22d15075ab629410bb58823a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31673e9be70cefd7c03e7041d98f81367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438bf62f9d3869af6d30bc9f42a346d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e54df48cf8ca57263d308db550f8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1485c11d31ac71e551078a79bdb6fa5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95004ce0992334772aed4956e167e819371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b7781dccd6926ff52053adead710b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cef605b3d3f381a4039997812fd7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9211f72c2f52530f743983251c61048374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc582bfdc4aec9259bd3a5151a25836375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5d689a42026d4b211a92d4fba6369376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d38a8330e25933f58683bc13ff94af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95fdb22feb72ea24a7ea1e15f7c763378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb42e659b9553cc34a4f16aa8306f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefac8f0984275b3fad0187845c17a3b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28274d63a77e3be8314e89edff0643eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e0d4cc9479ec874456bae8c6f6e0e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6b09f41f009b1a39a15c83fc64814383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a4014faa524133d9db637da1c7e5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912c0d82258ee364eb854cd924c89c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5c5b1596dc7965b6acf651e993c93386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeee412707a546c485295f48b6debd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a28346b25c16b7ada43bac239498a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf7f114ab9260e0778d5063af53440389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa339c83460b57c24116a37fe31f0052390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1507bc7dc38bbda4bfb48584d497a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8e3bf16d19cc4278186139f78ce52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51582bda9112be235f29ed40337c73393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0f23536090218e44dcf4ccefd5691394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea2187c08dea68dacd4c8af96dc9d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23a797149b1558516505316258a7e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873dca3c702b9533f2f488ae3cfd68b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f3339ea6d21aff6288a2e86110bbe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e55f78a06b4a9c65913fc05802d3d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5541533f72d224c54c1bac1207bba36400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44060e419349570fc4612d768474bc1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1139080e048496ade520adfc70ef5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88db0318a82b448af59e39e849310e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300e188b1739bd4290a4175d496ff1f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbf599a897dfa1067a7b8eb20dabf5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a171b158161002b96b734def6dc2ff2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d8cec23b5b8c4cfb22edd98f1aa61407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033a6449e7321735a924c89166f6f23408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222f0e9a22632bd2a60597106e5caba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579639965429ee6ff96bf730fa9f6e1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6240f5cb852969eab4cf4827c5ef0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214c1c7870f4a8424014ed6cc09d1d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c5b23cfed5a31aef9d18eeced99d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620632f17b8300671da0b13de2c3c422414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246c3ba167ae8ec5a737217c2bc3e18415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6709320696f0a836429f9fa8384e332416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbc402efecf7e850d4d761e7f0e85e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6077088abffa46ef1ae491b6bf858418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bf7fd3e1f48969a1226391697b829419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f8c0f30025094a11edb0261f10340420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ac99d4a933dea9d60843105bef424421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d751a2ebe5c9e2020798f56a60968422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1b610ea177955d5049bc6a88d0549423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29872a4d08fc50473490b3fd3f2adf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422524d64c062b319d2acc9e06fc942425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7b71b26dea127034590fd06b0fe36426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c72a65a2e5a98ded614a733270310a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6b435a46368f78dbb05a42d79a3d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add68f6c825ab29b77d43ffe049005b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c922bda78d63e6145d5781bf15231430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de1df3ef1c52d78ffe2f281721d622431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc1ebfc3c96ee4f49c8fa3f23e5036432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3bf79a06f0cde47a290b5492b70e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178740069c4c077e1f8040578e80a24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4172c85e19cb0ac724a5492cca752435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd98dd5e4867540a6eba8a42b5835cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc2b26639d9005efb7b68b6495b3f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f23723bb885ee00f71f8b6c2926fdd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29205fe7998e62368df821263aabdfd4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb13f5e52b8955c66458072ace31a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f7095c40ee80c2a014d4ce2b1ebe9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f974dbc63d22f0f1aa12e42b0e30e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708ecfa051a49995b2cd35b84d566cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d454a2f494dc376f2a48b3c1db774444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd941a34a4dae844fd8817c4294447445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdcb693f6d4ba2f606680f9bd316c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66d2439b15524a41512d8f9455ccef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad24ac3ecc2600093006d24c11fc0c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4083f094a56908fbef5973f3f6a574449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ac5f4f827420fcc279db7ffc99ea4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ae6949374be34866e4cf473072be6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a013ca1835ad775e09d3155e4bf0f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e224110c3dc9937f4325fbe548a9411453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f5208f0bffddb0921abb2b337e739454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e893d234d4445e4c1a214b31db196455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12499f4a57d71c336a793c4fe0a6a77456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b251a450ffe525480942fa6a6cc867457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374654563e8cb1b9d968e45e046baf84458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b859359a2c93719e8ec85eb6a4524459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7871b5a70a8450ec678f933e84286d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e835f2fd0512110f7d3789548911d23461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0fcc5c7f311cf816bbff681f65a5c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d3c2a0bad5a6bc61da77921c1721a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae03a89ec9efc831edff0f476a178c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff082ba04d3a6d12be58d14516e5dc54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4879d466afdab1eb0503ea59f19c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535abd4392ee0f671ae2cd79136ded3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde97971871345c68cfeafef93be680468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cf2f950c7138de5751a9ebd1f9b62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122875ec810dbc05c5035b0278332e59470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabfde944d69db8788382c30a2d251c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaa958eba1980760724d020dbb5c91472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09704ebbd48b3db6f070201af23a68e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e88da2da34a401c877a3e15f3349a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37689f5965cb6c629776aa86f400bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2d0c0f7bca86d179695e8e9ad0955476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a025f16ac06f2a9afc4d1b3e36a0ba6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef223b8ce87782820e1e7606b9cf3893478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5420a869af5140ad86b55769f72d09479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519fa091b9d5a4b2f685e730cb73d40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e04cb45edc93fe519c33caa6005a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572710a0bb465cb0aaed5fc9e8c5cdd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5b0fe08dc3f9d77c6b369e1e350a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782464802ee317da79bfabd4d30fa2b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4bdf614f6e0c1c731a6e8a025ba90485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c94ae18da312971a40f90eb0a2cb58486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58b97707b259f82d477522c909d62f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4454bf703b23692e948205973c9ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f635eb631d9ac219421209448c9f983489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a74ad8fe1b798678a1d333ced8621490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e900b4be54f540fb69e51326b928c87491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fd570943afcb8c84d8e0f7ec1c952492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3843e5d34095cb6390f2035bf9d87f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e54b6f9bea7c6ce0203c8a07a5983d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd805c9224440e8bfbefc8f45603eefc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1b3ee8e2641cf24370f73b71cb583496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ada9f11eba13821d1cadc9cf951d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d5a23f492f6c072956dfea1788514498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9d3aca0b5715f7065288f5f54c312499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538bd67cb8b194d59649094fe2e9564500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c04cbbb20436023407308281fdc138501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a741da16c4ff35cbec7abec8ff6b7b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fc12929df9b724845a3ffe76049ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0116ac2169fa66d7711a82d9f4b04df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8240d32f3c00bb58d514f7d0c619cd1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd73a7ed928ee8315c011647a28484506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe81da2bb74b985edd1b0fbd0d0f45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f414f9b98d0855360798c562daa08508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca66a2e489f7e2fab99293e3219b9e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae7ceb76646de68398d5a9b3387ff3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493d3dc91c56c276d38315e0b202cbf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbae1817b62658b5b9cfe8e8dd499e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e2d29e3f7398add8650cfea81f3d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a6145430482302c583b167a090865514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551ec51a5795feff904fe7dd965bd80515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615fbf9ac881b799a6829938f71c98b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d66757b878776e185f0439dc2cf640517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc64dfc6e3cc2660c6d75ae8437e95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cddb8be2336e09e523121bdaf765b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a6614a83123b8182041e0139fe061520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed44ce42cec4cfd78f6605991009044521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890fe7fc1029d107e25e6fcbf09e472522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d94a3c450ab05d5def590aecfb16ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fb634a7284d4938d3052b80f95b2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f33643f6de623c68f79047b652116525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90944edd1b9a7593c1cc6646d9a5be95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa75f860dda57912f069e363aa93ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c1350abf1acf72e0fce8b989529f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6596c26184e2cfd6b65966e5fdde2a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c7bddcec33578e851e870c571db4a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a2b983a8c4638cbb52d6d34d3224a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0cb6b83336326d5eb21a168a08988532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9f6ebc6c39cf1c84ebccbc1e52ae6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0e3cbf37773d1c757bbc96de364b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18830f14b6e3abfab7fd51d281b04f7a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafbcb1904012bd451c433662a3c1c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25336178b4f7464232ff0cbf82ad5c21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9289431af863d1e15eb7edd1913f67538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb0a44524be8796f46cb75a4e8c9ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207380c9e07d462caee3cb93ba3f1b3b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720fe697ec1e90c4121836a2c6bb72a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82a4b50e8c87118de9d8afc23d8681542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eeed0d04edca0bff9a4bd8a72922cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b452eac42116da1e9b2133001ba26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079d7613472b69ffd7b518840a403e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070b150b399ab86b56989493fec32fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000852a941818ebe5c9012d9bae40f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e666a9a11e3714a79ac0c91857253c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc2da296048a2b385300cde2a521f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd395c6de29de90cc5e4e928a2bf6e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc088fb004e8938136669a8b4c5f4db2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d50256f725cf974d4199b7332b155552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c2f64d1eb0ea0b57ea8ca55fc870a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4b54f5436d23f8f8bc38dfff9912c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d7a145cb90a15b13447b463d5d6ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ab9f97f5919057e30a208c8504e64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184b47ddf34452f875360a3082d9047557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571926979badc919308ece864c42af1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dff3998cf98a1a234489a1d692007559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6241061e8bc0ad589954e0a0a6a4b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379a57582af80f75aabd4f572077be7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60820badbaf8c88f47e772433b814419562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395e631693f0962b6ed80c95a94ac04563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69300ddb34e82657d7d13fbe5629c625564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04f49ae1bf75e63e1d2662b2312ed6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898701ca5cc6eed4cc7f027612ce25f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9988a692684c7cfa88caafca29732567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400ea2d3580bec8a399614408ec0c9f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8d60fcd4851f8c399ca2740c75ece569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e27a40196084e3de731211d55fcd8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d05d6aa7a4dcafe6d45ac958d1a943571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c4609256692c46975e4f7c3f473c5572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>