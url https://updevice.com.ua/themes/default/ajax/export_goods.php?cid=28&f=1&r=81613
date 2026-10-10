--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48548841f069a79a416b4208021e831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467063b720546ea4a0a9ed8f696da5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccd0dd69a0daf3db18dad44335eb4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab6f5f190777e76e1aa907a61f9d754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40b6cc8e0317e250886374571568be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75917e94ee7cc3533db7c6460bca446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a69240e9f311a354531a6cbef31ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fdee7fffe20bb77155b7b36116ca08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb22b5ea5042266c2b6d670ff5a2f209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84168fe970d135c6caede5381d0a344610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43d94669a114058792870e0c84acca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8e90644014d2bdd32f11ec8a31b7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a45146ee6cde1f656c0bc4733f91313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a748d595239a06a26a447a9afdd56e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d52af6abff265c2292c2e45005889c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4adfc6858262ed8413cce14af7e52116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220af66adf48e3936e9394649c5bc5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246cd1734a3c27fb95556dd3cc1b59718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e52a48f7673d74fcabed0d0a5558a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a454c34e02fdf888ddcb6a1f9080920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a5e2ce9a01a79506d7b05fe98a5c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10fc7f572c93280d0468277120a53722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce5f4394792a57ebb7cdd1682962a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c237bf9a587995a43d52aa1272fcecb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b55fb13ba5a9b62512964db819903525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc44e55f00ba33f9ad46adc88fff2e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174dd9a7f0fc4bbb10a5ab079493a5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574a0bcc95ab2a2e1f1d5655646e28828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31508a583b379852169afe924697607b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee65a403126fa9bcb77f85a7fd098de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f297afd6a143d2649f089d828ba22cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008300402a0ad62fa1e44b251ce9014732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd23990759553fb595fbab29b3f04fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5db0328287753f535560e9fc90d6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d016a93a270ad95420930d6f0d3f5a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959306cd1eee908ed3278edec25170336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4612487b9c158b403731cf18894ff337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c9f044c2feeb0228181775e12eda838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3924722df9bb3a4d6b3a6cc4fddf439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ccbb8973f0fde284b7cf1ccd213bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83670191a8068d6bb5fdc4cc5fb01af741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc8eee145a12be65186f48699058b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1f66ebce03181a7e0fb5244acd07543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a218499b823f67eceb93f1b858215544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf43ad6da9221f512e41d061870fe545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b00c2f9449b5fad5d3552aac25e4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee516e1eca86070275ca5c3e9eb34d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19720cb47d246f6fd9938e3a908b44bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270221e76cfa5d8677b696fc95d41e6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead5df3e533f5baf2f1b398a7cdf97650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096af8e738ee8d10f4aa526fc2666d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc3bbdb2d1dc46fad7e7de5c03fdf752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc445369a544ccab78390be35481de453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f27a8c472d66ab987251f7f8cde0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b760839b7e53d23bbde08dc68dab1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c0d105d094edb86d1fb7f146e6ec356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d85221faac543faf38f2191956e90d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd160994c7a227d447f28ebd487372958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb72b2fb727b09dfa6e46069e55711259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e88346d861f6123b4adc9776244af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb46a34884870fcc8c3cded81b06ada61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d2b1a3a62cc762e919e154eeab8a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128239dd48ce781b2bc9b07d8ae124e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50247a6b4e1d16c3aa38b37c43a218c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1258163dc9991dc58901eb666946d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81def412dbac1b339fbd1cc9a34e8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a12368c71149a51940c3cf88084ad767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2a55140efe970ca2dcf9438f63ace68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafd100c0aee537558e40a96c6d499b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0806d1a6128fa8520e3c5e79cd1b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f3dc372923773d21271625cf47c8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb8735307bc77c847be6c280ef7e0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a260a1911707ebb2a30bfa1ba88cc4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf6b51610dcf6c6c7d897f57297c0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107652eb699e4ff0ed2bfb95145570475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cd543a3ec1c101618a62a6a55eebd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0f7faee0d04028c3b9fa89522815d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c16bfb3b85a35492cf24f8a099191d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb7e74aad1aeb4bcbb7e85efc45b2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114e3dc4983ae9543f6a9f1cdf807ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbe56284ba70164c93869a8250a26181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e44f567810a0ff22e9ed504d12af882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b046a66941fbc5bf4a5003db3d884f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933fd18ab81d49cc64fd81b82e7612e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e557a117177a6402aac8924c0d08c4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac203b7dc254bbc98565eb23a0321386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4875d8521c7c1669a28bae55ea9660087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eadccb441b1c13a328396f0a71da8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6ad795af4ffec667cb23f01a657eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497ab7a3d426a2a956bd6918f3c901590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e41e061d37f1ce2a9a8aa2b718ef5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37c332dfed6ee979a3661dda87662592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6ca2648a56c960ae3cf94695a60f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6466832ab6727143ab7b6c1c17fcc5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b6470de7e09b30889e65fa56e424495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6531e92625ab1244b595289fa559bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0c1e3f1e67f993ad944c40f0cdbfa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888a11df1fd94fea826a611ff46498398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddee24dbe7eaea75e3eba5bdbdcf3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5f2343fabe66ce5699eac9f63baab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590149d0a1c94555022d90d2085324b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27298d8646a9ac8bd6564523b88749c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ddee4c1605ff60feed9075628720f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65efb3c2d580bdc6e3b6f90c3e87c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ad9227d0ff6d70a38ae3b4d886774105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858312037110b7702459304cb86e3ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309111f121b6725ffedd1706b9043f92107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c338618dfd95ad78a8e2c65271e4052108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72d412f8f8477ceec7fd9977857026109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1a2c527db40ea8c478f99e3af8204110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdc252f27da2846a34e92a78eb3b99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f62510b3a20b148fb388402ddd144112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434eaad350a4b04934a4e96a142f91d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5f759e4877d8436855c8c4d0eda07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7c4f7e804111b2c9ac571983deafd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7e4ba2f3bafeee160db8988c3ac92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57627bd3dd38889d5212ef13661a5bd8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cce6572efffb65ce13021a8444c0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a213f60a0889308b3f92424dbc1e4db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ef0f62747d9f50d04be6a163bd773120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7a02fa1adc8911a7f5944cb4da28a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d98e9298727e395800ba9c8f609dda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bcd7ce99f164b8c9c542737a078ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e049b6882b847afc673a9d5451b95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c940532540e6a7998079194891991125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f1b2289e0078bf7c7b10fe7b8d28d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd05b9a28604b05c4ee6913313ec0a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd33214dd5735118291e881f46aa3b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17016a3ff9ce4ca176c436080a2aec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86a1b6bca93cca59ba3e5c85df879b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4283e9bf5978a6f06376bf6464b73d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d4e832a02f43c96aa53c032d1eb38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca480c975be0357c946d3d9f83b8b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71ed801ad5440f92bd2d066d2a1d49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173009db844b707860abe64d28b8244f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac7748356ae057c4aaaca75bb72eec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef590872b9fcfc0ded098580650dcb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446b2ba5a4c052fcd8cc8e224cac175138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc357ac76f5a57eb5459f0d0314fac6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20955d5d03654fc6717d819ffb15a015140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc24b10cb1eeb94815db1fe309b2d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cef19cc11677c342b36590e6bd2ff8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9eae577ae9907d8dd9c8ffa4b4bae6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804260396d0778d2211882b6d2b1cbe8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6ea255e0ca5f99be7f052246dcd42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c58d588e3327bcf52ba2e689d955a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1f26e0bdfb3e63f72e8e9815b4ea1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55272f4abccc80981525a520501c72c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c95dbee95d76f65467345d678c909d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68175ddfe83b9ff96cbcf6a6e97bc561150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28435abe7320a82d17d2ceb3ff756f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbbc0f5fc48362ba6e5fce56f21869152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d449376ffa4bf27fd4f5baa285cb56e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3c0083725152c35f460103d2f907e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802085fc39c1dced61bd442f321e869155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663193b75c9a132c5b934e3d3c65173156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b897ecde90707cf464c0ffb9f516a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c62dec9ddc85cd2b9a34795c535af7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342eb8973b8383b03cf19b8aef4c196159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8a69a9aed566f3cac6df18512c302160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdcdd4e7edd7cb93950a5826a89e2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e30a66c95c623391161b9717e7123162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dea4eba680c00e71f2e670523c4ff5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66fff1de91f139ec442b9174aed198164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748520d8e77eeab3f6c07907c93bc57d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0e3415cc1ab0243b0554e4e4877c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978f76a85179200817947a77af4d9d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877bd8ca1421685058e9e9f85cd3823168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f1539a784c5b02532435dcc1f5296169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d73fdda557ff1b82adb0e1a989947b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8aa955e0daef2625446f4222fc1ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe2555b84b521022b11175efd26c1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f650096eb11345f33274f73d37072173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c13d05a8e348fac5bd806411cc9e21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4852642dee2be7adb8a24771ba5bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0496e5c4de31d2b010b94521f0c10176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167679c23f313c76bc1c6b421e1ed8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8bb8b7813e8fbd9944a5d9f77e979178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b67db1ba24997b8c97bda4faa860a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a8a79122af47adfe1555c4ffbcb9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6852d486cd52a376dfaacb3e506d1d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dea751c19ea5e853caae5dcc7f7fc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dfd880cfae2bf4aae87927f6aed04183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbb4b91678ee1d5278a6c2f0fba80a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398f67f8f6bf92c0553c03ec55ba0ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae072f52cc5e8bdccd1c6a88f8fb69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fd8fb0fc45085839c159daa3bf447187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193eab88b9324989b17d3b9afab8b3c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad044cbf0ed1a6e146ee795d00f5e77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca381c0af6802f30995a7d4b317db2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cf44fdffc2b01d56bda8f6bc7d425191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ede126f38c5db2b5a32c39a4cb6d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99fe7c5f3fd5e505f9e678f58023ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62907bfa5f17c9ee35b5372c0f26dd46194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b0d3da913c9e16dddb236d74c3d93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acb61d65b076d9446ff1c60f1f48b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3be6862aee21a76f21431acf2ed99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e2dce5064aad41ff40cf056d1b60f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff5efaf7966af8c17b3794b3920ede199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1fd76cb1bed7ca39cb311226d00fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44eb22828c04bf10439b84d1101e55201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803c1df077a722203054660fea9a816202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d0badfda62d7b1d11dd388eeff8ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72317c69afa4c07123fec3b763001fd4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae56321e82f20dde6f6695e9ad11f2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5494b6894e11cf5f44b359c7ab1b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ee21b3ca31d7cc8ac0c8b9462f42e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09d40cfd963612e6456f07125487b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d773957fd974c7b077e22e30d25a06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fbaf1fd34d6e8d4c998274ba9adf9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398ed492d1793a0ce3a0cb49503497a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc5fcdbcf94660cb7422d391562fb7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94105d03a9c74f2c063145368353ffe4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cab4a759fbbce987eab97dcd8508ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30272c7375d250bccef74b113996a25215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe694ae8f9fa40ac5c8588806c43778216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a59599204def642e99973a04b6dbc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7503cc5a67f7fe11dac14c34fc45d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c5ca70d308472fa544a57ad0a0263219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6cd1586b7af110d3c4ea04470ebfc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68b43b56fd457f5ed4f7ca5e54bfe7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfba4621c5bfa0d9135c856e21facc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55069be7fb9781a9ecf6182a7b7dd4cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e587cf150df376bff167109b8449a5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09206c789198359c8ffbb245931faf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de01f9039738de80664b558926b2733226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d03e3f9c7b02b5d9040c618c520d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738083420f5d30e0f6d92ed131d5541228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb08d68bbb8c94ab974a6cf3fcc936229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b016deed81cadcfcbd5618ac1aa78a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63fd7700aa0f34c57f98ac09299c65231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beff01e4c4ce0bc1d3776db5e8b712d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638730c2246ef31c660f73e6b36fa2b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc6af08cc866f8c858c93f7765f7b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfd9696dec729599d11e5ed6b59a9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47bba46d27888f7276c28a58374c2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cd37809ee3f9cf43caad3b71310e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2923974812a4823691e33c3c3fd43238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ea8d389ce8f7e6215493002f08153239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717249e4fe8bd16ba215674a043ddb1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772ec93cd52c1a958c068d0d036a42d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d178be73aa010ea60b895b6a6076b75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92dc84c52f34676185c62bb5c52452243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d608eb88cf1ecfb18ed63708e2d1712244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970e8b86a9e4aa63624e3fee705b5ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cb19a73f3339d6bb765781acf1acd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f9cc833b53c79bc9707b0c863c175247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47c04bc2d554f8bca33be1d0c686eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94972c9b847e651c6edc05ad0d808a78249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a576d302835a6323980fb0839670a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291b86d389021ee7384b82ffd02150e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedf4faff53d6c9b39e83cc057619da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75b3009c97c83b8503825e52488688253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd2a11052876b80c63ddd6e30b2d90254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7f6a57d94d9c2a7f5cda38e2dfbc7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd2fa282fe578c459d2f86ac0b7bc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef625dadc6d1bb0cd4533c2f173e815257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf399ef18ed068bd5114e08972c2bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d121af418e2061814005fd159f57cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7389507e362a1d70e649786fdb9341260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6698e49dab4cc362138409a59c4b52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929772d8ae15a36a15928d3fad9c04e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46681078f6cd9cf74f5324646e5f4f72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6286180acefbd5f12c1708afde6826d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926d25244c838601022c44639941658265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22af3c6b89e434cc4c6445f4183588e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4dcf00b3e80b9bd24b0ce2ebdd519267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5f844b382b63d4763505b5297aa88268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badd5481e37d444eee0262a5d61939c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d73daa8d5204eb3c40ca0dda2b941c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb86b8dbd3936579c6421ea76a5f88b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83963e770b5f4448a56dd6a2e53ee0be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c9c4c7c09842875bac01bcb4ec122273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12021c0792c6ee4a4d115c42a99ca4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5246b2a4c25d30a9e622ba02d0fe1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb1b1dd7d4cf38d0f1882f0b55bb66276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da59d80065b3d12e1157275b974a6cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce6b6df838a3baf4e690ff4ccc6576278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f423279157cb5068931486b75e728279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0807fb6743c7cee9fdb66d229953f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a412278c9cbfa071328304872f8c6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185b901db289f78ed9b86ad0ea0abd7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ffad217fbdbdd717c7b4a5ed95af2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdb9d287c38816c20a21fc3a15b4b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86498ab55d6d9bd83031c0746943e108285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65825c6e31c5fda9856b4297d0c1e338286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780dce40642fe010ef3102ed57be5ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508e24f7e35cf1517d1352d435e4620288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6e49c4eb7075169b853fa53a52a9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60890e6df6d5b0099fc6786b7aabac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14886524f8f75776f18ff527c93ae8cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b29ecb6efd8b7c3359ee2c28db7ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7d033bf8d7ebeecc7c9c1e957dd1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c0c6a6c2516def0ee3df4cb95f1db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3c228d9c616c3a86803ccb95c7d7a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18e9b9131322a2efc00c3e391c9fe0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0c413eaee48baa96a8e9a6bbe8af2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ec12e3c0ea9567797555d6797fd85298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d19faefb957b2b2fca9a5294c82c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5eb7d1c6b5227d13910c7c66558b3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02194b2a420e89c3d43cee0effc16691301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9983dd66d2a351766a660544d352e92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cec0242646930e5ba6a515da7c12b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a5b481db7b1fa7a2d2d02efa3fad0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164697f0df8e364faa5c27f1c7c8c411305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8c1f34f6cf87e0a3738acc646e9f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baad87e96782872f37fff8af1e4f5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafac62d84047ea5e5b13044477bd85308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c242441f3eadb1c463fed6b51ed427309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedd8b3009ad72bcd662cf6ce765d4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b6ab1e145ad39c97891432654fea8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e10e11ba2fad7b8545428b1b003ceb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f1d6b0c6cc79b71c3cd48648e5a7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c829c953de048b0c00c16249debc61f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420b42e245e8ff25a8f4817c90155cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bda5e4e273980bf1a5c5dcb03c349316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6a294b347a18cf572ef027a7375c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0166402c614d96ffab898cff39781c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1429e07e566c16ee8afc602af74bf6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291df03436ad3c4777e610511ffdc3e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985992b3c7aeb2a89e8c0029a1d400f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ad38c0fcb311b37ba868f3a301ed1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc271133057b6b7c69d01dd2f6b25c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50b08b4b4227d01aba3b27f4b98184324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24401208092cc80eba7407b3bbd89b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846aca483d9f99dc9be371bc21575f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030bd20463a3ec2d0e2cd837e84334c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f946e25a0c7b3965a7ab859e2055a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd746bed0a4aba41cbccdec28a06cd46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66268d929c229481dc6d6f6b04f43b3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc1ae8ba7a147a46c466a31c4f3f33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc50304f64da4c1334610eeff1fcd63332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecef92bf14f7ca00f5cd4cc4e3d6221333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e16fd25e8ed7cfd207c81d922f0fdf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf54ccf46108871f772fc49a9a4d543335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f272c6e033ac80d2ca82e13e7b03ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b2b7f53dde0acb2c11836c78af7f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69109996be5ea7383cbf7c0e28ece2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65555a91f55b440bec4436334a1c7c3a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a19f23ff0e46ac27a8de8e31a4dabd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb0b94bee2493479f2bd0fcf8102c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a2349b60bf97d87cbda766f4dda8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ab90615c545d7de58ad28bd412742343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08acf8e103621e0449950136dc464a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45726f425e7d3bdf00e83c7154798357345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921d118628bbea84fedda63a73facb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f62fec2ec44e53430ae88c803797e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f37d457c9956b33d91ba3ca844da12348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961866eac841826ebb46e03fac9eb43b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4b5b6af4b041df0fdb1ba5c4c008d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da0006cc81a784529fa2a23ba8ddfe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a208481da6680e79b8dd095d6632dcc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7025faafcab911109f07971ecd725353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814898fb9ddecd51138b455c928b3ac4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50975a1a04648d5a8752165f128f0006355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52bfc30ba93dabe5632df013750aca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde76fb5796561a27528724c93345b09357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa299ac2319afcd80eff976bb0cb17358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1897eb08f02ea5d5b6938de8b1a4e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb1b9b7b8c0d7b63a6f86ebc4c1b4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd621739112e8b8a848d425e2bd1b32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e9dd0805ef49b878c6a49f3ea04ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a954afaa2bd28739a4d3c9057801dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197784fb233c865f2fc3c68a25f8a65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9df9a34e58a95b1ffd84ae320f463365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc2033e798c7b79598bf2bb43d082d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1405ae06c0699cf1f7d7b2a175cc317367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19bf6b2f0d03a45e6f951d20d1db5b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe71b44add6a9f9100b8f2b8b1f251369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea83a9318c4b04329c496058f41ade370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708437f01e4c4ea11e78aae304c2e51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6700db8cdfa24f08a349869ea572c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45c355c37ffc8d079e4f371fe60d3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a249cbf84ee114d340a66bc2cce671a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1a635cc087358107e625acbcb759d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a47eb0b5bbc4124905a9f6029aab5c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dd4994622cbc29fc0b5c634dcd5bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b1c1c10e8c8303f823a6ed1831326378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74998c499233b025b3f96986accbeebe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ef6503208eae196129e16ac907b9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073a82e95423a6c697b6d5e882b7435381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaab0c925561560bf7e3bea82892718382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6bf57f22906c264eada4dc49a37a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f34dd3782b33b56e63ec531480405384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77397771a632dc006061aab365279492385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8614541f535891f5590e5a4b1061b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650abeba6256c653420f7826b9c9e4bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773810618309116d070d12653abf06f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acbc129d2723ed19869215fa73cd1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c747213115a5f6fc84d60377fb6c8c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72dbfa25605b168f253261b4ab635d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff429a6c36510f0fed1b320c4f23c6ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f15678b425d73f9f374aeafe0bae5a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25714f92318b997dc2272b994fdccac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf3a5fe7610ba08124fa97d5383cae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effed6215ab5d24f7e33454299c378bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef257ac83e17621a2d9ee1b49fbd6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04aff6f6a78d04662e39bbba49c3bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e145af198acfd6e5ee498ab5eea64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c4f88e4307016976da60088b842d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357563a8d7c6ac99be640c11da495408401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d9c385d8a93b1c15ef7d9a6ecd346402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0980f2a425778ca4694bf3a618bcb9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a34fd26ca9a907ee7624afc35177e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708783b4c9a384b3ea15fdedeccc884405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e40dccd329f0cc978aa5512594db42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4e27da2c6920adba2373f817dd08d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c729547c0a057c5965ef4a4fcfe00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168997c86c61ec56dd0bda8ebe4907f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3294fa05536aec6917d4829424c629410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412555f48d2f6aa245893bfa558e1bc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d951108345823c035f45416fc9f7931412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43dd5fb476bb28cbd22feadc90cc97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82843ea931c2d3e1540befd3dd47a2d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910d3ba69743e307e3124b8466f3c60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a256c27dcd0da01dc02ee03eeff217416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7bbf81da8e6803d2c59c26aea61a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ad2f60fefbee204c22647e0aab2eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942e3bc1d5603508c75f54ca8eb7864419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab9acd8be2d6f3c16e850ce8c5ddcd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09a7b2a29ce576407dcd22a5393cd4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41e031bd33af8cc644537f697438ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58b8d9e2727817320deb39555d237b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbc542d67d0aa1865bb40c1189ca51424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d55c56861928cc55107a817b14b3e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef849e575bc803ddb9b7485aa4e1699f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20f10b90615b645b866f58caf656c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77875e1322d517b8deee2f61972a7c61428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0d009574d8a0093394251e3e0254e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151215101e4337d93075299f9d430d0c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb8be26e79ba4bc2225834dcf4fd17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828dcb731a3ec79cbe41772c7cf654e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cd70f1297b809c5f4dd93acd9cd3e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a0f3f3e2d7e8ac54208dc817e320f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec818b1d060826cc2bd7270ff987866c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085e0625d1c4f4e428846405ce58e29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183e0ce0f3c2914bfaf616ce0595c41437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22800d291913c761f3c2c0d2375b08438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df21486ee65ccecdef497b14e7d3678439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f29618f73bf782021438561527bf8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3992a4b13f0c3ea32528c7a41888b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7a0f5e9e5f564f7e31124a7ced162442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6098657fa08a0cec082bc6f218e8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9e300646fdb81a8ae073f20a4962f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acef0a5714b79e8b6d9d026e9513e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e510f748e5147d422b1ee01217b01446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db05d6ff9c38007fa3e5b6bcd2ff5a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3276fee05c80a08c4bf4713bbbed1bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60056920247dcc4fb3f26ccfde4c5337449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53e594a21a282f76cb3728dd55e966450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a02fd8f08de2514d6eaf048a4459f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c4b9579636b94b3f1bafa382ecf0e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef06a25268f638415d85a481081b70453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da380758c8fd44cf4540bc0a94ba46f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ef69d7d9cdfde50456801418cdcdf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44543440832e9fa518e9e2c4e04089456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdcdef9a596a35165aa6715207fcfa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdfbdcdbe12e4af5011265c0e4cd02458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523986c9739e494548ac8798ea5cf4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c1e5b72df143899eefcc1c3e48158460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fd11b3b3255e68b6bab9598a2545c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd2811c158eb1b69544be3a6a53b61462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d283d6f4e97200fc818dbd9a3062b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180f19207e908814f02f2653d4f8fd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efae4f63ffb4690caf1fc8fbfa134e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381e965b830512717c74054227b4757466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4345c77690ac8a877cd5a8724882afc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58bfe251dca7b67cf01d79a6c29072468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56db952200eb8b483a6b0686bfa12aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615aa2910dbece3ec85909c85210d83b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52324ce84680c02f5c3ddda17ef8c9e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641ed9450479464ba95a2b4ad72e819472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde62954c52ca24288ac85a85676f1a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51a77e827f6a22b081b511ce4d8246474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e3e23051fc2cb204f95b4b59fbb36475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b750656f30a4eebf9ef0bbfa26fde476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a79e76236844c8ac0c3dcaacd45c52477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdccec0212c0b5fa10b1f09bd7513b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6644963e77296273e27d07acec0be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff9e5a318a0923939c7249e86cda7e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba52bbe60ea474ec77d49af53b290c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b4ed7f0a4b0f93f43489c89f9dbbf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff889874c502ceb08dd41a772755854483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990daf5179c283fddfdef1c11caa0a54484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59100afa13d79c11b1f50896bf023212485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79e70e5add6f9c682475a24d718dc8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290bdff1e23b96f600d06fa035c1f76487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e63ec258e0a937cbe44c0bdb758cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7ae55b56d94b32479d9e22866acab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d34103b5dfa014f406d29479b2bdfc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64c8ad837f4633ce88a7bd75412b36491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1de20b99d40a5db8ad72d1287ca79492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27218cb98a224f19aee1e72c0964efac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044371abd70ba9336431267057b2095494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a0141ccccf3d63aafe13beced6fc8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc4386724fa5b0c9acbd6c22153f88496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf411cb3879680152080f37af0acb06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8af400a746d60b1f65c0db7be8c27498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba1cbbde1abe70eb1715f9f60482e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd31a2c81301d2c4322be6960c67e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13293eab92f3868d8b1ead005c53b1d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d3493325e0e88ed3e6954c399aafb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f4ffa2b683d663ecf93228dbfc9c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a9cefec44239679acda7de519557f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ad2f30c0ebb7c97b23df15039caf7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b67b60909ab6e7ada20a223f8daac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596cb973d943c87655acf18bc772fd3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1b6a9f76ee47b9dac8669b5e352fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f11c00d1427fd551d3f0baffef4f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c33ac7bd6836b76cf28c336c1505b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10d3d95f30989e52607123bfa0a95d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671affd7657d717faa70b7129c453d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168b89cebd596cbcc1b3ac9957d667b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2454d4628d4d895516421f1b798c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25d841ea295d69fc79f3b6c5e40472515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaa3fd004690ae73ad1d37fc400672516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5410cf136bb0398e3fcfda81cc497f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d6cb320cbeeea6f330640db385d10518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef13febe3c56d5a279421e325d4ceb6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fc34ab86da8140b19002ed2b8a53a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f85bbc778e6759bce80e457b75405521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d5cd57a840abc023afd0f599b6ad9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ab2ba79dafdbf9aecaa113c4de0e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b5e3c5c8aa5675fe7701d3c8da9a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b645b867ecf6d30422d50444101584525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1428675fba3a741f534c4fa851b203526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b63ff3ecb493129aa9cef72064728527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372e921666b3865921b8f09bd7ef0c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc304975ccc861a90da8ab834afb16529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418bdffd8167d9b262d5bfe8326d2fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e10cb8911b14fa3b09199b2cea98a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2601846040985ac4a4f28f97d01d700532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2523e02e6084aa2be1b912da4371d6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bcb909821011f76beb1c80dfd2de0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d086b74d1dd0132866b88cee4b0b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09ac5c4e9481493183ff93efa5698e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541ff69010bc55465f3e994f04e1e6a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca00687ace1803aea488300686e2b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae306a21a41895b5b140d6640686b43539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a698a83db81106e54c53f7b52e7691540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fee9a9392c458aa6246d43beb2dae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819009ae2f87a5ff70d213fb9c3615fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e09d0ee4a27e5abcf711de4f68117543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf5f204b5d09e3973cdaf2be4666e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6113d4039dd8df16a2da9ea73fe7737545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fca9b23addac62eed9f29ce5a35e02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9436b7a4d7f48fe0afa46f18fe5eda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e198fa3062bd1a78420b511abf356548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d71a4f9b9ae85de6a2a0a5dd20b84549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aedcde352da4802f4cc8770e82f625550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563931287d641c4c73da9abe302ddbde551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26925915f981fe70a19ff13914b9a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce8c75307f83df5884a2297372cd6e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d14ee71c3a717ef152b2bbceed88f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9492a6736d02a1b6131cc883a603d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dec5835b9e563460efca56d8e0da3e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfba2093b61699a6d04bfbceea9744557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9a34912d1a9b705a1355d664f72fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222052afcd813869c141c1afb477c86559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a096821a750a8ee3ef5fd133941d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b597aded470f7def92cadfdadf289561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5af8b40924f0ca0f75b463b7392d9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2858a192c99478dc87ef1cfab9a9d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59968a2e36cace2e190c9b520ed6da8c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f474ef5403921d48ae02f332389866565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28852ad83e207e48ecbb99cbad8ac3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fcf7c8981e12ab214c89f766f8c0d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353ec89cfee4559d106cceaf26156d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5466070f8ab5f7f003f4657f6dfdd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01745ea31b20bd5277e7b5b339d859570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2175e8d4e76b7fd7e1b5a793f3323f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7319b4c3cfc5266bdb33184de2349cf572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31154af5c978103805bfe936c23e46771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b209f35b439613839e60b80e01ef672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3ab4373682839d0b120804b3dac193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848831e1642a00dd1bc659b49c3c68c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ad8f923020ec51228527402f27abc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ef69dbf746582419b6b328f80dfab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ffa6fc8c3ec8dffd29185d9341ee87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c4830c90b4461c804d5ee8555e52f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75667c19d3808e8d69a3de987e88659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac643c45c03e9a45e866797688262210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb67a597106279c045fe3ee14cc77c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638140acd4cb3f7149204139f55c59f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99710e71460ad95c18498a682c86c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9057f6c5350f758df3c7a39cf156a1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8ac51fd05bffe0a94a77de67cc3e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dff9380fd01e7491820d7c076e05a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d43074e100ba0645a57abebc7df7dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7bac4116b0f513131d8b7464abc4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0418027c3068ef28fcce776d62ad919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e16e35c9d6e614a67330609c17b3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b704806e6227367a31bd59e62252021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85454b3cfba47ecd000b7afab18a1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713b5ad7d5b2d95e7faead620a54b6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19d9cb71e941c9f88761af1bcf488d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19816252fbb541e0b87d3f5d8e0297c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc5f56decb55b74d128b77edf95bf426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addab44038542ffffb55ac16d569698e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33096164631c9f0f6c92e3bc0c4764c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366546ba144f189818b36dcb6e4fd7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92166aebb23f69ab8a8c130649cce78e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab31d509a0870c969473e5dc33d1aa231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01695fb9ee1b6f321c1902bc11489aed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f19fe5806901db08800ff7e413b4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cdc020f96d828ebd77c8efca38f2a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614630f0150f4ec7817cbb2eab4c33635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225cf01ef19f145f6a3b33fdcbf59d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170a8dd988eb5703ed17f518f5fd0d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8648e7e3ced21b036f081e6ad52f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829156d2a8cf1711dd9725e6e3eb0abf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be845e38f9f4403d009c8f754baa7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d286f2cb2e8eda267cb1920251c4fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642ab12d20540dba51bdb5a79daf03f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06587bc50afb7f1aad49505cdc1f2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c8d480b3759325068ff1462e78ee544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b75509688ee406d92012dd761244de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b3b5f7da021a3d6b9da42e2b29c1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c3f498954425dff46b781874b852247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e3ad941f6ca441647a0f27da22a8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013f4a7610ff5cabdae9269d820341849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbc0ff25c924a5cff8a4e6b6fdd71750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001baeeac2bce495d27dc2445c3b40251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a180af40e626e00a9f8007eec3da852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be29597ca19981fcbcfc0ed1652856353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515bad169706b5e710987b9693deb5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e23e614be1506ccebd9055da4fd0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee61c5bb6818aa4983bb67fbaf9827256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fdfa950daac14382f7b3c56a9722057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edc7a3fc348566f687264cf28a3c7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42769d417d84c57bca19d001da81682659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107358b545232ce7da7b01cd7f330a0060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb650efdd6d3b18aaa82a3d35f882dff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d8f8ad4638d1860e02b05e801e6ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a339b4002f580d26829946c4e3b8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf22365365732001b0a2a634f8309a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8024ecc49e9780f9730fe54cd9f21765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad4af638e9a5db31b8cfaa4f31220c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a629af3db6c31c538709ef339592eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cedc963abf9f6f44d91d2b93d225b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9d668bc372b1015082d5a91dbdacf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07b4160094fdc1166224281a1bbf7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b209d202d9db7c7dfbf8a13baa57e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca73d7876f3b5876c5cde8b113c2d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9d3e1cf07f96e4ad6f646abfd3b9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde77e2c23b4dfc065fc15f2ab71b6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b22fabd4aa999fc4986ecdee040d8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ba03b8ff1c4ec5c3ee324b48b667e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854c6d7f16fcd261674b310ae45a37777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b2241191787834bd22db8f6b2bd7078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465bd289ea18bffa009cfc92b08544179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d2ebe7f16d706fa16805716b1133580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7bba3a7419639d0265b365a5f838081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32b0fb5137fae5514d09b74035597d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b766622299195881ecca1a470b80dfe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f9f40e22cd8c1983809fe86a05f7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89032ded59939576aea9f77f3d735fb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c917857f62a79c63b94126ae0c6e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113615b1476166ef2ed15336448de7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cf33bff77aded5bd82d16b8fa7a3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f55df1a606b2f74dfb9f1fa3df38d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419c45b560e990394f55436ef79c2d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de59e08e92696b6ada142766515e1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc0f29674d32571b85ae6903c21b0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51780bd5ae19f14e156c80372d6de593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7f0b095b07032da4ded767481d44194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ac60e004bf1528fffeeca2693e6fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa527a1374f8be9ee0c7bba9d07f0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4f3fc331c2b901d1e435b631aa71a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c1407ad0ecf584425baa5ff0c51a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f78f3cf621c31ef080a7652c551fa999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e12f3eaa7ef9366646812daaace068100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc2dc7457f2d3b9be249b5559472a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589defe6d5528e11acb3add2a613af7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93355424ddcfaa12652a1c03f0c61c7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955c5d057cd00fd881d8f3da21b4bee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f292dce2c2b343c482301d149b2c0d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99879dfd7945566eabd71aa1647a650106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e156a28d5a9f80cec0bd71d11e5485107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a83de612292c6d3e5dc33b3ce408c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879f26809354de34a38154b75340d5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825e52b3422ccc2fd3fc2a015c1d73d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd6aed5e36014fb832a42b5912476a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9997fd45a57b215a56cc0a471b3fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042da8d65a46821e6c9c161c2703d50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc593e8879b6ef0a50682a7050857c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b10513a273afd06c70f8f0aaafcefb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f679eb656b5a08e103dc3b685225684116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699da46f442c33ac3d7ff02f98b71865117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ded784ed8670a10587ebdf4828a6a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44927bd1a15cb3f86d639d3138cedc0c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c39edd9a56cb0a0618305c173c717a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e5b00a9a25c28ba90eda9ca53df05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb81d63c07ef654cf5610b020d6333e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a091f91bb2afc4354aac682080971b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86d9cf6187e7eed8754fcee9cb6c30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb32c623b66ab00ad42e5a1545c0f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda35a7d7ef60943365e3312af7cdde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811bfa07e3530e101047037f5aa5560127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f41495fbaa28da6b4bddc984b1398128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658247cfb9beb29c8b689ec540dab68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16785b1998ee7ec4f0dea585ea28e1a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11528e3e88b19061e89fd74f0979668131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01303ef34fc5174009927d4712cebb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c01684d549e1c2ddbb72019aeae629133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fee0f7fc1b4a3fd0655849607dcbc1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e09ab423d89d192acde4a7dc6b36f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e1b7b468c0c465589c84926f9f9df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1ac851edfd4146e622989e84c4076137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a96941200b4c14470ee3bd5a2cfa3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa54e9a5f76437771b9a8297c946d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ddc5423b8a25d38f8b073c1fe6868140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe15dbbc793b587c009ba2f8cb0d76f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d4f8c4617e225c761e91b01d3e2d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6600caddf2cef2d651872d0c10528b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82b772b18d25b120de2b5f9d9c17d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72382831105f40924bc185e7b84d7f6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a0e8ecbe561996c78e257dbc87efb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c793ccc5311f05a44ffccb27928aea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d1e29a463aa320bf935344bcec3b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf65256909d6380aa7fc93e8dc74399149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979918b5271f3734168192e7db59a12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f538e6e4e609315b820ae9b86b4a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36eef0a44ff77138d83fa1df0ab2e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacda538a2210bc748a09bc034308a93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b8327bb8da09a739a92b2332d17b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b05b5773c5425ebcf4de6886c0cba1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f497f07d99710451080304a7d0b3c2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd732299e408fed2984fa6334709b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07a38b317fb2cd14cecd843476ac79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de649ef6c1ed7102083ac92612fddb69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8697e4b1957776e0a3ed9647143081f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fa0e9b061a4a7fe2124eca64782b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db35e9d35218940a67c280d374641b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4927dfc8406f99d75c6a2d479b64e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea37a35e15c961c5a60f3f7b4be946164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890cdc8441af50fe6df1ad16a65dd92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d93a821a748dab73d723cd97dbc2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da92333ff67aaa414286985a5c7a1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afdc7d0ab6c7d8d68f1a1412910bb2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cb481fffb2f692e6f643c68b6f489169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24feef69c9628f49451ea41d16c387170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c986d7767c7019430f7d95f25ce9dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362d5c3019cb274317159c587299d46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22822e431c229bdc749b6f365103962b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8da87ae810572c794f62a9cb069eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdde886aed30571e6e207279aac149175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5a6bf06613fe749763d6ac322cabd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f196d931ba3f828ce84f40b19dc54a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3713864bf50d466e7fa3173882f3f53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96694044ade0dd6fd6a7de232d014d45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe58b9f78a7ba194ee7fae464eab78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f067e9e90b2dcca60bb2d4b914afe2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebee46bc0d135f5cd7ede569cf7891182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754378210f086a22128de3070cfd92ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251dcef5f7fe77901827f4ee3bbbc40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c105adf1a67b146a57a51902ba602d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d566eb92996683d6d48efc5115a8cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99eaa1b4a5e6175f8a509b6d8a4fe8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93952c54a4ff14db276defab27a5a612188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85137e67ea78a179423004358c36c684189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1c4e5f2f822ee4c038ad482144a24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db0658e88049814d7ea030348ced4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fd09a4138fa709c61eaf18110c107192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363d4a92d34e9704d464c4e75a57a27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c33c57d118bde4d5de1fca5de582ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b04eafeb0a3cc5b7ac4dcbd305c4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6abc5bb4365a966aede9b49cbe0c4d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d067f3c03113920165e151bb71aea0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec668d461a76f61f92abcd56b534db3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be1c2e078104af9135a355bbac61d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dba18c85e5403c2064f8472231ab0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02ae79fa9ec853933a369b73357b22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a72bb155584c006dde9c8febe96b59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb41d49e08537456164b8536754deb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe609f7b936b6e34c839270b543557204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c111b810267fdca78b951841835d3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea7a0a1a785a5222a5d9f9fd35c72d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25312ba22e2cdc56dbdec9021959241207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13355831287b7cc4bf2448ac2fd729208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a359d25cddba861cf8983a2987f446d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331a22de91939e1c0c37efd91460686210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb63ba951cfb9fb651227bd917f0d08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93f559c7897d11006eb54aaa4bf6e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf155d9d4bd20f55081a9e84662c2bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c2c05edb3c3a2e599dc236c042b69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34646c85157c35ceb8a30ded7e41e7f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd8565cc62e4a8f45a896443fbb9db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917daa32b10d9be64f801ded28b2de4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966697987550ef0bf25e068dad8d17e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1c9c3278f79ad4a55a4eb8e4704c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acdd70739760b8eeb9d6f981010a1a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931f44c5eeaf427906e7a3bf339706c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c5647f56060d87797ab81fae2cf2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77fc97d0942774a087cf1b466b4020223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e0041d8212c35b6517768969b1584224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e007dd07aca62674b0a62b8c05e8b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92024ff71ea99cc4fb40bea0c433882c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1915df54b73e6bd7f58bad299319518227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f890a3af55e7aa7312059c60ee7634228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ff622326b6fc8713a5c8a1df71d7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1907483b8cdde3e8ddabdc25ffbfae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909730a4e77edbe02c6a9d041f1014b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c454291905d99e8e3f51c05262598a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfc0f78ec969cae895b57a5b6433b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c749804904c84dc883ba39c76a59c9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e44c7bb247c8901f3010225bf6b224235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e905f305ea09274c85ebd0d8782920236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6832e436f6b0a6ecf68d1980eb209d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fdba9b501bc2e13fe867fafa6509e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf927c9aa404d105e6ff56a9850cb6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444f47638979e08fddde21e60f96dd4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590507cce9171a35b3438ec9403f003a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36fe531137c288302930ac0068b006242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e934ee2df322bef621d67638157c0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde4b9212625b46ad7c91b8926c02b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb0c09fba4d281d2f00b3d0bf10f75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71423f85854465a28718fdbe5079476246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b39f7f0fe42cd0c5386b04b8a00005247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb5e36cf0ad74ef919be5fd855d0cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f302e84fef86b7063de09c3fa8eee58249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1008f8fadef11689c50d771ac9cb236250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ce4acd21b7efa4d28a598e411343d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db0eb02147582c50b7eaf176eea3c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62cc8570a3b0abe308df4fd7bf246b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69e147f752819214663e6c411aae8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa4222a3c819f68ba71ed12d581485255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eebe95bd8da5cafee1ff685927afa7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24636bc59f398efa25901ea5ce9174f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c42d27c5f77ce758139101b54f18f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3741af3dffb4906f71389d075a9eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08b73bf9e78225b4f8f0591cfead62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c182b04f3803022ec5ae04b641cd7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8002a4516b17a9b8bbc0875650880262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ef01d63bb559331bcdb372b9dd70a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319caa3505b1832e796929329ac1702264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ad3da4aa6826afc63db199caec0dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ca358549cae464e60d5db97ac55a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95445ceacfd327bf94c3ceeee6da728267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c29220da0f60c8f1e612495eef02df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b940d784aabf19b283d1d5650b2155269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb3bad779818b51cc83e304d1d2e07270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc98bbd225cd5aac1b10289fdad17f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd093eab5d6ea3c4d9c5428706b57e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6818d409eae783834986e031e449a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14a8e2d455a04e8b48acadb37cbf49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e2dc53592d4000e859353bc229ef6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5d316923e9d0e6fcd1415f0499139276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbaae69f1fb5f5674f24edcb191bbb0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347e267a20b93003195682ba80faabf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dd42c896a8fae9e0af6421c4530e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebf27cef2f2d38e6829d389b6c1eea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283d73972cc739ee9cf11bfb429a784281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f3e99b587220b81e4ce86408e7ce5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47380312c4dc22b391ea8dfcc36287283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ecfbabff1aebbadc8e72e6b1df613284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d99ceb2bd83ab1227e79f12d95f9e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54327dd94fd628c4f395dff1d35c01c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4943ebd7083983a3de6774e093a83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c63757133034d9a83694cf69dcbe87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d11e17044d891ce9d7ad00c02cd75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4a5e467bbac960955bbd65a419113290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98766fa7259109c890cebd552350a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7af43653a81e0cf9aaacb1151110c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0186d04f3d5e90be682e59ce2bc860a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4222afa2078066449b763cb48ea7fd1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a08c02ef86e8d310bb9609c6955ed1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2b537a88a41aec8e3e76e0e3b595c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e9615b2ba99a4f9f619d30883ac6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519e1cee5cdd582755de9c9f15ac88f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fecaa34e8c354a633d506fef64a2f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460330a698fc26768c39da4de1985528300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed20133f87655b74dcbfa888dd66b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e4784169ae10f990ed32dc36a1842302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6950d615b1e5974f58d60bb9b457e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacb521dbba409ef488391c8a6f0e64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd56a996946e31b0cf559659c26456305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a1909547f53045705a1f44dd68c8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22213ecc9ae16d73cbf3a3827bbb8c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1506133377ab1741374aaed7e7f0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5277504428c1b0c68789b26ab49bd3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26ea82bf80e3c1761eb4126f49aa85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a2f58aaca2ef2e910770e60069430311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a34ee1b198a1adc2adcc3f9bebe25312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cd93f646c6c6936c94f8e10892c55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f1f0b3a90f48dbc0b47e49afaa0e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869f909a95bab318da529d4d55618f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846db1f32a6a0bc9b65881adce3b99a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c270f102a5363500609fb312aa7926317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0c93880a08de1f0dcfeacb0370256318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ecde62155a2337b15e204d068f573319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b723daae46f2358ae5cea53a2e8c65320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fdc6dcee8bf898c8cb8e39051f848321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f6dca8dabb47f09f25d3ab188787d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27df200adb2cf513a83b6676ad54fcf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc19277943f919d340d04ab6383d7a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c52a00fac0da3e6feb6464cb154ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012b3f6eacf4ebda549db5331a30ba6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e04efa1b8bffcb2d96fe4a0e3f822327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8f0463d99b43aac4e56383f216f49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b20691c22520336d184a45788f54a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa937c51dd69ccbf50f3fbd461cbab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a7fa0c0768e5452f848e4c4e36500331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6810c21edd4f7197519e540443debfb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d84e2edf876a02bef9a9e7075ae872333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04873e82ed9607d5d4b127c35c53ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aab4a7090a19cde7d2c27bf079427335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cab7e4e71a3e2a5971332e523ad94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530ae3c4260fe4d0dce115a6b874614337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07e6d34ba7a46c8cc62286acf31c85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5ab0e8a00865ac983d81cd5b7a06d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd91d4d8a6402e64eb03f9f8c7ac0f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94225d8a365158ffbad19680f41eb4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13dc885ada7a17c3d0198da4e6f61a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675206f4feef54a16612c444311bea7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870793c66c8baf6039154d54b5f2bed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6899dfaf687fb1d31d3f35f81d15a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca661433d14f5cfc51b6bbb0c586fd1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fbcf6daa8a2eb492de7711842a640347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a26a29c8321a7aca59cf9c5c85935348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdc75972fb515eafedcfd7206ee649349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d013ca880103d345bf31e3161a11d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c2a5c7d0eb759e311d52690823e64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aeeca82bddaa905b4b25d2d4d0e59352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3988290fe68284ebd6ed5857b6797353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4331c516f970e08ad6808d02fcb2944354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7454e232c88aec924c25dea41e0bcc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6540b6fa1e32ebabd54b606acdff3f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b79d2563a505dc78152ab6af5b239357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e93df7ae9d452368b4b73ad947d9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715ae4475fed884f47dbf3442bb7748359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203da4e7560f63afb953e0e5a6ede69a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bb49c176d35d7f45d25b3687f9670361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2d7ca8032fc42d6bc916b22b75884362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d5998767c19b06cbfd2b190f89259363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79737007ff6b5a1fe6b702b12906f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436323b594a7523b65679a24867148e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913b3481d16044d75df0acf8cd5aabd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0666c693018d84e9acfb5ead848246367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2247742f68adc675fa44768dd8df0ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb33ab0e0517bd07bf7f9c5c7b5788c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186f0f70c223f6f81441036e9fe5262370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550415469e4cd76dec414cc6445eac7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f425e4d597b5dc881c09a50cf7fd499372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef65c2214e1181ca886739f4885475d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ee0b4ddf5451fbdbc62efa51e6003374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d5b6a648b01111f3fcb5fef371cea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6e3e61e6e4fcc68464554e17e052f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d16b99663f2e55168b5d8e5dd7f7b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5ef28acf8f044d8a7a6b516d72ec2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cba60c19509c1d4e131ca0a0967042379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede60dde92a43cacc33946764246167380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1ad2646c42f0b72522d73b21cf7b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b93cb02a03d458c8782e03972563a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4a3444cc7d422c9a6cd6d0839b278383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cdab4f8d19237ce1b2ae296ff06b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb61ea01617dd739346b9951860d9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5af8eddbef9ec265729ff18eb0d3c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9d3f0ab23f8c906357cb74e53993b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79857e309ad343252ab6664988a16a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208a9b2e336c2a99c3aabdf0e125e44389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622d20f6e92b3cbef456d739a6cd8bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ceb7f176985f6d90b0e8b6ee2d43d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec847f2d3f08f64aac659c82ab33db25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93577ce2051e97a9945f77d51c1fd1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9a967a88a0cce4502de407d8e5801394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda309aa8614d79acf19cf2703c845f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cd38cbb8bcb74b87690a8c18886e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a6e305c0268727c97de59605eda4a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87c0a56e60745d413d23098944584b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921cdc6adef278a52f1bd6583ba9fda399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d755e2317d0ca7b01e0ac7ec34d25400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d30f113242ff4f2541e593290e752401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0caee08b933277eafff5bcd1590dd0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac0aafc5f3e4b074569a0c14632113403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee039e173d75e899633089208e09abd9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63378f07a60683ce04402c8507aa2d0e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74931c5519a31135511efa06cc01a27c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f13e039a97ccff7707d89688c389f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87525708352c7001991d12e412e8ce3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cc1cdb7e74e0ac653aa828da9868a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e345cd5bd6168c09d40ecd184bf0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c9d95344f4222a55039dcf61ad92e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a210936ad52b85e44c3566a4f2272412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8febe54548e71a46e5adbb812669866413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3897693bd1fbab67140434ae65d526b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031371033145071670ca28eb68c09bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c27cc57ebbd4727f667e45b72083c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83f9c874935ab41fd8e9fb70c71a66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548a4c78dea42f3fc192f5948f03761418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fdfcb9e089fb4705b276161323439419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c09260f1693fc6bcc7369bd8539ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284d2b5a91459e918a09285a4de47eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea283f2841c19856fa1fac43280af961422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893ab3f89dc1e57577d435b60b9ec21423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce649d8f300e33ce5ccf5c612058c186424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49702c7831710e542809e7e53752d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c859f0f9804c340d3ed432f1e8ca45f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591a2cc9cd66c242b931d4630c743fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249767a79b4dcbdb8dd8d4392a10f26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7045916b20a20b38db0a38fa0f7f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93741e64a25f46b9256c110efbc5f700430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80b74a1d7b7e7ae659354f96b6da2e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd426b09b312ea5df3abd41df2ccf76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a408ad483de187690e0a0ffe3f5c0ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0858f429675e3df1970435d596256434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722e3c4679f8df891445b42be337ad4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac9fe70fcf897ae9ad6bb1ff568f6a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c5a62ef214238e1dd861009be6d56437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2a47beab4c89d4a68e3450ef500de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99815def2380995372f608d7009974439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29a8d8c2f870a8a306596322138f2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa37973a736da4455e0b8a89c29e21441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4c400a34cc3567c70ebfd64ebf4dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6ad20589e0aaacb9f7807908d4deb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1b371728b0afce2cae9156f821459444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9f2455d5cac5246a6bda44748c37a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1201908a4771809f17ac54b4218263446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcab30b10d6960570ce66d7f2b4c78447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b96e3433a897d8094f0662d0ecf30a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede62e5dda29fdcf7ecb6ff58abbd63f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f75e8d65b3c7078391161a38a6b2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc540970f4875191e140ae239e0e30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b58ecb58133b00ecbeed29eb5c32e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bd6905f1027101551a020b15466f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64231a499e0102ced8ac5f0502285d8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8700e7a3fbdba9147d01b609fddc13c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaad76606c23bdcd3ca6f39f7ddee2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba8693ad20b068e5e7ab1d5c233e92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915ad68021bb134473d209e814b282b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d438a20f3486d8324210486a8d38373459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19fcb737d21f703d44963a07554172460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd730aebb65a42632c506a8c34088b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032c5209bc078955b31a29c322556d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b257c91dba822e422405d0a7a5620b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40952da66c5b1880c499de26b268971c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f3b721b783703a6b9516d80d26d17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1f1a2f5ff1fd8af505cab0c188376466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75c6974042a73bd5f135677f27acd2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abba0e2452685be1f2e5887a1dab966468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0f893dc1147af801f3461004b5b6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13026f7c4a8bab8a4c29eff7cbc0719e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a835312a1cb3e750d74edede48ea388471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c9b4ef467ddaad5826f7c50a6013f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba319ed4abb403e0f085a1ff4cd5aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1348f7ebd0827b7787dac7f7f9d2b76474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e01a82809e3d85751ce904ee4ffdb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22934b7430d71e2aead17ca3868692476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0befb5681b96e1eb25c7f97a897dcfc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8631c761d27aa98d62dd32adf9ab157478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7632b0a66cda936200c08e225e82714479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094c6ee0bf32e95c1377722e3b705f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d6416407a5ae1ac3681e0311c028a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6046f2b0f4f6e51fa489bc97d86b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fface59d1052472527bc3205b9d147f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f25dd93d37f8f0b0e8947bd162e46484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53df708fc2c63f8bc9d71a2d8721475485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea5b2fb494413bd665ada55226082f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b17276ec355195e4459872a7ce47f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99daf0d50581dfdc2a31a120489439488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f6bd168598fa2e598daf6630698cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375604d76fedabbfeec8c6855a0ee10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44ea57aa63e1ad1755fdd7746e3dd2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cea10b4af5335c9f4764598f73fe35492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462fc4a9e5b897d0f1349aeb760c6c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af9d213e4ecd2eaded39cbcc032823494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be32f6af302839588e260eaa7b2ad6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b459acd86fcad0950f37ff46427072496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804efa246e8d0b02527fbfcd45a0fc4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387be82945e9b144b7c17fd24bdae4f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bae6abde17b390d4386954b4a91f75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432f6f6c3f3d5604a8229bb45c0c692500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711ea8b0434a35e042878ef9d567799501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa031e992d556d0f9426a31b13ec4d1f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58a9d11a62f8b0b8cb7616159db559503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0c139802404f75add57574be7f5aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17de304680dc7c854a54cc3d6d9719d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64caae30c071f0199aba6890121f2ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fbb8332f914848c890fd83725ad6f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79577d42abee81f1e8f8b938ac348fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e39e170787d7efd77c9499ba91ec55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501f70f033b401ec96237b288d16400510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10f9acbaecc45fdc09f87a6e870af1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb20baf5491f6a8c2942e6e101eac24512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218fd2e559c8bf1469f42d70445f4d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b149d6334346632cdd7926b8317dbc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0b062b526010dab4dfbbe2398d7e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260986c12434ad858e599b51af44969516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daf893f941f6bd3e12aa62907feaf0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf77ea41a785f5ddd44beda6a50c21518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909f31ac9cb45231b071d27b0060509519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bedf860c804ef4014e51e855c8c10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea66b9ae119d49a507dac2ec277566a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427645028e3726d9c9d2e4058d9e272522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7d64f32446e0f47385ff2d1bf0f65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72d5dc02fa01ea5a31f0816e5d04ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82256a32dbecaca8ea47a1c878fe5592525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29c9e442ab82dd1272e2a2e7f04c06526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a101b709fed0a6ecd59cc149533b728527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54124e6b6d31c305a4a3654a133fc58528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889478c6575ce434c6a2cec0129e7ae7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268939ebb03a41d1f7538598da0ab94530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8414115bdfffbbbac413685dda6a888531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4315cf963d6a2ed302e0c005573df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebc48d8465f6220e360e2263f6b134533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c587974f6061e56a4a41ac4b29a26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7823fa3a55c9547b306ec8f6181bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbea9c9d8e3e479290c84e81a156377536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1561cce3bed9784ff74ba1f44a8992d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222746b0aa1101588a8279b7be9ac979538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60a8191bb9c3ede6359a3dafacf260539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fe40127290f8d2006c70cb6e73d86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ba810cba9239b0cdf0a2e1cc9ca09541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627213a0cfee85f24068b2bbd821bcf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1691fe68f8623b873bdb447b5563740543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b6db9b652a22ed21a14e4f88b0d80544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bbf5867c3318287e87bf6067f4d34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962b270abaea4c3f7e5896f0a15cf94546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2930ff9b6601d9afca13c2dc65a77547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296824b381fd4c1a30000862c4750c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810350e223247ad74659858b2f34f86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb560c9106c215fc6667f7d53ab6aba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bef6bb2c3b76a8086373152c26de57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902ec4c3e52a98e04761d33fc03facc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83930a7c392d9e8eb199173671f35b6b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbbd61e5945a45063cdd157f172259554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e21e346ab0afd8bda5f983473fe071555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84ee87e98f6f5488b8294c9a3d2cd7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7d3cd1cd47721db4c2f0931b65d0b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066e786e6ef063ec011d182a0a1f635558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e3d408a04dde0d3408beefd542fcf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c366c7826f478ea7d5894e2846edb4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050868b97b59dc91c06d3655d43612cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91820ebe49ea280e0c9d751708dabab5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29dedc2217f6f2d5f22da2debab2dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c091b616d233e4e0caa069938900c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16d7aba30bca8933ec85d7da376ca4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f5fc49922fcbf246847230a2db39f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d903556ea5defe3192198176522f4d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e662707adca2e62b4e76184a727337568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6275a3184524ae0f652a61101de28b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ee08a58bb6ebc3a8fe341e905f5b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ea739948e20ce22ce9796ee735631571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1df415f42ebf81c2acbe5d8bc17b93572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>