--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144e20da0e7b0eb0c12519872d5c9001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73982aabb0ac767edbd648d0c811d8772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c344dd482c0f87108c05e023554c3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00beb0fa227605e5606d7db8c8ce639e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a38d8a1459c734ed9215ce24691605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f61e052a5d23b49b9b515175859ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3f52c04fc176e13dfc25ef74f35c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181583b6192c23afc7a247d0d42e7a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe7bf1e14502b970f36b46a1a7ac5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cb5e78afc5e701a91369097acd4a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5aa88929be7d8031f0cd6d53de46a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aac169c7cbb907d30cc0f9e0a480c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ee9b7fc902639853cb685d65bd18b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd40721623a3564bd8674c3660547c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f07766f4e72445c5e87eb3a8f4d8fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893472241bc031f17a57f87fd9318d7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44c932ddd743ced66c50c430e6903a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10185b64487b9f1c63bbceeea84f420718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72460a494bce6f288009cdf8c340b58c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60f706d967742d744ec9f892f28e9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9683ee69c4501e525253c8520a78cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc287cecd54ac8309b6e44c298ba2ea522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee4bb25479981ef9767b2b327635af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b394151a0053e03d9a7308dd84fd45c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227671729fdb13e0c63e020c12e9fca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6a9b772096ee30f2be3f91a8b8d9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011199f2aefcf3d28df60aecabba97b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81799f310888ea7ecca690d5eaef052e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744b6c351256da32a9bdd52a9d1f31529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b56d8bb9622d97956ae9ff6f849f6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a682e5380b028688af52ff3c3970731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7751bc1c3de98bf438bd53a8a63a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd96076fcf0e53344f17dc7d8ef11a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fcb3fcd29e2e4cc72b394f216deb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03134a37ea537a59daa20166d8f152435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540894b5430fae124cb59cae2178aa936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7955a00ecacffbf3816b625e1de08d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329f3081b43b8d1f43b722fbdfffbc738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c44b42883d4408d18887aba07542a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9068f77bc654a01fbc3a9315b5546b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94305894810592b24b0cefbb15201541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2424bea572e615e43e98c5cb12070742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71b9e3b7e1ba3560d84c056d467f2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4c7533fe25e61464d0559d7683ab344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30ab2eff952edb3a4cbbca513d996a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ddfbef8c6603452cd834a344796a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2f23fb1b33ecb0c63659aceb4844a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489818b0ef3f1bb3d7f11853a6f6dc7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c224bd484382b7815ed4efdafdf2649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde6b1e0e20e6c7858460df9f1ed5d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b12adeb6605165e24567873ddcf8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365491979efbe5de4856702303cf91352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3a17a4fd00313982bfadd2f34f10453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5d5380b22ae9f521d9fe6d2e5c34354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dccc1c2175bc843eb5c2687c05c3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd58e7bc801cf6f28239d9b52b6e17456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76087aa98377fe2465b63be3cad5b96457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a8e21c6a03010b7b3312600dd364358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a68e19fcffe36b718e99b24d70c52b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474ba4cbadb759151c56405f2b2d98160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e67c3fffe5fb8cd759247bbbe952961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba892b877b9e435dd51dd1da13735d4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba2eefced6977eba2634c3f25f957263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822e62fa8909132b66e2dd72fec75e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239480944950bd1cbc8310dd0dfc29e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e431596c9394905d13adc318d63698066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e2d6c1741486fda17159743a6427967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b5b6439107f90e4719272d635095b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c32b376df1b0e3c1f2baca9503aecd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbf4af7caa1b84a07c8859a64faaa070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594db89ce46ea89be1defe0637a7d0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f9c0cd03a43319732d3b7e37be51972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c234215381a3b01e5cc9ace6979ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f0cc9e7df607aa63537be2d6aa7e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01084818f11ca6570368ea5a701d531e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5bdbe610f6e041aad6bb90da11fcb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd112a369de87346c181c31186031177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7d2b4afc7c688b0563c6aab7f548178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6da4eb64898c9faacfbc107c7611d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bea1ae6ab5c17bd968d6cbb9e0c05780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599bc2f72f2052b0b176c6873fbd2ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a32a5abd29b4b7fb86819cf536a68d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d15f898f09e20a2821087c682b97283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e84cd56600d3cac2e899feef81fbd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b717718643c1386ee5ff6cedb1074c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e06b8e9cbf1b99985fbe5931657b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1dcd0889b5f5e36f78b01531cf62687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92401de29dd972ece2e1f6e77dc63188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d6ad8d19c42e7bc8acf2085265b1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772a4a5485139df2fe801e1acf6ac4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8709a01d8f6ab4f3bf204cc0a746491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32624ec51efbf6b6e789c8de2c1d7a9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b650a7b53c54e191a7a604e92b09b6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7d9cc8a796b05e92f1c71ea24e7c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee4ca7b322a81df148dab3e542334d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffaeb4c22f0fdb761cea892a77f97e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded353c36294cc79bfbecd202159aa5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394654bcf9ebe85e39130f8dedb555e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6f2080cc97603e779306f8943d0f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f869ce3ca5a6d99b56d255dfe27cc7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b57e63ed3e64b19a170753e967c39d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2224a25fb9cef5fbe31c3b9ee4a80102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dba3d9588f38fcfb9a4aa0b6ffc82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97b265cad4e4ff80b6a1c1af215a72104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089592e076163f7f5b86d0f4d56e9090105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c14be403e980ef06c71188fec14489106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdffa537fb675c9e6daee01c35339a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4779ca3ab870fe2aea3399fc9b14e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba29279b7f6568ea2ad3f1967cf8348109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9b2b53ceb2a42815e0be6a7066c9e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd1b6dd9ad4fd7652f7406206d81a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7d54efc3886234007fa8b6f214d25112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67697f8a450868e115a6171abd16a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb514bd5f5be5604647d35d23cd99894114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd20747271d42b144e4246b0948a206115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a7cb022a7ff1b9912ed512e4b1c65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77dd43c50cbcf2bf41605f64ccbf95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c237d7c310420d75c5836a38733b31e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf243a8f8924ab04650e18afe9afb8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61430252a2dae6728801c774d24f15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e306e1b6b34b8093988d1c40c430a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb258382ac6b40db297db1b02b12aa1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871dd6102cab9d0a4e743b24bf60755123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190af77ecb70d821f3fdff844faddbe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf0b5069cd66e5959e73fadce11493125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783b73aed315a4a76ff80ba0024af9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a237fa522db008a0754f304a85875b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41383d8f62985bf72bb89012ee05608e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577bb98908e4dcb64631b3596d72be7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff296418cb7172a840ca56b5bec460e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28d74423c3db296166598b66aef36e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7653a11325a4156476bd03ff6784175132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce5e90757d0af47714ed41da9dd347133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd61d18b7e185694a45e6022091381134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b1fe54535c8e0098c7cbcd3460b86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a8ab5f23a8a537158515f8646c3a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07389f36edc79aa7202fc835af1960d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8fd281d6467cd932edc951e4e6885138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f84dcbe2bd0ef8da5f60bab852104139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779459c73203b0c82175a8ccf042b656140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab72baab868febe2c2657b341d1ec9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f56e20aef1620bd1ef732aa89328c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c3f5da6cd363e6077b2b8525d69a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffcd710dc90e42724bcdba5966dad7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbeede02ada8e4c05fe29e643d8332145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7991d2a505cb70296e6ee4fbe81a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce243028a85ecaf3d2e608eec09ac9fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc72de8d10a210995db1c110d2ddc6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71244cfb3bdd0476eac7f0c5df6c5b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a65fcc071de09a758d045427a548c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea7484607b3a7a7ebf2673f30187de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cccdc810f8778a416af21ea5a5fa0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898878e9d78f97815f411aed27bdbd8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94288070a28ba8151cdcf6d020406da2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3361129492b671dab9f579ac57702f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df847b6e458c072925d2a856eaaf6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1210855870cd019fb1546ff13613a32157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7373d421cda5bc70b2c60aaef21b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eccce76019ed9f989e4d9773fb3a3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7889bddb90d7ebb4c9dd191c57801160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76e9be0824a8bdd748b59bb22d335f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc1a12fa40a648b0e94756393b0230162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f4468c7d27e78a4b6d3cb24e164c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a896f474476417727e9c64b0663131164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e3a3df0adeabe2126bb77405f6146165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c43a469e0ec9b28a57939bacea0968166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd5eaa99d62297ab67cfb0d4927441167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afc94cda0f4623688b82acb5424f93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd49f5e6ad1be8c806d6a106f01db41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffdaa98496e7b94bf6b50c7e84668e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f585cdfee25a4434ad514f459700111171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc79ed307c2d35210752f2cee6bc522172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd1d30fbad5b93ed7b02d8851e36eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0380d87cde02c6d01db3c05203fc91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766c5f1629f16a42d7dfb7fe6d91d59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9f7052d9e97e92ab838f9d68d2fff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb8e861ee7d2420e8dfb52c0f4f958177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e74cad5ff1ec21810a547da98de510178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b38cb0eba429eacdf6e10ba712e1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbe90dd4548ea51ca2b118156175af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301a1cb7e7560a78a1e2050614c3115181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb44f99e460c15c49e668e4fb204ef7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d221d2aa74a7664d8ab40932b600db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f47060122dbff96f9601fc6188f2b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1885d9dbee13c83e281ec50622613185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881966c04231afffcbd5fafabf3ac98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698cccabbbf2342983e5875c26082d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20573f07053b8e7a80197b8d7813d8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e9a4e012433577ce3db7c3e5372b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f7b075bf84ef5fd9815f2e685009e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b83a5564e2cbfe871206747b772c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf8a65d321b99ef488aa4f0b06dc5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636d9408c19c3fca5b9692b48fc8e88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e3b62810221647cc82e302cc1a14e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef0616046fa81821ebbf3e6f6d418d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfb51cf6eb59cb020212c3db557d7d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23365792f0462de69ae3a5188001fe0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3249a28f80ad71460d1ce5273b29fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37c8753e9c4b22f314be2da7da0f39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199e30329e2578b123e59c6c56214d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801bd6330ca8306de7666c532873e19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675ba0b4ebf399e186aa2f9351aac74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ffca147ee53f980dc351412742cac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439e0994aa14b0708e61f9af2260f5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6618a78498eb0eab7f914087f6138205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b9af345448542f1a9720f5d6b6997206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4caa896ddb6fc478638dcb39580f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d22770f208e7260dd29e67f1d8909208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df2d7c43b90478c983cb61f2aa451c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe1e4563fe7c0dec522a80207f3fd9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effecfb8dcd940b18bacb5c11a9ffdc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804573c143a70823f1a044e49c48edce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc90c8236ae42c13eff557276bb1d04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28993029135403c5e65e12b486cbf52e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a53042c284aee2e227d193a5d3f1d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f28301e30533cd2bd9ffaea0d49404216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626175ad729b2a7a1e6a7cbc34d52ae6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fef60b67c5bfda5692213af418d8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25bc2b91fe421e171af076d8b81ef8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24cb85304721efc1a55649127397e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b357aa721e253b4d3a7a02e3ef2b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c673993533cc63f133c717ad95f0a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426a9dc06cad29f60c2f2231d378315223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7a5092cb28938272f15335b89f07a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c87b60cb3751ba39e28065fb69b6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fdbab27feb3a3bd484540dfa35c26226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212ab98e9127c39c7859447ff3495b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b71ef9bf281e64fc265802b09c8353228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45bd7e1ca4c5a6a582f0474579ed39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42a60cd6fef87c4fe9c256e13ebca8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66362bda18cfd88b0683acd6c627a667231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d4341d06058edcb2b194340044b03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75206be33d8cadb7d95c8c5adb9f8f5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8eaa66d6e2da882839cc6920ac21b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac142947fc22a973be0e7e1d2bc628c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764de760a8dd496a2b48d74409fe09db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfd33f5efb1dfc04cf9563713b914c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dd9ba1eab25aab5ab49c20267853a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f51091b9dd05c5cbac308b0dc9f8b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d1ae5fa829edc794b56105b5ede5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23e6960eb6ffb371a1673a8ce2543c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de5bf02bf2df36a4374ea49b431be1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f4e1dd8db1de54a4b64c4e4a43d94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af7d847a97d1818cb5424aa72a1d67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20964a0d36ae9380797a05882a6acc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ae0370adddc12310eb4a57f04a7e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fffb0cc0f393f214520cd7eb32d759247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda16c9cc8936e019fc1136589390ddb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12cd20475624264f9280fbd7ff9d32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283911a9ac7cf7d82d39d0e60d4a71f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ee700f17d22bb0d0985b4bf0f64bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2f9b7c2a020fb153299e220e81fee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712965926b85c3688c874a94d1a138e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252bee3d121b389360626da9c710417254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200e75ccc269ace8fc19518a811538f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ed4c6fe5312e17989790165051c34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42902ad87ab87621bb358e2fab1ed1f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f575b776e762b416c0e325179d93dfe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e67ec8f43f5e554a5efb2c45bd5a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa594a8cbc90999a0d3c2c414281a43a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523c22333acc7ab23298c095b8dda90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb58c2ff5a7ccb2b23c46e3c365b47d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c10ad52eee71531740d3793ab81ee7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053955262cefb6efced8ab0e17c869a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6102bc9c07f7f18bebda9817093f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd3b00deecb8a5b3fb940e80d516e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ebb18537779debc1c30728f321383267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc605a4a5bd62e0886fc2a6cc9fff949268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510d0068d1999d8c65cc1e88d3b661c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae66a56f1935c092fd720e0b8dc670c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ed1254b28e7dc9eb377a7740ad10e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4576eac81ef29ce07f93b2ea2cb6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f9e96b2141ce23032d39e2777327e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5185f2360f30cb448ef7ab207f25f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cc06bd22d0edf97ca77d161c552fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3eb0e0f23fcffcbb303c61b2f87eed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbc8703ef1efc2eb2dec9ec54ef6c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b835ef6584162c4f1c598826e573f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e2c9b2f4aa1cd94775f812dd4952c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d374a5ec921fab136f6bea82b59c046280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25ade3d8010f739470e218e3c6b306281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7998ac303e868a20d570e5c40dc90d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2827abfa8676289a0a3bf27e97e732f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf222e37e7b8de06b00327c76e6bea29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48452a5f67317848f34a9d6504b02de7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e437e04199f92f2876710041483ace286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a144f1cdc7f1b88a89709ea0c7f053287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d190a2fef2e21d1dc027e2548a3ee2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78571d8729560ba7dcd783b85e1bd125289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b517f214f1edb62e12a38cfc2c282d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b64bcc3ae21546af705c726fab156291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bc0ad28cb386c35e2c06fe14b1bcf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a6001d35dd83cb0aa2b9b52e5b06c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fd8d91331f7cb1f98671e44550a26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce633023d95cd4d3b20a861c1d7387295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190481f70bf8ed6fe9f65f00dc897ac8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2ab38f3015fd7f86dfea526b2e303297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29846cfde78020815c61ea0d64c4bb4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d2ff782e7a52f45bb9a7827f35590299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c23b240ff98040385bb1fd58ff4f60300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695c559b6f0543abf8a3e34c7436c54301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8b954a314ac65a8d39966092932f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab3fe21957ec6a323c1284fff35297303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f05bd45601fc4b9d6436796ef9040304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383beb0033f1e7b67d3d28196ea8296305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2675a67cddd4cde0137a169c252764306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7464d25d15be796c1f4939991fcb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c853b11fc86399547afd54317f188308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232627d4f5cf970f1b1098d285c534d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca396f6e6817ade7e3c680d0ef86342a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c2928d8613b1ac4d5d46a098f77fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a42ddfe98d59e6a0d5def3005c56b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368492f6bc98a53190113dfe4f467132313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d4f3a72a1010819b9ce7d5594ae27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfed00d42d02198719504d30afa7636315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f336aa6e88f38c9344e5a8fe17210316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c070a5ff2afa28e8e3b4f7428da91e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b25a6d363d4e092be5845c76ad9e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44e50db168f92d0390bf050aabcd09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27336338373a5ceda6e967ee49ecbca3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69628d77c5ecf895a10b16c5bfc50291321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813658bed04ee37787748092e1ff9aa8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e96a50bec591949ba876682c587b23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e3695548edb82483b67344b500ebd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d565fa38dae8520defbeca18daf17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038be191db8fc483628b9771b6a2b598326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cdf5b06093d0789efe7a1590c0c6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a95c4eccb53f7f4f656c60f9c397d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf047a415b1a575830a7cb150aa8fd36329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0a62034a850daeff3749622544bef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03436ff170c0e257c9bf923d0925247331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648241eea30f384579df1ec68f2d50d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15491369a88d59070fcf316a22223190333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f028ab99700451a093cb6c9ab01a6b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64a6f3abdfbca8e05e0f6a540a1371335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bf09a73c46687fd5c2fc22f1c1e77336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc581bb7e9260991efa02389813919337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c3e09e2d70893c9d170dc5239d8f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85011479933025d2ea18657c354b704e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4dc32dc8b480b12242a0d51546464340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab19405829f824d1b270f59494a2e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ce340789c4e7222d3e1d516c18965342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dcb1f8179cc5186705c4a77663845343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691235f7be5dad6fffe9df8bd6fa871344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d14ab185bc7231d771e8b69f936ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88acb8f7fbfcfa94242f024d9efbf36346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a321d8acdeb21ed52e6dca957545a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4954c1ce3861576c7f863eaed3f9c29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1fd0c937cc994deb1ccfb6d2ad701349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fe6b586a02424aecdf685a5fec766350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298998d9bc5cbe4f1fee73838c2e4511351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c2c8ecd233d097448443c85ad54a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14484d93cbed6824d700ff0b26526e72353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180d3660e1759e0b715522c386766a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9edd3ea850b33bd264cb05526fd02355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa67d4d675b807dfbd8d281603a1ebc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f321e9fce81ac1ea9099e330a36479357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a674dcc76c8c5dfc292047146af51b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed1fe0d68af03b67ae35376da5bb03359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446557b2f16d6ef9a8a8d886c335cff8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7a99c4b9014e5adb0b7a478fa5b36361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4cdf8dc269a65777c506fd0073da5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747089240ebd0b13ac58fba9bc3c9e4d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d822ccedcdd5a944afcd4f81645ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777b38a977cb624e030a7b11492c172365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98efd80fc55589d89f0cddd73c31f6a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d079d90128b6ffa4d99f7123ca1157367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d1f607580d23e8e0cd226325cacdf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c01e903c812a3269bee69a7910cb7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f5b757fcfbe189020dc8a3be4e123370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbfa4f745954dfb8ea86480f7ab2c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190560e6b5624bf0579625e7e457324372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16d871f09250148c79baf309236015373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc50d5e12913c50c08ce8171dd85c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76034855482f2fb6291ebdf9f37bcc3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586e7b3287cf6f190a0273429592f7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecf18c1bf1dbcf8b1be38d88628038377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05362352ad9d33fd5d7a93ab872b66c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ba9d62fd1cd4ed25723fc61212607379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b7c5d41da8a067fba0cd037a6aa68380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05c24b81d794e54041abe6cff1459f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4f45ffabcb62f428157cce4dc8568382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157ba7fc943054fa5238d7ab911745a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4fb4003a8e18c33a045d353241726384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab7c11477883481f8c125113898183385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b61cb8386b73c775e71cfccc0dd8c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced4c54b5eb537a490f0563e2e3b599387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab291ac0008c96184346171519e1c1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21b9878b04eb1c8a15ca6644a6eaf8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e26c6afb6ecd7e5591ac77e6988a5a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2222f746470e13b6ccef1db9ad6cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb877fac7252c9690b599f3f95a0b29d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628325b9b86f4a7eb0c9536f5c56be1f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba01e847b598c7e765ee7295be83c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe312dce3a7ca0ee5807307e17c4861b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3ea599d8e3a7a6f21c814f3108992396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92971f3b538ed1f4fc279d557d59e3ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931ef8ae1cade3d16184e1f62b6821f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec801ae4edeb30cdc9eb99c0b680798399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896037bbd4fe1078973be81d24e9829f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd4f4b20d567f802e401870ef6dc2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14033f9e53b10ab2ee2d57ff2fb138f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8db205cd21b51d102812c432ffb63403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fbb32f56ce3ae88c71f16f0459c46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758cba4d7aeb0480d1626c07545aaa7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25cadd4fa62bb3e2f719b0cc119c7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d11c62e0bbb72c6fbd111ca5fdc2d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b70a26e31e30849125cf70b799639408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d2db3a7078b6da5b2816eeb9c6bf5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2795399219265a42c87a1061a1ddb8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05395813a4a0bb14297c4c61950ae786411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea825b54a31039b7361270e57d69c21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e03390089750832c50b2822140132413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d2fbec11f37a9e9acb96b0b99e721414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21033fe847328cd93f0ac3460d9552bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c692fb9b133ed88f567eca07f67a027416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f181dc53fb1183369a7075e2ca460bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea98f00333b6ade2ff4419d3972bc22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbd87f046e275224b938708d56f152419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b3a253a38db7c0b2c48c11ab77b6a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf09768e845568e1cf4f69d35d24abf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7614054e0966548ecb910a18402668422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc55da6f1d7337c0939942165e4509423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a43d41e803a1f2b1b0116a43f55e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92d212d7d3641eb328fd74f39b23b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0fd4bd0032077f6e58525ef44918b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86813eb07fb3f44e23f400c75e0ef540427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e560a29c5bc8712373db45fd1618e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0ae4dff601e9b435b0c091546c873429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76516d83f2986285edfb1c59b251b3da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7796de6c7a6ab33f1f893e8a17a9a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1903ab72c210256b9895fa4ee7a71432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab189c59e07e6fdf6262bdf38248bc0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab142c45fa504ab771ec8e3163213922434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79408767a95eaed723fa741082ed5a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7923806157cd1b79a0cd9b18755352436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa10f3464808de163e33f432d31f31437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccea1ecbab5bcc95e02363cbe2f8776438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a25e8c1aab9fac89c122f79c34c523439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeadf167194baf798dbd02d97ffae45440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60136932d1b3bcd18fc9216bd13c580441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207177ccf3dd4730e1bd687635746da8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc81ac5c5d5397a5f4a601e30182ddc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d816d0d7bc4937cbd49b866edee8561444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231e2db5adb520d8c215be56ae7219b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aba5d0f87c5467e2b2621af6572d11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559295eac9f190ea0e1ab5c4f4f2ee1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd726de307d65c76d129992cf5f785448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a3dd5e14ed7c16a7d5d1c01bde5e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44dc5cba31f0a6291f74c03ea8a950450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09ad7789b7315e631b3f9ac982e477451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43633f401edc26ede4609e28ff75724d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4ac3d3fa9b27bd6b27d9ed13ee2e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6404bea831fad29f17a2a9bc10b849a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11436293387530ec7f12e87eb17239d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec582828c29634e4ef5bea58d9ddf1ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0750a9709eb69a5ea8a63bc52d3211a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9121902e7156d41e0543f27996749458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6e4759d1c5f187210297e8713c1ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d7b954a4f426960d607ebd20938b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515960bd653aca0af53c4ff0305c8e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acaa7980cbda99dba528c710a2920e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5dbd6b2f15e16a155a8454c1d1032463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14908c4694ce7d1e73ac5125c48412dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a900ccce71a05720201f633972592b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c25802c467b8553589b83142cad36e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26abd158bbfb4c6c368be2523da6a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbc95adae919e6f9f219052f74d7da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d39cbda0d8f2ea695a1a3389aa996469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c44081950a3d714dcf0ba4448b509470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8596b6f80b74dc2f818f8e967ad587f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5768c04a77605558e00bb53f7ffcfc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40fecd7edc6c65a34a000c95ea3acb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4794340c6d93b973af0870564674e8b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050fab6062cb4224ac24566b0d454d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d5e8732cdd182b627b452e037d044476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b02126210f785d36c3c06114772c0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c21d468fb5b6ab2acd12d61b7e7daa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c32db5a7000b2fbff6340c6f31e14b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600055fbad8a1a81480a65ac48aa1c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f7a5077bc4626fc2ca39bd20624da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c966ad1c9b1f08f8afc4a612e565b94482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e6da714cf9aefcea28f88473c2a95483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3709190447983f577a891aca9bd19484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13e55a39e9a8b4e54a254093b008ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fbb037a2e90797b0cbc870b6ed2a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267c48cf9098078046df387df5ca15d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29127e39ea1ebc85ba3ad9aa816fb8be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0f77e7fbd75b9d473d7db790c699a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01065904879f1a9646051444035c57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8c5e7356b0ea06f13c31307aadabe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f35e23fb4359633fa4aca24fcfb8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4f9d699407565b2bee450e8395d87493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d288b337ddb232e78f0aed1f6df71494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c93b4f653d18dcc8a4797195b945d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522adf1e2c2e1bc7160052ccb2c2718496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d84812f9b2ae5ffd61e265bb7bde7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fdec532d9e478b97b830f56de6696498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df09c0bcc1b005fa93a4dc10d38056499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5b8c7802a844a853e8a4d898a101e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dceb3a4d0d4f0d34b36ff40e169167e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8845d51fbc90593d163901bf6ee8e97502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23025d136cbe4a2701c20fb1d9bef7da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f778786bd179d9a2a0546f775f9923504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767aa885f8d996c75ffa1885962cad0f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec447f504962bf3842a9bc84b26a184f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a9d2a9c9ec256b10e4802875bbbf2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45756c75124af278cc06feed3184ea35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dc20b81349541f3ef1dce5bd0fd91509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79560623361552646fdb94dc64f2ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef32527c8fc021294e1d153d8faa03511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfa73d6b41940b143a36d63483e21f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782c47fc87ed1c2c8c00ca174594eb5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057aa8bf5d46be0c2d1ef8863517db5b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4d8614867890f503b080c71f8741c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cf5fc01c9b79891ade4553731e25d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf119c8ae6c258929818c332de323b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5fcdf8d65b70285959503825c2cb9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01f01d892a8c98dc2c7d5971b880d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846dc253923bc7ce9d0c039536449288520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ee5383acefb649ce3b4c321e77cb7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7bf92f9bfe0d2f2c2f493d708bb0c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed376b112db4d74a38eee4e093fe95523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f3c981b55164d2ebe28c7f0cdae03524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396465db087d20f17400c243d0e18c3f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46609bd181b32ac330d261263c903c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba4356d8ba8ebcdaf4f92efee855e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0335e6f3d53438d8a20c2e5f9d90a76528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3859176fff74a5bf611a8ab10f9a65b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bb8047bee62388d533017b1d8aae9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3a6868f14a2442c9d45f0cc9eeb08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fd283ba160c8161b044420eaf35f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b678cb7c10dc87ac647dd856b0969533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec831268d2debf313791368b278de5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b371c61b99187f08443732f79c5be0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a40f4b9228be2b34c7b1707493d94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440b366dab008356a265dd98190f22d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cab7fb2a2898136fb5cdec217e926538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16307a2b9e8f4f2e27dc4deb90bc8d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071f16fc6b894a4fff2f581df1677ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829d581fc837a0f0bad7d460669a184541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18934f1e56a8513abc7a9da41e4cdca6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5717b244ba6e4a0ca98bca534ae03c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a47da816efb67b4cb23ac52d332b5c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d6f406e1f2322678f1714ab4cbe81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d02b1db241186cfe4493d072ab25e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f81c55f1d202b1eb4ef112228338e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716acfc5a5ff43a2c20f2bda58246d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fc0919514e8ef2ecb236859823262549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a696eec7054b72da2f4e9ea767abbe0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d885d314e7a6c1e7a6a9e61c740e4a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24db6c3b865ae5b23883c6a2cff684552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04c4c463208c0ffa0b746f4407c0f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44338f0531b64924ce59aeaba3aaf62554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091e6cb4dc11ed26da4fd75194f7006555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d29e210bd014ce25a955a004a5144556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287572bc004bb67982125b1d90ac251e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3d35a5a9b25cb82ae95d5b50d374c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d37ef02753b21243b4b6201da39bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f871dedf6aa78189032619a1e31f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601ba951fa7d5d3e7af4ccbad2b1024561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60388ea822e58bb8fee26bee4258c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31473b2a5cafccda23c0408993e01c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302edbb4e76b400857b4ec461e759fad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcffd2705d44013572fb47ddf55361e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db120b5da8c81f85ff58972447ff882566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de4e1bd8c19f09269d249044cbb07d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700673c91df6a3ccee9a7d264a6aa33568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0640a56facd52ae68184ff52bf858569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06051c48cb680b413114ac3002fbea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84f9b4b5baf966a39b2babb3b6420c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f89843ca8917924f6a9e365de15fe572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7576d8ef21faa5710cd4df6b0a59ff01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d704f5c715b16a3456c3e7ae487352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aae4f6e159f913e39d88ce1942b8213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23617cffc669b1e93a223e18dad22e354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8808002aebd0c494e6f228273401285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac82fc1f3dfde35c07003150fcebe5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee0c66b91dd18e8c9e92936966f2407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b807ca843cab5b9c24976b501d4b0638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a79fa292e0c8fe6a95de07d6ef1a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc21947297435e8ce4e75f9a30dd17810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d36af05cff98d5e72e7d8f40ec60411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874faa593381a8e103d26c2df0336e9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739527426189489ca986e8488687ffd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a4ffa7b9173f0eac86402d2c6a6f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e3d4e39b2c58630711fccdb2dc58315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b29b81f84208f4adb3acc552c527616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24c7008855311b7b6cfcda8d25851b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb97a17ab99827a5e52504e869479718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0711c14c3487ca1911f627dd8742e6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359a846753a241e114c2c0d1001f0aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec860d13e4e91f0be8275e510b7845721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212925a300950491680681e0b0ab7d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1383691fd5987a1ed2b8271b4d3686a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc28d55f4db201f42553e1dbe4caf024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8218e1272022ff92978688327469e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164aa2b718a20821899fcc4b483b70026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44145eacc7232315ab859052c53288c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6d975959960681748123f1675d82e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ed98a97f1e4144c9068f4daa7d1e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5aea4bb3b24dd04601d41993d4fcb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca936138c3990099391e9c50aabf2a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6fba1c47766bf5538ce8f20d78d9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087cb81d922288eb044709e7fbece8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ef8acd5157833dd5db476994cc42434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43fc98f78a31df1b568bfb68fb471635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6392d4e17e4db53823ff8445e9c97ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dca64f1b4d7813bc8362fb4b2b47437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be043d06364834dcfe2bfd1529b8823038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b75861c0682f8ff2b73fd027a11c0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6e79d912ef66fe2a527904a4eb39740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1742fabef91c50ea0b35ff58f5d064e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e73b723a2b945c9a9d1adfd7383a2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e828f139d64aa4ae181f09e1f5e5dab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3fbf4263edf8c554d1b5f0349b83244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13848a6002dd85f33e5e685fc857bdc845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd0984235226bb92c322f1f3e1743a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe5c1fc355e0c6df9966fda5d183e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c2dd5260ccb09630ff2ec7e918be848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd5407ac1c71e0b3c88c9ff491eb4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699e4eb071287a15566e53719a710a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c700d59456adc47c6be70f9eade117351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c9dde6668d78772d0f9bb58a2a49252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacd9d366656d7781425fecb4296d0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f27dbbaf39dc09f156afa09c1602b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae2b44c9a1a6977f64ec84f1d8f33a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1971322d88da3f4c95f6caee5f37a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f8fcf9c15b10f588175bff5cbbd4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62bf125de182d86054ec17b8ea631e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45cec949085475f693aee4af9680fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88420c6cd15a84b4df95461b283cd43660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c432357aef65be09be8eeb8099915ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e36c04dc0a71a4733e1bcfa123fc362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb213369deeaf0dc9309d2becb4d7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186a4070d37145601ef6aac97cfb8ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98232c52e190fdf2c85084051f987265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339c3806a74b7a80537ad138c2849d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38233bc49cc36bfa70a657fd185218367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23059a266ee2df4bfd78787ff48ce80068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8647df75842e48116ad97951cf6f20c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d948eb220933f7d3c83af3d8c1feee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961c15458cc9e965a8f085ab07cc2a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2bf94cd2f7bd97189cd5df3e7081472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4132216370c4f67f9f9b0af034011b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309405980a61bc001398c3c94a3968174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc63b331741bb728dd542bfff66a54875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ef98c7c320f19dfe281be9feca11d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a554f9e8b2f1101b305432a5784416977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115505e4a3b75a5931f83f8b30bd83b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daf224dfbbd6de72d969eda49f674079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772617bd1e790cf2c448e86ec10c855f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f43ba94fd6665d9ed4b3fe7c16d2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31792fe57d0d9737b9c63535c58be5282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7b351f9dc3a8fd434584ee5ec02d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140ba0dbb6fac3ee5c5558e955f633584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c454114b68dfdf92490ccf2fecf4d7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49dd2dddf7f35fe114196bbeddb12086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd4fcf64f8ae6629c136c3ade1290287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd604b0ad963bf67d1118b12a79e3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e1c5077df93f6ca788e84f6ecc5ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a6fdccf6490b58fb340a13e7984a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155ae4be6897ea1782e74592349775f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facd13982069840d18630a2d6a6ad2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbdbd9e9aea3b3a34847f7ce2eccbb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d3176b0f9a399abf3f33833fe2cf894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfd657cf2f7e2560de7157184cf4b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ad8369053124f01bbcf3f0a95914d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a647c5c1bc2ebc7edf2276840c72dcf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026a896ef479241ff92e060934e294798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c78ccf3c8caefb9870eb8f18183c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af6d0d97d26cc9a022fc2771bf5471100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158296eb4fd2a61bd23ef3c1aaa13a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d8e7ff67adfd8952a0c40ed9df31b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd435d24ffb02b9dab2ccd094b5f0ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98cf713822dbfe1f16b43f6b999205104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c69344c3514a1f0e76a5d1cecd4603105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047a16ef89c1aa6bcf04398ce5fd162106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4986d95083e4113c7de0d1a80e369107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdaa47573002ba73ebb89333fe5b759108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8fd7aeca4dd10a3c008ec26d0676a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba902285df4cca19b2a546d050baa43c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2bfeece2c99b8e1431b1acf892edb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074d137f6db6f9d91612489cf6165b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b19ee4ec2dc25e19a12ced46a435d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92f6014729ccbe19337229c2eb4705114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880eeda026424b4367c06341dd14e96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4397f256b49e512e2f608c150e11f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67cde67c23509993d35011b293625f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c40d1c859afcf513bf26f4414d5b30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d798ecadc99aa69a483ff7b33cc33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d36af03aa7af57880dc253751f6cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77283c796d87eb41ba568e1e5ebd25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ee2b4e8520ddd1988e774e7b91cb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913beacd38c517910b834f31bf977d37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ac6f6f0594975361b663ce3bafcc0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb56794c2d9fa79ef341349554ca919125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abec7a54312a5ba86e3768e89f4367126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903afd53acbb92edb767161ef0c8e464127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707310f367d512312bc845ebff9ea8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a66da6d1d726fd5b8a9d387024eb33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d82660e79a94406aeff9b60164e4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f1dfdb9a26a9251d3f9ca11ed4043131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575686cd26aa0f731799aa01660aa90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd86567f733de77aa014886acb3acaf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb52714561515c92725e3895b4abcef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19dca54286c320369d3dc12ed11723135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535f95b25a051db42371bcfb3544987136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84ec644779ea53f7e71645e80ce0c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bc8fc48b449d5829edf174c5651c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018e9634127b2f3eaf7bd663eea014c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e26d225415d8c9d31d806bcb0bf0d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79409c41ad9faa347262b2ee649c2e34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550134c5928a134d024655182a781ad2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af3e3699efb0353a96d8ceaa872498143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb4f4115eabfba5b2fe088b5d1fef9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6cb2105c89dd80527fae43cc94f94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71c64353db4aa95a3043d1740c9536146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f68c6b2cd8d6842eee923153b30e15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d351c1d358cff3a079bb4648a7dfdc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f1c922b0662b4d770a41fff2632b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35b6fe8047259cd34ae0ecf4197569150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf43e482f619f1423cc3d2412a9ed88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad474b56a9526f1369488dd67d2637bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f746d39a7902791f368d671d67b24b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878eb45175063f589eddf70889def83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53243ecf7bf9db575b266acc2de25186155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2f3f5375febe4116ef0d039397cd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620541536c6b52346377cb1af20ddad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282756bda7cab78872d7da70cfee6c97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfc9da492f9fab8340549539859b27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743b8a1d91527e0a413fce2d76293fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeff111dc9e123bc4777bc0b44166e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ed4bf16edd3f311754fb0c30e8a46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e32a3bcbfa5b86afd45a46b4ff4d16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed6f2d9843dc98e5c70de7ae1d2d6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d27a70b36e1564214fd96b126d5196165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4eeec2e4b38de5b89c5394e24a56a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eeee843e48d1b74f2c5ee4b8e82073167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0b547321ff27f341baa2504eb01a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f63d889ebc26d9f5e7bc838984472169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5fd42b9c6e9ffb80702ae9bbdfa9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c845de671ac8f7da3ff155353ba9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c21483f132e0396d0abebce11ab35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291d44f41af2ee33f638db5cce527a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df77c055b3fe31334fb629d1b8adf6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b31fe76f210e60919485fea15132eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4c1d60cb685f64b9147bdb45ad9db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4920c995857406eace806da0d0577177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38424c6faac72afee316620ded74ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de541090a388da3c2a40ec072d5c2ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5655d46faad555f62b13e4db18a5fe5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e873eb15245988ca30a822125cf2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9f24565c913eb101bd656b7c8bddc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db2949c09d430a6257b44ae77eeb91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae60497cfe8a8267d3ba2acc058700a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df91e07aa94af6378565779a7a6fd9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880741b6e81a8fcf9d3410ce95c5e89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56bb3d6d69ca40ffb70df7edac3bec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788057ed6acb5afc5aa05a58a536611e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443b81ec4687c35de5e8f1cf510d606189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560896659fd983f62da83c847685dc98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6e4b3791e7cfd11aae680ad61948c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6b0c62846f3aaa7475ddf7946739e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f2b70cc288a476ab9f30704911a94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5b1cf089050cc3222831b24678e4f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27043e0270672c9021598528d3ee4412195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86c769791a1eecded61bcbab65a84c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5752b638d46172cd823182ff194988197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5133cdc385d3fdee1a8d650a77bb7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ecf87e3189afebe365604d9e1b344199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01118ef8b4183db66d9052cf91618a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b05c8f3a4b74c9dd5121107b6100b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb62be9a6a49eb374a69ea0e9328ca9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e6b105c85c72b29d8e96145fcb9f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d821c224c206a00ebfff1d36ab7ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7117055e7576071f57c0153336ce1a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83641fd55f452b1e26c83cc2f83303206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a937303fa9fb41e6d67d799b77759f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625e1a4bbb26afd2ebbd0194ebb56eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19abcfe13950d8a8c75d818476be35209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b96de01f271f916b5c0817f82068a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3721b91a10d20f9d1550035272476fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7fd63d22b28995daf27196a37dc92212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5f0bd6f2399c7cb91ebc4cef68d9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198ebb0b454284eb7f1754ad0dddaf2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2098e5aac8545142f721d96ad76f158215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aeb2c46fd94f79b5e49728169585fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41627d68555c383838e40c8631052c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789527cf6d1b92a8d4d5ed5fd13ac5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec3987e46916bd283cf6046486e049219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02368009610339e36b7153824ac2e77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26cdbf135f7503ef61e177a44aff99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8870ba67afcac52b9e365e6a904ae0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec6df96486bde60501c3a532a1374d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0762cb88a0e1cbb7073a08a65849f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d9d11e46b2c6cf3513288c11ca695225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddf889c410f26001b360ee99d675cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df1ce9e3512a91fbba18962cd78bd9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46028712ff975749e4b0d9367716ad78228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e707c914471f6cc705f7ee60f00007229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7f6bf6e91626fdd4049ce312fb19e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7684ca629d46d5702d8ec28ee3df92f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f00edd241eed25090e71da1e912aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70217a4c3f6f3f58d8b101e8f1e0962233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ca3aae28e49d948e169bca3061731234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa096b67041b1efc87ce9076adaa20c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bc107f41cb031e07b6191cff064d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04f8336c2996546ed062664f771f90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85190bdc88fbf1c86afeb466c388878238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69345058e28224ce7552cee05a13fa33239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b1694ecc9235be5021ffc730a8275240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b91c78060ee83acf99e910421fc4fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fa09af23cbda3c6c911e7241198c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffdbb5038319b05f5af9e67baef900243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d34b09c22d0fddbbeadfb156ab3dd7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268b69f525ba9f37071d8404f61af81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368e253a66e6021f2e3e46e17c14caf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46ab24e844bf94d1aad0ed2860b658247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49ce4a99a5541e031b5fccbc245267248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fead37efc026ea45d9ad035b2da9679249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc20ac72aa9e2321326d3a55fd8a1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c914510806a8336c10010aa3b82fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22491c2d086e7e116c843b01db6f9fd2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020e58920170f56f64ec6e07a0b01d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d8fd39aea132875c8a1c06c121035254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d15e8e59d3ef0607eb21e2c6971a25255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a72b6717475bddaadfc4cffa7e0f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3576476264d3ab26fa366f4d74d47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd004516fac85a5a6634d05e2365e14258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003e38592a77c0bb2f9817ddbfb1032259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c074cdfd7f8027c2b2963ae3a62355a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883590694297571b5b5cff6855bde1e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7081cd7940d2d983914a098bdafdd7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81411db5c5c3d62dfd030647f78e48263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e63e24863c7b2a9318d4140199e5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc244b6cca9fb6c79a6c4c4dd6819be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ba2e6784a7f6c01053b7846ac09c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f365bf8c3bf1ad4ea0af5ed5a0ed8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9c3a25ed8a2bff82aafecb9a10ce6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e844edcc3f7b8bf8e2d1b119115d67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85593b03a11cf5fa482ac6e3568351270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e661a2c5a53225035a60142b9a60b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a102e97c303732422ab6b049221ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3430a578919d6df8c602b7f02bbe4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bb9159e4e3fa6e7b5136be2035bea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52a0cf4dd0d6b1282e05e8531b1f6b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f33ed0c1caa65a867444e30bd2c17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54ffa749a360d5bc1cc08403e4f8b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec88c643f20aa49a085231638eb6f93278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4b7d53bed9a30476b854dfe5e0e00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acc2f9afca607308559c153af2085c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18663f76b466a37f6f699930591c7480281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e804254b0c25316ba087f599ccdbba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559e0139ae016d556dc1e4e5beb2203283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61136fd019b7e5e0cf2ad492b22daf07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e678c5d3eab4be2769bfc9af7a3ac1f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d7ae667fd717324744f00880e5df4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48448db8df718eb8df65917f8db5d535287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50ad8c437856e574dce7b21d65a5e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45a66b2441b2a30bc47b18b951604b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465065550c32396f051d2bf0c138066f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e936b8b6b9cb9b4902ff184bb88ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a47f0c4c969a384db0df6453c2a91e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edd4d38c546de3709eafa4259377d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47648c74a79baf003ea953cc52dbe98e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c4b96ff782306561aceaf09ca9dcc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76191b6429c782f1475a20aca8542dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710c2dcbafcdd89a06b5967a57fc23e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6634a184cfb57b752bddf8891582195298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f353bc636ce39d88f8fb8dc2214d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36647a01e083701bf323dc98cf97c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cec70287e739c6934bee76bccee177301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babf4de4465bb9578b436ace7934859302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694fb8cff56cb8fb0c1b2901b40c9bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ed49ce010df99c9c2d027996d9e7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585f93d000836a765d37c40d8c8852a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a48dd510128f3bc1524b519d70bd0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d58d6da0ba6d93e4d7d86a9b4f13a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc064c901acd7e4d8f00d83da603ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f22564ab583a6dcd61931e8998bfa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2de451a79c0f39c6a34204d8d922f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889659fcbc512f5ac1d9e0309c1fda0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cfd3c32ee007687b8932ccd05673b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a91a4a3922c6f93af1305fb1bdb5de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7878ce1bda39f69c2ee9074bec078c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3d257f3cd0d3b2db4d04f5a119000315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1e865dc2fbffe4d25a38dcf48579b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4893359ea18c4ceeb740da054c5f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779272f345af0b31582de8647d18824318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffee88dddf8b482046144c083a6f09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad2f7e8c27cfa863b5915fff2fadf4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1dff2e8abb4fdbed14ce1ce90d3be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db23513a46b4090b1902fdbfdd8a47a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70cec72ae8a854af0e04bc9fa4753e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f266a018b428131552677cc07b559324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e82358f854379267fd807d2709e938325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f74d856a7562e62fc1e82920ba748326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2997ffa4afd6faa60ba20da0c1bfe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9025085de3789f0700b1fdb7756977328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73be97c1625b85d69bb154332043d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f79913a761d2c34dc583769f0949b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb75afd15b52ebf89d6b2b3fdc238c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b76d79f82518fbfb3ee6890a42dd8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6166491ef0afacd38b5d930a0bb64ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cf5a9ad21aedc04dd29df0f9046e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70d2332453b8e2c7046984ee92c214335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32a2d99e9b83c203649821885f5ad7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8688b5af189fadb53b69244bcd3eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb410e7d53fc63c5af86a6ae52be1ac7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c803443f8971ab978a02b2eafe828339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ccf0630518b609c62e8b400e47afb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1678896eb0b01e4e6803c49c0e05e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3603f7b66d16bc2ab0a1a42d29709bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b1296442d0785fa82af89ba3d554a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc51b9f39506d5e9a5587a670a7a965344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e01dcd405b28b26b0fe43438b97974345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e13cc08766a0f3b2eb17a0220ba948346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ae1872d44af6ce4fe8545dae3a76d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecdcf829dcdd71d4999ace2e3e4d91348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481cc581c09228d454da3363e2b5748349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad9b84e8aed550d49fdf7c5e4f3533350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a84b15b33c0c0d08563593f305170351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc7682ea3bedab62a3682b3ecc5dd2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff2b029b0f417b826f9b1b40e797bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478113d2883a6729f94aa812666466a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4311fb2210952c3f026c0ad018ec19355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212343ae14bf232be0ce23171f9c8cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b99f59b6a2f877c79aded08ae9097357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4c4b90ad26fa9185bde43750fd30c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e66c59e8fe859ef44dc1ae18411ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94123993c584ab9535bfa352bcbaf01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99ca65b3f2a3aeb7da40f30f9522ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f95dfcf58bfedf3398cb899638dc6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8061167820bc282f0ea5b89a4330255363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6588e182481a595b19c9a43e804dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb039ff92670cbe47fd26e25f7d3ef9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5aab17c378293fbd7aa44ac7e96ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d37a258d7693615dfb3db276e55194367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b134083aaf7a1e2f276d61492a771368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad544d53f8099f292630cb56849caa3b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017b4a30c01e11b7cee9912e6402c73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac401f7060104e6ad580a9ac24ff9d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520e00e0d38da390fc77233e2770f4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e289d940eebf482f32686d9cf03177d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a5dd64461f8f9a2928d51f7681dff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876eccdc416455fe7d0c79b8e93ff31375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead1fa0d50868c699bc32442ce532ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b01432166c55f76658049dca1b37b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65223248d766385e54ccd97bdc3d5f15378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d49ecf445d5c2cbdebf13241bcef8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd83b6faa8af568a625df878c06553380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7834e2d23c66f4e267a04fd7c0ca9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1e5b4406eddb84a80c9aa593529af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35469b34b902bfb53f5a59e8f7a944b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da86b702d9f701cb5141eccf97824c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8be4c85499031cafa5a25e4758cf9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe401751bc02139e9e6e7fcea64f5b55386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bf985fbe1ad361ae9658eb7a50f52387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0abd9d2ebaa4fd5863adada3b4a3c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946ba25f72599595a3b11942544427e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30032765d63ff6ab67b51c2d12093c82390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2aa0640b567d658a8d04db43fd3dab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c5672eb4bccaa90d8d5b2b6507cc9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fed825ff74aaadc49c32b6a4ed5285393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fe22987b6fda6592a3c6e75a93511394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1f9816f50c746f37826a096206570395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740c822d7d505cf25a47fee633dc48f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faf991d35e1100c008eefa745a8dba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832beed4282d4a88d375546b990ba4f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76697dd54a7ea81edb7ba8c8340b2f9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264a7e581a1fa58e73477aa669ccba8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7511779afbeba1ac62b4ad1766f91401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9fbe2fe88df144ac7a0cafe2155a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492e62a38f53785dc89d5f16b82d4d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96bdbfd15603d10cf51b887c0fb993404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a257f38023cc9cd709410f1995bf3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083be558f63158293303a950950a0a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de4c5e553ec858b688ee5a0fefb6f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727809e0af031db16f4f2cd1d0ca90c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8c6d8393acebe7c3d2eb849be98dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9cf612f2c7a23ac0cbbe7e3f74707410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18da6ac475653c049d01f764745254b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83d6088c42a3136e9c2400f2564996412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172fea3341b080b6f487fd63941cc77413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181e35db5e22ae295994ef5180e8f1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f7868954bce092cc6599c4ac7ba69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54977cf5ef51bb47736e5f79aef544ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836bd23a3f3bd5590f953dcc34125c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf888ce843d5b95d4ff3db54e20ac41f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706b9c87cfca5cdb73b324cd608981c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa283e2894a067f23f0ce7ad4260e93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca516f6ad42261d390353171d40dd930421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744207698c7bfb0e86711687d32c82ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf456d91a2a0052d22157e77f54b9270423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779e1972066c2634a76c6242634f107424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b4266807458908940f28971ed8a4d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a10bf9006bfbe39de1304ca472c72426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734168e7ff0737d02fabb0a49e183d48427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba5c119917687b49383532e237fc22428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec0f0c90450bf483b2fb8523c9f32d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89809947158b49308d5199ecba9127430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7c42f39c9e24801887e9e864bd831431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbc5e304a71f1d533e5c63d5587760432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203091f2ac886011daec4c7a8108c33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77d0d99f0c36657c7093584baf0461434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cafda6d68bd4f56af6edd2c28f00a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2db3c55b061e92a91d0a1497d7842a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a4a80e085741479b6fc4edd63c38f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453af0b5e92700d5909dce4b8a6f797438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa39351e99faac7ce9025b8047021a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba5ad757c80ad36529cd1ef05b03fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cd1962e10c73ce19a2f944eff5d15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b844bc42c2947d8fead4fb04b1869f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cbde25de150135acdea19b394351e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13595ceeb9525bd453025255e7d487444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601556c93a57353d0e1daa499f83e7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6eb20f0c19589700368b55e4ebea7c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc8444aa72080fa8aa0b5fd18a8714447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825597d30870810089c702a2437c78b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0b779b698c72005f0c1912c2e19f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f7fdc5d1b7ea9d67910ec91231c8e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1adfa7e923069831e9d39fd416693d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e28906c8bd1128d47bdced03f8c070452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc576b761cbdb1ecdcb9291e2f1cba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecfac25c42dd503bc59e4f62691c49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df22fe4b346ed4ba1ff5e3a88e61c3f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99dca870044a1b564288865818c638456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b1e7ea6fbababd564b483ac33f5c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ab815c77e9550898f998c276c02b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bf16aba9675f6a73234d68ef815ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa63a3cf448db80549fe8ff21e2e13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e683aae80df3990a26ea9179aab2541461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67c42876735048cc06450806a27ef9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c04d5b4209cc6191c02da4286413c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72cac4cc9093eac4b5b7fae67b29cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632482d527e64b01a1d478ee2d3f194c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b068e2986c17af1e449c8581411de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833b71585644b8ad2464143fbaf0fbc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790a055f4fc37a964c04f0fe44a92ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3fc38e61f66c735a390699b2e75ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72314d956c76147a112031a7d79a25fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df306bef68bd9074439d0e86efba5c96471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3de513a3168452aa10f491ea84c61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d5757ac6a0f4a6e2412db16724563473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f72e55d94958803f2b113d104f588474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46e7e0bcf5201e4efe46e40ee2532e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8bdd61b15cb595665a442266ecc03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a434d00fc3577553a8cb185c3a18c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8274a533cbbffe114e03ac330c90d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324de358edb2e9008c5782463dab1c72479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f1e11ae3404f3a457270b52ad0049480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d45c074831974a8b264db01c19e35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11226bc2e3b81bdfb91dda633f238af6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6889f2f5eb14b8311abb596fca73bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a09f2f9821aafc90e5a9b2a0fe253484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a95a84ef4967b1dcdce7f1efadb45485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3182c4f885fcecc005d76c3dfdc4525486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c3f5b354b26402c5cac4272da28c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668afea0cdd920932f62593e82c5d4f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe888d199cfb922060eaf5b7b9a315e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f418dfb573e038cbb1b3269646ce425490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b21736acaea4ac13f676bca670ff2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46679512b33f8da5b07862a8bd5e243492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85957ca3fde402b9d695d9db885c6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bae87c34353b13e5097c40f167b00494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8888296a311139fa66945f4126179d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3854e3e7178ff0e30e2a79d7774dd8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d7ba19b997c3f93ea90a33c1c80ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71dd701a0053b5a6e514b755b6d7b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf2636971ea7ac5ac22de2516368c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4202f9992fc299441d16ec8cc0201e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59cd2148484a1b464e9aa7423d515d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eca973e37b8be1c5cea25ce712879e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b018ac8532a4d29773b89c17ace1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb68a2fdf2ec78986560f705cdd63b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a62a56cd72ac890a1d8082a96f99fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2645fbf568a46fa90208f136db1ada506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e664b2642e9b231699244b72f1c9e73507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2308e05755af11af97d258da0055a86508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5c477725f1eaec262fb9d267a0eba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b261c1283abe10379f0a446cf41fc0c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccf61bc774974b1bae353a4405e27d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fa039bd1999fea951582bfd8aae26512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79460b478216908ae28d88b4530fed75513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92da35af0145a12a56ba2a492ac7edb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21807462f03819ec368ec6e7a342b764515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcd9abedde72a623e02c7159e4db1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25339d2ec8091826fb829c5d8610d23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cd9721b2e1fe858cc58a272b7e0ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a4682a99d136899b5c4c0e6096fb9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8a923d7f7b24c4ce3cad385854026520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be80ed8fb2a54481d0f4a91994ba24521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a1a981374904c7529e1cf59ee3c1b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb10235f0626898d5a3aaf14e70ce2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba40e0341b729f1ade8f63d98017936524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77359e343d1f52c940307e5b9f599a08525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c09afeaaaac7e7595bd07c45065f6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06e43f1c4c39af62662afe7f04d475527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b081fd3bcc49af3b2cf3c8b8c79267528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b2e04aa8dd46ed0e7297cbba41934529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060d72ca8d87a783fe2954ea49f497c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92101c76f8b39040ad8694306c9be517531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9f6415f67167479f65d0a28fee270532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134f787c5bab8be9c7e8ebfe5ea36fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd4df37068d308e14fde34a52ceea0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68012ccc3b7f46983e2468c8f83e2b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dd044e3ad8d30aab21a975e04bc78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566078435e3e1effc1c2eb352ceda998537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6ccdf89b7c299e150bb80cd2ab98c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88013a3fa5c718947e8564822493d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e753a08a0e5aa7eda8557e9771badb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3b9ebe3197833b997b34e0b619761541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418aa670ffcca57b773192db7decde80542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b258bfd287fb185238407786c2daaee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797d821f5b1ce571a568abbc7df6933544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8705fc7cdbe4db77fcb0761d0cca2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ebd2d3a646eef6855ad1ef82585ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddbf69d9fd2f5ce50da413ac6e124b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5222620b4338c329c7b0157377953548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed79f46ff82a232256e22ea5cdfe11549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0ceb465c7c7ebdb3f0bd31f383f55550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215d287c918c15d266239e83584040b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6c459d73b9906d343f21bdb89e15b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc44ce926eaa92d0d28ce18553f334553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e9da963129e69a5fbf57a920e4001554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bb45675b382c29c4406a2a305a5a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426756854295df8a6c92f2f979f8670556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85362db6873ad818d8c42631d06cd9f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d575233ec070cb381c5aea83fe22d09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e365cfe20069cf50d6bfa124e62150a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524e0cfd226e8980558e08813aad229560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c1989ebac46b6d276c796042caddf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07167bf924f3f704216864f471c6fa29562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaed936dfef36ffed08d3e07ed10857563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cba4f3fb069802c9e1d3ef3a57618a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85df8c69b5a6e102e28998d33b0e22565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4da50a27ec95be404169dcbe336cad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c236ffd3f8dec14bdda641c6b0324567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c4ce4062bef13060d967b0a6a5c20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6fe1b5ebc0c6ed7549cc96f516256569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a195ecb8fdd044940d3ea47263423cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a3d382576ab18e76ace8b543b1d38571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afb0b8b3121b37a5c4a46a7ab42326572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>