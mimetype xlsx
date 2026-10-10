--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7e84052d0b542dd6c35e717cfe72d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa46b898a66b92ed4cbdecda3c295c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ace11c89bb80d6ab6dbce09aef3bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034646da24d7c0a0ec0f88ed08395b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2086a44e69b60953eb36d5286f66c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b2678b18a933d56fa6e6684dae6606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6d0f021713a240234091335dac0e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f5cedde8c733f5537f22d828d7f128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8423619796f51501e29c2765594c3d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c25f9cf9d6ac8d7b5cefdd5d6b64a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c7942d5f1e8ddc6d09dc931b11d0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a5393808319cc5753290c81d6b0a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aa162cdaf74b15e1fef77bce2c7a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532e11fe2b77f5352f4dab0ad63ca0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd03fd39e3022b4a228612f2201227515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbd6c640f048affd67d551582b5d5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd68ce4626201c687e09e794aa4bb7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3684720ff9ada2cbffa42b4d56b4cea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c37c332b06dd6145016cc0596f89d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc338f6499ebd037ab7c94f736d82b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd851c6658984d364372a9b05ab328c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0d3270d14ea539d4f0a8126f61c0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039139e1f97d128854f32a5719b66b3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4baccc8c4883813ef7847b5563a8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df0c3a16b29a8fc90a6356bb717e8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f694641537c1925897c72f17c41c4426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1e23fb6da09ce22879327a29d13e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0e26ed536a45badcfef756a10617b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6f08e4b099e635e7292145a7ff92a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b5ae6a9c971c2caf3324e13b6f30930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597faeb274a82c330075c1c3b90d43731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b810e8a245ea9b73bc0087ad7e1b45232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556ba00bd29c09e4fed0de3887bf0df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877a9db64f4b108265c254e7368592b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db88927ea95682f616d0aaa202b83135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c353de878e90bf245f52143619f9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78772c3702545b7005999378881cfb937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e804a5b2cb6204450637960f32467d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba83719fba83f67c7027b36b2ea0c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cda3018e6ebc0358976aadd04f47f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d73c984695416095cbe574d4279c0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec538f06e212a9eda9135df729ae5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61407e2b7e8b208f616c3c1ad1868b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d27c3754a680120f5d380bbd8903f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22fe68159c1b0176cc32f86eae5efb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828e8dfa192d8f2fc90d4b67251ce1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a199d269f03260147c022cb63425347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ac9d528bfff47ef5686242335c5c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fee15515ddfff2d696f268194d1d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9666444f843200eacc87576fda59d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022358477f5f386b3010b9656cfee9f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420dea2fe15f412d1499d9e42d6b96152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fe41a6dccb8f8d11a85d07256acf553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4452198823ee9f82321cc006bdde354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7b642cbbe38e10e6ac86c27d02f2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885aa5e629a8dd64420af2934feb01756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273e5be322f371d2219f6fba9a46c9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f540b002b789db11699ab30b4ad7f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267aaddf11963c48be7525bc6c0cf7c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673b5583679f80860827df9751f163760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c0bed50a008000e180467d793907b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c656c9155148c3ba8d5c39dfe26fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab77c98ba5d2d1f4e77f657a23963e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83260a6bdc29d8e7d06a30c229ae2b6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669b207001b21ad690ea3b07dea434365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933c3a9118e6273461d5b7982b6b78666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2d8c3dabe47533c67814b3ba4f86667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c8bf520770cbf5e3e1501bc486ff568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4731fdd5e31a74bf15202c6b088f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f6382a7db60b975dcc106105684b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7941aba03cc64be90e81e4b08dd5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce76750888ab661571a2e8a6e05aa9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a281b7c6e879c57c948082d7f5b16173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d2da511f91d56e019b731d62bb7ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e1debad37d09c0367fd576d343c6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4632d404c8fca773ed60301ebf4806076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ae1dbc33fa813c8df338070c002d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2fcc9dcc6158024333aa2eff1013f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e07029cea7f8739fd6cf90c1ffd7ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e33b8f1c73939e553ce27620f4cd3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e8ee26d7c8852d524a34f30181f6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a239c6e764d98bd4061afa02b9f4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30253389c7bf6f2e0feb52a1a6dc20cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb617868094e83bb4cb7dab565c54e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7d7bd7db74aba71d2887deccd663185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839859d7823bc238356da48dca02de886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e3b0af11f9aa6c916c0dd94dc309b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb619b2e543b4030f4df3dfc6169b7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc81bf01b54330324b79a0be810d7b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a52fd567c2b2aade11ec1889b886c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625f9aee0ef388f133927d7f7f6cdcf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f4c5d61320b8df8855f416867cae392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9c1435cc6bc02347eabf70eee2c1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd444b98177d30d3ecddc1c935ee4f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7574f8bdc3bcd5446f67ba4384f88ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a66c86e0c795d2562094644d56f81596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a46b14d4622d281d0ac9027c495ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886438f92e91c278c8a1f010943c89598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2906ddf4208d50e348dc2f92179e59299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da24dc19cf2c69c6938162eb78ed67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b568300504777ba0106871102a5d766101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba326579d29bc1712fddcaf7298cb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115bffb93419091eb60bf3fe2de2b99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ef942d30b9c4bbf489d3b6ee35148104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6984121558709f2cb4f103e99940af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea0f4db4292f56a7d5bfb429301fe3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55add2d4ccfb562af52694996830514107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedbdd27cbf50d2161050ea49200e3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e5f60faa1847e3b62c93b4d1cb09c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39471d2fe717177aab721b2c44ed732110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde2f1e7ea31ada64b54bb82199f778111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff0eb97c7acbe1bdf542860e6634c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b37fe687f374e9f9a8df555f76bb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73b835e1be7d14c945f40c90ed700a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5ff4f1f76ed144665b087b9fea58c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632c27efb0f1ec55d6361d05cfb1290116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53d8ad0852df84c2bcc708effede86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed442a2275cda1bd09cf4062ef7dc2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abb185a0a9d76bc5c3d827bb3a4a70119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49517a1e6a0756da8f384f1e8323e0da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ed5a1bb158165d821f3c3b4c8f999121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b09e40805a3118f80a6ed1ee145c3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1116cfb66cb4ee69d34bb2d95ba56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb8312363617538404f02dacfb8e4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8bd838bd3ef84175babcedb7e7e82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9451c6bd440147e47b722e95685d25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52cc976548b05452fccdcd67569c64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc6bf7870e2459dbbaba92cfbd3713128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f77ba217280cb91e87c5cf5a1fa547129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb220e6e5f9dde37994ec92538df9e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bf49228bd2dd9f89fa8709150b5e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73449dc34a5fa5b23211de4e72e7f9a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a829fa6d9838988e144d2ae72885d4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5ab3873bfb2cf9722de524516a0f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45bb99708703da5afce6d3fe6372e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd15cf57596ed810bafc57cac51761136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94ef513551d80f8fbc9e269b37adad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd41befd2ed4d9b27de20d8a0dc6e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d3b61a39f528acc02ccc41fda1a51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126757ae365a8a7f8d7a9991ef2e716140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994645d179ef6e3fd7276b4122c9c9f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb54bc004a4545ba82117c3b754cb1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892321708178fecc45f3843f7248bbf3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73684894bbc6362e339f2df2df346abe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694daee09d46b137f2b15d50d83ab045145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b19cdf04a75a03259c017fe88d1de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3534ae8f28e5b4c2d5dff75efa222d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499d1e1023872669048cca7e23cadd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede00d170b410b38d2e0d329665a336149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb2af992f5e23eba3bd2fc11f75f1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6596aa03a67456e15eed721520f8a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34124e98f7b5fe2528f27a58acd6d7ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695228736c363e2b7d6472eccf02c154153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34f7b4cddadaa37dbf0e8c8c67cc80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976a166acf82d64d7bd2daa5b4492c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a357f91e4095595a6358c8672b13ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109d22e2c01c97ba025a34a228bae29157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d91efdaceabb4e714665bef2ba01f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185630ae1ce393d8f13e25b8f39c747159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b892a5377114886515182c0a5e28bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d884901ae5f312af670589bcdbad2f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ba4773b737a85659244c96d73728c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49df6c900d7a4fc4fb096b20516185a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db136dcfb8f458c0c39070670f0f06e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716b713ef3c65d557f0e8c24a5c6022165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4ba6a804c8577012c2d8dac7d6bfb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0741411a2eaa0549a5d12d27e8b6e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdafbb5459cce58e31607fd4713476a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aefcd674fc4fd38a85f301993feb2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a44a42dc3e8362e3c5e2fd05089970170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e4ed802bb6084bb9dabb126abc674171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a139fce361c10cd80cb4ebe4b5dba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1c852af4b22fa66523f5028b7344e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd027d0a4cfced9cee4180821b2da2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf95a3b8826294c99ab168ec512e111175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc66d60317ab059cec9a314349a7d89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605511536f676a0c37c2b708cd388a6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb9df8712cd1f3fb262ce4af164406178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530527da5d246a691831624cea5bb44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcc68ca992b00ec7938f89351bb5a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0bb4a5ceb27dc61e4261ea87ab4d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfa5c7f44d80c57670100960541279182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0293ab6d1a2146387ffedc7724fe0e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d876c9a4192f28e1e2d802451c982c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024f6816f9f14c6acbcec0b5ed2f194185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2730474b9e8bddcfa84b32d3ccd5b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7622576047420e8c2b7139f69fd8c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9430096c16e2d16a267ecd729edd7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685933b87e0d1f2db1a70398116a6a2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e867073294b3bc2cfa59a33abf6efe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024595d904463178eea62270cc48d0af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c01fc1f3f1def2d285fdda90cda5b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ad0bd80f32e8fb161cc42ed38fa64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e589a726763b21d2fe1811a7ad328bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69698ef8fa60f689ade844fed91a17f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a9cc3b950c9451a02e9bd4e585b10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77ffd5791caab2521f85f7c24f257f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f3eb7a867cc6c5d0a4abc0c786e03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d428f274de841ad97522daede3a0da3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2360ddf239f1ef422e2442849910a4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a8b7260c0b5424aefc0374baf6ae6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0ae8a9da6cdb7ee5dcff6a738f140202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043496f0f44c930946a477df7a25311b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f98eef8613bb73043755da3bc56d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99ec401e466796cb9be29fe6b990c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e396183cf539065af888188125716206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d5f2bc2652fcaa3c0371ef42f9820207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8a66665ac53f7dcdcd99101d3c5f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e6226df31cb5a6e7ccbb6ab63c614209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7412927a3593ee5ad8c792fd39edd2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976eff86e0b49eb14b31fbcdd61a516b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051019c4448b88e172ded3d92bca988212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f7b71f99dae75d0856859f004d0d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4300362fec4462e2d9dde99c0a6c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e829021d9d7b50ded4ac4d658ee59b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3194fece993156d887b65c1c129a52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777abe79e3fba3ea10c9e7a97b3c4488217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab86ef499371dc1836d1e551d95f5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3308b94798210ff9d4c97538005c14219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3e423f54b8dbb187a0bc21bf18182220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ec871d54820075983549169366492221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965ec8be7f503253024d84cfeb1a22a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2a73e90cbb532e0f98ebfba3b5174223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5d49568b0ef061faa20907d969ba3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d0284b432b3f083037775fd199e5d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61865812dd9538818c0d9cec96b06fff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d54804c7c6f1c7e1fcd220c2a6cfd6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ba381695b3c45ad30526d70c10bdc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7fa42659c9696d68d6cae59914161229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf79eb95465aacb02d8534b4d09e93e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd0ffbbc87451fb1e5addd2b8f210e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb3aacdbc76100f8d1035afe5e5305232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabafbac3ebea4d535ff4c15c9e4f481233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bede3a66e272f6b7a3adad7f0ae13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb042fc64e0ed7658d43e7a11aeb634235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828404630bea8eb5417abc25458f8f7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac0f1d77b4b095b3a5ba00067443b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf609144b955569c5387d168cc7d2f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b7a408dfef05aa169b13242d5089b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502d4e40bf9b52e364cb735753542bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ebcc518f78d77ce99e6ce67a08703241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6ed6478f9cad283f69e44fe563540242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b1d8e9943587918032291eb99acd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7e01e9f9864d47bdad5ce01095714244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1e7e022a72789523055b0e237d924245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104a728dec0b8a32d9073657a8c35e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4e8dc45dce20cee8a075dbb346ac1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f347956af8426cf1f0c4a8ad6887420248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe84e77f3eee9c3f93fe5ace25c9e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522c7cf58d26a8e0d04dd9ee994ac17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b468bcfe45c3150709fd9551626e02a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb476a7ca56a551735715713431a264252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85773e59205b0e5c6b5d9352517266c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d486ec7159f34a104ee2ea471bd1f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007f3fca0ae14ad619345a7b138be97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89008665d0ebf1618caf1e0b4f0cc215256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12984792abc427f1ec5fe5271d56f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2aee3b147339b3b73ed10b739df47f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b461023cac5e5ab18fe2c2a9d8386259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6679a43da38ffe655d05cebf7da362260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cf1408cd24c16f511feaa7f6b9d92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439e4580366f94187c2135011923dd2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148407f29bc22fed9f59101a358cb175263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994805194a5a38a6ae1309fcd90126ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db27440ce767c94b3e720685a4020b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef2d2695b17a4f9335216e1f7e570c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529a4275e3b36d2ca56071395dbd652267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccf0b242b489432290e3ad057a7f82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740c29f5fb5f60519f237df0ccb9750269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545cc9d21b51022a2070fe61b9833e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff4b316cab983963164470fdc8346e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15cac1c828479e35075f51373aca80272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da01cdfdd769d3d071380274ca1424f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fb9b5e005e9b9e074184c633c6762274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16349e83a3c5c5a42e8785fcfb63e2a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5b95807bbcb335aa4962591cd90a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17332c8f456f9314e05c3346855174fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab7317c19b45f4aa4f4cd41471af1a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb9f61b75be339af260c7a074b6540279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0271ec8c352734ef1c56bae6b2775280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278307dbf8fba8bbfb8d0c838d9acfb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90087579127e32cb595197eda87edd7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b06b96f3b09577178c0d651bb3331283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b81564a330deb9909da3973b384dbc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f19284ccd25fa711516408c1c3fffb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1465fe1c5f089db6e4d8e6e144faf08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfa23d39f3965c13791a0e7f1c39d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc68cac762f7c159759e374702df79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b5b6635206e07482a5c5bc1251796289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a74fbba8dc892121836003e843ba33290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb757238dd3d076b6e4e2d28874773291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e7da1518fd1af14e40817994c178d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90e7fe4b93526b55ed33e4ec14baa2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a98fe792aff76c4c54b7abc288808294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fed825f446e2c011e7f70310c714d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598bceb917b9f70d38b487c5c0dd736296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637e653fe01bae35161e7e12e8a47b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e2ea39dfbb99b8b34af232694d66f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf993d898a4ed950405761afc30bc0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231640f3c1c33ecd7bc2550b7082d17f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84964f2a4b7186e173092baf3801121f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bca667f7cc1220711776bec275f31302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245dca11d5fa4f22273134ec836fdad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc71d69624cae2e14da5577ac257548304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c0ed424a3aa19179623da65dcc0e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5ae0a60e4cdd7372af99e4529016f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d107f927efa412f546047887c2ddd4f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446ce9a01c8fd2b22e9eefc3da8dad1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d68a29dffbce7a97b0965fc81b767c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec946c6793220b24e73810ffc8cc1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb54077ff2a58820f051270dd106f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b16a05590fa5b2a011881b592eb9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d1b44229b6e180d0cc21452a97f48313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f30994364295723b6f4108a9b89b76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad7c0f84f581f61f306f762e2a318f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81fa3cd8290f7e4fa1433dedc40daa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782823ed127174cf1218a4c473e155d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe66339a6b6f8b2a2aee2afd2d2f9c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542224a8b14f56fd1e19db865ae1839f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074557a73790f97c262907c0c138661320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55afadb3393c9961299e73e3fd4e26321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb46bd435d4ea719f1870e890e207c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0f6b19008f60445beea39d453861f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4711008de3951f2fb3b852154a5846c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b0f456c3110a6dd2f202c954116ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d85580108f1e8715257c6b94c3eb8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92db7eb9408e219a92a74df91678380327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f21e3f35be8768060129fab0c8faa7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f439ff6ec62b9b1dd75f260c0fee864329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95509766fcf06e6098cf2a0959a207330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae765a71ff8bcb8028a59a80d15eb6b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727c1b088e1d0bc050b4a983ed19897332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6a168971dcc8035171f5ed776ca59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786309e103e27bbaccafd7b29884113334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec224aa95cbe2ae2cca3d0ca17da3c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889f9b4354dd05044981b4769b46095336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18080519bf37d32ec57123c8a15d1992337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366c1316a0d7d91d5f59fb7ba8bd27d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f39f99a6ed5629af4a3e6ae6ecfad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afae109f960c7e8e95ac64dc3b7aeb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083cec697cd3f72123c45e3b74cb263341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53879418b8e08e50ba0f0087bbe5bdc7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20ef0f45278d1e713eaa8b85d154f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd862740a7d0c24835ad595c63fc95d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6b6f5d97c2ab5dbc25785e93788bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2437d034cb339c5a7031f689d9f61ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2dc29e955e9f23d1b8fcfbaae36d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cb29093c1a70d375584455d61c66a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf8a1f31339f675e026e0b6511f0fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9abff05af1c86420ebf4ace10cadb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bb5705beefd00724e7f3654fc54cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee324343e5724c1861a8e7d033a792d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974811068d0272fa7477a26af1cdb053353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c87a424a00aaddb1782c75cf88f91c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dc30f1f5a046d64e711fcbeb9c482355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4648efe0fe0bfdd16d59b4d8cdc705356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c806c689bebb76fb57fcbce1da0d9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f4df6e9c4e124e3ff896f7b8a3514358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d2de1ec2bc610d3188d2e46924a26359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12db11cc2951f68575b0f82e8c5c619360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320c052e333a7f62e4a1fd2bf99ff23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59fcda58fd56b546cfc4a52691f2d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf33d2a95a66e60b8b971698eb039a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd6d2fe4a0aa5405406fd63732afee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71789102fd5c0322beb10cc7b5ca66f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb53ae2e2259427f82947589625cf33366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e52d14be14038c651b4f516533c97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e0c54f18a5fa69045112be25e32ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c7fa7685361167f24778e2b970a1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a148aab4c2a3bca0b4844986cab9d9c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ad286244516e068cb889b3e8ff73f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93ca537caea3b11014431cb600dcac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0a188dae25f53ae5ee72143f59b87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060fe81473fa179420c49e11d0256e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d433cdd10edf96244acb5607e8bfa36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965f62c7b911e91bb782f0e7060c1a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e4f987ebf62334c6eb66fedcb43af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048048b552c0407ab17df632cb6fa9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91b9268fdf636bcf9f539a9c318d00379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42819384d55148584c78ef148a46bf9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81406f615df7cdfc42719251a91662d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e307a43668fcb7cc166c6dfdb1c0eee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2d7fd335edeea0774f7f1cb951e79383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7febb8b4a0d465cba006661e8fbe130384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17c2b7144df5d58c9f5374bcd8cec8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e892a55f98b55584651334c398db6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d64c8ee335a914f301f36e9658eecd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deca6d6fb33db3a6e7ea27a610c5f0e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474705d0e09a5654b09395ae0fb1bf6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245cbe91bce07e98ca4275ea4b9a4d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ab5f184e925e8de825a62dec42bdc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dcaa5d747dc8daa904eef3639da63392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a17c598b24c46542de286f7be37b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3b3c617dd89db76475e6cd2568afe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b535ff3aecdce661f4e4ba6e23212395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e42060e8e5c48f881cf1333a422f92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9c6a22176b68d33ee0405d75e121c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfee8a577c652ba839328d579295f01398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc532f6403d153fc9b85d80ee87d91399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0c480500546f6ee5b891aa6c35c95400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfea5b02eb81e12afc0f3d3ed53b80b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907484db5aeedce35281861058350bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0e1307299824be2a33e1dbc60a18d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7638a72f46260ff29a34cfa4385342d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206b8507591073c87e4ea2dcdcd4a64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c855543175868e4ec821d542fbeb0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6c720589445adf0e8ed77a1816ff9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa8288f7140e4e8b38adf2e5657fa2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941edf4df2e29f58b0d5d68f7990638f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faedf8e2a9ae930e81a383c267eea67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4bcec16f06ce539592f65973361fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8b4ea3306ced07403ae1b30d468c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037623f64ffc1ef542250cfe096a6f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b5dc191e61973bfe08c0cd4728f4a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4f0f50e2b5899ffc565ffdc454aee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413ba33e2028a429a7f5cf3912e9045416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b08248df4e0d91eb0d7aae626ce00a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d9d5293787f55eca3263fad6f5083418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ec7e695632a890cf7f3ba9f6a6db6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d8411be314862a2f540b610ab2477420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86532f83a9786e49a379ece412692a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a33ce2b5f0f64f81caf087bb8896e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5391d41218f5aabbe0248b1a7e36905423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97067ad745dfe09316e4f7bd7151a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6867b5b55a148e2ff53dcdb4e87f0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa262eda8c0aa7796f806fb2fa8b4821426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251f14f54344cb874356edc5b2ba307427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27144450b67e241fd526bb9df6c74824428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957ebac202bbd9d92c665a8d46b6edb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca9f72d21270cb02c4b11664ebf18f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f06b23456ad511138e0ed85809c64a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0ba901a98cf3fc2cd74b289b7e70c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2de256149cd65575fa155015f577b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f90999921f206f764c5c385b778f79434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e210d0ab2527d8828901159477f4ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d703f87cff5b70f9aed24f133e72c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f86e502accb64628bf6ace3c17e13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f1aec88ec3210a3932fedcf301024438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d175269b1137eff7e20055d9f41ea9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78ddb1e84b998901324edef1b66bb9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053213c2ddb91d3ebde26f7a2eab9a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a32e2e9bbb108a17780d33b4e8b41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a4cad602cee1ac087aa32b09c4e48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cecd06b4446b322459e4a8194e4e96444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba186021677e9356b5ee478e3e72357f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535f313332386dd25d5fab6662c519b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea5f64382abb919c63dd1f8b5551b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadd0ade2c52a111cbd6f294b7afa04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0ea02138001878d7fd51d1b169f7a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7e8f8456c8471fb32f07d2c2ebf27450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902832008b70dd5ecf010358672e717d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa0a3a80b51c74729a9e27dbec5312452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91072861e1efa5bbba1fae5a8567c230453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5c14d579646aa84abb0642dcc4896454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383519ded3195608d23fa8f69c9b799455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a436b2296650bc6e1f32075a288a62b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd0fad6b5fc0643db0746f67468fef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a30385cc8cbc0602095e5844fbf9d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e552cf986116cf8365bae3849f1845459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708ccdadfb22ba2183cef943d43960a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9c5789b724190bec8f0fbe2d7e8e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6893c3a68269e99905a9805f06b00462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d360513aae424dc518b5bf8a11dd9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643026f9c0f21b06e66bd4838df18779464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809ab5dc0375f9b35f7606f375bd5ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10c7a0619c32d091a7ea533f924f15466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c368e3b81079d9b01d71af4ac118d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b889f96cbf360a2338c0361699c96c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb02c582c9816a76300f61a2659af42469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76353ea07ad2ad581d75e9165e782731470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a32d339fcb1bc3462e5ed07848fdf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c940f42644b30621d71c07c1eae978472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b715f934c7f28810aac5cdb8d015b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af4d1b064ede137117e173bf5f4ff1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1a30a1cceb99c370fc5fecb62e5da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d866a122c730431f023edc2a6713aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313de893c650bfe56f893de9600a216477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b446a17a6725f7c2b6e6812919c022478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36116573643c0177f31d4be354f2a381479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f17aba55b76d898950f7686dd891c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd297935c4d44fe8673d4b0270ff2a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02790eea367a76d7bcda092316076c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558ab18858d7d03d518be5f7c5fc01a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a190b0354140c00380664a70fc06b86484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716e273dc111fde1be59e75a807c459485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5555abdeac6441ef3c65c72248089c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f195e2b17f06cd6b9d554e71b73f43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1306f62ef3c04012aeb819de285c59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a5ea18db57b8a59f19311d18c38ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9f0bb1c691efb7c992c494e8b7e39490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b15dfac5778648eed25accf7ca4c97491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e266f93d4aad045cd052f786b8f57492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd556b7da2a89dc68992ab03e45deb21493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb20d0ac18359910f2574567132aea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0fe2bc81cbe4bc30fd902c8f64591495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe1391332e3fa9d5bba477bd36478a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f15a16bf3d846cbe8ed3997b69334497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f32db70d69908ea8e9b49bc183459498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa67ea73d519c6e1660bc9f466056eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369acbce7ef2e2e83815b6968874d928500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d465f50bc64e611391fe2702ae674c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfee7b00f0ba89f9a211467c6dea00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327262192e5b1eef894fca6aa6f55d53503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5117194ad4f1873b29dfe4413608a97504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded392e5adde55463351d3aa6fe99fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6fc14265795ab264c0f29d3adb265506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca675b295fa99ee6fa580a65740cc8e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60e6b416d075801e2db4deb6ee4969508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9a5e9226636bd76b0f4b3a631010e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bb275116e2b1cb1f03c567af4e463510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d033e8e885c461c22f596b07e8a59511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f83bea241c6103181ec2558039b372512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da9082b0e5b409b11dfcfccaace92f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e51b226fb352bb23a1ca7e70952a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca2a920846c8f64dc0ed25837924c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebcca63205852272032f7d72393ff5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136225a83955a0a880b803c2827e99c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90d6eed9b333c021f25b6db1d15697518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9bdd814e421f3b06808187db12910519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a837926b675881a7db9d77beb8d5d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eec2b10b34ba69bb969fc005dfff0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e31a8f221d003711309767fd64a50e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d920b42aa7d012e869542254a3a122e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33ceb573a1466e909189ef600a204f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492f94410ec51a50b2de158bd93a1fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeab8bcfafbb4028e016043d51f2c0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e76805c8a90c33d7f2502159273cee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb62f93c47fb025c55d16120fb6663528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75020e03298d7b830f7eecc04f7498b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad857dc04c171495b0216e5ea0b46b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3511dc4b21f7f40735328108a2aa61e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8d6c38bf6f555bc0067a69fd4439e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8aea148f12e8716380e56750bc9b3d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e73f04549fbadba9c412a49775266d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61364f6583c24d05a7fa17224aa7b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3d2e2829de0b9bb1f8b5edd2c24e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfbd6b432183d89f5f58c31f695016537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d273acfbf6a6805e58d35c885de99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78810ddca10ae9478f315b7f67e53f91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9981e58ef64f53a734c6263b1e9a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a5b47c767d42816dfa831929f279e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea426b6fb68c3de88903d971937dd7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889add162be5a7bb6a5956430b27aea4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642bc3fa8b54ae0f9095932409d694f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec3bbc9f65a6540aea1c32812c0d92545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69551f6d5a7ddb79c390a30984fd809546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85e454d944d685c3ab7b15803f1106547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ac1df31a9df371c8f3088ce2d8beb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe9e4227d7f01f19c373362e4e966f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835b2cd3bfd8ad1b3f48b38172cc9db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab76b497db39a1d63a0c0cdd5950077551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dc4c98b0c2425247995b61a1c782b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3ea19e7806e86787ba8c2e191fde5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08a4f9345f7901f4b5a799f9f42fe5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bce50340921ebf9999f0164585c30555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb2cfc5c7a99e5d689b1451d99d08b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acfa9929a8e2ea5e6ed990178ebf89557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45685233b54b0492b7092390189646cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78612ae2e9448d92c49fd9ce932a75559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b351814492df9b54fe23ef43a14d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89da9ececdbe59052fa33f93b1e8808561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35adf762161f370e4b2bc6414a7e0c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59fcdfa0a56acd26aaaadab39ae572563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e086dd726f81252166dbf456e3ae627564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e34c298e6e07a4e0e4191f7bdd326565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02c59fd9da7c44b84925cce05559c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd74bd82d0d5b463e113c8c56ea9ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d28cf1406380d96676f327378df40568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2d8229975c14c6292338540fda7e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425fa9a1e41d013fc794fed8cef3066570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c727bc1afdef4228e709d9f1c1f8bb9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed279f036749838c15ba94625600727572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec21171a4de06f84d8ab92f9087d4c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29cef956da9b279d02c25449bd064c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af88e3c5849d176b44a12f3ccb476be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429eda44764fe1b28a88915b2bf591d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d09d3bf81d8a6f147a6b0d959cfd75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db7556aacf0921bad70714d0b9daeb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0b281ec05035fae95ac189d2c49717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2de4bd228864d6d58ce772deb42b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00501c1862cc3ab1d678cecf62923f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9a0416817729f49ca10c8a0fe9c6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abab65fb1cbd55d09fbfe4fe1ba97c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3e970dc6975bb49f42f3c0849d4fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30f0a007f061a9c06518378986e23e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ec3ca6bd718b65de3b4c894eebe0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99955f7012e0f63afd0b0b9b84e490cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e689c37863061276a862f2059c947f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551b9333d00ba463963e1c8973974fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7fd6a7beb500c4525131570b7031b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d7b54f93076b5f80e1a3582ce494919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7e3194a244357c3fc7dc6d5be663720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381006dd7758e09a9feaae490c9a982421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709fb5458cdbdc0fbb6a591f842eca222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772c2979a214994b40658d1bb563c6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b4887263714e54b706f24d61506d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fedc85b5da6c20a0a83e4f6c3873d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04528304d9bc2d28d26150b3b4993726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143baa3a1cb2b3a7f60c1be2c1280be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890624fd8127d3e831cbe601bc16417828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e03189c7c3e284337875c01406ea329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addca86892ab0cf1994c7134c8d5aba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e22418687b03fc0bb491ea1ef08a6b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae994e22359aa384b97fa7e1587f383532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc619becb0f702558680eee0cf4c864933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48e37e8e8df8b9bf0d83e8ee9cb13234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be047faf08e3d28e86c8ff84be9296d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d2513b34a87337dfce0abf74502bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3b28a6af854e19fe4befb6382dca337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45b77b6f83168ed0a92b1adf166f8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfe40b15b58d4f1d206f239c68348f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f68ad64df3579c51cc4ffff1d9877040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565af6c8fc214e7af0e4c1abf074db341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655c951325983b8a1a46e6990c7df2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dce95186ab6106c54abe32dd30676643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebead634d42c79083844a66605e015ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd93024a04e0a37d732b51cee6800d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2a3ab379f46baa696829e86af40d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e97adf4b5a2ed1f79b4707a7fc153047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606bc379c98e2905c89cd03330780e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6216a49836eb35de076c747408bcbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5c9880213e5c66f27320d82ee8c5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056174caf6f8a7579b33645ef0c9adf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a445b8ed0134aa8cf60a10965d547be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedf53aabb1aebbe63bd0f8fdefefd553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cf2784b87e6decac484378d53d8f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a986bf289e508131ed4cecd5ccdba155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e936efdfb8f7694446ca1220e061156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302260878e318c89c5086640e2e68c6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92d0a58a62c421dd46ac8c1baeb06658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9904646b38337f2d680555685a2f1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4272a36d34dac063d82f2675cd5f5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba21f00cfb7740ebaeb0f383142d0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0f0bbe67f815e2c554fca62db3f6362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06646f92f927087c289379efa1360ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc8e14e95b7524e1d4bc7fbd18677e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b68e7d65907309cfc053bbb14565065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c43a175c3e436cecc6141b12b06c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23696782925d15709028cbb2f9122b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf944b5fdd745eddbc137d0d84ae5c6368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89235b59cbd6fc2fe24264b5675c0dcd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bef81987f43ee838421eb37d6d02f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5168b27f6125f4550d3b0b5560dc6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552819c7f47e56d512a4e4ac60daa4e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fd45b316e92c3f1833fa6dd09fcfc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b702878498f36e04687b486fb0ac3b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66c1bb64d7e120db37fd354e1d84f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170d40d6e3ee0cef599451b32b6411676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b075eead56abaf69bf3faa66b66b81c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabda539fe564c3e3c597ac7b78dcb8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9da7affb1720e46ff8fde3c4182ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4db30a597c3fd015984ed951c0f9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312a9031a747cfef3a839c509e9bae181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7b685067feca2c62ff2f92c764d3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ea1b8ab5fb93c9497a14329b9c45d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb64fe7386d00929734132cd3b42fbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b72174b787d8235dfd3d6e7d39f4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d11a0f39cc41493b01134e2d12f3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fcac155bcd0a5a05e1b01085e07c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdde79cbfb956b38c54b890537ca6b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3ebab21abbd55aff730678b33695089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11541c827b8bce760b53bbbb038ecf7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f2c109a52b71c575740fb0725f5a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5f4768573b13930f5d4dc8b88a87c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20c809965620f8cb79d9a04b06186b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a7a6689837f96a8658c032231d75f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe554bd16936041cae681354bd0ce5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecd6337150399457abcc20100504b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96883984d133a3d34fa1c998b4b66297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c947af534b432ac4a2fd8a096011b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b63e4b3cb12dda2011ac4d05805c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0679f62cb68deef78e7cbec02a9556100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e7cedfe25a29fea852ab37df2828e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a835eb1e2311bea57b56046551ded102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b56b8b0770f243956272c850e6267d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9cd460e733cab36f57a8e8bbdae0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e0667ca193ba0396668a129ec7052105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a36d6d743f0f0b3851e5834ed8f172106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8652d50f92042dd0e57b01a2acb91b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49954d968023e685edf91a5d4d6fe063108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c8b8b0d152fe585edd0f9394fece0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5044244485b2b56c580196cae21162110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454a408f5f2aa79e98788da06addad4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa7024c9ad6dba7f39819a670b0fb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b6e358e2c6ee151257c553c63331e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a67b3e81314e6b1248a965510a2242114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570c0993d975a1c0268f4fd41cc0b42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dda5eb0b2b17a25a255383817a236116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec9e036c5973be1d36c3e3d57a850c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64f6caeccd1bfaafb6d50e1ec41518118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6fd85e8bfbb01aff02a8f5cc85911119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0caa6d0e05843cd3343265c9671c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d42d041c7fa885887ed5a261546815121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757ca5d1217a3128bcfeb162eb8f66e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d6bb62232ed5752c52606f862018a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dfe6afe5c8603bac125ff501dbe4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e00b8d747c7d7783cddb0322ef239125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9ad8f71a6657c8b5bdb4de7d32a34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c07c1ff2476882e780915103003269127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99c057499f9eabc23bceee67fadbc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c178e8ebe696b77bb8cda872611fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84ffe4dd8b91e99eab30b42673dc02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0a4159d5d6cae71c1337116b93b17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdc772c974a93c57bc051901813868132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650d13c1c9acc4145573ee3cd13ae40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232236858f6d8c4f36a27a1a93771da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35491315afafb808113bd81f48424c68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80b3a553539d76bd6baae8641636b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a33d1b20f0cc8cf40cc384e3b77d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238fc453b5cb920cb4bd9da8bf14be5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56641911eae5749ecc8c0264f4080d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50f33d23b785191ae31172e2309f6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937ff286c68ad108150514eca7c8773141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f2fada7b69e29b90960a05bd39a20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7af94c3636aed5641318ceb581a266143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad3b7d4c7dccf47b44bbaf1add90e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa2a39dcd3bff11e2a34446091b54145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec554f6316e954a8f290dfe99ea0d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad992e0ee6a831772a488633100bfe3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a15160b991844e76a2c7029b958b87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a265020112b289c5720f59f6eaee555149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863f3d43c1a30bb7180f63faaf2eca1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730456bc759553879cd1c357cc30b05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530643851768c442c80c2520b7d5cb00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495b676a1f60e078d8c01bdd50eff8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faafa8051074e90189180f5c20efda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4bf4c3332da430c72c7d42ad1b044155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41750546931107856f763c39b89eb8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5f8959f4a7e3eb229715257d90a16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcab4fb184b8198eb1ac156a2c694c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a315a7243a923b0ca1bc274fedf38d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52d549a61b9716c2a1fb202c3a3502160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3189ea9073cf9cb980aae2d3a829c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22718a1d8e483b18afd3aca1155bd542162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7169a567428cb933b2565a1b91412a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203e95eb0dbc1fd39296451a7e5392a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333dcc4e9bcc0e587596a1d8019429e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701132e4fcffe2bd5636c157b82c24ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9683209e69df67694cea5be6aef91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5645498ee6a3ace5975423b03e2ec7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cd2daf4f68978502a4368f64a1743169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a3706270afeaeac6ed4ac8150ed6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6076da6f18db87c0615a3f5a50fa7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084640d1dab03eda3b1f420104bac020172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750893f4e0d13e2241cd3e8844287d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca43403774f49f302ebd73790b5f81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81738ee97e0a9cdc6bd0327a95681974175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a79e2d20b9e81bea39ec0d2f5c249c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08691aeba5b30f961438e72d7b0fe94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65108b5dbfd3a21000069fb63b170db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af37702ad6f07eab9cc7cc3c15ab5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f75d8e2108b8924aee32ec7644e8e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d668cb23381560e4dc751afa77c16d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230526de3831bcb861cb08d3bbfebd5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80361591b45e428cba052824cd2ecbba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff12a5840bf62d386c2e7e7c11f147e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13978bede6ead1df79dc5c68cb70b1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877446a0f7b8138684ceb9b6109aba78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8d36559e83f3cfcbfea27033796e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058dafb572d3eba133f928f08633c1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26634d18d37f992bd07a40d6e2faf730189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9d9f5302520ad59f9bcf95a39a1e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42879b96eef83262c5337a603d32afdd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456bd772d1ae8430f856f4f02bfef61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61de92d3f697769bcf5ae0ea6dbe9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d6df9e074a5d2d7800a0316428c77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755d71cf9f61d80afcc5da3172fb642195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33ad5577822ad6db915724b9231102196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19a6f27bb327030d93528963296ba4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4736ce531eee395a31583c085fff3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e5032978d439d0f1a63312abb0f71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672fc87874f70008a9fe8484786e828200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f43373fa7bb4b68854ca2080d1d516201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb524904e6f09ee4cb6239c8d76778202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ede20ad65422d2b2ed35e91e770d54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889baa4db4b6b73aa45d957a70c0069204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab67063ce66085d911446be29798e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14820d1a38ace9fe77232c24bbc17ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffc9e6dce33fd71aa6f291e4ed6d70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e45b53f73b4fa61d214b3bcdbad831208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599970f57aeee961f63f140240edb86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705dfb5f474a4d07ee5ccb60ffedcd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d564ebdedc648b3cea9842bf57448211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27862465bfe20c95cccbfd2c52ef0bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c03010220a1997b9538d171d36f88213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240dc4b3e9b114564e356bacb235bf8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bece14663fdb43ae07aa1285b7183a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752378000de3d97ce06848300adbba0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc106d99e9da450481ba25000008b04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5c253c6f2f05332e7ce77a8ad0c70218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42aef79b7701da2c7ec958285697825219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192dddfda5048410e80a970d961c9a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464eae0c9e08fc41a1e7154c48e63490221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc8c03f4ec0e6221000374dcf423c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff94aed5043de1dbb2fde6af2d7408223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99ebbfdb3580695c939a9a459410b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16164a62fa96f05fee5c6bce54485d81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69e97e280814a1431d21c02ccfb8e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5901f707e9676a7187195f50a00439227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ad4e5fab88104c6e652dc7de98bca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be9218189ad9cf5360f8d9603669a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c913afe62dd1e3cbf0ad8958cd3f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a803dbd06cf850a13c06cda929678231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11babcafd3409d8738ba6d4acdde94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061c887cab8f2991cf0bee56a914a5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580a1dcd8856514c493c8ef05e5f90b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e6696b04e2b6bb6d6c8d4536a123a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df212d99683ac94c3f9603fa896e553236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80c937b43ac1508b8863cb70d7c70e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f6ea398b594fa3992d70888186a15238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6626e30ee42a1b7b9353f951ddb0a97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9d78e14f7792d49eef5cbf1520419240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f87bd76ea76e40e5893cd40d60c40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2497406d9d06f28a303d4813a3ce32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887356af31b91f59cecb3cfd3d33420243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fa17b7728eb56f194da160ebb5061244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60493c8aeeb3c7f48a3ede3663de76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702947283faf64c1609bf0f47c8a219a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c0df28809187216f677217ae883b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dec7315f8d9ff0b4aea88624fa0d30248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d671af167dadfa1b2e920ac52aeae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d49d625313ef6d919df17e6d26994250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a58673ab1ffa1160aa747d4d6a261251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1be1a15ca39329b7ef6d19c4bae110252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02ee49c5eaddc2adaa81983da1eadc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb7009ded43901267d0cdb1a930eef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ff9a1419fee82a68178532a64097d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddcd40e1fd727614fb1747f33ee8ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f788bf36b8555cc3a64a2edbb405a57257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9c6b725926fa6a679f94599f0005c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3e38049b2f009653f19d618aa20ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4da0eee42aa7549b5c6f721b88527260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2b542c7088f7c9f0a5a1dd0f4ac36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b64dc024a079f0b5a1fb12f895e08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9894c7585534ffa283f8398fa2fb191263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6a46a61be5cb6a536403c0eb266a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16f6b53186a488852aa09fb55a54d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003bc55fe47bcc3c6363e4f04d67dcf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264c3a486150154820e69c15fe9cf7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c39a118fb72dde5e505515fa95f4f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3247452ce27e1af9aa1f75fa67550ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836754545ab055d2d60558d20734db6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bd43a433028ce82f0b08e66f8eec8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22805df5e24411784647bdd76de0f1c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c63d1c7c39e0fc94d672c711f1902d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fb4632fb9988bebeefe4a42de724e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc69f5b8628b7d34774e3b217f7e41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776afd8a604f61fbd55d538ef6fd32f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e4195c62d0932c18d52990b7a901f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed7b14d2ccab39878ce4811e3b9603278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5437407c66ccfec371dc612ed18755279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965086213203d0a5d76c51a65825f92280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f174c313708d43065c0fd231b8f797f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f736ecdae054ccdf10702eb7060093282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12def88aff4af9b7b0c6c3c8a322c362283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcea4a4d11bcb25178f83a3b65a84be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9223314ce4b83c1f9896e5352415d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdf122938361e36404ece8b36a8012286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76f7a7dcc14efa74dec63542d3580c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a1bba3fc1ce8a6e6e9f1ae9e606ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3714e0b0ca20cdd250d8933fe58d00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02429bbd4c40bc9d7479a162597ea9ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e448b536d79303aa2b7ce52eb7d0c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612d482823abb03aa645cef4a39c795292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecda6b66c2b67a2a89175b832d24fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4813bfeaddeafa9a7f04a3108893e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425d5c5b1c1cc898cc35f657be0e2dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16cf7a65bb56d016fa8e0291244ee2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1666740e70365cd5d1bd3810e7a405b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c01385dd49c89d3a57dcd3c4deea7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed606e4ad01c1fbb8ffcf8325710f97e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711ead247bb472a9562a7d54a71ea24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a82af59b5a248ac454df985bd3cbfb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad95ca3639d8f79ffe5fc90819a519302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16460b98fc0c6d47140e7973b7555656303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde35ac2fd3560f4f9256c94c19f30c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb3763be5e4ef3b3b7f7a03f048feb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ae127de90044a11dd4effa35b313e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b2cc424e93f3a6e03a56850344cb0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb32b55125cba47d9223aa9952e4646308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e22368c326bd68dbbe9a6ef9af999a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25353ce184cc46f22f52718f65c4ece8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2179406268bd726f58a1452dc1568311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e970e27c96e16a62c44157d3038509312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abd1477bfa06d21210597e0ab5a561313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db56b18135460f0904e0f09feac43b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17d1bcfbd1b1bb1be3f36a98fb3a64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c47e794d9d6e87ab20bfd60177b2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72535fcbd15baf28270a05f38b1c2459317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fbc7a3db0805406c1ec7d44af4dd6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34c4b2061f03d31208727f20ae9767319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87002fc1189195b7feb012af2d2c58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb783d68154c730372be2c9b102be2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea3c71ffbc49ded156b7f7e587e61e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583037620818c81938c22c6672c61d57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efdb5d08e8583e0beb53716faddd09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1925d3336c2a859b0c40e7de9d892325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65448be085931ea4ec00f90db6ffb005326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7e64270bf821a67ff40c7bc7066c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb87a99816c5136d1b2480c5d9ef6d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990d991e32c97e804ee76928683ab30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a19a31b9f5a99127c21fc18520e1bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744dc7f66de10325ff51272a3d7b1c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea2a9b60b73fdfbdac300d965b26d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c6d3c473bbba1206b0f0812be215f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839c29095c5286ff682ba7c0a59a981334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83f088382e482bffd95d4633593065335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae2168f152beced6885d8b53b7b101336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bd8d8fd1aa6fad852d83b112d55c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052fa77979ed567fed21a9293e0ccc0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716f5ea716100373f90c8adb0b4569b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827e7ece3e75e6e2efe1c97bf71542f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17425660f950fcfa339647693154ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d0652ed93ed75fe94417d0750d064342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757bcb5625e27690d161a5b5aba1493343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf16e5af72e13f03e6c13ba05fee003344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd69f8eb697720ed2de878e54328a25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55522fc9fe464cafa6ffbde914d8d05346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcced19a968becfc33042134f9584d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b26101622d0276a56c73cb3d965f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a989e79b49760ec98dc338b05f5a86f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3069d1c4279ab2b1c65a5bfb9180b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0ca64bd68d69f51ac3346ff6d88a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0e78e762e897f3a1696c6f5266a64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d866067c1059777df394d45aaea37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d824481f4bce057b04bf1b9fb7ab23354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f32587fcfc40e6ffe6ca6b5ea66a51355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7b92dad740907855d0c06e411a9f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f54545288700d23d7d174fd097186a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86042317ab7be1394cae6f56d22a5042358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb9b48acb0bb7252eccee65d45aa89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb71344243027ae29324b7a0868fa01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3a4cb546c227cf518607917c50144361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297695af007f17ab8b0bcd0090f20a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e94f823f5e1fd6ce56cc9f7cb62b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398489be8c5abeeb034b4526c7261ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba8d9621e0581efb04ee3a7bb627db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4fd4e8b9e5cb60ac2ece42ca8947f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8c58ac995b42bf478569737f33069367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be046c98dd879549cd48de9388c92f7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cf7b05d8868fbe5467787201caa71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e86525c8b5010234623585a7db3d02370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9126df7720895e46ba1b138c2a2bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f4f9c6a09e3ee7f4886e7a870150f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0800bef858fe5272605911eaafe26e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8559246119eaf160c783fd5ca634a27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c5e2f9e60bb652520c21a4c2b18be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe048f188d2a1c27b6c5aa32ed5f402a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ea1c3d1eb750442c15108d56d885d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cc34b1c140e340cb49d684ed5e2d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f21694e0dc6a029775f0a6d79ad887379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8ab93b25b0fbbda4e68bf06fdb2ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afcbd44d0dd64e03ac3b994ce09eb9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853a59736dd7128e9a9ee44bc697e1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87be0c836c0e47e66125099a4a902e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e014217b23296992c117b32613af8bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efca9facb0aee66df8b27d4b72e0f77385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5967a91bf7bbbebfcbc733cd16885386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f65df44c3004b3283d3275e66443c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fd8ff649c3401dab1ec52c39af7a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73ab6c951ea819e4eb814a2a99e250389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3debc2e4690312cee028a56c4b938c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472ff0af6da5c1e57f44f9eab42ea2f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6e500e4ed4ec29fc6cb0636c407c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef114b13595286cbf3811fc47f6953393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313d2df9be6e548d55ee536c2507441394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7821d91c1ef441eb2bb34982ffd52395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46675c798525fee42464e1d6e8516e11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8af10c0c23e2bb1082a572799dc85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9228802f6078434b8faf2120d538c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30c9f8835d130d8fcd9c938c992ab8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1902491e6c0694e452956170811c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab598ffbdd7d70c5d9a5ceb89f52616401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a62ac8c61257014a5174cd1558934a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1579780c7155db7271842437c68cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ee623ad3911b83d1f7364e8b36dc1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9295877bc31a7ebffcfd290dbd0b987405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f7a2dc00954ec5ac91f07cbd03e55406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6f47fcea1945175b133d787d37ef1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a7336570393c92acf8f618aa252be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e695044992fdc9f1dde2fcf2df4c61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b39fd831561bd37b1838b3008dfbb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c1f99083b828ec315a309a28d180e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc63e144f658e4faba62726a245f39412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450effc3b075c9b80677f22cd396522413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caef952ddcaf9bd7b0608823f0d665414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf197cc5a7a77b58943bd93c086a461415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb230dc2008af52dfd07c7f05be540416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1eac64f0b55383cabd9cf16d925988417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97ad680f87e2eddc9f752ee263a76c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5322f3709a3637260135b1ebf326c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c01b269244be332b11ce5de4fbac3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2823bde313a124517cd80e915df52421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe71f34a1f439b1a478b6fdbfa9a6fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa69a9ba966efa744f6d4a98ed5c32423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddc282538acd5bf9b439edbbbc1367424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ef6d30971c776fc7baf983a5d3c20425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95b557174db40ad0e97258c89d6c0c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04720029444a7c798923a848512bfb63427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f753a8ed1fca7123b392b99210ec9b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96631c33c5d45cc1231da9ef8d2a7e4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecb80469947cad5523578dbdd11353430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989e5bb92fddc725a3993e03d4b45b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e594bb38f3e831c26f659d4f2e4732b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db41a2cfbe6d08e59145de7086d833433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31140deef4fedaa033a9ec6280ee6473434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee89bf3bc003a7142e5af727cadc9f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d483b4013043978b98b02542478aaf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94bf8844de99bcd5144a1a6e77656b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f4b58ba3969e761548fbd4f7ff2a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563dd6dd88b99de82d0f7c0cd2ee8353439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bf64e4fc2cf74aed45376c8a0a38e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781aab56272e7a489692fd217dad7c4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd896861cd7378dc3296d235291978d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e71ddb19b2dbf183505377bc8d6dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b1a0d6ef9a04f65eeddb568fd8e4e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c5365d3e3646caf61075faa314e3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf14d9d99b88e798b63be0917c275b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9436111bec24f53afcbf69be64fbf73447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b1f539e707f4b2e3f02f210864232448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd726cf2098c74ea09ca1987c279ff2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c0641a645fba5e922f6af078ce5cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6229c80e57508518326c37575375e59451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35bf79a9524d52bb22732bdaf7acfc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d4595736a4d8ba875704cca4d9174453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688a9fd858a3b9da67f310ed62aa485454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45f5e59e39ad0f6f25624b7bc699ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9570ddc66fac4fc31b48409d9ad3a4d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb40a6338a83f4820bce55cfa6d201457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13f1786c623e886f481a9f06ba9928458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7c78663c063907bb98788a8de4027459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3add77d02f29df6d576dfd1aaa366460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14725a4ada784f97b2aa03daad2caa6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba1047e8a6b8c6fa19eac19f83f4e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4def0d5e9413af24e4b7a45bd49de0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b13342ffa26b557c6faedb0b67c7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc78d8e8c3315f08269c28d857229d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eabab137b9d7599f0fb54bae1e3784466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c85d7324f2c210c3afa1148affadbd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbff89d8550978b98efe413a51ccfdd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a99961f9433859075bfef64b5b8c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671499725adff4b288623928ed142a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b84c4c931a9dde0c3913366aa8b75471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64e63b6cd0df48c04e2e37b9b3c6ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d381cf3d3120f01499050dc62adbd81473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221f7274097395a46aa8bba838aac21474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbe985c1dfd97010b667e846309a41475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dca58eb49fa21bd959b594c084478476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66341185f7e8194bbd453a3a6550864477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e5a919887c72a10e0f2aa93e122ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a443a0be19a46e420645f50bfe334e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dbcec8db5789f048745b02a412238480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1f81865e752374a4b82c7d0d79a30481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae8a9b4d54e2f20cca45ea4d9775c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539d8a950944ad74bb2736d3bec3f1c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde64a7b2b401166e1ebb0ee045ded3e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cccdeb01d7c40ae14a0db663aaad43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a29f7de88bfc7b55d7a0628f68cd1e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fc0b6ef89c1523729db47f940d353487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4b20757afd8db0cdf997d3bde89ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a999921b23a190eeeca7cc6fc74aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd027c58088c84dc5d697102e5ae0a1e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674609f2f47ce3c5d6a3b76c0b8f3ecf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba54e450baf2f328d6ac4dc482f9d81492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713f612aec64e5d30d1d89717eedc78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cb4a91b09b1a7d0a4ea42ae3c8216494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e92476e7237b24cd0a5cd635d7aef6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be30a05532e4d21e7420914dd5f87e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8134968b002c189e475b1615145315b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7222f6db6a1ef7865f28f930283fdd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d870bca7565765e4b9fc923eac0ca8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189e67037979db5b83a74e48d65a7bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7919a58d438653095907e013a47f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb55f02933cee5f2a93282ce873bb17502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55531505d548c9726b4d0efcb14fbd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b405cbd394e7095666f04fe828847f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b152b9abdaa81cd5bab6bf63792d87505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697ba92a7d84b5cd934ce1a4b13fc1e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ae5c81cb2b20eb21c2cd059d2ef5e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df135cc1899076333405034656ea138508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd70bd0dd0034edb8f6ae177d9f10d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b24ac0b78d56e0f974cd96bc2890a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b4855ae00ad2f8b8b109e66622d9e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859dc3583950f9680d9e66c610d0a55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebc75afdb54e66f6657a9e64122e54513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00d9db79dcb54d664d34b090210906514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e65999e46e4801300dd62c7ae6caf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba500a76b484823be63b819ce0e1a15516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d23af997b0bff6580eb4822c389a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87467d7a70dc7c6c2244742bf4ea6eb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc502456f1e45d77df10612d1b3d82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f247ff32ebf16a94d1933e0fb22136f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11df5d164acb06d2dd900472ea4e22521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f62441f2cff5be01a6474b3554b5eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e07367014848e882cf17385e717059523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f36752e69061f84673293e086e1391524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f001064dd484496d27b6b42457c38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ee5ca8afd58c129a580d00df5d56c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a869ee9ab8326dc120b869bb20933b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f54a0619153421501943bcf97a8c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e39743ceb4d763fb5927edd770a60529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6a70e3f3ef89262e7f5431fe536e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dd318aed5613b4adbb3eb72a8adf6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6f7532ec27a37f9ea866f8bf17155532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3f20f2ae2e429e71e9d72b9630c41533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb25dcd32acf7eb6665b6ff30a3d154534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23bbd4102e7e56f514fadda4c14538535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf51de6e45b427ffd1fbdfad2a2950e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc1539e4147c12e8ac2161835b6a3f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca3f96f1c2c3f3318063f954903559538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3207ca958391cf91356a31e1720e394539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14d93bb2b2fac718f4c4537719ba39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d3f653143e09ec8c4bb3f25c6710e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a02bb29530cae0e5b253336848b4fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8666d973c5045983a1cc21c8faed55543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f9c98d8118b57100b26625c0ff8f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c8f66a1f7b0abcc0723d838cc000a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8a35aa3cb366ea91615a973675de3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b479f5f01b98af7e56514ee9721d804547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81355eac3edcb5501039f38f1bc9c419548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440efebd37b725a95a2e57d668b03e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8aa926bb89a4b27aa142bdf522158550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca467ef5c31a253d1b4ce479485173c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18d52e577e8b5fa5ba07bcf1ba3d3d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365cf63ebde97f9067cb867486da484553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4690bbda7425570e5092fc7f5b960554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c86832db248deb12ffdae24619e4e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60969935bf6e9867c4161c35ea054d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c89bc3b547d420eef9496b968183cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d5bcf89e0ba46cdf9ed28abb4c148558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387a98a70807198b5db356ed1cc3d17559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c106db5b3c4376b26fd180a056e03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e32610de810f200eec79f876a83c3b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af95b3f6e879285ec0435b0e2b82bbc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9918973c044e2abed20188a317a7500563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d917682cf54a8a0c2c094acf4754e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72fcc25018eb3e604027dcc09a27e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfb4cb52e7076d889855304d8f635c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5400dcbbe26064f89ddbee098e014567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2694670fc57990d6783f79d730425ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9c9417af584f1ddba93fd092591c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d833b3b51f47e0d0b38be1b7945f449570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d428f2dbdd250f0356bbd2ef9da549571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a49d2f15de5de02154396614a50a48572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>