--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f4e9c53ecd6dc877785f45063ce5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b577ca3fb68c8a310db739424ebd022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd96fc8c6545ccc170568f440178dfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1117864dc854aaff9f3d8ccb76ce6e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fc3798c41c0c7d10e53be5d3511845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b7ca6c9a70f1a896de6ccc37f8b5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7a4ca5d95c848018c8c3eeb7a4a037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49f8f7f323cdfe3ddb48ad945eb79c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090eb7f84e495b714d918ce59a370239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e8f20fa9b27f05c945779fffd6b9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0dcf0e69f3367698c44b22fb2b6d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17b7826a0952adeeb9f3eec80add7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d229c236357306c27596e12fc3cc9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0020a0e5c7a41b155a6245b58efb5e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362c589123445cb55eeb0bfe78908e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a207e6bcffc4fed7ca7be837c6316716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e488cabd083e73b5015c1ee59bac417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66f9bda29e23d4f987a5dcd4a46c9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2f67328b833579c220715df0809d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42d50257361bbe5b751bdd86c1c9b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0a0277c05584788dfb6ccfb19f6e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b27e0ae857be8b7d654125f5fbf2e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f56ae44dadef4f19d75f604b1db4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbdef9e2beffe9391fc0f07267978f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6518fec3fe1e3784e16571af8b5a89d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1129de02f6f90f8cb7788c6a4637b0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e15f97aa49bfc93bcd4a03020f92f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69009291e9aec6f5a5b1bc4dfb8640728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3303c77f3c3e8e1c835d8733ee24c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324ee30f3c6351a0f8fd32a7c4c7e3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc00d6fdbac5eb907cfd9d6070dc7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201ab74394544af63405ad935bc873632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8d73ad340ec54fbabcb39dc863d7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ec74f1ff3d073ed689c5fd76234b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5778ab5fc563a3dfe89973d4649de4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617fe1fdbd78f240f5b5fc6217d1b7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6f2a1d55a1b3c24c78258926d5f3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d3e2cc2ea962c477b06866e0d803e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9376c0c594830afed0643c457caf739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ae496f72af4e3a23e13e0c3787e1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f25da0c9b396cbfdf9813dd3f817e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7822ee854db254a55a2a821ebdca8042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f3f00e6423c3ecbc9b4492e8d955f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26832e9e5a86631ac43d9fca1c589ae244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b83b4509071049da23793f19798ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12c72f06bd29e8bacf9c82d1fa2bd246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98bdf471b272e2786f2cb64afba1ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a2235464547da458e402ce7198e9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575137820c684154abf65752573dd56a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2db39720bae6d961d48a6b0f7035450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fab55a023098ee53e63530662f7a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039522ae281427fa4f07db98104bcb0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bb6003c060963e369d8ff5a3cc78b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bed0340c931d61e6bfba29f08536554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed76a03cba86b8e4c189bf14fb0d3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171058a23354f378ce0197034ae46af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de3f622de9c4242653d76435b379bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b49068de7c5d87335013b2f283476858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47134015275c46c4f96fdc7b40ba20359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1637ef3e4f9aaf3712b2dd7f05f3a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3280102df7836a046210777e82badb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdb3877c7fe1d7e092e9a53aaa79f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dd2e24f320796fa8125c59d5b2d1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9031164699408e7436178827366f3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1eeddda4d60b49e254142a3b1054165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2d000f3de0e38aeb4f9e67808804266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6508bb838cb6489f6c9e84bf6d204d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1a5238daf1c1f065d99cf01a4722868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c712704217cd667f709624e008ae10d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b46821020ee27d969d4c7f204d43c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a922164cd554cc04efd72d32089f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9ef10e1c20fa1267d9a12df0d8ff072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e847525787dc1c3f7db89385121876173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11252876609ec35898bebfb57e6197c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd6e5fc4e49521b1852383a24fda0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915ccb8f72e96d6aaf7419c79f7879276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26774c86af1973fe1159ba8e3bf9c6eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773fe79794ba30273d385d771f420c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fa0e67e98068f9f3c0e488fec905b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad37f0934b4479ce9333bf6472c3aa380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812b357bdaaf3dc6a4a72a9eb89c8db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef49ffddb85bd7f75287e3e17c3e67282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db6aa0bfe87dd63a96c22b3d70457083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273413e45c9c77a30462bc71602ab3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8939052b625150651267adc2e8ee3885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8a2df4197f2b9438805089e6fb90e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f19c80e2556c43aebc7bf0d0f5c11c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d8635bcf1cf1ee5464ac5ce4c969088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3631e1354bee9a2ee1f917712ecbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2917521915eaaea2054c66ca6597390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51abf8f2c29c7daaf25ffe9decbe4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac64e76a7d99ffea832f9b31a3e31c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa912da106995d6ef104b297f19f69d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129337918422fd09510da15d4c5c30594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748a67a61836e2006938ea6dffcaf3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba65529cd1286a130ceb0a585dfa0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fc29b6f45e504714b67925ab0651497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793f850733618fa143c6f61f9330fbe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ddaa0bec3c17e198d1a804a54278899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeabc46e3d879b01913324942a5854100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2da532111586df6d4bf68cb2daf04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d85baaf32503c6721dec1e66af133102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87175ba7abe530da43794d5758761be9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd31cb614519d151b653ebdea00cf4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db79cc351af17fe86f641f1cb21887e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d6975c28c7631bae7035113ee1c7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d568b60e08d5d99a10607f848596abd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3fab40327abba1cc09f08fcf3a1ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb336449aee90a7331dd1b7ad03e06a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03324771ae5109cf330a4c4902b8224110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf33046527bd4c94cfdba440f4b713111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dea4e5284bf0d745f80f74cdc1f96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13028e59c9a29d2c7117694e7aefbc2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7339ea218cf9b0f6320392692f758fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e9a547f1cacd76ab2c8e55a45fc3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083bab2d01fb0205f7229d456f03753116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9c9ff58c346f20da0686c658ef4e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4384d3b69334d0e296031f56411aad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb0760fc2dd41793346a0b95b6214c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980607cb86253e1bede1b2d73296f01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50881d08ea5062265880152d05c0cc26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799323f27b853c14a1568590a28eb5e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72f67bc32c67aace02dd7bb5033a86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020934a3089f611d3fe787142f85570e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f3dd30b9be65ff5e56b85e69e4409125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7d0c31b649aedc5895d4644739062126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094bf145ef793c7378b1c9ea7fc05ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29da33e4797128bf70fff05de233c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda83e1e2fdc253a8f618a8c5af831a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4277601eb82d0b08eca6f9303e3e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0893462933d7530ef835294014deb7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe1cf92b3e96351835af6b59b8228c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37de8df268c94cd8fe7e88e4fbb61f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1f7cb49ffcaf4b94f3990e1975f51134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7dbd171d969dc06ba56b8df9083ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54740ff41e4692138964ef96a1bdd80136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140265beea43f5c5c99791478fed21e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b31fa03a6198322f96b16af5d66e62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb944f70ee138761a5226c9b9676bdd4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71bca0945dbbbee440e8c460d24ce8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd061b21981f3d75ed8a0f342e247f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad39047c602fb8f93dbfccdf3a271d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f73469eadef15fa90e8464f28401b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be6a78cccfe5d64bf06e8ecb9de122144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98749347462e42c3333090bcd1e47adb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88288eb36f44f6dbfaecebf0de430881146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426d399e13d2f58ce4f23d5406d09f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029eb8117e95379311cd3b4aa31681a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636fb639cf0246bbf685e45b0077a3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cf5786802ae26d0b32a7528130cdb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8f8b4483c5e8568d5046fd40fc65f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc04c26288eaa3347dbaef914bd675152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe82cb61c1e365f58c1a3103f35e4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7a53b6d0f98ae8394ac5c39d7cb08154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edf2abc94d4e6b013d98749fdaa3ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d732596ef043cfa34e014b1d4ec110156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73d059bffbd9dcc7b934ac7923b4ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842465a7da90d868ecdc135ce5c7d440158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475236680bba1146d51d7f1b268b948e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfea842d19afa036d3003592f29c52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee14c0f47997b4d62011547f21e835b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284770740d755f78813cf23542d05404162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6830e5e3bf38d48e0e308579ca4bcb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b076b9ccec21ef8a4135a70e5fc91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a34fc1d8ae9f22beaa1946bfe12ee0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68006e72c73824e3688813710e094d66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadc53a0077e07ff1eee57dac37bf0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd03eea61a5e476a0347c065d01371168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb06b00e2d92f71cb71fccdc8ab2c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e049a1ab71b6b0ead8370ddcd8811170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72570cbf8c4d103dbd728072364087171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2c2dd651570799cd9bd75ef52b5cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c48247601e047178e93da540ef550173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f35c17b56491ef08a3c9ad44b75f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debc8be56302966065b0c36a507d604175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17a38f0146c133e12b51b285b993ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa73c940aafef639227b2866734b21a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04af3e9d48361b302d383fbc8ceacb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f00ff2380bd2c12f5e08e1b15f0b11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f72f72dbc8bdf6ac20a2bdbc79123180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206486b003b8f511b089efb46e75236b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d44026018fd0690980b6dd55cc863182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c208cd61624130568b378b43f5a82183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68282f31f6c8b0ec2a35dd1a9e52e50184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68515a3a0b2a17a0a8c96a630d29ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5367f1fb04d37ba0562161721982b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43010887b058c61c2c47a9be5d41189a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c7ea5c8f1247c49d1c2d7d74523bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc45b4c0c208a65bf7cde48dc8c7b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c595361121c65d446ae8c281c698e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41663066d1869c6d5d07511c19f2116a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfc6a0916622697100165c7b31c233192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9606df7150333372a3330906257e44a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a00ea9fd7ddc480bfdba2bfd4f310194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa3a622d1801b2d29115e249b6e4cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6b49ce34b60e4d93fc9abec103428196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caaf3410e39f8b8c8f7ca38ab2ffb57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab423b296aece0a62444eac8ffc1db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177ffd84e570158d8dc546edf6e1496199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16976c75715366509f84cc2f1df7023200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be114eae6d376b46fdddb30721072d2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104dbcf3e01f3cd8f513a55df6ea01e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c90ba49a2afacd3bcf353328ec26f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37717554ec74cd0324e2bcc555f87ec8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6365588981af5fbaa231c7c036cdd7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e009002441f70b80af7e8d75444aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89032ad31b7e31cd06d1ee77acba25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99da2f66775299905fa03a7b2f2cf6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc0f9fbeb635afdcd260141dcb412a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ce9b857da9764ed06fae401e1bac6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e9324e1d26217d7d903ff07f19cd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139151c36cd90af64c109476c76b2fa2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d128d2db3a9f87880022c7d68966e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6300ba15365eccc7af34cfc4a06acb2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caefe4210f707166c4aaa7465394bd7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697008174632d4a978c2545ba8d29e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de57588ab696edf8e83097f798a08bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef340769e5b5e8008d6210a2efa0f30a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b84d0c643b43ac180fede1cfb6e13219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14028938cbbc4bdb1ade376d4fc2c7ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ffd016536a9ee6703ed8600647f32221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8be52b704ed6fcc51474fc09ad337222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d6a996ff3cc145a9666cf689b8cb1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55be6b5154d3b3c7572be09bf71ea65224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252925e20cd666e995e58d78c69f3b55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6cde78db73d79e0679f9334c08dd7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932ea5577cce565791b8ba0e31af467227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0662db31554b2c1930005601bb5c85228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868f933fb4b433153fd15a1025d5be6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e45ee0971d8ab44f87d9bbdc18321230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f1f2255fa049a6a5319af50075344231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14649ab2c2bf4b0d689567af2456974232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229b57a724050f6bb2552dbf713295e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268a618be92355590605baa21715c12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95409ce08a161185a14c520aa0ce0810235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab3debd76de62453767eefddd2629b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088ee4a808556bed2f118cfbb0007b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024d342b05a79407d7ff980d2c6f843238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b29802f8aed94111af241dcc90e372239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf5f145a4c5bbe46501f3086b857c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcaafaddecfb410a87680aa8573f16241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19193ec23e34becb6b1d53b6224f7adb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88745f32ce53ddf0fa50edbd3df6d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2486d328b3691bf47ddb2ab0b9359244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef012fb344b9917210a4bc3b332e0e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc55e0ef4aec8c0a5bc2ab4236708d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb2292416b0bb3a7188af3d8f2781f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4614538f8337bb25d4389bb11c7960248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0c434b2cc48af76808da42563b64d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be150ff010382e3073055c25d93e9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4529c109b34ac9c0371eeb935acaae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15233857c62c305ff1a3629fb4ce34d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19f4e978549095a91b9e25e7f1bc57253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd283a3cd9dc9b5afb2fea957d46ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324ea2d98102e46a3623964e840b326255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccc32029e5c9fb473a106cb062851a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96831dce68fc2ac10ca85be95b6ec1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd74f73f11639c746d90d456a2b9e21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73cf7511e4b982cfa5dc3566c3ff47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cd6028c45ff825223e30768bb7c85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f327db16b05e335cbc2a5c2fb26fc4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5866a4bbb3c14ca98cfce229d0e35c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2fc0678e9578b98a434b8c0a46848263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7362c3146505231b37a95a04cea70c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15f55ff5da9bfc2119c7c9c5df3d8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3531603d611dff2da01164c329b9c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c702f312eb65fdb0873bd934ea2a4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671ead9376a94d4064f193e3068b5b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cd396e6027e1556a92c03f71f471f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355d8cbbf9213b27e5ba1d7c3c62a34270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aeae888e46e8ed9e3e11fc8cf0af8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83fdb2550543096a8287da84f1832e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef0af56519d691ae75feba005295f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e709ef5e77215203548382b517c0e6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185220496e9804204a06e1c2a2fd432275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ccf50f1ac0d474494c8d67ff5cacf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a59cbd66cacf77a6cf1fb0f1bce5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62fefb5c3c0c96fbec1766115cac6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e6ef7bd2cf1b4c6b573a816b7e675279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38fd18b890a6106e0e412eef4845f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4676e3f275bb29ba8ade1138090cb20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafd81ee95fedc55abfa5625f4cfba0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccdde94ea62946527565e50707f2a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fa6be0b793085f067b9ad3d8ad79f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51858add0eac75fdc5bac9ee8c968d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d53b9bab68a99832915f5aec97acca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5e8a26b569016e4a196c2cfa48399287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a0db289483b502c9753e7f3f8d7b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec08ae7032284deb76105899558310289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87c1e5fe33008d5b23d65adcf342ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b576948ab1a1cd4c7ecfaafa9349b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafb50215d617ace0811f98d251c138292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22831b85a2d4a83e72be10ef39143f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a6cdc14c55b888062b1f0bf7db4d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0b79e2937b139d6827fc556df4863295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053562906be41b18ec4bc4790f2634ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea0508053bb9a4ff4d2003d8d1d578297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf9086690df9ba6ddba1aa2365665e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b7d3a170b0d01c471f9da1534d2a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2688d8b2ff336ec79199f79e61bf8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e065cbb6359ae8bfb839b332f6ee7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaee78fd1d4af524f80eed9a2a1770302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b320fd871befd29705d1b5a8b87569a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896591996bf3c92538965659018431b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea5336f083b917e40b5228a03fbe4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f9a205a4dda9b3db9e410fac88ff3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eb49e4181f65dae390b78b3f8bc35307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22007c0507ebb44545826ccaca257eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69368d09e035a0941d64b468d1bbe4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf921e3951f59b77cabd2cb64ea9cbb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8787a9742364f95e71930fe0bff07a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cbe08655612a9c42a6bceff8f9580312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d264d12e1b45e5f73e8eaa513de68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5b695917ddd92d12f7503d985a9a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861afb39934465fae4b4d4491b4a5316315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5c4287215d3665b1a852b0283dac9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304919780606322045e5e816e0fb6503317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a143288ab1654090ad09a68f6448e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60171d3783009ae9540853991a6f09a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a48d0803a71b228687dfacf67373cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04472b7f10b6d0ae70d822e15f10c703321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aadf8da3cd35499ec7f4a4ece1e4bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a79c9cef02e87a8e8ee10881c8a89f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24f71ba2ba2316b834776a4e18e5a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7712097d4f6bb681fca1def7ef07fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5303c155937d9221ef4808dfa7ca50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65286c4c4c63a3ccbc4d7aab49d74615327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91b6b87cc97d645de3cb5b2a121a43328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d232b524a78a98428af0593abd4ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faaf97a96386c1efc9b33741671777330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61610fcc4118c7839879e8bd1a1109331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ab979c0b0568425b63501947817ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dd749887f25261fef17e5f6440c63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0937739847432c88f71f644d5820007334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066f09260cde10e42ffeb2fd8c6fecc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ad9513d1f823069fd67a86771d508336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2451ff67bee05bc27ba21f53e13b856337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6da2eb559890e65180036b706caf3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917b904bedf10044d0d723445c353d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462db78d96753db0901af2b82fc1bc7f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2e73189afa555631a98c5691e61a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f97afc0af4ceb61ecba9fe9e95d954342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f47768102855a1cff6d891df767962343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa82e0ba1949a3cc3c04304eae0b106344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59160512711673a9ebb55d50879e12f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a90c7703b3e6628778b393222b38f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3deff308b68bcb3838603419a045c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfec418c0f7f2359d4244a78080702348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb4a93d21dc63b1b9bd39a99c15fac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff4e77f74c3a29762ffa15e3f1a210350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e4809524ae382b226891132bbb1d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e121086866e710b4a96fba63003140352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa86a717fec6b973515f0fb4e6ca43353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc871cd03cd4de3c2e9417761f80f378354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53d10553369b93f84072710a9a6d2b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3dfb9639ea2cd77a8df3201725a9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a85e38580890ea9d49eaa72c6a7a05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a815bfc7c37f9cac5da15e090a2ead358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fe766190ffaf0d07422a5d966848e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54615636ac9d36f9d7a1128eab8a68360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1e780d8f67b93b16287342229d46a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67f5710e2dfb5d8ed83648717b4347362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644d123ad48d1e6f2dfed7776527dd5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e8bd0b03ff49186cb6633a40ace44364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4c79235c24ad2f72ddca9d3f70bb6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e509fbf3dd758cab1666abf86900d2a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3d9991ea851cfa530b6fcaf3d2fb0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a15c56aaada19460a9c4885c81b0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985e0a582c154ca49b1ebb914bfbdc6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568ca33a2c70d3cae5d305d19ba8098370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdff015fa2236f2ce031e498892f9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70fd2d3c0ecbe8991f87a1db7e79c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80dd39dda9843a322baf71ff1352ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c14795d0378d2d4af0f467f3539108374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7044632673db175be1f639851363582375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5dcef243ee8e5fe8c28e5417ce107376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a7ace9d7a72bbe214f0014fae51c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ef92ad1cb61701862d0df1006e4d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eae1a627e64b9db99b6eb0d232307379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8edf22bc432297ed8f488c7b7f94c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a4f0b6acf04200ebe76ae8535e62d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d510fd908242a479eb8c2f38d00cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd7285cea2df3571c3a121290583c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844978d2b9c2585f83167e265a861a8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b529a87d26feba4c96d362582fa0a40385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb133648eb810f7c63a31f3884d8a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68955a8e498915dd8b3e6d584989a8b5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987713d9d98532781ad187b37ae7a758388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26f4d89be4f3ff19097d70fe1bdac9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169359880de705b3942e8284e6f75b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b99a149d9255f2f59b3a21e2b77e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83549df8944e85349fa49f06605a2127392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edac878ba9066c70163d33b6d0fef7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c6d8bafbad52c27e92bc86c87a4ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb89fa446654bb753cefbbebd7863a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3aa5714452cc26e4443b6b1f4574dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e5b05d188ba007720893ac903976b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ba4230d291352497c3b2382553d32398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191475dc785972a773ae39db1ec30e47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6398e298ef7f1f3320d9c133e42d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945876d097d8fde6cffc362d217c3bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bd52d39d48f69906ad07ddad061a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e337ce13a34a2a494fa92f816802e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c295eb6ae79d1d455d54f3a296b1b6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02efdd4adec8472fd2ae89b5db37c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28f8aab20e5a0628d8a100941f93a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f534feda46e3472e03acd804198dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602472eca3400432122fcf329ab342b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e327f0e1936988e11c1c267667b88409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cef0b274e71efc99dcefa450c343c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1d2d70d1c1a0a982824357321cfd7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e36845943f626bc74d57167abc5f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a82ec06d079cd1cfcc75db55db96f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582867cdcdf22d05fc2b2338c0975ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476b3a42cd9c275a5adc1de3e59239b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963ef2433ff73f50d1182deb877b720416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b568f8dbed3cf62539ae4909f82a0f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caccd208ed28502a0980c0bb05c1aaa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b1e6aa78c6c9df56fbaa7762123f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1e4dd0cd38ea42784a306de2d5e1c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3321dc3123d39a6e5a377200f9543b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4073f1075dd3f54219ebd6f999723422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd6bc2e39e975d8ba0bbeadbbcc6d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e61d6628dbd6555c7efb70e1cce5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a702cc5d9af5537da67fa6365cefd97425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf62655582af0616de30bfb02551b1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ffa178c300a4efca669bfba83c711427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835cd9c37deb76907ec89ce007f1fbf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a7c247ea77e620486a7ff18e79c87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73a0a1ea78f04ea088325d92d50322430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c846e8be829ddf1ce02472781b268431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b163a89721f40725c751c655396957c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6926fa9ccf9e85046eada6037e6c020433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fee4d2c6ce43829508e63c93f315ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95562c67227c1418e8baffc8bc42c502435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4a443b69f4864a836f4f29498354d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986db677f54c1059ea706df06cc4946437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b676de65bd263d8ea5050a73442ad5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae082e9ba05e5c43d6380182a635642a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d564fea99e69599797fda4b9fe1c579440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80e431ce6b75299b2c7204b29d40e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a626c74874c0ab913e7ea80156b55442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f48443e8393385f6b5fdf9b6554499443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a05f580fe6b70892ab3072971eb3a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632c784b28598742a2aa62c850fea02445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbe94296a88d34982683cda1b64791446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed77eb84ab233de682b4992c10c4502447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341728cfa876fba5bf16586ce1e0e2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f8662f63f64f3c3913013678f04cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaf18ecc122c66481d649ac28f6304450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da615fb72b675f6b08fbbbcd8f91515451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19156e68179ea53a330a0092e2d656e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba45cfe89d974e09f6ae5d6057317a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6545ebec499f2a462c7bc84be113eb0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546aa63af842ca8297d595ce631c838e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64d331c9d3f657e2b4c8b66b2d0502456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1ecca801f47d17713119794f8ef75457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5817002f327c499e8571dae2062c12458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28466aa8d644d8e789b98950081f0bb7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2d2af3b7a04f16cbba48e91120a40460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab068369915375b9a16764ab3425ec0c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6173242732998a4e8e1f4426641400462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec4617147a68e9376b155613dc9af7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed13f98e95d7958ebaf94e0b873576464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad933d7ca83532274dcd71296492b237465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82399a6bae0dc4eaa883a0decd246518466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8120a1062d0680bab593198ff41f5a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3ed85903d6bfe87e7d430636d4b6d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ef3bc8646b0f3f00e8696a2b5eaad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e88e9a6d85812560c03b118f796ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973531b8c31f2c222dbd73a2b7f6a98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab9ef98bf0b4f2ed0978b7b0ea30a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f379234edcedaff64c7ba71f166a49473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38057790b68726ee9ce48b30e4ef9db6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511646d20c0ce249fcac39d371b3cb2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0c7c02821f0ea13e810daa023883c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496b58417d89380193eed988046964d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b576ce4debbba08ad18039ddf9af8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb9ed483edf9a1dd387551954ed732479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d327f0dec59ce7a2898f5b88468c30480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f872741aef9434de7151145016308481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d697231126c8d949d98f12dc865849482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18713c5ef00d44bf6689c20db10eef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e5cac63973005f35caec1ceefca7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb23f44c67eb6fcdc0e7962cc0e8319485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a69e066c3cbf550a0f4f48309d18b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc051afbee2294824421add499e394487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6edf2e0ae52b35f71eeebe2a6005b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94913063d8ae9ca5aa53be0d3bc49b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba885bd91c8533fa3c6df0281b91e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcfc2d43ed11da9622adbe48707850491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06689e5626437c79311059a0eea4eb8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d0cc6403a7a1ed86611d4439a1d5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffae7b932c18411e1b9bc9842e9aa2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7eee2a30c4380f9c66bae12c36073495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6bc8520254382773be4246607d045496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a35963d1682a0dac7ea21a965bbbf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ff74d49df7eafa7c0296b9d6bde95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082a384c4893dfb548695caa91de3b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7b62f79f8262755bf372983d7bd3d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b493dca662b3de29c838e2ac6b428df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0196244b3fdb2edc3e5da19fd33a03d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2bb37a06cdca1e6036d31ffd5f68b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bb661fa084dba2e84e365099e2c47504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dcab36d187978b1e44e248cee1d44505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b56003ec9832cd0957027bfc72468f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b14b0891848413ca87f36c3551b55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c9ef63066edc79d98e5fec1c8504c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b7c6ff7e445a2b6abcb9f45a0a87a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e957b354ec20541fef20da710c34ae8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346efd892427bed8ff0acaa5cb8f0de4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fec717177dd8c58dd9c1cc3097bf7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f17f1045153e300feb0bf734c4a330513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ec06fd8a92c644789782a9d5a45ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c38af74d77c9c07f8ba5b913e66ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122160f1a11df0ca2a309d8ce438c88516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029e61f1604d812e88f09dcceaf0ffd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625c0535eba116f3f141b9fcf462371518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f345057461c819e0d6cf5d808c4f6e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a619fbbd21454f2089924eefb36e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1befb5aa7dd277fa24961b43d672df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a310030e0e3116df5a3b95f140909522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294b00cdd861303cd163359881d453a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4130fc66fc40e0c5b8a111cf4f23f9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63b37febc8bc3e9604075dcc111732525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb89f4c7bbf7e1cefccd4b155483f1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94120b5a17dd9f47415e10c1ed119675527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2e0a5090bcf0318f664725cc207a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b05c03a5290eef4a9b0a731fff1a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39249d609145176fa97cb4b9337afeb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74b779c7233b440f4fa169024d5516531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dad10da0e81b929e6f7597716219e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33371d2cb116d224e775374e05d1cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654031673e7b5d522e71e811602f8b4e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59069a2d52b3cdb797ac6328b9f032535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6d7519c628ee10fa8f56c5a6ed7f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520eac1128f582d6f43aa16cf580cf8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cde03c2a5b3284f40ac071a30638e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6241cb78d2b1e1a03a35b9b5a8a71b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cdf0c4443063c988dac488bea8352540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb1e2aee62c97a0b6235318aa02e9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422bb033e20c6aa9fc806a7c7298d33542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c8c69ac15b97feb057d03e381a40b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bc5d86b853a349e54150e0755b8f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acc50c7e1ce3ec5fdda7802cb45852545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c914a052d04ff780a9128968074532f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9729d0492d6330982d7aaaa13d24d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410718c16fa2fe6183d82eca8b8423d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2386241796bbe33bf72fdaad8205cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc8487de327acaa6154e920a574fb4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b268041e8b50831f41177a20eea0c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad34e56e35d3261af24e6cf371772f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476df99543119a7449329e7472024df3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c00698f0adcc86ef8e508ca1a8a48554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4736c42c8ce8782254fb418cbd6ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed6123122659d08ebac364c586446f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e7515dac8f8d066eeb501b278edda557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf0406915d7136601f87737eca3c7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d758e817543a5732ef27373438736559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d125b653459671ce4084e43dea85a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b176dd1a7ede505706746a0206971561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907afd5c1547662e19a0a93a3a596340562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a8513274990b5a14b0429094166b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af01c32b25b496fc04a722e19b4bd4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458a500d5e026840d22f91653f74427565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0a9cb3d1f4982340a4fe3453dfc91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a816e331ca8f81872a9672f4a9a98d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fee5923e989b3799874055b402a881568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da02eb909ca8c624d0f0b9ccd61c058569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca17e999d0dc271b51a04fe0c871727570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f47a230d3abad66c33963b2edd14ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc25db400a3a6e0b4dc4eb5c6b31199572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b3c599e831249050953f89199e68b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea976cdca220301fd9b95c5361bffdc52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea18cecc9a0b2822593703904d7aa593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f225d63f2cb32954309f4b0cabf3ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3faf8c18e757a5118c3d99d5f398d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4713d4298581f91b0b018eb92ed326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64934deeaaaebafdf841ac68a3f6a6237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba5120c159fd3bed596543ca896fe18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51203352dadd1eec8207e2b2fb7b0bd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f46d2d2cdede3020ace7bac74fb94a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e5267557a48b5cfb745464e9aa32b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f6bc045691ef299f776f354c5763112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8c1b7e1afbcc35cf1bde10ef846a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ee6d90c338633805f58cfc27bc0f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f932741aff25c8041145149ef344d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edcf157c120efc32e0d9cd1359c05516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42a66f37b0604c63dc4733306e022317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94173e1d9d7b22671bf6502cd906bbad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebddca0f559e4fa0ed320dd1d78244519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25f27b464c17147dbe44c2ff92782620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c40b286b47eda6806de372855c78121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dfac8d7b4c63ae982f16cbade006522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6164eba5c94bc388c172774dc58f8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc652150ec14b33dae677088fe38f27024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa1684550db156a8c0079b85c2a28925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa496c9683e3e32875e203648c7caacb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b9402e9fa0c3d58617a06ec32e2c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed7efcab7e210755d98174e3b6440428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7492d8f504cd741631b2d4b82402c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e93d3ebcb8498a775089fb594fc1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55156760fe44e5ed21092cf9b4eff15b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a1b9eac203e4934cb14165a5233c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09c912b575482708d9e0f077fb99a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43130b880d08d67e44f0e789841399d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd443c79ca390924c6e0efc755b0ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e37c6b10601e3e232bf9278f4fe0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc149e67de23feec8e2832838101fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d6f0672055ebbdc777395ceae555838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f77f47d844721b3241b7e041a869639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748626559b5a9b43e680a2c3d591704d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb62e5deda4e04587ec53bf2aa34e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0e6dfc46915a645ae4c356d99155842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d050d819983ded248f03b454d60dab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da161a8f4ebe87b9301897fcba0deef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccd1348e6f2544936d327fad29351b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95a698765dbf143842a5bc08f1b35b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b9145fc1f68c74311d39fabc04c5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42a0076725dcff2b8d9b76f1d5124f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e5e45be002b733c1c2f6c5b81b7c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e577e400af5bbd2b270ac183cde68950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89db78a5166bf5ed7c88856bfea2e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426a607199caa45e5cec0f06504067952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263caf953feea752c8232f2a602b6d9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ddbdbe2e68b83d4508f8b8ff32c0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813e79ab5e9a9b1ddef287939863f3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06220d6e70a8f24b17191fd79a83da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a742fa6441377d1d61d82b75ad03db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a9ac54e7c49c154e54b8215f10c1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bebb05370ef84edfe6b28ef83ee0ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd47da5f7097b3aa5e43a593835d11060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedcc35fab7d43b9b9fce9e554763f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcf464be03d63e5f71a4109891662e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dccf67f431a3fae8906406003216d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4bed3f1f8457999413b3ee80fb6d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f7034350e79ced1ee2ba5ac1237f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddff5fd3fca688fcb925d3ef096833466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f664730af5dbc20684def3db2ab1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9f118e0fa3cbf957d76a15fa2270868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160038098c3a4fd74fe9ced51c67f29469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b74344d292be712d48003c71a5935f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb9d6158a11b8e01e1ee8fc0012ab771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e847ccd804fcaee1573e1512b8e39bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e1b5fbde0d324e2812abfbb54565073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87d6bef4e7cf74a165b76a968b015d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4740695e084857a8a10f47117eca0cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23311d36adc3054934b8e8a25234c4c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35827ef22d5f46cf4fdc941a318a200e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c46f76a95b6c5d3b47ba80ecad97c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7142e07a18f1b2f974bd51a7e0e2dd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff8d68fe80c3450e99467a98b4841b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d54e73e3420d03d3651a9b3a1d057781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65ceec210cf0cbb4297d31bbe5b19e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fc5d129b7cd448557c79fb943253983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa1a7fa2c796b6fe7beb808623166d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96f8e865351b03c061bc22fa7dec3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438b9db354835ff068cb0fc3f4c8ec286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7d14317b29142f52488f4c22b37aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c70cc75d452d1e2e72d44f6670c4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c452d13c950c55552ffc1d4042e5f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f478909a4b238538c130e8f35483d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cda64ffd05f713a702202e91d58e1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea3a0c32c2820d3a31e6223709949d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ebd0d4075eef28b9a1dd11d68f49393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c508a7a20d9a7e30d8bbaa68d5f568094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c4ad63683f81bb7d698f63125b24295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d320387128a11af28fd1f9773c8c4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a710d3df0a0e8ef6b7efb17ca31c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139c419ec96975601f6fe395c1aed3098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0193558803871c6a3b256b8ada95a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c422ace4fab49125187580a5367f25e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed5eb91ba8d8eb03c4c0efb3ff6547101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e24c1634d0b71078ee4af1e94bcc9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0210f748b8544de14f4f661c79cfd89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54f848dfc9b32f3e7249414ccd4d64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f83dcb9125bda244be6262fedcfcb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf6d6b9332e880dcedafb4ffb3fd8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50c3133f209866dbddbc0add067755107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79217c3694f93e1df233e5cb45277926108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8b14293e89499a584fe18faa856cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f568ecfc749ec39c6aed24b1726e51f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3a91c8b9003a9edcb35e39d6eee9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422550fbed7ecabeed66e7fafa06516b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b925e9f18451ed97c5ba3a2a1ab8bec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7eeea69bca170d838f9edc0b38522114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632d5cb3f0eebb4cadae68985986e47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9925450246aa4d0b5ec6250454c8058116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c4b25f4b274a51989855fe449bcf5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eefea2f931b4fb1f2bfdbd38e1f957118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348e7ca64939fc90a4f025717f3383e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bbe3b027a7c8af0f0cfd2417e7906120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a9460d6d2d086466a6e91f16c793b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be292291b12e4a69a9779d265ca5c26b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76254d176356db4ec85600c9744f44123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5edb28aef0298c3f422a645dd7e192124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f5ff747ddc26ab43b322d1e60642f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ed85576131d8ec1860b8466e7cf8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4ce00e537e0f874a27c46dec36135127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128e64b641bbc8d7a80d851528dccba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1646b80515ffb23c1025d8c9602d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1c6ba275d166f47bc404d28a350a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dd46f488f39e22063d3da4b8a3772131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca184bba6733b451137ea220275a27a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ed1473f65875a1ffed3702c3029b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef0d8b0b7f9bfddd2e0e93a901d54b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398fab9f82ba0aee7a11e3b6bcab211135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f76f3758e5647b21d2fb5271d57ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419daa68fc86b8fa4bdb794aae8897e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbc3ddf7d36690705d7bc7ef5a74be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043e20d0283909fe74ac4d752a7e969139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613fd65c1ff642f700c49a60aa32da1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c13312e2974b2f57fc4efe658803e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f6d89cdd37eae04e097c8e641c72f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787a8f97af53332cfdcbaa0cd945eb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9caea81f20a06c2bce63b7b4e6cdf0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83325adc91180ee94107faff2d58c4a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51023a6131b93291577af4e303d467c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacbdf408f6bc53d3c36cff6b94aa67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0f2c0a608b93436499b8280c679bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fa522fdcbc25ede5b62a74a7e0419149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f58fb47b29c99293e222ec694984dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11a0711897a053a07299204ed8d5ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab752a1baf93a09cac36e9edd4c472152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125560d504a344dd29f9bb40e66715b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3574aca735c11874ee7dd1b1c7ae3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea3cae4d3cceda123f022cd44a24ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2b6a9b2fa14e3ef37098d6c0bc7b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a124c943839b804803f05f85e9eae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14545a11873b18faf403fb9740c2a6f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc0eb91710657c67205b4d0b86ebb2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a36cce2ad6f16a0ef304f939826e39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f40b75e604f75a0b70ecd8baca9503161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140901f7d3ed1c4cd649134403601e24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bcdb104cc3e1d03025cf9c331e84a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6519f6fa39cd8be83f1b6c99fb3881164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb27af1fdbf72ec62eff660516cf32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec7c51ecfda33216eebb9435ddd631166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef70c0b63ca8cf51b3b9a44e78120d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849eb0e0da708b8338c1c081f9f2347c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585a8f7488d1e650327e82d65812d32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491466c4012bb70f9d60f9a3cc9ae108170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b33b47a31d4512d0cbffcb058f4cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027811f97deea64284bc3fc9e517a84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2e9717585158b4953fcdc0afd3f68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc6d9d57aa48522b717356a0dc4a38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bcec9229cd7a5a86512a6f96a082e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20969aec3c9983695cc33c91fc6db0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722904dbe782f74499af6a6bc085ba6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b6554820cd395a9cbfee6a825502a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f0843813eb5ac455c78d93d43a29d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4a2aa4c4e1f4d0bc149c6f6d73f17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3c495eaa28ceeb52db5157a584e12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00063e02a9f3528d5f9935d0d70a910182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a25f691fe07d57b660e088835a90ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135bd014000eb52ff500dffbcf0d080184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a789b42f188c1b0b1481263a768c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9050cb78b331ee685ed0af7685f9f04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a011bf930dc044059ce2912c6e96a3c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bc44d06363b3569f90f8dca35a31b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254b0f1859256c1283ebe22aa35e2d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff92c2948d408dcbddb0e6c94e55361190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eeef08715ae1b5e13cfd7d824c4e9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b48b9643445b3a08fe048905930e33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abd174c1cf5e66e445f27996aa95d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b3df6ebf3db7d9737484243985a50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb26aa3dd69d9c4330292864a4859a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfd658c9b11f3b4c7e920d3468eba7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762c41f3c3998c8722728e25bb44f83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f8564b4e75533058432ba5bb86f22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a26c064283d6941331ae73f745cef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d110a7023ba02a223c70c5cd296358200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32402275294ee7cdde5cad54daa03643201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68fd628d6688010d0c9e0bbaa782d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c85fb2907f263da82d4e7cb2f123f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecdb24fced5bb85c1f53dd8bdde9bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da609290f9e67e6afb061dc173c90bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d12363cf6d45273a1b2bc15edd3326206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416a08ee10fbab04137dce6a3c46f1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9598c5f6d7e52c957b363bf014c296208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5186de62c75bcdbf3a6f2f313a254209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d13da1ffcd45cd31747d41def0ee9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727300b462c1a5715acb984d71949a91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461af2e71d7008563eb749037e68b0c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e758e9fe76a23b034e37c4623e0131213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed94c55e6f9238f0a8637bd7c0d4b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6d505682a58d69a4caf2c05fbbc17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e131c5064cce1d1fea6f107610bc9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace3b47a2ccd9ee6ba9dc8e6d5f0a4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86578dd1eee7d0c0e468bc2a76733340218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a471cba60638c67f903b2b8a385fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e94bd0c997e6c99b0fe2b27e57971d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc30e35d60e15f80e5856699e37f7e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c5967b8b9bb7ad3117912feeda5c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbf2f2335449ccc83bd56da9344725223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe7522ea5277bc9d281b7b4be73a2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c7f88aa3b97e4ed2421311f56bb43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a4129ddfcf2214dcfe474095d2817226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acef993ac04c8bfe4a6eb549705746227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b72cc4ef31ec0e58d90c19943fb3b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94fa03152d1587eb6b9b9fa63b2435229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926e486c3c6b19faace9b8956269552230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2aecd032c207edafba8e40e6a326a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c33de036839cbee3efad4c408a281232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799e8b7d5a1521ac75f2c681480290e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ad747171638a990bc8d9956011445234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496d2fd2219d993faafebb87baa25a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d0067c416f7db4f15c821a40e1027236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7a6a8b20e8d4779468fa9684d8160237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1268b321bb24c1d65a1827e49c63e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376c51b939b4a370a0e7910cd8a1288239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a630aa3c6f0814a2d2dddb02af77a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba570dd38e062a19fa0585cbd9e9dc36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976c8e40921bf6ea07e42c4206fdda9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc7c04a413c092a756c99c210482f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb653ad5373a16810bd20ec66ca4ee6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819326b9542aa09a9b3505e7f5c1b1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033be214ed604a02921ba12231c6563246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78bf1805d15f6d05a5b357b6675ce2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfe6d2bb696d8e14bdcd7fe8cf8024248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d60df0e4055a55f1bcd23c2761a9fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198d167f055edd1158ecb79f4bb7c51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bd36d40e99364134fc11aa03a204f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccd6143e0ca581582f062f30fae13e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3730b06b4d8cd842938847c2bae1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6a6742488c161bd383ff1ec355a30254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978dcbdb88f2f63d9ea9bb1147c0262255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72053812ceddf1103a201e525e27ed02256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83123fc557329f6c1ff2cdbfe4f148e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c680a72c6d5d3c279e236228c4dd28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf55012d902bbb1b11c2b5acef3efa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c2c1360220424925bde5bb38c858a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a39d41f12b0b2f9f31a2fb6687a824261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa642d3b4c2fdd0b95d6136f4abd122262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16294601eedab939f9841c096feeade4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c63c6a42dde202515b51d53488ec01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90842fa8ebdf9332babba9ed7fb07229265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1045593f557c616d108a7f2e80dd13b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4bea5c904c546d3e7d821850c603f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a742bf28601c3afc6402c2232499778268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc2beddecc8c29712490bbca362364269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa65d3cd6597ed747b8723d8265b58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1ea6b869b1ec5f1daecce8a436134271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763ee2005d88431eb96a093be346205272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30175cd62bba6e67f7bacabb1805c2d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7772ce1ab1d72c1446a104d1b5f4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b74c7425ac4f1364ec2dd2b25d5c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fc2aa581b9dad86303df1c1176b36276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af58b76486acf4d799215b4b4451030277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267132e8169457826cc40d438188571e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f292c34aad9e1d59952f31e96accd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea850c606c346e50404c69ef1425e3c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfa5bfdde350fb51a1444173330a01281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676382ee1a1c385d8403ac926c523e10282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f431f8a05da1623ef3fc5027029e19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cee4377d6e4c8c231f4977d1f0e241284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8906ddebf7304df1a04cd1060bfb2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47405ee0caa008417a61e683d45712a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cf11fae3554d5198ea89e6baf8288287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30bcee5df2d7ad91c5af3c899d0502288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cfed3876df1565e01b401dc72dff1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435c009dbe07754e46860ed5a1000da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1b228b86bf0a703eb2c8a56cf4aee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf18e037b2d1450fb161093a2328fbb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bacfeb60178fccd62c159131c94b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e24962eb2022943f753b99c15e1b79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2c7220089cb70528749c650d5802e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47dd6671ab0efebafbe95017029453296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056526ac1a29095a73853610cfa2f057297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77eba01e613a3d6acd58a146176edf9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d77acdc112880a4c3b12db2cf29f27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fd51390a46152b120f2d4172f9f36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c41bd0fee62663887e82a9cd3001ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37790cb33035519adc2109d9c03220302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff49714643524fbd0c74868c4bcc04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b557dd9238596428b0183a71c2fc9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1571d53d3bf9e5ec6724e87cec6bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c010df7ca6828487ee3de2de410b5be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a405b18a4dea59b6748100c9047b34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d34ca2668e6a7a6805b25bac32267308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04decd4d1f2f6220cef7061de5315b49309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e711040594daee0982fb0553f28a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f83022c375e79d06eca072679b2c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ff5f2b7a9f522b10939932914fd85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a2f6634ca7621fe4cba9871d9e8cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f60f6e15b803562ba0add5192f2451314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3113ae03ab3c5d4b50befbebb706d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1651062ee7218d4e7568e14f81280c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959e6a5fb9d045af1c6c14b50f49600317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b0fda03a7238cda8524500e70f2fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79af1f16f4df387e25e9b0aac80cc01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da7ecf9a3ada76c21e468f5985e7dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79017855c6b8a7a832af8b4de6d997a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455640893c750236f3934155d1f42aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce52fa4a99608011ea81a099f692cc9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847052bdc56d9dbbd454cd8f65d7524324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea76a3033c62850064442663ae05928325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67998ab9fdcb7529e4fd9efa14ff14f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2ad7b83738c2a2e0597d8a21f8206327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d9ddb28e47fce31cc058b3369047f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f0668da50320aa538fb9005ed8d91329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3bdeee52693321a00f8d2c3e781d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772ac6923e0c0cbe2578fc0e2d6975a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a588f6537a2e89b57b46aa4331ba106332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38329dd018c7b8d922e796e9e451e87d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b83c60ea26d0f6ae12aee522efe50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786a496cf3a36e8ed53f88ce7a29e01335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac3d451ef560025c247f5a2eade44d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67c4b4f3f70360ceccb0d789d6fdc5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d583a50ebc960486f43d253677ced1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716eaa4c6ec6b8b857449597ea73ea6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c5318f650bca816e3b81527825f53340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badd48f58c98b8faca7f0be2fc88a45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ed15267893266e440c18cf1d8bc52342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb5c6e207f5e71f1fab149bc966aad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c411bd85b2d85bd24457f5177a8b74344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3f73b2c818670adf886cd96b88400345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27a4f65417b54d81d75060b5f6fb89346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9b68133473a8f5e797fc0d7314954347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bac0f4ff7ccbc5f2974dffa3bc525348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6c21b0648f785c5fcd5fd01e1e04b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaebfcbefb856bd6d5becc864c204a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614ae5fbeb5441055372507e8bafb71351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e2c6b4e4a196343872bbc6da09e3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f304762da8e069a0af4d7c18811cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03174e00c211dabd4b10049ac4eacd3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c843e71ddfd952abf8dbbce5d7c85355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f13e46d09c9a004fb1dfb98710249356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af8a96bc2c95cd2813f6e73e83537b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78887dcc0a90d0814640aa9ecee5b767358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f90dc99d3afd3bb76fad8287f4b05359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99459ed4ed914622bb7ecb6bbfcf8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7263299b1e3b18ffa30db6d01f0644361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbc64b36795af9d991b55675759819362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4aaa93278633fc319d0492e284a678363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1be5ba622f0a5d54a3de2434186b9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d834dd197ce5d213fc03427be6a1a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f3e2d213bd578c79a0514dbe77e2e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b099d4a7181ab322b10c48667b3ca3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7447dc3f00f1ccaeb85ab7c461d936368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6485f94c05747ac88d3622b3f91c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dafb238b6cc3cc77c1be0f6004e65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a170f412ec2e5d1ee68b36dd6bc930371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27064811a1b486915cf042276130d35372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a95df980654d4878527054b3354be1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba9b72bc55ccdc82ed9d9e7fe1d16b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f68f494f5812dc8576f76117d6bf7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628d453c022d1bd02ffca141aff873b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e009e3f7ea8b76f7d3f1f9ddc3a7ccc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf17b5ad2e5fa9c46ab36a93cdea9ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d032acf8c971396870eb5417d377342379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d778a16f694299de57c2c6ce347b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac264fcb0046d0a188e06d8db7b64dd1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0bd5b457e3b739dcc1266d0f16d64382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550a05a44d38cfec0dff08d7d8b0a10383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56395c76bb67387606e917f528881c66384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17957e5dcae1cd326c44b6740ae80de4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01bdb45f04cc068aef0c046d7dbbeb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca59caed0f3812973270a1f9dea9c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540470818506ca161fd553105ca3404388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0118bb2c47451534107ede6843450389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a227af67c3923570eb193bee08cfe3b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3c0103e2eb309975729bde268546b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e17cb149233d18b00820c615bcbd3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c990134439aa8b86aa2faa785dcdbae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06363ef96aada76688bc02a8838bea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee75f2f7c8bb3272e75206dbb1578d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d904bd2c919db34739e01aa9a30a576396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd15b351e42fffb6c3eb8dcdf55252397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3648dc0f76b64d891c93b3848dc4027398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8ece2ecc4c316ab97acbc4599b3a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61091503dcec14ac197f764ad7996e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cd5c1994e39156aa57d1f39019188401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac933501a93b13c71ba9585b189d77c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c93bd27e32c8f90d633ff666b69f5d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dae63406de58ef896ed05519832d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663e1b146eb016dce6bb72a08d22a6c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f203fa68cf8fc5054f105cc5d4a816406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576f6ce63d4ec6b806d44e9af8721e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2ae82e6c4c3ea5063db2e32568729408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd1e7f7644e64f422951ba110a86b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9131abc633f4719264dd27250b1f18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501245591d727fcc723775bacd413f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e422723f2f547dbb814a5fa3a1a587412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd47029d2b7a35ad8b8f87962880dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa3653b052217c7f2fca15a1fcb037414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e5bb775f56d404b8a612130c1a692415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531cb39112753d730c9b457ae10ce73416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944840444461901425341629875f9e7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d55deef03098b47327fdfbf510e2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda98cbc585f439efb3c9966cf14a8bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852dc63f3fa29eb53c0744fe0e9d9c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaba11cd21238fc073a3854c5839add421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274b4eb66b714400e7b883e7e3c6721422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9952c7457613eb6cbaad7906ae6d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36255e8188f58ff8f39e9581eec1be71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1996eab67280ba13debc3d854c203425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b0cf4462d5154d0d092f4b158effc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9901c53ae75dfb50688008aace723427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6dd848672454972211a3ea5f6bd87428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257dde45af116390156b87d426ea8af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179db21ffb3234196947be3a5655ea6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442ef04f61851ef8a6caed3f8716629431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e5b680568774144e1845cb19842e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986668b782d3597d237dfb90f2f406d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842a55f5131a1d039db6676969f41cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea8cd827388046e17895d108ffee14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22c81f919d1c1c131af5c1d6ebb519436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6a0619f36181ec7828d19fdcb410a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfeaf67ff4a745ccc869bda2a58096438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461f8728827405df0d9ea2fdd29077f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7f553585f21b0f0a7f63f31de50f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c353520558b0bbde64325090695058e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8a7cc12773460e35a2bc8205e16fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549725fd48c0833c53b01263a0f2f5df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8408977c17d236632d4585ef92f2d0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f374295218b9cb9b345dfcc2e01dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccaa92238ddb45b86e2cdd5e11904a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8f47c4080509c29748c5c99f95f2d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeda3ddbec4bd9228639bc22b95b1c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704799d513bdd5acb2dfec902b9440c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca9a838d020d7301f07dc9a93fc5e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f7809eb0c4d90b23e5ce09f81ae45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c105b8a83669a90f175217a7bfa377452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedea5372634ab6c0ecaed16fd23ae9c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fcbaef03d39aac623b9eb4b794b0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d22041a86f944f18b7dfd6444319e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1eec612a149b7121dbbf422f229da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfe1e4df713f4cfc3d04ff50a58da1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dd6ba7db7f6d8fbb24bf5cc687037458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f878f19ea2aa5f67a1e27764cb65c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d570f9605c428b62dc1fed9c0f2ed7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ac0bed86f42fbb26086deaab79106461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddf241aafda0ec1795cbb137b8a5e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c444289ddd9c105fd2f656f4f44b83463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77d9f59c44702e09529b1a9c271346464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef870a0967cb544d65844e9a846c32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717db53c6762f89874ba370f02c9896b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef33b53e79cb019dfd3fd9cafded17d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5000135d28997edea071ea56cfa72ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd46cd149c1e672fa0754eb00c680f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c7e813e348dfa4729faa8dcb0c5aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217485a295183cd97b48ba0d099de5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aef81c8040bda4d0ed9490775f1e3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6eab58986f7a756d321962a8f11fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fa32b2b646cd9cafd68cf6287280c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9fb2681a1c05c352be864d380cafa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a94ad0b474ec239c2d4cd1d806bb8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63be82e3d295f24dc8809924ab3d95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2556fef545b8e8a261667982863cf20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c57d34efe42e4e15f8f0a085bd60e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e004f957a6d0cc67c40e82f09de06480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e791daca1b7db79520e2c81e323792481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c809e04155718466688a7e334b252c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609396a32328e6826a09259fd4b7dd5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290ddee16ead38e1955eab2d3554a38484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbcd170dfcc2b713cec06535664b75485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e008066963c1cabda44595191d1d6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a95ae2de6772fae887600daab1588487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faa3304ef0c0f56ee7c87fbee5fd0c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773295e7429b4264b136833a48004f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0c20c4891285586baa11445df817d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4501dda89a8aa81c7936d35dfaf4c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12391b3cc14a2be8db96c70e6ed56f07492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d60795fd96df7e3433b1e9ee4b194f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fbfbba6a237baf2db2a1bc061f70e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5de85149236168acfaaddf38f5b99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a7cf2ea112731c0e5ae4f28646be2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eb6961b923976d61f0787250bda7d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3fe19e8d425fdbf7b461d3b03f2cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f45d9508d5b1ac195eef3c0aab466499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee5d35cfe21ba99df0c1025894607e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580cdb2cc44f1e1192330d79500cf68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57745d8888c96a520309abc6301fd2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079f5e1e74ee6c935de9810b61262c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bb81ebd1890db3c5a6c95c0e34e0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87920932d1b1cdbac6d8f7694b6497c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d820040ae82f4f313d30ade8c5d6b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa7ff7236b96f7cfc651758c6a0467507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b205f930ed3d27c209ad5730b5abb2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abae2e80f08f4a96488db406e416558509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc274e04bcfad3976b9fe48f988a5a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371307c183f435ac5939620447036d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad844261915b97d0d04ac8752141fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2498f8fd15736bc170e660e9b3789513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8ba7f2206cc353732b3d84a456c2f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8619a3fd2745eeb3be38c77cfe64a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad51d7be77fcdd649775d3a024a5d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da263fdc33f9d3685b3b7887629e3bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddb7e286066b2f3997dd50a25af7d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db72588b4471d272f00e4334641dfbe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594c0aaef04dc78ea081fd5172b7aa4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d984514ce18ad4f13cab672a01eb3b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae0c831e6137428f2bd628ca30fd5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cd4b12a3e29a4a46075b208af28ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c19c0a2ca7f002ffb9629db3f244e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014c03a3ee97cb9c9c4087328448980525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09655ebccce55caaf978940bd9d1eee8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b48897a404fead6175f41d387bb67527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89af910c15cb5f913ee97c0b4265c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f62b1fd69cd108c6766bb5a0210820529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c12bdbbacd44ecebd695130c3d983530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4a9209238af2aa16dff5b0ddbac4c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d175eaa907e30d3d2ad66afe452a38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348ca7a1d290d950fc8c70de22bc865533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9792e8fb64fe13ebe8cceaf0cb167534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333c2c12b16331d3bf78789993173ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cf3cadc15fecea6d212d25f3c92ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2344dc8028d9a8bfca24b5666f3e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cc7d0456896903b8a927f564d03ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cbd75d2ad44e8dc0b99d619eea0d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d198b2ef5bb1202937bfbc97f7ad42540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9006619c9489ef6fc111526667a8525541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f3e2464b9e0327cb09baefcee0cad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b15cdab336802d35a2c7dada8c36b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d05f6eae66262145fc198e4b0f2d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc73387052f622d9fc9c3beb4dbe83545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7567e59ff5c3dd19122b79f8ebf73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5bb84070ee266e52a291860878cb1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78315eb9d10ee7f51d1021c010676b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dcdc6c540f84334cdb7e4e6a3f623549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1e8a5732d0f52d1292d390315c9d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec1013de919582306f3e8c1be9ef0c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a587104df7828a9f1c4e2c9878e5728552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2441d8cf44b784a82b0c6b906053cb9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43355574d0f5dc7b925460a88ecef3cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e0f0bcca6767cf4896ab8198be320555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d383fc87a527f7d9677b811553f795c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df001ee88d51131cd246f669d630ef30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb7bdc650b00398711a46d1c451e01558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62c3eb70954ff1fe419554d1ee7e5b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344060ea4a7a42c4f13d8c7a606f1df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c41cccde03cc173506a43a5f6a48c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f527b353eb4096521eeb7b621fe3273562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa1dd73fe3179d90f8cf1faf93efe2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef7d8aacf6b56f13028743d0f8b889564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b07d3a222194bf6bd6c78684f1cc21565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec5785db548494aa84f2b780e6d3c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8956881f1640e3730c38aea6a2864567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89769c37505d530d90cfd1e56ebfd6cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925afbddaf3386e7d6a6e5f9b29a6127569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58b894b539259345846f79fa1fc52f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2705e1bdfd68f05a7c6ee59175efcbc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a507bda754a5c6684f0033d9f2c5ba572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>