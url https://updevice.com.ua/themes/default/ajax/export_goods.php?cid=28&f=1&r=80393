--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a83b370a17444854175eb1db6d9aff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f42f3fa9b90a94085ca3379a7257c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f85ebd7ffca2e3c0847de59e78a9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f030703c077f4d0909e808bd9a923564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6311c93b29b758d786cb19f0bb3295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc89e2720bd119d85672928ab020736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdd4eed5b7761e32640dab5f54ae697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c750919e662a6aad01849c47dda1158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5627e98331c801d31ea7d69de5395e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc562ddd7cd6c1bfbb77bcde93bd1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66303bff4c50fb4029ae8b49664cfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367b1707c3d5115ba0ce895cf82d5f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2bbf91166ce86001d6e76d4cf281113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88594ab3f11006c3a054d4abb844dbb814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e977279ac397533a167c4ba6bdab6f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f971bddd85a389870b2e175adf50416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4ef732d27bbf970116221c05bf17017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8783943435b6a5d57020ab8b16ea018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dae754108f7564e6cdaae7f9a32bd519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be4c3bc7bf69fe265a6dd396d90e0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa876e9b1a55cedf0f2147a876ac15d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8cf39e150660a384657ffa5c7293322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451633b66dd2a9b4d066cd0ec4e554b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b723b5e84cc32d96e66133e3edba024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff075c10f6a82e07bc41c94342f0fa725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9441ff40f2a499f58fe69aebfc4dc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c5df208dd52f9a3d6208585bca1ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1803306206ae4fd25aa9a2fe7ae45cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fe2d897890aba0861382f494125ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fa124123601840310078c75b04f9e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f2ffba90e879a41783ece47f555d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808444f474351226fd743c5fbd5d39632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1ed5c0131a81fc3289512e4fcde8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d605955283735364d978848c3e10e0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4516bb2107b5385a5a099066f8f00635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e7ba64a796b2a6159050e3c35323c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca1176651ea048e2d9c3fe2ffcc8fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cacbfbf062fbdc1b6d78eccc4926bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247f300f82e8f2118d909d8e8b1d54c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611bdedb8447a84a26a844645ca45d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7406d9de4153b3a1cb155dad5fbf7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a93ed6fbe9daac1d29b4b2089411342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a88621e5607e324a637b4e6fe736843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d306343a50957bdc9ccbcd24d04fa4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b266e49a7a34af814502489513caf0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f486c34846ea60713aebcc064527e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0fd6d2196d3dec9f3e814aaed4f1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6f91401dad600141b011594ad23d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48277c39133e0e3efa3973dce352420749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3d1ab220eb2e3fa609ee49117af9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd0e5a0b2f41ddd1c66a3da415f23b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03713e1a0c0fed9e777d5165f4aa7c7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3daea5ca30e3189d9f7db95a0d71ec053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86afdeba0802e9d234def7dbd96cfd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729712c1473f07b72662da3dc4d4f8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1bfe24919ce2b909df2716427074356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59bc77649f6b3c97bf3d8cbe20db5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574547b7e764c76ca539d58fa7c9102958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74862b3d00e1b9799cc211bbb6973f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783127405853bdde4884a6a7f3aaed560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79de6e6f495e86b7a4e03b0719ca2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bb199b11584c939d468778e9d991862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de906c6f627f8129ad39dd441f87d1b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b495dc1ac24b10259757c6125095f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928763b5200d3c31589b4d1bd11931f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dc61b9e8cd8375d09003907c7cd7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf43d499350d61691ced843ee3561167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcfa050cf23909c4fb1dcb5183e5b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8455088fbab84c6dff76e97744fc5269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ce12e7b0b5a20a853e2deba37f1b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857826b3ee2fee3af81f7e81c7d27aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed3c1c8c90daff08b17bd9d7edd05572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63c6a1d514bec825cbee4ac10da29b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500212cd5bb0b45df4d5776407b4cc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb52c78cbd953355cf6352de9f506c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae1b000c9911d23f99e353df20235f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bca40d792d05c397566c81ae8a8b2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e940a23a641e75d50148b120af116878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8af2ae7bb3e101bbe91f05d63f68f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab48611587216938a7e4043379da1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94aae393957f05fbb004e5294708d1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fb493a5ca5cf6d1c111dc0dbb1d2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdc302d515102bc9bb32eebc6253dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbbd6b5a9aad6bcba82fee18b4add984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd556fd1956abd84d90efa9120cbb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48a2a9a06604f41b47544174202e3c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63a9c3543b5240f6c174812ecf5da387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1bc7e45c3f6025264d0ce59618fc788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fd21f18bc7953c882f7e563c1e0e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dbba91ea00ef8030070f47e88ce7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8db61b954877bd9545239ee8fb5e4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeb02db15829f5c2fa2b4cd9c8e51392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054f7512d4cba222df3161585855bbf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36365e08324e51c3f3d8a978f8be6b0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a04a136f76e97a1ebb663ee57c73195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26833411d2826077f0d9266bd2b41e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62becda69a1928c7cd3a7503d40166f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e33a4bc3637f4992dffe15443b168498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d915cbbe33dce98f0304cc0d7a8a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac25f2384d0b8d2d37cfd3f468dc4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c0eade7d1842d8e464ebaad930825101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e582e5541e10a5fa98729123759e39c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f485065ad8ce821b07bea9f9e76e4ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e22e1a3d98d86be5b6450399e6833104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324e769f6bab44aaecf8a63a0664413105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad530653aa5dcb3dd237ebd82c7e99de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a2e9c905eac4f9076762cae67d85f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d951e03ea14fcf49b4601fe19ac44ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17335b9eaadfbe6b9a00d1eca320e198109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41351906d50c5bac45b47a59f597dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d8bbaa9cccb6098ffb07c0b26c77a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed6aa790201978c40dd7f8a8b97d1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1caa5ee68d3baa86f4340335bff0af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb82673a75d655e11b3be5c1dbf72a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e23966993d2bafa2ae641afaa5f80e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbb26f3483a6bae27086cb3fe90fdb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2555cdae673e11c9942814ec06296117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac785ec6e9f09c1f947ec97fe88910d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4503f147ead278774a08ba7fdaa41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb77d484683ae885deecee9be1d587120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103093f403a492776b2e3dd0d8224c7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27f9434b92ea79d5c9c1b7fc82ecef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495fb6116f6a01c927e4bf8984f1762123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a808f3e5fdd9eb27a5bbe31b06891124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1924f40ee752f83e2e6240716da4c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe967ceafd2839d18daac4613334d8c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41ee487037fba2845981f7ff8da264127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f7b9f2f1d8320786735fb33a61561128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9667484cb94e45930a518c34836bc64129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674f4263e449fc32314ba684b0c9bf3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f414e853cecc0157e63b7dc200a484131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83300de5d727bf47abd4b325d7d949132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2b65aef5d5633c7a9671a29cb226d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8e5e143028f6555a51299370558a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab084722bf3ffbb0ba7dae71a21dc6d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d338f9dbc198d4e9cccd3592832ce57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e11d88f08c85ac517b0e04dce0573137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ece55139cba7a1ff7f3c355c12797138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b9150ccde57c23e915fd6bd244bbb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a6a247837feaf94f412878c36b9f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181df61ff7a13aef7a7928e3d4cb9e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6b56e82d46922a15d35267f5ce7c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b850a0cd2149e3afbd6839f0f22119143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b898c939b56140d1c0a18ca6dce298144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265f15800ca0c770dc2f6e078328800145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9164833de9bf514df835e00ff2d29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975f321e772ddf2696ab976e242acc4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ba8e6e503736685858218fdb3888f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632921bbd33f4d5377be7178c2c49369149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1e8dd839c8b1f4987829aa0d2c1aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd401d8931c1d47c8bbcfa830b84a39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e516295c5754f155e6c544a29506f49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aadb6758bfba82fb7223ac62cf29d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6df2862fcaeb7cc341fed8850f8e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832e32889d4af8446a2c9f40be0530f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ab5938328d160d25eef80ad59e825156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7ab077f2a2d3597c8afe28b910cd3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba063ee8b1f35c0183723739cf3895ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff7dcf515d62bfa6dd7d3c1d41ab3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67418108a44fee1837f3adcdddfb454160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9f1201fcbfe54987b3a86efd3f16f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed64d2a4580973fade17cf342147bb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476634ddd2a80da891e09678ffaca83a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72a5cb01c0c09f9aace92982d6da5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa643573cc596d4b21fd00506d476ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445654e65a8a2561a58b4bc528804f21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9fd961f91f9ee583a7a5763ad1277167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043f25436d7bb5ef526b2e5e3c4a039168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15967dfba158a773dcb9404bd7c01e79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0af47af3a9e5ffcaa317a8dd5cc5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185d32498594a2f5b628b8e57ce4b4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff290c016a448976beb2e0206140dbb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fe57b817e183340e531cc865bd034173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d56dced758d7df290f172fdaf3d8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695850d427aae370274c38d43bdb594175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b56ca463f50375a4890eb399fa06e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b38116649fed569b3a980377e2c850177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07701e0d3604c0978cf7b3d9a9ba2c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5a80fc66fa45e4620852883e4efd2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f948ce9d0f07ff2d8740e945bb0bb28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895f4bcd221a225c2a38063ab574d06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f874e416bdbb1f01dec5a1e9b5828bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972ee2f4744e12a3d4705901c021cfd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06ca804f06c69b30c073f0925d2bba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fd3c8df305ec88488ff45d654a272185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427715066e71c8a6eea10f82f3ffef80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffe9c6ec4e7aa6d4605c4814ad6b4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0045fb1d138c168f424768ca70a5596188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26749e2ccc3ead58e3edde3e70be4e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93019b0010cdea1d711813eb4b052f8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b99f74486628aa9660248e72bc2d53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba07f570ff6b0cb0abc91978861df7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61524a7326a1e600e8268c6a83c4a6aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405913fce2361cd5980cd81116f254d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a9f33dd4df9fc3cd3b4a0468d0652195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71ea329098ebe5867ea0f56f442775196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fa4755e8e300556d9c281cdf191ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efda85c3e2146f9daded5153e50c84a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cdd9fc9714041856d13d959ec0c3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea799fa1d9a9cc8eb34f1155e85c050200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2148d577d9c2dfa531e13fd333b43a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64662064f4e62371ce69b85d9c5521202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a07d96dc4ca77c8eb92494bc4f341203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa8769bad83fc018766a324a2755d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c726cb9553272d458806b143caeba7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf90dda2d88cdb56909e25bbfc1c0db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc50ee9eabf1595c1cf96774f7781e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1c067461d7757d10757245cb576cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f868271add8a1428f9a26d66665d23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d01a6f2cfa08c8bbae0bdf24fe07ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8618a9e6362dd03d0a9726ef3796f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ea406cb4876d111052f94f41e235f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102c5018d27e7fce122bf25aec0829e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206f233db87afc01faeb32e83f5c4f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3cf7674071ca3faafc91fe7cd494c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea4a15ea68c936e866382912f48cf4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dbc7b22eb9d6ec44424072a5537c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e27909726b6680830dc03abc9a749218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabbd86b69133a0d3d3f8253f34b6de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e3f9b171c3d24ed3ac698673741da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327adb51d8d2a156d8bd19c2dbd89e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981025e694c30a80b00600d4649f6b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483369219034b7739143e9792964cdf1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871790dee23590f1377f89742b4bc0ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f027df8cb402a36af1b6b7e9e4e9a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016b88066f03f18c3107d1d58a68b09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71676a58793bfc8236ac5b878a87ef7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983ce2e064e7d20d2082c14678c8a09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f38e01eb4b7bb929f37eecba0a7c7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fc1b58cb0a0bf24fa8a8685a5f5f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf86a78e48601607fd5599ce96fa9e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba23462a6b7cf24c6ddb2f436fbb814232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8635560c97a505764131a9cb9dd1ee6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1795d10ac4c879ebb35b8f14577620b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3909738fffcb8a1b9e1d565ee4cb87d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c586dd2f35af4820dbff1663f11e452236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88c1cf59bfbba01d11c29f32793876237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf5000250717dd34cbd23155698ce3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f437da9f996bf0efe2c8530a7d866c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e4235a37c8dda822b90dba78136f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fba0c2056ebc64b62d82074dc46cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381048543a6b70cdffca704df0147fd3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4817f8c4902d217b809cc80f94effe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67136a599c5be5cb0d356b9931807cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911233568cbed2edf4487daee4bc13f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177a52e47f622efcbe7327baf51c11e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e692613e4029b6cb88dd4000010bcd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff86a98a0fc8f3cbe5a38eb36585e59248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca48bc56ef944675273cafde8aa7f12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1b7ac346e13bffc7b0090004b60af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d28f98b159d5ed5dbc58909714414d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7da3fc8ca94c00aed5a78daee43414252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4789777109c222d312bccbac48a38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c43811cdf0f22b31063425521ac471254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9ac26a0b282f513ef8daabb86ca0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6db945e1c55c2c6f624a36382ab0e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadffd735b54b363ecc79b10df915ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1ce282a864b24da252962668d9df0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb02f89dd213dbfbddedda6e7eb1eec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501ba439d232d15ca4efc3e6d91b922260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d39d577795a0e0ec972dfab3585f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43111e5a91789712e303c1ca3fc934fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386f65565475796746e3447cccb8d7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3b5ce99593d92334ad24836a7507c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b5ed0a3fb9c2b70bc5281e9a05023265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969a1aa8f176bc23338ea817e77637a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319247f90cc39b2d307699cb8008a060267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea146ef10f808ce697c7031896bc95f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4918e5a5fd79325b420e80fdcb2e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0893c23d607ee152ee739f33a241225270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590b8a4961ea23b52fde8849af80f39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc4114df7987e5193ea6245e3f8805272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faf82057de3129b0a162d3bb81b785273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcd524701fdc31870b1ebe9bf16121274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8ca4dbe07a73b1274fb4e90e18a06275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae8c52b46bba9e7e3bff97907eb5de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411718b7a339ab3c94feadea9079580277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b1b42bd7547336c8809d1627d5748278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f6b031741ac07db5238c116f23ac8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef486d2ab18e4cefd9e4186eaf6dc6b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59107d6f015df2fb35c9c2f9fe7ab2ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092491f73821afb72b0fa16649ce086282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f048b0df4dba37e083a10e907c0d1b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696571ee70a06542f4281f25c4611777284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de307767437d16e9548cf38ed5ed529c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7e3360be2c54fadc4bf8f7dacfff4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca09e534a62c1356a71130b20d09202287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d092a72cc7ef95ffbc6dbcd27e94a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d59bd551e754c6b06715fd0b8903b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec60a1741a34cf6ffaf7200539f492290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5c9ad0e71796f7cd315fdc5e60293291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307ef9c0c0e4f27e8f114e10e21546e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bd91a96cd6d802efc8be8a9df0125293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0915725b48bc76774e2446f800990c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea8707690b5127afc2055e6222e0af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac451e2ebe48f62a495a601e2b0b9a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9e8ff440379cf37b95f7acef4b713297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4576c24b44a914958663efdb877514298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de9a1e2f2f48c52f21ef0537a6fd33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb5598d365c2cd34d02b2b6349897f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a9795eb7b0fa2dece8d065460d9ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee69c30f9381fa9041b219a7fa49d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4205ef1ed2cf3ab25a81c9201ad56303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200b07650a7f06f639f5d3168999f36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d17b8de829d46d246ba5d6a621219305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd40eaf920914990012ea4c69c6bbc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3923370e3701b1592d4d5c9f8649431307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf7a4be2f84e9fa042267e601ce8a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a2d7317547b597565c09e3ed0c168309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e99399037d7552d0284fefe2c70663310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14d243ca3a859c45669189eeb46232311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403959575c499b1b106c588fcc5b5f6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c929a30574d8c7823e5d1348e1d9e2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9847ece98387036d0f3f3552f71c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fac6135d41b2381506eee5f9c92d0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d1941c791659ef979a87c9451cf76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace355c2f4a490aa48c5ea0255225133317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41da55fd39b9e7a5cbe2e3f3ad5bd5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb23c88d7546befa45dbdb64170c87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f73af3a6da78d16c9302eca7629df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48005e0add9b259f6cc62fe09ecc89ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416c094aa62e520f9c3df94b0175095322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc26ff0bc8a72a0087dcf1b4d139cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c632d723da6676fa2a89dcb9eb8785f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411042f4d258389dbc3ddaab86cf7c6e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badb5682167323882ee139967d6a884326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1442e7cda1bcfb1b108e2170a7cc054327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c80af4dd511804c7c15a39f9fb47fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539921506a8e39dbdab6b84d07dab0d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90226f1380b176bde66e8cc0dc5851330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d598103604e94133f660eb667695513331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348a0ca61a4b51cf607e23864a50ddc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b47beed034ee84b174a1801fda8b87333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fab43f0b52d5419a9eba751abcbf7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca5a038666caff5d201b513522b1bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369300acb6fa23ee28e6fe16e999bb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca8122282ed5f2dcdf0e1cfb3640c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86024e71e083fd166e039164f05732338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbfaa72ff197609c41af601088922e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d08e2c6567e79d6acfe9137106e33b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf7a6aaec43edd5a80b589463acf21341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77d9368ef355556774f42a70746b6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f2828c16f4fb0db82e58d30170d93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2ac062a8114d5d99b7bf25f8b2e89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172043502355736eea069d98bdf507a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a4dd5066c65c64b3ace464e95c7eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44d38540e2d1e631f406ba2138a18e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ae81e234ccea6ba99be2ba4bba097348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7b845b25599b139343a218b88d312349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9e5b4b41786dba78b8a98da82d17f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc4e7a67196d55f26f297094476826351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e24ce0ffda66af1369597798693e85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402b97ace7fc2b109b8a8e2e16268dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09383d2686fb6e3d7d66e894cc93ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed3295df74b3274e8ada27ac7e5908355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1520dad6e044f92d0687c209438b03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feea4a4e0f516c0fecaa3ff0015df6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b926dd07f0fe638e2e6dbed2cf7b959358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ad8db0b9063af8e18e26c88d40220359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c650053a70a0a3cf24e90a5eba86cfe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec014ff8f07296ff920e134b2237dc92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071a14ed05e3e09fa1a96ae2e232b7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4d61dfedf25bfc73a1642354a8a7c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548476cc190918d4c305c4cdfb020bbe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26353602c52b278b971b4188974e2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bfdd1ce358e4d0232c45edcef73b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414802f2d2fb0020d96a621784c6ebe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ebf59aa8cb566a3d483c584684015368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169231f463cfbc11f94f694f34dd226369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687a9a73afcae18a9f5e2e31954b3d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ff61a212a2b971020769e323575b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de5e6fceba917d25432758a716c2bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198481e184267e40305631f6b06c849f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02826c83234cd328b0d606b6be87ff4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1954c41b66abbec4d3ccda19721bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48215f3da5452d64a9736a5c09f5168376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcbba6c961326684c503175a27ac36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181323a90294b21771ed687f4e10281378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86662b4f91134d09dfa817221672faa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2decf3a7bb5d558fbb089d7a0e4e2ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3756594b60915abc1dc023d160d97c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a628d7318e264908fda21c0f8dd5ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3390efdd4e66469b88dded93c99314383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21995c99567e68716b5467c4a18b75384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d3eb0faed844c6f81978537218f95385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0a20d451b5702c5505dfc819f70f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aabb92bfb07a4f7719d1486e60ef9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29712b82c9894a15d7f5e56e15b4b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd464f5dfe858eceb1ebddbc34abd98389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1873d7f367ef7e2cf5563c2a483d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0949af692ff5e83da72529975a6d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9ec317a19883b84d9f8cfe74f1aa7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fc6af64a99c74d64e33f114412413393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd84296beb3361807349d4338b9cd6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e149849a5417b22af3cb111ffe286395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c122ee4bbca0fe51a93d1fc3cff5e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182701a7c1f369c57cd9126f5b7da68f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595313e07d67cc7e456daf2f4b4369cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41fdd6879d9168c7daffba6a2d440a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1c85aefd984aebd16fb0d22c0ad82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d117cd96dfdc5f0e8ee013a25bf05401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce242770f839ca2775dcd41fd011d52402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04872060654a2d75c5051048f885a16a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6b8914110befe8b94d2c445115326404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178253d8d5ff974bd8166906fff5b2f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd781d92b0fe1c07ddd3f35f3dc06c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f531f69fb8754d64a55820007ff204407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55598f07d1934eca0f418690d361efbe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24830466f8953306fb64168fd40f5f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc99cb8586385101e6948bf0a741ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813973e3b119e4831151dfb366260156411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d721c893970007deb765407107340412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d457e9f6f5edb77ec7ed7c560b93f8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9900df9f3c2b3e975a8b85e5b6512414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd8ece01b56d9c35af24c589b3d92a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ff4d321d44e19b3ee8f88974fdd04416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46809666225c4b350e0d1093ed6ab4af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa1d618a30cde2a022dd01b0d5141d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5cac0109cea70e249f7c72fdb0d2a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaa0caf7304ce72241bc02a559a8a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a0f085620b692a997da40356ac3d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dc417c957ac5e118eff5b129ab435422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3d9f91cc4b1b7552e1bc6b85e3e56423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdcca41b0f9b1b53c26b2916bb6e32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67893455b4db04cdfadba5b714aa226d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9487d8da3d91e29641eb75902ae7749426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2334dd15f137e2662d60b3bef0aa1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29474d0ff0a50fef96a4bd9f14f67eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500195708d92e88f027b1438ebd765f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df276b13da9d1fe3cd5753caa4583ae2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf01754e03def9da5d849a9d653b19431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261675a6ce56bfe0dc623e0e14c7808432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114193d392a1d0352e7a6e8c2301e038433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae801de5ae8e3588590d1eb3510fc9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45b15575e14cad7931960306c766f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea324e45a8206ff82ab7554391fc5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1ab60182498395482d048426f80d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2590fc9ad9a931fa7279d58224ec79438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1acf42bcaf6b9f1ba8754711a96a14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8d7d9d9b5fb6538a657d5520cac10440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6305f678f9ea827b16365f8a6a69c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f410341359811fb3d00be4f317894442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b44c67e85ed481816a433127d94e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20316e8ce3e749fc16e98951faf98171444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ee883ab2b86e23f1d518f78e80748445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a802b1fa491eaa2fe86ab37b06e80c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3cf5e70a194f7e927b217726475a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f62c12cc80f68da9d476d2a8f1866a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fc80767dc7c81d05b355867117fe4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59114eed469ee2bcaf00bb171e6e66450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf8568a1b6bb8d0a0e5a61b9b2f91c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811f64d0702c74d8b1f17223a4468c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef05f2991b39ecdeed7a2ab355a5b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc796c4b9ed05ff978301321a172151454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d2977d677b91352d7743ce152ddc3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da12b2b769294a3133aeead3a692ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29d8843226e385eebc132151142564457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0a5e55bed41a18558b2fe0851b2cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a118bdf3b86d85bad8ffbd3b176e3bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3998c198245ad68dd5c7733d793e44460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6b244745a19cb9f383b1412869ae8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b2122f0862ce860cbfc4400eb92bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88dca2655162f3f37189c8cedd4ecb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa120df2ed52dacd7043f14a5bec624464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d596ba313b09fa2e22593fc0d0689465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108ef074d3145d2fcb06d1f22bd06d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b37d1f46271e0584dbbfd479d83b85467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf67059aaa1bf1b446d3f2ecd3e6108468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51813c54bb050f121b551b8e7d88dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a81a145c6807c217bd0016d14505b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a174dc5db3b205436052856e68c75c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d438dab16479b2656af1c0200f317a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6714fa498c2a77b7e4ca61a12b91cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d31bc90e5a053e0e91ac2ff2e3993d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadbf641a2f1f6b7edca4b6e6f6a2d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb0adcc48a9fa5169348102bf547c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1c1a3b7ad9c658c9bae09098ffef4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1a981e33074f50995e8a3e1a82062478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc937427962fcdd159ba8191c4fb9d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f3b6e1b70182e53e87868b8fcd796480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459738c758c95e91cb709fffd0862844481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a11aaf61cb539488a684bb8395029482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b429cb426d6048f702ea1e96f48255483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97c1ae897031615a3c342bce9c0767484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29a19ebb6bf79d7c144139637cc667485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3699183e0ab2859c33b3d9e6d1a290486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6c0b794c4760027cd9b1ee3f323c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12380806c9173e2ddb3ef851b7bd2d03488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5941519fe5dd11464a3df31f4166445489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed02c454e6972877dae0354c895788490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29161b70437e523f8db322c6ea149b3d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef06647235e0a7aab5cf438b32c27f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce2b7718a221781f7f4cea26d1d1de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d2c9e07acf43a996fead10196fcf1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb714453414252c3200e3e64310d6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881ffc5037285d72973aa694a1e5093496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f84febce31a675a44f2b16d59182ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca09c29f821d0714695b846ce1f61e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cefa66f6e932f3c071e522c5bf9eb9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43d36e185ad09bb1d8515ca8f26124500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639daf6ea627d0963fe8bf3153f61ca8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a450f7ab229fb42c5a6a101a03b9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f55d5288b025200b235b9f03b5f90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa470dcfba3d7c46dbf0c4b6b2c8f59504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89eb9607b1f15f1339025e4e08eb41d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243436378162fd39497ac0da0023dc6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564157f04a59a3285a5e6dae4f7aa4b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500fb1b30751fa462204d03b7f5f5aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0512696848eaec395af2987ee97e117509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804e1f2194af57db9fdf4736932090a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56ce740b2dedd72e804639a2d5b63f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da624f6db60dcf2285048f863a23dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53c74f6b39fb28045e0a1ffd0e63a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df5948304fd420a4236d7a8d678618514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250fa05011cb13499c64350d70871a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435110f832fde4672f35819687a0bd78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947f1cbd4074f8ea8331cebfdec1d10517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c31244454770a374adbe3c6158e5f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa80032af7d2e96ee84c8e2d6be3ae5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddfe790ab9b8f78ba311a2894ba926520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110776b0108e0b9dc28f651c5ad52785521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc63a599c2a64d5fa9b2c884db11e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd091317525f380531fbdcb71fb1eb15523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0397b3a114f02a96fc088852e85f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f652ca7229c767d2cdad7b7ff2a3d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cae47c05778d5cf475368d2be07af4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59acc669a72816838b6924c0be9bd56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72341a5ecc3acda98894d48fe66968d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60ea720cb64862cade15d19e2ae4a5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92677c0f14323eca03b1c35dcd074fab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d11021e0b01bea3490668ec3927da1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72627958897c4801663a56a23e5f6dc9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303c8f323e3077e34581657a5a41e07533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a79a0036f3d9b5ffe7d575be16bab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e06ef8595e05a7961b7e16ae9b285535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51835676f1030d47dc88fb6e1139b4a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5552a316603e60a6efb077d46148f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a1d541620c177f92f620d5a04ae02538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed55fc16ce8fcc378392870dd91ea3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a88b2b41d98b280f305b1158497a42540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe013f9784da757b8b86e9236d5f7dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ba03610c99a0dd07fcc838b7cd8d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e8e90708e159808c06cacb6c62881543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c629f7e01b826d9fb60d0312c8304544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f62e825dcad72dbe9547d18c69619545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50278f8d373a957a4a83e26002c50e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94891094e7e9bb64311f89d7969448547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180c220e0c83f34bb106bb9cd9ea461548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a90dd01744f59d08c5a46c7ff31ad8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d52ddf176a6e06621ddef6062d3ed6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838fdc796b799d7f8081d3f7e69ec1f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677245fc3470374d471698806eb78916552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658319ece772e8a1f53d2650cab02b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413f9acf91602cee60c67ce88cbdbfa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fb00a6ab59c2283c227b8da45ac2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2efbb1c39b5db998dc84ce0b3b70b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cc61f094beedef528136129dd0fd2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3d61dcd20174299b9da4fda3f4f84558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd236c55f5b37b1f1aa5c6fbc0d84d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2589d309df651f59444ceb9eeb849560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7fa6933d7bf5b5e171438d314d102561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23fa192827b3bd611dcbe4ba4e1a56562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f41b24a91461407735a43018aa9edb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89feb3398414dca4e625269c480754564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a23a60e09e173f6da1af97d3d65198565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb94ab329248c40593772c19f86351566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4680cb89e50a83c6ddf122ce48c38ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385378056874d1fb36cdee9f0dd99bde568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98747a918662fec52d8399919c3105a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7fce2894bc8a433b36873086e6967570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36933b41184590768678da9d6eb43fbd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30bf7e6c1d27b9f2e3c4249510c5c7572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01274ac3240dbbd7726dcf8dbd73c55f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c8757aab84043a5d23c0d03e230352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fc264b14ac37eae4ebb89b927fa023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270bcfd3c90bcb8530ebb9433bf9b6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed47423a8daa0b21eb957deb71b0315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a91f8721f1f95891c13438199d2b706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c49d589920d5ccd1fd8d3043d490027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b460381f7d0fd5c35f25bf011016d9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515e5ac54d04703bc18b6b6d67f39b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72071c912e01ad1f51ae69ad1f549e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702564e0b54fd15c3c8b8a36927df76e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088f572a0cc72ce061d1b694d0944e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e1799716796605eab72081831b52313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c875f0c4f5d875387fac6a3b480a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5651300f35054da04bce22801be9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a90074707384ea377b335b753e6cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692796eb5f880a554e0fed739db806917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb840f04c9f472a74f25a5098e7c7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec2ceed464a5b4ef5897c254f4184119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cd9de19a2180c29218d236db1a22020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ac6730a5e07af770ca23cc81f49e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08344d6a0bbb1ec0c4789a97221d0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126028f7df773942f7fa0620c685414c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088129aedc068f06f5c2a461c44d84424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1bcc665508b75bcaaa264dcf32e2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79d479b7160a2feb5b92d9f8c804c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202992e38a33018728000621c5573f9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842140e2c37bbb95c16c6409828adbbf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a30050145cf7db55638c1234278cba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f264507e5b7ac54f18f654d13d73630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b69fd946730a8af690bc9d1043cd431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd3667d8bef34df4ad1f5032de49a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abc3de7d9bf3f7e823a884025189ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a802a310a1e2a771e0bb5733cd6bb2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9e73a173bb1d654abaafae1b1656235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d91f84aa33d2d73a00d4389259581236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc871190e99c60d8fbdb2e575fee7d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6231f4ce496d7db019639b62025cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3b716ff32a894b3db9e1e30d43a9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb08c744cbe8d26c67722a470b221540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5d8a8b8fad9b81c205deafd1e730d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876e41ddc9ba6e98818f6bc1fe1f22942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37c6ac146ec1e880e1fa41bb4eb74b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb832420c0991ca15c4bf8e97276e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dc4d9b889ad440038caf74f0194bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963ecd58cb3b983bb4f9c2501ae28d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090360f8ca09d0b40e9b2582e272091847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983c1aa47e714640a5776dc404469d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ffb48a71da7db32b04433167a047349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275106c6156094726b0b1f9e5a952e8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e131c5df085dec4066286c1caca6ea051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be092501eb126fb90cc241ff759a9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2e371b15f47f966f673ead158da2753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de32efd0dcab24d82858d0facc860354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce31936170d1ff78d47b3d3b25d53755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d1c7180e3bf11bdc5618d5d2f54cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcedc26031d9f94fc52be08080b8ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334b709337fcf8e2e4d55b4fa64ed5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af3776b3c7bb2c790d01bdab3ce56259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151ad31ebbcdc6b2d400824481bf9fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22613f23f85ae9b9affe5a2abab2bf8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856eb4badf8e7279340702dcc608880062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a640b11a83a056d0d22f7503e86df563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5a92542325c5c9f54a8faf221c11a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956bca5042d14db96748a0162f0583d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b81fdbf3e1dcea76a7d27c69a7830c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e6cc6d831fc0bb9e47963385990aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24552ef1a7995f76d4f567a674ea42f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8da7298d08c673715d65f33f7f8a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5aef5fdb3186d8f40128d734b324070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8143b548b2050bd3a17112ec6fe101471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e9e6b82e0e7c6f5e0bdade894c42372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07528261bf060cd88fbe01abf306a0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24c085df13c10fc24b13e8fa28535874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff1bd5d00f319523bbcf64b74c70a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aef377749609e73c907ec546c8fcaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755791cddc0287539208de4fdae2bcd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c10e769248f8f699e03c51aab97c9978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b00cb046e838b5f94a65ac08e35c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df28d6160afdaefd4da4f4b682d419c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a6c6c9c6745dc0b9aba0dd2922f8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b10f3f2d5636ec4187008bd2d643182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a883c83cac93e5b5c2a8bd649caafc783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fd0190d52e54b2e6cb6bc9b96412684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73607bf428f03ce36ee68ed28081df6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a250cff991965469a851b0ce1369eb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f428fd4491f852703477cea36e4283b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e1bbcdc5709c96fdfee868c364a2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250e6361ab76fdab30f99be1b809b5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b3907a52030b4535757e73bba163b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cebefa27a3495953697e751d5433691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326311aadda72bcfb7c5b1de57d0e7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376773f1eba086f4124e239cf99a75f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21e556fb48f3e6ef3a767d9340eca494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9e31ea6aab95aa0ae250a939f927d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23248d365d742b0b71953c788f5f8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f56b84e37d04c77feaaaf723265de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6f0b4d4418d0aa9c9d20cf5e2592698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217660444894339d55f3e4047f87708899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1801edaa3b57cde3317cd58a46b982100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dd669d6f99f88e8d456e89b1a6d10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e12c56809c421d4e0d8631da70c02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8d701e2d2bbcacd869ab26cfc9d68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b6c2588b04df9147b67c9278c5706104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00bd1f8cd227cca6f5e44b1ebfd41c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7389aa140ad4be8866425a114bde78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926ce22abf44c0c868b2fc08b914d3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0ea8efd6a125bebe22f84a4b48631108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996b12af1c614377c33ce5dd034b6da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e618e6418ac26e7996635c15be41015110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c5b541c326f760d647e58c21ad4bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df70eb294f13db3c9e0e54fb9cdea1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5124967b31dc0f96a950512756be85c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f23e79f20d55f745d1ab4107208ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d765f26d1db28841693338ed8267784115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308642d1114c54bc6d25a296bbe7070116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49472a79ad046c5541147f90c35e7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd7cffc328b83ba142e24cec63a416118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d391b06f303d6f4729b02d1ca7a656119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590451b74f221469cb5397bbb5b8c5be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349d977af68f3d122f00b45379c0615121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b7be50361ec38da3315dd340ab7c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548a66bc58dfd27b7abd80dcf7a9981123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e7d0294aa291d6b9fc8db7ad7fdb3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce63bc78bcd6dcbe3a1e3b86ff768d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f65d67478c385c599192a2faa6f586126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee0271124efefc786280dc847f603f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44af946adf59c572d8e90155c7071a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac63a7c61ad79e7960e4ace5a44faca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509b4e3a00c214038ffc9c633c9fc65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d9e8c7f831b08738a585910a8b81f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c276efe6215970eacc4424c3216773f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b45e04d906509001cf69c6155df262133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda0df6ae5444f0e59ad31c00a101ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f686d240ab4f79628b0a4eac6feedd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada8f9b7671c8b2eaaa728ca0c35439136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290dca1151f55e53638c34d4d47cca0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46126f7f296b41b1bdca63f849c5bc0e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b08428b226a947fc2f3bb68a463ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0805d2084afcd98bf3ed7d2ce7644140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce44a1802913e52ab02b9985a3cca6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2ca3a7972aec7a0dd3a636b693a0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72736d16f824f5a34ff72a10dd5a2320143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d8b162c4b234741af90ee70f0a0e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429665a46d07560dc766b4a195f75621145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908314ab17c84c624f55858bbab441cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ac2dad9328b597b15eda2dcf223ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af527948c42cc5fa70529e5504bd48e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6aa344a5cec1557ebd93fca5524043149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa215411f5d856fa917665686fe3319a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cb22a1750f4bfec1e21fbc5b56683151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2111e481eefa1f457c40ab762f11e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790a3b4f86ad84e2ce5cd55212d2fc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979ee5e5c47f34d278eb83ff6bc514f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afbd8fd98d1d7519056b483affa0d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47495d45365ee1c66772423ba4f9c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e546bb846776f90672018c2ff0a7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678887436de8b69ec6ba511658c4920158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4fe69ccf41e03e762cd540d1968e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3021f54cbf5be2205d62c9558f708160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20851e2ce4678e512f192b6eb3ca3aa7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abfacf61cdb216155ef591de7b4d5b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469efc64c74bd86da32fc05cd9fa044163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc89df01ea911795a38e4571c9966a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b3ebccb2df5553aae7f1d9521f969165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac9f72b008343c512357463db7f6cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425445e25961271f6bc2710d7cf09d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cef56ba91690c0b1f98b79ef57fc43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cb499ad8f05cfbb894619da296532169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0258a3931b0aed56f0a871f8613a55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce496d77dfdfed2b3396e974f915166c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822223f145357ebfa3eb4e01bdc6a55e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0543a052c2c0b9773d711bca6d38f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66754fc45d8cff1df3977b515bfee00d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071618184b7b3dbec9e2a8c4ab1d3aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c330963939c6a0779f20d3ccd6917e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c22463f521e23ec5a8d41e3467c4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05299404f1ae362a6c80212c0bbca840178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6828a0fa8929c98f053178cb0b41cdc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174906724c05d9ebac3f686a57e33b7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054a701f07d62071bcb463a748a6f70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a7f7312c8c344f35751ffaefec84c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddefcef94313ffabe1331976f13006183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ea4e546fa753cea1c516b13ce328f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9f9723bc6b3801a3de14489628b8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abce3c3a6200f6fff9122b6f086099186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac3f94b48f90489706ce761cd9ac94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0afc62057fff6dbdb301ac33c8757188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62d1b686e34539318d8a6872019c61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a757b92a69a0d496f2220fb827cdb8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb03277cc3511f705e85ccb329674af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449909acd9c60d4ee12793f88209b04c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8022dc71c41914b79460c87e2b2aa67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db0764d79a8f0209ca08b7affde2cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639961c97c1a02089246b774061aa3ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2aba1b0c4ca4c2ba308385e0268ad7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148d61b52626a09009da199649cb9ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50124ef6c01d985cae222c297460da77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f652bb2f1859171cf4500e2b91c221199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010270508c353bd655a6c22c3fdbc2a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb79aa9df751e940dc1d6b29a16517201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ebd5bb52d575b6a3c11cfd6753325202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610c8601eb98c33237d6992a9e1a100203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603487a2c0349b40d4879fa4c851ac91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce51a58197e552fb4f4244052fde40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13e10b88e1ddaba751b89562193f83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918aa9fe035b5cd72ed1bd3943288ac1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf82fe1de1a56d0788a06ecb5584c9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e7dbd6adf26970e52c6aaf0cfdc04209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29c73c18f43941140e7abfefd7efa8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf745d24d4208140118d75091dcb8ca1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b700eac1ee604dc49f5e52022345681212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45375bf41df8f9caee54cdacdb33b792213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d766ec872c03415b20d674f6cc1328214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f20285bce25d4f20ddbef6b87f021b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908746b3dca2a1e83e0e94a62d68b012216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe7a1b9020e05ce1bcc888b71fd3a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42b534a00ad6862502d8a9084372ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7052f55cfd6b2a341403df2db0059219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95c665040f89b3156e09054f1b46da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be61b9ae182ee79c5d20d65fb74cbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf2c3673439ee85b51ea029a4281cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d13d4033e470ef5fac0dceee85961223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ae60d83b7e0f41e3d57f54fe4849e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c41bd7a8238af3e4bce895c9fc70d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5419a7df5e07ee7e4a26a3c5c3624226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72facbfe822ea4a580ff40db9b3bea65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9bc34262a940d9ba66c6d9b5f4dfa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceed0b304e583f8ff5a3afd40ed0e82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa26b4e9e23f919e099c4fd150822c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620aa2b3d4e5ca3956af1f9f2e5dd24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020aaaefbf0040331c3f3c9578bb59e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694a675005fbce8a2713f120062450b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949bb9c430b3693b31d43f0e943aa2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccaa061ed2b2e42d9a86a4a68a6a72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74a4a5fb1b1b11f5aa14e26e407674236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb9aed8307fa4de423f684e5fde710237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc689c66c46976b3f0ffb3447d07f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac110af7f7381069c4712cd83d9a8808239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad41510f38070a3e1466281cf4b5c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69aebb5f76090789e473e9743599f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10880cfda6e8f7344b1984c934807932242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89596f77725715cb01294a00d71f5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c61dce01e862c00dc4af1b5847f9d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329bf7883e0682f698b3142e0048da6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceebb8a7bc263785a64c4432eed6dc0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85229cddfcddd2fff7580061f4be4e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c82d5db1bc4b9a969e142f97f13d54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227cf71354e7319f2acde6939479bbd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bf4fbd3a525c865b837f0fadb113a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1366e688f5c9350fa6d3b1efac102b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d210e604ca0b73bac2a16c98f937c10252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913a5837de420c2b091abbc6f4ae13a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff16c7039be5df5bc2682c035bca92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969682784c4426e242d389ab2280da3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416415c1df13565162598ad3f47dec6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19495dca24a83da93e8855dd8886d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a235eaf93d4bba3aa738fe87e9e981258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93af731cdbfa4637aee571e9d6a131e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31c99f34f430e3dbd715fc4f4d7e50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb92d0042786a21f18b41aa90e55a6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4e1b78920603695f68b427a72be1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df465fc534d4830cde24630370d6a00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5eca4b9b3cffdd8eddbbbaf65ad83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc76b315dbf6ceea36329771ff7b66a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cba9572880f935a8d39cbd163d223266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61de8b4a179edd7152ebd5bb5c53f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40642b80c026b8e5670389c2e495d8e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663864403bc87e550bd54d023f57690f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384fa9d9f268913c374d582f718be81270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947638887a2e85be50fed563628c62d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c7dcf599f47f213f31dbf02d046f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dd52aad3a47caaf34021597fe544a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272dbc73f602bee1071174cdd321099274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9237dc2ea94040971e83054ea9d8aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f59787d38e386f304fad85bb2f271276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd3d067c6fd68aec4486f1e616e641277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e0010e0dade1b576bdbc8694726ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdca39334a7a210d2407098200b3206279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7331b0ed087531f91b757c375d7c3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f114ed6ad8aff3418d36a5decf702281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f92572cd0de68752361e69f91a9c51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df372e5cebc8dff02795f9c01ec1fcc7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53723ed351971db4d28b0d5309f41876284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9c991055f5df4558063210d7973e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d91217348b5429c65f0ba77affca9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d945f26cda214652cfc01df6c36523a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddaf41ad6ab14bd279cfe3f8a7b40a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05b1102adc05b982709e39ecc23b6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e42019b621202bad1d2b78b5a73702290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26a025b7b82b43f6e1fc6e4ce80149291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd483ae0d5cd71e3556a751819542b92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8838e15c7f5ab8406f09c5715d282293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64b69b531aed06b50c31504ca94cbb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978b231a7243ef1ad189f8039b4319a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3bbb0194fb9b138e9746320cc7f8d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b708ae80040defaf4f45a424919923297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53535ad23fce80a2af5613b4c9af17f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e3b2b66c179c7a0c1afc6eabe5250299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f886995877fa9630230f9b786cbf38300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30e6ebfc7f30f4215334226bdaaf38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53a536f766e31030f2cafd020e7734302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792148ffffeef035499241858245789303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740d2bb772d52fb191a0ef8973db539304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837c29e1d79f20297f83680ceb9c0f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c5cd58487fe68eb425f7c2d9b5557306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6893973a0d7b7120f60afc21aca1f25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de823cd891f6f354e7aa7c2903ffef87308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4a9268121a26ae2e536bfca9f14ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599a76bb8b2ba761e832cc19aa98123310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77f0205416a1f5b3549ace03ad60f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de771f3e0c92655158e0f59f7f7868312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474bf12bd53734bea3c9aff5495713c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bacb2a9a0203718a5bf1afc6d45f57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e121d6c94a9dc1e3946ec90e4da37a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d1e58877dc6ddae8e6d5cb8dacbf9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52608969fb60d021f5d62717407697da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1addfdeae6c5cae30ea0949e221c9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8358d31ec25b33b68f660ec01ab921319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa52fb27534f25182ca3bc0743e39fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f144972c818f6892cde828607731f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24147f9e0aa6e65bb52c4c188c24f8fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ae9b353003b4ffb64a53304a136d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b118610d528a529b5f9e782058b18bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd04f0d8f3e696f2330f8456aebfd45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c847c8c1781a7f94b5e6655e7765cad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c910fca45e98e3f86b2f940e7ab3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2047f438b64ce02799c05921cd5cde328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043184e375061be8341a5a030637407329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ba1216a639dd7463e6f81a7ec3dbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7d0a7dfc7b34c9ea32c0f031a486c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b9f64b3e1fcb24822723c7b2c58de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a6d9994598e5bfa92282fea829f38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e63d7e86e326595762fd9dafc137b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14487ee0a2105a557daa512054f0de88335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b408ca37b38dc8c01b56f6d5bc6eed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89b2100ca2a7fdb1eae28f7f313ac6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f536e0bcde9d1b44b55883eb795a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023de2f593535d34d53aacb23c13cdb0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbb6c614c217cb3ed04a542eb49556340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf931a433a0d47b26674be18de909dc9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c1dd9388a24da0fadcf71b9de6c31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14504013f720366d1d0a7b23a0d00f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ac2491569e63f0460d087c793ba5c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19be4518f082ec941a0f3bd750a211345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1880da00d68e7632ea89e60b18706346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e3e7c3881ff0cc5ec0a4916f294b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15188dff7b51ee4efba5ba8b340f4d5b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99071f86b5d19ed31c8e6d0f15bfdbb2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd090650cd7afbe6d9b554f51a22664350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3e5963d447b0506ec1e991ee0c6af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87913500aeff43bf82ef3cb6d1e6762352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff388b3d2c64348e85c4133481b6e528353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e69f27a3efadccf8e570facbdcbe1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5686f81a582073cf411d7d56c9219f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a90ddeb83b36359a98b0ecfb468eec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5ce8a3dfb6aef954358ba13440642357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd009ba17b68c50b7e514aea1696d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fbdf1d46a4547efe1f9bd1c60cec7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14650799ba47d7179e0207ce003777360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106d8eb7adf16b11fc0969e57519d53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bc84a5c6e60351e7556e3a5ad6178362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b000dc59b8c5b5f37262deafb13295363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de53cf5b0cfb9baba5d46939b984c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd0730004db7e181ad33d1693e8c8d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146f4bf0cf19378248cf35f9a6908f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd3225a119efd1a7bf5fcfe627101b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7502d25dba01bf80e2cce686ddb631368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae95d9730842304dc2a5da6cc8c39f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da324ab26e208da9e1264c6da48284c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615a48fa72354755e4760a4c2f82c04371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda6fa0daf6437af00a8f38a2a73ed6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3617e40791e2fd3d9e63847e48881373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64d1ae4ae56deb0309b50726eb710e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0a414f9df22d02a1df00cecccc8dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb0850d4f3cf276ba5b3d8c963fb0e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc5b1996b659c36a043c22e0adbc67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d8a54ef7a7febd23dc06c23b29937378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31971a810763402ecbe8d21d2f7e19f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578b6cb484fb70db2a155bce5d55ded380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bafb550669340b40b26b4fbe6295e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92fb0c24d4883c341a4fb992df9b0a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85a7ff05beb38c6270ae6f39ccf6a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47a43fbd925be33cd1441087385715384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd54e2f998cb7613ad1bea0b689760c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fae2e125581ad434318fc7208791b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e13a914a2b3f7c4685b81cc080c76387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca94fb372b30550e900b7b0c92f316388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cb38d6f90d7c52aa0219643597c0e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79fb9d6c7710927ebb6078b5aaf6e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a92566c5a0f1a1bbd9294f32b3855391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa515223327174100bd2467c45caf189392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427e8b58343423df2c321a0bee2ef09393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ad11fd9934f981c7ff3af316615c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee89d878d5362ec8000b279255b2491395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2b5aec5a6f667571a6877d2765d47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3459c21b55cb034cd22ebf346e399397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63b25ea0eff0a9dbb4cb74e16c80d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841ba65b16eeda170186255feb0d1c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f4d73afbc4f3d5809af9793ad8706400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9af86632f038e9d930000232a9375401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2960ed771d012176f5ec104c51fa3af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911cfb199d4f15256e439c4d295ba72403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f74e8ff4c02073efc28a04a9b5bc8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e0f811e63b0847eecd9c29384d0cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640374039f81bf7434f3dd38a2eca5d6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff888a3cc8d72f0895311597706ba70f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a564b709824d5fd51ea16e9d220ae3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbe7cedd60bcecd9379c2635f4e41b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c7c40e666c083e7fc49adb648c5d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998f53c9f806e4419df793cec2c2f39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecc2d50a3e1e69923a451bdf7b9d5f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2071a3674ade1e109f1ad98cb5c35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460c81f69ae01d2d5c1ac84c935d84c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c628cfe8e5956609def91a833d16c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d415e29e26fed21658f2abf1ea80b98416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39895770faf073db8a3323dbb8ec6051417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351e18e18b0ff1664aa0cc848af1bed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f81c660d311b6c5c57ca5298e77e27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e42497ebb756b8e3bf6e70cd0d5299420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4c11cada83993b1f4b62019b85b5b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9eaa3cab40b20575fc0d414f806a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9065859579bc09c21f5b50f7bf0e8b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bd77d3fb74b8aa946b6792a10d27f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca493b764bda30f4a3e2c606cae98e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132fcfedd6b9069750c7fff06a97746426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bbcdcb6e0a9ab3d227cd28e5a3354427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1986cf795f86504b181684eb718aa3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215383cd24e163cb7be6fb6409ab72fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da98003d139fbbb8399fcfec8e5f4cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8e1afb4a19f5d9658b3b92594322c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b48579e50f67a3e26b62ac6de85e18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce9b9127cf5bd7710b94bccb562885433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068214877ab831e0f38ab24adfda852434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6179a9e776371ff37aebd6158230513435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b7daf41e2a3651d2ff650d2473120436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9aad312c126562ee2cfc859ffdca9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ec481ff557e6946a4e02882f91672438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7a34f9763164c0dceb475e5006620439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d475954ef5215a635dea60d217611440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2903fe44c3a591dd234258d3db394c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324296cd4ee89c566d57604f1adb19b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990d79e17a6e0633739edd00ca6f127443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2daf6c39eb8cb80b0d5cfa5a9325a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0be913ec9339d8d0da741287c763d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0051f611c7231109cdcadf8f0086e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bbf316548d2a7325d124c65de25c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621d2ac66902c07a9fa4c1ab8f0a7f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ed3ad0d8970e282c96628812911a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b2002427ead54b9d5f73a8c5ea1aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cae6eb652bc921f2a0a6204033fd0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd034f7d4b3a816a8b449b6708199c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333fac266c107a925b8f747d9c617ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d29ffe3a209c7a7e7e10c9d563627e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510df6fa37eb37fc98a96d7419b4bac5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb2927a8ada49b47669ce84dd9fe6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf0cf592fa4d10289f8995308fa703457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda7c552f0c278e7a7b63ddc4518431458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02589b41437dd05e0861977d494df444459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ef26dc6bb7cd948d51bd9436501b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8206487add8c54a18139348d6f6413461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d481e75ea7985999a7082fec4acce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1975ec3d4b97787db287f9f58966778463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0543aac72fadcddaa6819f86c6ca531464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5d469d55e384ddfb249b8f48f77c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffce63413e62a491559ba0905a6b4f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f8fe5256db91f5d2fdd0f61465358467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf0bb4f4206bc229a05821cfa30b4b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f872029153e23ce4ace3524f4e4c55469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9b54057cc5d24de220c8416cf8d27470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16e4f70ad4428032c2e6836f0ac740471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe7ddcc9fd9a01ff9c09ed0f18e2c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fa5b9c27bcf100fb6d36811d27527473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33887e633b38e9662c2262e5c906c7be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6680f5eefde464b0e8ee0eeb10eceaa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c238ddeb04aa6c75b9f45aa97701c27476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31d503d0eb307223c28be07e358036477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45acb0f9f0299461e5391cd0e5209f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24def284e4387e8653701b42a04cf03b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb17eabe985180184a14351f05c3ccc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283becc05be7158ad023a408eabd64bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7ca5b78c138afb704984c43b5a298482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7530d4252f4e7940c10f477051f26d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa7e2d63b806ab4e91f1d29bd6dd48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd156446b819423e07c127e7e97ba5f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e8bedfa187a0404d3c03046d3da74486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6808fe697fd8b971b2854d5f2c7bcf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810887a73a770f0347c790dcc30e5f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b644c74ccbf779efb9555f9ca8943489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e411f9b2b8c6d6dbb65293bea4c3c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce244fcdce49f5d662ab3838ff35bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef48d7b6d8e1944fdf647131b6c5ee0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e84121c531ed1a2de33a5557d5c0e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755da3239387738ae1c0667724e238c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac70968a2b42d80e3d54ac66d9663b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50937cc92ce663c42b1ff1e8d8d77a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7c69d2ba898df7698a9dbe5a6711f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43449ac55b0afdbfe91dbcd9dc3cd8af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68bfdcccd72ef443fa2791265541a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72bdec51879d36ea943fc6cd48358d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db086c8d2a573205763c227913b871501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88aeaa552974c81bd16e6596f5ea7b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7387c230badb0689891677e9dcc32bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e9e3e119e826371a24ac4c0e503a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945ae938158cc3564e91d55f2abe253505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6d8cf3ae3fb400362e02fb761d965506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71409d45ca14626be1d247d53d3f28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1369a6a85ef9a0c1006511bdc97fcc0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f709f0f1e20cf5eb23e27db555bd0c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e467b942ccab0efa41195e5f3381b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae66916dc3a1cf2568ae35fc63a3ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dd4d1ce7033e2fea85eef27fcbca8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0c5f98d21990c215d9f97e0fe5ba2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313725ca04fe2b28ea62661bfb88f6b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0320e0ce28095fbb9fbd3efbf77c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa95f51e648a8c44c125d6e3635ca0b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3789f328400e0e0c8d2eb3757990b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3525010b096f75341941e8545df7fe2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927f3c040f6023627a34014983e0db4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be249b2692ea7afd414028cdcd22d6af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36474e226c4d1e1667693899e63177f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32ee42516bfe4223ca26dc440e9d60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708026189d2240db8c924017d812d430523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb540c20c963580e4349a754d87b689524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741007f38cc296987027e20618da199525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504c33c3a779253e8978b6edabe329d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56afe1d92b0c89edc23a75dfc5261e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0030327d1e6cc4c6d7475446f17a6da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505ba19c24515327bd73499227787ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95d57ab1743181fc080fffbb0c03e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f631bcea1955f2fefd2e8d81e626b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36302beb82be93c4fcacc24f543f65532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38636da22fde76539d952953b8be8ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346dda447b267750e24d6347d42b9e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118d1e1f3c619afdb8efc61980226fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1108856c08494c46da550078efc087d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b280a13907d0f6b4f4defea75b47d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c812c6dc86659e79f49f39c2481520538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73fa37be47ea5d0e575a23c018a331539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c88730613741f49c8696370223ea1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df361890b65550b8daace2723ffd29de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901c45cb906ad4cdf892a62144a4c5b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ee92ae3bf1972bc113c71f06fd530543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c50fa77d603fbc3c48eb28c18708c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe66d6baee31d620b12728bcf42ab2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca33f02159a372e5f12e721be7840e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6b57730cb93d44cbdfe0c966cf4e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443b478fa36749eddd2e45951aa1329548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad69c4d025cefa65832ab9f8d16cee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fbc9f8da94c20e7e136effd31a500550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62692dca2553bf8639585c8ecc3c0f6b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebac6af47fd82ff7014bb6c3696286b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51464c9cfce11b6ccf838911c7494cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcdac8894ac315637ddd167b46c11f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a512cf6f9877e10a2109112d928db5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc0a41cdbcd665dc5583aebe018bfd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9cffb6cdc9fe2dbf9bae797dad505557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f6bacb0d4f5138ef21512cf103d13558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6eea98af336947850565b067b7baf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4ad66be52924e9b3e17d5c1a1e21d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6739c2dfcdfa93d736dd4070ffc35561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c727d60ae8506932174a7a29de4d3d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e61fa0795e8509dfeae31f384cacf9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e3621a5ee3725b8c92453c07314d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508798a183abe321d91d57d76bbaec9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da71e531dfce51a47ee51a2e82f4e2b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e466c60353a16ead9c36bff696c93b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a637a950ff029ea961760224aaad95a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5cd5ee46d43a878fa5225d3aaca4a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94c94722ed6a83b580ac621d5bd257570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91299b6a4f8e042898d174ccb0a257571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efad02ddfbf11eef5cb4de1b521799d572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>