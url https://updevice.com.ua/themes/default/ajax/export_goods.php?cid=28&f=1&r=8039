--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2df6f735c9cf560bf7a245ec894cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4eb6f9ad3c6aafa57b5ab1ad1312772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc470292fa344bc50c8f3f17d1b53d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992512826a65eec00bb879ae1c5182b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f777b9acc033d9dccebecd2df95554c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c1be3d2da60ac5f939f978fd7193f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33e8316c353b06f3482ba3d592400d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd6a5e9e9e0857e80f722f9617727f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df84672ffb21b972f7a24197b5048039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed65c625577153a7e9c9e3a9d58ce810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919db439f6d11724ba293e147417c5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d477455651d97bcf4a74c661ba96dfe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c3337fdd8d377282614f153d413b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cab0ccebbe4c12f68b59912968f2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedffe7465135ff9525702b87269545f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160e9c75ffe5c18fba10d7d419a5ea316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a8b2e7b79eb19f39877129f02f79d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3bad1ed39f0f90200164c50cabe7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d3f385d3334d38dd7766b9840591719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec15ab6e2188dc39fb14ee0eae5e0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7e12a65db6c408e047b14d29f28d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4bb910214b49ec72da1a9c5f2f32822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9667cad2d8272207fee7cf3cbac461523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9926cc547d8dbab14153fc5857a8ef524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f47012753888552c055d9f9420a28825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de35b8679e757c298c7ef43755b5ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ebc6bb03051fa24770bac682f053c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac35fdcf5ed849d1ae4d0b225d98fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f31804ab4855afc1ec5dbde268d3fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385df70b531ea6e9ec68b1477863efc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c5078d6f24f27105144426859c4f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f7a53585b15537136837163b8d96532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84a086669374c5ad72d6a95ac0277e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3faec770fe17bccd5ba559c783e48f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7c5c05625bdde3b74077dcd80e14b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d70f224b4a46ee3ededd4eec822c8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612e5d55c4fe4026d024efcdcd8499c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c70879a73ad5b91ddaf70743c508e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a3e3904c7bf3f4f17bfa12c800f7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a50a83913bf585129249ad763b2d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dcd366c3162d1d9aadb6fab144c7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04910315a76cf3c8a7a163253a071b5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78104fed9d6b57064fafecc6daedd56943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2404902329e412a30f4e388d2efba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3dcd6478fe4b9ea35ce32077f2be545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d6dc9dccf150b9873dc53a3572e5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbe3baeb971cfdfc4e797c6aff27f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da1e33ea956c1f60da5191b081f7f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06789676e9e8d45717fb17ba93fcc11f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b1662af6d65dc852f58296bf7861a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24b1eab8fbdc3c90928b1f4c0cd85051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fefaeedb39b90fb6cb867424e33bb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07d18ba830716b5501d1c50946544353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7d160125f0d9b75299c34a3e7d2d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233be5afbd02bc57cb9b661c5e4483455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75343e05bc80956b15f5e63d5c1c7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd431aaa00da844ca652560cbafc5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37658f185d3c6fc9b2c87f959bde8d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f23d85cf0aede408a7df068bac5e7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f36958c1d8f6a8c8bfc8e9c76c080360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173525280a134f5def7f14ce9ea6a54b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5843253e198c626633f0d3fc9074ea662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6658087e0020cd1701f8cb5b9db1a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8a4b6cdbb516bd94d935c3f96e7f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c82caa65f0fcc5f58965e2905f06065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71d53df811f09aef7ab2c57d43da0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab302e321a8794e3c4a07c30fe09b3f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc76538a241a2946e0b8c77b12c7aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d8b4cdec492d7bade4332e2d6dba869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c17760a578df410d50dc2bcb266bd970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb489e3eb90921eeb9fca01ed8b222371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f227c4d34d171102d400b2149bb44772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac96d355140215c43e20deb19969b6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ef5744b985bf645531dc1218deaf774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71a825be4a43b3da4171a16b59f7e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbb2a755c0d1d599c0e1a6c466d3a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af127063268b74662e7078072d6096777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879db9b985986c0e23c798615c05db1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ee1788734e0ed94630b34e136f32f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1af5f7cddbd8816632426ffb6f221c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5112c54fc4a2a12e54873c49cf666e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bdb43662fcc8c213356075ba1db5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ebb7249a0d1f8e8068e599d6fc9bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f4530abc265a9260419a8019e9d0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe226885520ed5469cdb301a150755d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5472280ac17b35f2422e2655bfefd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6adc865adaafc7add4a8714eb2a8a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671b18d13792a9a60c28b0770dbdb4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a1933935591e6ed97da1616ad57dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ceb6649e1447b0356197ab8b85b0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16957338c2cbf916aab9895a6ba1341f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f807bbaf25ef08e3fb19125a709af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3526d1430990fd6f37d25e94327f5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e4e98f6fe987123091605f6566ad394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd89a2eaf4648394614585fb8ccc61e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4deb0f577d5cd0f13b25260a672dab396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd156d1ea503f647731beb50df238c9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea711cb9f441c46db24e2626f925d2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cd81513818a0fd2d1a283afa8ed9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c03cb561d7bc3d03666061e6b543c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825de2bf23d77d2bbff2532cb64286f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8901b003d0ea36c8af81f93cd73e16a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c21335965854aaa217b9d407e85312103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32672ca2db7a33949f23738c7eeef544104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666927ea661db5180da45a018e991eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210e86c0f1aeb60e4fc428bb9aa94e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054cf5d344143eeb16a8c0207dcbe46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5e3d8f6c8d97f8b75dce2df7641bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ab6c4bd8476c8958747d4f3370f6b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e78df875fc9dff81760e3f97696b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e7e6e48458a5fc2225859359e60e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684c9cb4a7c266247d3240a8d143f45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559106e0cd5b0a9973e2b0770d7eccd3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014997f8e4a1c757d6bceaba563136f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af8234204d471e6d6db39eeab1f2da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd80f64709bd99292f726ca19ea191116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c4753761bdd1bfdbb0bcd57674c15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7037154bc73febd146508a91ce6cc5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9dd675410b3dd1ff828099dc3c3ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e8f73dc90463c17aec1877ff73eb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d48000188250bfb8e4f58e933d790a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573422d5c47032c97d1394c31dfbc291122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61678c486d2d3a64165efa213dfc488123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb32c5262e7fcd57783a61e83212233124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a119c711fffb7429c31a21ea3fc2b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d23cc1653d0539938c67b658ba19a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da11635f01c716c3b5d84e4946cc01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9d00874f525cb3e8666d980447f4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971214152307cf955933ed2b9562a4c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4083b930716e5c72934c9783b9f6cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab4e5cca172fb33d73e0a8b7d76670131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf11c9e4d4c7d81f1f200cf152753a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5711abb5b231a35514b12c9d881f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044de1a91dddc8ec4cc7adbaa6b3c69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c1304aabf1c7b9cd1d1eb2654eede135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51600aca372355ea7e85faa1698a73e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42a732d42046b85f5b4f9cd189e7fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9ec5f8c8edc6108ff0b90a721be62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170eb2667997c5994995dccdc030703139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be8fb697d1933f135b9597d9ee5a52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b92430bd267c32dee9491e28c64c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2d1f1f419e562c4e96680fe8a1815142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda56e8d13ed6cd4d53d70e3324ce2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ef00678dcb1d0c10623803e9b37e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9f187f46343ecc339d9e4f9f75307145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08864516a698d1f7134818087406452146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cb27252f896fafe1e98f970667254147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8af17aeec6f5d94384112544d92773148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e83e22bf9faba5bc8ed0894ae374af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4e704c824d55b4708af9f0f5793db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22971e6e3a5fa81aa53921b882469e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d579d46a8cfbbf0e3b2e07e5abffd0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a325ba954b85e04f3e475f1e7f93b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a871139e7d90a9d669e1b689aa334d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b77fd84f416415cb5fc2f871be5ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57599fb1499cad6fb500e09160e702e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd735a06e105be7ab645d2447ae32be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1566960d36b12d41be27dc958eff12e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4209d66300c881d5779152acf12b38d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bedd7d49fd839570d23509faf59ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd831078d15a0435b54154476471557c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe8d65c8a02008f2ff4b0958aa7ac7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289ea587536d01db64b6720130d691d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28009a9bff3439c10c72fdd5b62d531d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc12162f0879a8272af54704d8e5ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157df0fbe3d42a4f39cc8cc58c72843166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a19e0f99a4309edb364740e2b425b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153c16057f62c045c407ef7dab9d756168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2503c48c2dfd43ab1ef1735c71aa833169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c4ab6a5d77c690906d021515b5c5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e09f9f6c24bb596a48d0c675359804171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08491da8812ef19758a5bff4e5372f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cfe7028cda88a5c8b0ad29abb9a48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33335c5a8e75174f197c918bdbc3499174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f771575e6ee4f5fe9258c25bef9ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717c427850a4f19b3d8a8027d1f4acd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b3ad4701f6669875c89cc5abafa15177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b390e8e84e5ad4d155aa72b9a1299178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf966599047e9637ae5c9991a78e239179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab814120171766fdf535b5e56fd26a2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f06ee0baa421d1e8529ec44af68222181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f660bed410ab4f774a1052339e5ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b2d20c275dc7640188f7a6304acbd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dae13d272ec6d9402c7e0750c05c2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2412432183f64b9cff8aa81ec280352185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69cd4d6b68b8a9c92693c8a3cbd859186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1171e7a3b8d456ec1f31ea7679002187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b9481090b538a3fe3fef8c884308b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be42621629a7ad4176aef323e38687189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407d1b10728f420538dfb0a8325a45a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e243a174f08a4b17291b76329f40b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590c74b57b5548abd6c308c374ea1df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298eef5204e1dec9df5ee752cb8a2fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f994cfbc0cb7a0c87c6bb5c6f84746194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6698572e494eb6ce2b65cd9835aed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333718717f816c8c3b53c669d85c2f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045fda748d8c856f05ebab59a2f9add197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7ffd674457480e2d91174cc5f7ea3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91231e2a1111ebc0bfb9794b22120739199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f79f8cbaca66237440fd78449def18200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241cc258bf1a60b0e3611b6d8adf2b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936edebbfdd07c9afa23a3eda6ef2ab6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acbaecc71c49ce6a16cb6633c60990203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186bc8eebccbecbb0ec59d429314cab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b22001b9601ace4763e6a3d463a13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2b3b05fc01ec44474a86c465e8862206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b51f54a3f32e2ebf7bb3f9c49f47ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600a88203017b87ed9b2b8921022739208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031cea1673efd489fb5ca2e5e9fe94c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e70d372485e4d147ffb9825d79be9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab511c223da2d4a43104d1f3091b3263211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45047fe70aea26ab9da80f30eaee2910212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0de344f1a000966218dc1ba40beb90213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dbd4db7a05a949c5b4e26049e4c0d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d4ed427d1daaec23b9200eb886396215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d175733add097065c675fbdfe70991216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cedbb94ed626d058acd9750b9499a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a56e8f644ae8028a18ef86b5ea00dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7662469cc1fff685b51a7e79590005219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02811038c222ca16e09e55cfd4bd97f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a6c839e6e049be170cdffb12228c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b08ed5f7e8048b434382aade6ba046222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb79afc1d431e3e8a39a2647ecb09e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afef541aab1b5d11cef4dce16d99fe8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ff8a168d00fb65d107090aa8e9eaf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e039f5ab3d92f366eea84877584c2b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1407384806df21f8b0348cfeb9a55c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694499527adcd6f2767892f84a7330ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699408ff7033ecb38c6964d91708f7a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f92009791debc4cf4d2dd76d0629c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e93010715848dc7fe797a499da066231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9695900f891746f0b38abbb840a48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eda1d7b6c2fcb945036f76cb1bea7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70e82fedfe2560dbb764059298fa28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5e63f0d3e32720b8df663fc9498e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b45dd76703dd39b356c5aebc46b2c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e29ddea24120303f2107dea740d70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59465b5a788714371465c0f39e0aed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96451b432a2585c385459d999df1263f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20254df16c8824e494222096d19cfee0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974840a6ab46529fa685146fde11231f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba734fde69c73f4a97f7ffd2b16b95e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3c7e5a4e812cb836c4a2818a57758243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51773938f2e47b6cdda0455b158bcec9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a0f57f4d77254233d11894d0642cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541425033b5a7b1bdcc88a4db8527786246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92303afd9c9df93366f2986b5ba4c91b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de8371d64bcf5162d280917fd96c3b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4875058a5d91b1d4adfc93565ce6b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38b5f47a0686f7772498a4664e1e35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2119519115a397d942fbd6080c9719251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a75e2816f4a37ed3919c67575320f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806dcfe14a1637aa83b820c54e072d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44003ef2b167cb338240c466fbd066254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868d22047ee66c4b8f01ab17f8a2a78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ede95b642e06ad293f8acd7ea8959256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80694f64a0a14cfc9b10fc1983d8ab54257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b25de10969afeec0b98cd4f9d08251258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce74816e366fefa43b4d161a8bb0cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1543a355c95f13deeb8fe7d6c39a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd632983fd82ee285bc5427b5c6553f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddab1513a76f1cd58098a8e0d58813262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f25001978e85cdc0c81f333f7eea0b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7507b01234b944bc5a05208cb00851264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9301a9a522cf01714c9de8efb3de30d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f01f58533cbb4f09697e198e69158266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c05baa6517784574eaac71c796510e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa527e5bd7737779beef42676555a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e611097d6ee35265c05ec8a43eee5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8811d24c8e27b9e5e5d293109b730270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ecbd59e0cb6f858172fd4e47df754271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30deb36f213245cb365c5f4cd85f57a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0cd18dc05e6e5a661cf3e9b9d8448273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3963ee16ad1e3af3701ea6b00d237f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8dcfde39adf9aea94e3579e4ece67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793793dc904c9c1f19bcb2e15f3de75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef747194797849a061fdb27e6bb256dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad56c3484757890f7971ebb9c51eda278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06150a8aaa5b5d062fffd177688bfe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6a2669d86fbfa111e995896653282280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcdb03ca5c87522169ad411bc10d7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019cccd7ea353dbf0f3bf0a21b6328c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3548528591d82f639a530202756f39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79386cc4100de3485181eef435180768284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24c41124d0189df1a15175a76224f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e86eb9f7a09d6305162e08d1652786286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3bb16ea8d131739ad5056c0b9e0d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0ba087f197be7216077c95e90da25288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097c9b493297d95def9c5cc811ce55a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b0f005e42025efc8b695f0bcae82e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08f397479b34e4cdc854d982df1cae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d22d89d1304606d65c82f4ff3a27e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8308a869c4d27725fa6a2264bf474d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b9c2ebc045ef672812fd9d6617ead294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381e39a03170303a97cae98376a5e92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12457c59bc171125e5ef34a578e08888296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6002f6aa0c09b5b2cf933722abb5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37f86ee7a40d5f2e42da98146354af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaef87da67f7b3aef60889f4619d2f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01da8df200916d186040e78b92d376d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64176dd5fe55ff5e5432feff689530301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501289a4b62af94c0cbc82a3cd0b87db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d798382f2231c576d7e1875f051634b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777add42a31152087b5c5340c673d663304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55d0f40e25822f5bd73e3e1919b973305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc478c0bf3b8562fceff520a23a799306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea4337037bf95596aeed99d4061794307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f91cfb0fd6b3d403648417b3f18aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6d209ff35c0f13ff5eef0cbe397a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591069db98ca4b0a17adc0e5fc237df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119daecf97744fdbcd2848e58788bf76311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d70d394a8daa7a5d05e953525a6964312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855adf37851ee0adb2a83f2438ea3876313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f962aaad02b4310caa42d2597564c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ad8987c2e0a8909e8a177ade3237f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08332e5be0f8318965531c8be11065e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3e6e1517eb477e535ce86e0829dcb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5099833e4b2b2bf360e52c8ca57a0d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab91948ae4365e501dd35f41eb5783319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732faa98249402656c6830bb5d4fcdc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc512488bc8138b495d62aec39d4c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8997372a67d8a6f57451221a236b0fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580ea9fab0fb76fb93a84969687ce70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018e2c02405475438d791631677ae86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5340430350b29b30adca3c817f460da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4e221d80b5672153834f0ffe61863326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04947d55061bf71697f9dbc160325119327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50dc1b7f33c1d65e7b502702a7b2a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee3badf69a59d84fbd0c53208e6561329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d86f0e5ab77ba085d33f3e8a1275b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacfc8063ac1a7a721cf56217cfa11f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bcbfc7af74bb43da268c738bd5dcc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d25b877d012ba299093efef6df506333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787724589bdb9d712838127ad033bdf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9abd7eaaf157d63c531ba5a2227c14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00d6c4ab36b9d11e6a90177218d086336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510fa5a75c2f8fff5a188d17fd8e026337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fe7ae05e60ac0ee5b72e37024ba04338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482039a8540d39a7e30b234a5478f5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706216d5a87f5c892a5de09bfc81b03a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced948507b800020f3434ca01945317341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089af422cdc27b5c7b9dc358f00391e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080ca3d73ab1405415d086de66a3702343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2df0e3b0adb1eef830cfbc9d708be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403029d1b66c15521ad7a2c8ec0d4cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9334afa8e5dfb887d34ade4bc5f8b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96659a4015473b28a6ab65ff76613816347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f823ffb4b4871251ebd62da2f8d8840348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27c36e2c07e1670af783d1cec88ac0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76f3bee41980cc8500b0b54a745ccd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ad8d6d08ebf0d5a577ce787194048351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5605f535cabf64d2579dca1fd7b6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc513147eb896847ea3280e15d481e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcabed23fa5c34c28754fc77c623396354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5c3572ef56afbcf0db106a68f80b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e557a2e2fb4d797f56d990849fbc7b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0a41aa72022325523634723d0664b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cbfab7a5f748e5aabc66d56ee17e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074503f44b2ec59edcbca1e4143466c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18363de202969923c52a10846f2e6515360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69920cab4991a6531a095c7115b0b2e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280da84c0dca34ac2c7ab8411a376f37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31bf1fea71e4915519549e9c46827c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a40a0bd70b401b10cc378211c8942364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4a645cfd8dea65889452b914f78ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b344b844420e4ec03fee45423e891cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350e106147357b43d7009a19d2f2f37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08a10ebf35fb795ffd61c846c4be03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717fa157ef34dd67a91f9346622dfe9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c698b870efa541765c1c005769a61d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2221bcc796d1f8f5dbfd52bf052bd24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136a1c016890b8adc5b5d51670b4088372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719c0500b56510a5cfcfdc0b9d94791373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eafd11f5c3228b00c79499e16559ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80ae46de001bdc25f2d6aa66f16a42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76417c433e4e52664779a6fdb1ac09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863feacbb423e5a6eec83643e7fe397377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad160e49fb0422e1ba674aa4157233a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7002e63f122d49297c6674f1d316c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1970550c58706c3f3380dfcb61adf39380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7252d661f3c1921b3b5e44edced94381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3b00ad4ab643d86aad4c7aba98807382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb58ce1265c7407b3fec6a9d40f3548383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d70cd4d823d2db33806a634587590384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4db94025060d5b4afc0df027b4951385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed34b8310387371aa831ee4c86a3f40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e4c6f95e76aa540c7dba7e5398c98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a26fe671bf7d6efb932e5ae9d33678388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4502510442550e15f008c02fdcb401c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a1bda1813aabb5247ff7a30bce9c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb646f240725c6c3a1e4d06b0b94be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc86ae574cc94cf432bd393ce9105d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998e671864fcc9c9a06941ed7aed845393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f926e59e147fd75cb602fd44e49bf1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10130e3b922a47d70b92509f7d3edada395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dee2a041abfaac3f63c3ab735e163396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd1548751f1f079778055ee44586bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf86cdef6311a02a9dae652b896fb95398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b3f253c56bbdac4e4b525c6e24d48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d321a11657386a0a27fbfac6c1e42400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626168bb398b8228a1f52a1f2db0a342401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209937c18d3ffc986e0bdfdb1d02869402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976791d465147cd9f7a7db736ed4a633403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cfe9d76701836b248ac681466dbd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f51cf1624557ea54b8b3bb252334e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253375aaa84cad76b5f293b0f9e1b2b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c62bb96fbd63b2242f318f091862e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dd9d9e3839b1b36b74de89c95c3a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b90d65eed8e68314b97ee717bab415409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24d979deb3060c497c6f94bad4710f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643062d347856555424b37dba0b84dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a0421681348e45b3e563295c12bc2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01268fddea3cb08029148bfedabcfe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b6fa870b643e341824ab3bdc5f5e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53fc5fb337d9f7530b287ba1f3b46c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f43868dc9aa96f44c72b0c882e04a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74d2999a867d86c8ae0742f329368b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521df08396e715043be610398a6d3e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe3a55696139cf9b1052d6b404f99a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6fbd53ff5cd8737c0e666b5eec112420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf466406b5cea3cae921003087c65b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978ce643c57affcf1dfe373ddc41f63422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477af94a52d3c461a69576d0ef4dcc4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b4ccd7eb6897a04ee7d62914f2e2b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074045a8223e056a8604b50c274a0b47425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b81622a61c73f251bf38ee67fa5f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb773af70ed608617ffd581d03e9f598427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07fe516c07650c16c71d31e98aa149428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b32e7cbea3d6ffab42b79d4693355f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca27fcdf6081a9de6a34364203c61e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e36464027951df3ab8fca7525e8c1a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3f673118362e67213fb059ca36cdd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf460ca14c59c067e745f85cdeb831ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788527dcf30cb548d58b0571ea5ffc1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae048af5f802178dad5bd88b522f85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655c2ad09144ce41863628b3c9908e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c42a9329729e33ee004c3fe8b3ae35437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee4f80bf779202647c95c8c1aa90e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610059660ea29ae6090ae58ee3e6659c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f971047eece0d559d0353aafc443f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6557c6075bac411e262e7330da923441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8c74ae03c7096cb29edad6e0441b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb9441b7f56872be69aff513a834b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b73555d9b84a3a8d0b0861c0859c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36673f988dc778d0c8ab72c633a4a5ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f0e7db53040716081d4bd53763268446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8e2e8fd1fd66300e77fb2c585cab2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c26c1b1813c9f8daa0862a6061ea6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fa991f48c0dca30426b8f353bff6e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6ab85ab4c54f20ffd284fe2b3ab11450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33378d2eff9ac50a79514ad1554bf65c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81425ed80ac0177916f69da83d12d4cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108d9a7436b5764e091ede477e7e6e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ae0bd972857d5cfdd545356582c13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2526d60a3923ec7a908c2523f778d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929545a5d92808546b1d20ac46906774456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414089d8d9210369c8bdfa4fce6dd12f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f52d91f3c787f5201fbf009b9229a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005888516c81665ef0753f73ceffc7b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705a5b6c3b64327a97f28ee122d5035460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318d1211c4629a84520e4e2af80221f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d713b73e57cc0547a719ed3e29aae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7077431daabfb5ef43d9ff6dc3e7ebf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ea50752c5e128f6f09c3c3e61de78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672106ff1d80a499903ac3a326c78e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95090559cd0b9e85aa42bf7dd14b5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbbdaf9804252123de36eb3fd354f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c583f13a3a7b5c5d7e2f683dc1e4aa8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86805460e3b77e9d5b7e35042d17fa3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37facf1f8a0ac5010073528e1827d18d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da713401b2804ecd1dafa517746da9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c5379a95a33d5561ffd6ee1c8448d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e088969bc569226b01bc833cf85544473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28744d8d36dea3f9fe9987db490328474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598b8078cbe8abdeef5765e7c9daccd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284844080d394b443467c7ccccc3385476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6cb57a624b573c03ab6c30fc8fea0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50b9d7bb72480d92658c4f9cf947c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f759a7703ec976281c7bcddd6106f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f273e81448169fb04c3b271efc1ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe75c656b684ddbd80d1666719a4998481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13478cbea03f8d6fbe58c687334f106d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95842072e418fa55d0196e0568e03940483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64a368c14512fb4b0a1373a0f1b63a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65ecd83abdae5d59543cdc4ded6f32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e87fdf5ae58be84747a68a3c4d1074486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ff0338199c60244aa501edba89743487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54211bb3ab56b6fdaf65fed53df058c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc8a496a877d99dd42ad276dc1eed7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bcbb07d81885838ea2807013eca39490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77082e568d3a1b31630effde9d626b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40ba3c41016c799f622d0b290d6c32492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991964fbc69cbdc8ebca9f8e27334da7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eb34daca27671a57960ac682efa1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47ff4e09efc0482369ee16fe12aecc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861798d693ef0df889bcadb8cf5c1b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0ea81d6f9436620bb9292e0892c48497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2dd93f3808ce987033927c5bc2992498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c202b378d06f204b03a6ed0ed2ebc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c971fe6e116d199991f1178a9bec655500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920992c2e6c881a59c559515d2cfde98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4b7a1703dbb907e60b77903926775502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da192e8dd1f08f06157c9afeaf18398503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10080fbf0798a189629edb7a1a92d726504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef42f8dd41bb0814af09232db80e1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d32f75b61b9f81cd4511f2ccabebbe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26382f6a4e0c7025fc0dc97f2fc7ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57a8b48783859977db7a4c530c61a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1077ae904170b829ad23fcadc3d038509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831a285201870486c2bb9c65d064a0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f6577bcf6e673245ab93ebba37cd7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3b17db386d5cfb11d6e9f3b84edf6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027146429edc7a2a584fc6b786a793f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841fd624876cb0765d853c7bd7fb690514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb5a10f974d88d7a797ce5a7fc5d61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc6da32c663e9b4369625ac6b81004516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6470a7817219c8358ccb812a0a4544517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0532b17c4bdf12ab660f2204f53602a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040d3dd210731fb30d832264d9e1f2d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb207eb4d2d0238c741d19c6b3c03c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f730d4f537793803d0e1b6e9a5d7718521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416a1de16d0e93070be06311cb1b18c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1de3fe7943a289982188e77d9e1a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e269e73ca71e330ca45f35dcc9c47c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac2f730d130c3cc5ccb617d8b5e780525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07701b98e0cca8d4cdfb4654d510a18b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31bc011be035cf6eb4d345277cbe1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18c96fd01358fede5ace73b4865834528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d852c7f99081cea37942b8b3fe72b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552e74caba1fd49c1c992da0f986f7c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4a535fe61d4522b74988094e219a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3b6b21a60f3a2f23f858b53654a05532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ff311c0bd1aa371f850ce337470bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd6ad553dc9be1d40d5653311b4e80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8dc373887262a32b7ee639fc9e85b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1791eb5f67e96ebb3b95fe555e4aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc43c40cf8f41508ccfdc8a49679a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729be275ddca67afb19e7dd414684125538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd11fe9d22f70e0d07113382e346cfb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b714e0c0662ec904bb7fe190089bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04993ce854f8073d678596df13832660541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12b42636750ab5547f74622b631653542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75380522df4278b5af0519319d40b09e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697fbf4cfdd1aaa2407afc7fe40deb4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f865971cae365a01b82093a00df07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297db3723ea244b0afa8522d0aa4fb7e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85816f51c58d32a4f408dea928fe1867547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df708e56fe88dbde210dbfed0ee84da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7547b838415f06ba84356a39eaf97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ff7b04276b7b96d7dcf6512f576b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab8448d446cfb5f4f2159c93b68826551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47855ad53e9a6acc315c2797a8bd91552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27e26b3e1d91fab30911ea5cf0e175553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc5bad9173d2f1fe59474ceff3c0a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa29730fe1323189ef132c35da1745555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8ae2149946f52beb1d19a91d4d74a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf17d8cbb71208e1522c7a189fe94d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325c1f75281838abea628b8d5b821e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bf4a6c5fe828ebb6a1c72acba452d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019de54bc153de00f49d0b641ac33f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575f5208998d2939295b7d0df0a5f05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db25d4f0cc69615e11f2fc6e115c3e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f1d6f12f378720a54ceaa2c5ee680563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69c20513239830d571527846255f9b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2b99cbc878faeee1d6ee7b241480f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786a79191833d3a9235f1fb4cf6437a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b7a28a827d04f8b5d97433b4cf6b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd697625a951abdf9042c292ef7918568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f148717b73974c24f3968b14fea87569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70995ca7db028b26d529e8051d0c238570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e898a00b1a80b1de0574ed3f40f5e25571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81a923821cde283dc26b371d97033e572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01778ab9bb06d12519f9b9777f5c9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58d4b0df8ca8f5970ccdfd5a5a041d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ae0f06f0e4380f8aa5529d4fad3833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887fa23e4f804d4934e2ffa95878b054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552b8284f90cc02267bf41a1c6681545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddba650c87de4fc6843b0db9cd76a9e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9ed2e49e959eeb0b4a4e924bf3b6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b1286bb8e96f2867f677d5c2ecb078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2441661f3e68d3c772330df84446e839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03212c5e2ba144d332581de0d3049c6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bf768189eb4e2dac9cbf6b0d1f46b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e515d2fe16c8b17b717d4b9abfb5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bca7b2bc98955ac3ed63dae551d2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9a7cf93edda4f21f0fb0adcc1f55214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86032f95a94aeaa500bc74c363779fb315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779df0453dd8d1a169899c9027b026416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec897273966f01f1e3ce4a6350bc49d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936268c7419341cd7b723d835f6fac7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52605a62af1530d48a1849c336fa63c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15007f83a12bd69bf67874eb5f622f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7b2f1e2c05329e62420d752b5585d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c733968e2617f25397c763fc5f82322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad841dfdbc0d279657c153a48bb29a3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a6fec2a9ed6c4ebb7a30f7ec9703224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47314e65b5d089a71c9c7f44a35aaca325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505e02dc3e5d6e64132d424adf8329d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabbc83f737f0347cc47007144ca12027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a3fe5ca6515be448da06e1f4df0c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5080a6cbd606138a209b2f458dfc5629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d6f71afd3664eca5e83ff70f27dec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235707a6d7e03df7934f76ff226c5b1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c9ba98bcc007ad6920875cb15ba8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adbed94349c2ee640635ce0c57b12233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b9068deba4b6dc4734ed5bdc5207634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be9102ab54d60b1662b08445a77a7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744e717a42d4d328fed661f2218e6d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21cb378739b5be35dc860de3ba1fb437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ed8dbde9e1628713d3d55293af21c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1bd8a4dd46f70e451a5bec73dd51839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077968ac3ba2ab3ed8fc38dbc2c95ef940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4aba1752cc684eaaa421e391c5505241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59582a8859ac43246e1f84d4978367cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310376a655bc01cdc29078f4ee5251f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897824f2cadabcbb2a1b5a0d895f975044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f681b5a7adecc0f9fd03384f934ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb05bc40732f7e17f7887089b8b595a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d902c2e2beddefaa36abc923f3f7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fb3dd8606c4e415a8ea0c910eb37d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0236a31d942d4e6fc4ea87500382649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9ac12e374ffd01ec70ea27675858250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723b1744055ff71643df64cd04ca5c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1adf2bf0dcd9f4a5c6174fc7f3bba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277cf31a3a5243f595ede8a4fda6e3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811f71d9827e2a474b0c7bd06d4b2ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c2e7b969edd40cd03e0ee2ec2d7c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd4163526d1a4b2e5d97f6a85a0aca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba4460ad5bc6e3f6c5cfee95ac6fd957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504ca857ded4fe95602e9c96b6b89a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca54700ac72dc55e6888288d88c14d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3816937bd50e1489b64a4c120e9143060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71a433ba931f98deb1111974147ba161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0b8756fc0be9299c5343e9ba6f0a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a359037f14272cd96565047c3f0d8e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460dc62e34374825f4a28c154f18d8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716151e04a8cb934a4a2144a1d31b9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c90b365c7f8b5f8f16dc7eebe601c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1f002c02992c4a746f57124ef0a0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadbadfe4a4759e529e4b662e607b5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66d197a3216745a63f514a5a8201db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a583068307f7ca28697c01b80618e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aef3ba3093cd0933873842ea7b8f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce6e036832d829f5699c9c0dde7c9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fabf7e6e8f30318c9c9506ddd6aaa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddfafab1984f84b0d627494b42e28d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebba57bc7c8f1bc08f084065930649975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3afd1d09ea3a5b0dfa2519969a9fda76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f658a3ddf282be89b16fef4a094a6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61fa53dbf3479b7455d55b9457ac8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21541d2eab5f34559717822660409f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679521a5cc0ec504bc6a56472ddb78f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9104a1d51ff68ffe09ab8394dde1c3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcb728db97bb3afbe20d1e2acbfe4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ae9ad16c41cabd6d93f8a9c0735e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30f7fd0ca7a6155a4072e28b9dca4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324ee1b548479fb983c5be25773481d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff93949ba0f36fafa369895a560db886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571d2576a04abafec899a1804b9ab1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e9dca39fcb35ab75131825f7a6fc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ec043a5ee29a037671cbf4a36342a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a9f0998e22f6cb2b036d37cdc12d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe731735f216cd2942992e1898ef7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badde8b31f82b318de544b32c02d48c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f088af417c23d876560737a5fc5e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fd8c7dcc9a8ffce1c8c48623006b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23724aee5da4a337dd9470a9b4dc542395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514851b34f1e4f7fba3375389def50a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b77e16d2af3cfd03b80ced33e3cc097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d913803464ac7f4694edf4d9cafd198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569683692e88282677aed7f55bbfb8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598ed8b64dd5b61ffcd56f761936ed2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b06756e935443f2e4e715b6c0bf22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470330ebeb6ef06a553d0eead7b419c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f0692c1c88bea930cfb6ae37ed045103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cad55bb6a0e285d85d5381b4bec881104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1521ca2316622e430c58b0cad8cbbdd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5546629dba36270ad15ee661976c69a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e509bca01e8fad7913d327a7d200ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a2875935e9d1ea0ea8ab32c21fd5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf0b18eb9cf6150246d763171956f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abe094098a3074cc25c24f3c03fd7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01450b73cfe34bdbc8a5cfe061ee281111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a47c6b11a1628a86dca39556bbdb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483de889df75a1a001802760401de21113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccc34fc329d7275d331723ce6195c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea191720f90cc41098ea225129f01c25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097e3b5f132f104fc7711cb4728c3a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c801e35ab6bf17becee337b51957502117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc6f83f269c0616c598047183cd387118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ff436d41a7c4096e9b137ab911a83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abc55cc24b87afeb771f6105400be2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e6158a0da9915a65cdb444bcb9d75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c9abf305b1d7e531cbce67e550928122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515748bde3b1478b04b649384e0c71e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda33eb398cbea173d5c02b19b305d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407926a1236c163ebe96ff7a1c44a710125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d783e9cbd5c5fad4df2a7164b7ea51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3428e72a63d10da76212953d332b6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384b0c0d6a97c34a43bbd6345521d31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d52b907d61ac9d3c3f9f8143d088e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68821705571ebb7431476189342bcc8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbc5d5874868f7fe3f94e327433403131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba793913e216938332dec50231b4ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109c5444b76386fb64f76d20e0ca8bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9315415b0782632e15b061117b70c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadcfba50be4ac6022669845bfc2772135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c7eeaed9f1a7422990847635e74d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86346293393d827595dd37d1164a7e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9449e1ebc6554c419fcf96b6a43a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bb5278ca2159b20cad56f9b762d61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42119e6b9588147cf7f47382cc7173e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83515677f3f89c2f4ca20631665b1742141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe0297f7acc9e6928d7a06aae7eff1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c898e96ce566d24312b2851789bbb33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe87cdb94bc1cf30ac5b47c615de30e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c8d09546d5aa8ff1d3b40da79aec4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4df5a182af0faabf25b2f3c65ded35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12664b1ba7770a2234d15bf47354a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4c9cab7f041841a19db0138ce8d86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34396d0efc38a033b7704e655c689329149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c33fc00734183f5c2b13cfbe305c33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8313c85360cd9eeeb3beb24d21e51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0657c53d74f3f1eac5b2486ce79b4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d0cf7002a00edaae5540452ac0984153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4b880dc23801774b1202e8ce4f34a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0897a77783ffe7528b125101d0c7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b32d564e3d90bb86b684683ea4d06c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9389675909c7cd468f84abf36f0d58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8978f61202b894a00985230900376158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e585be84a12d0a2c638e30422b77c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066b294d77efcf72afe038abe5a7f52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea545bf7edbf156194f204b36c8637161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70c954237795bb482ba61d2e4f1440162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701524c8ec96a28c660f837d3fd90a8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f23f125e5ea3bfc5b43c3b41dcf74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe3419ee8c6161c3885243e640720d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5baa2d1c9e6bd99602e51181b2d54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea5501b2991de42ee0f6ead3c3f7ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b79f5a30bb8d242f637bef256b99f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bdf4f53e8a5a56515e843de03004a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e1d82220e50206b3b33f3ecf87c09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297084181cc5e8bbc89aeb299cd20f57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410102ad4ae73adb3cbfde0eed4d7a79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fdb0b5413083a14e0a59b340bbd20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f018e69db8d656b937261568dc4737d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641992440ba83a64a5ed8d51afb3ef3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf65d62f6a8b855bd697bddca3beab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884141573cd12422448a6e1ea92c114177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b58efe031b03424a46bb659b3d2c6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7d2d3e1cdc3b1eed5d3f7397d192a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca2e2762800da9bdbe3ba6660f3a1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0c34c40b14291021c1fee3079272a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f291b635d47b480a84ce9b5c25c84182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ddf3a6444b17d26f929ed8ad54dc8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc7fc594ce47ac804e942af691a23c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73fc7217c03a57065cc4e7aa2a8a65185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3678f4727aaaef654df21012171bda186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee071c0754a7902481015f1c728f4eb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a2ec536c3bda02afbb774f5e1af14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2c1d719c7967e0e5c9ba87dfc9d79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32720217d3b0a53e76e79c8ffd659d5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c0c866f9cef8f4044198838df76f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626bf6d6998b01d460d795b88c6ac7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf82659bf80b20dd483c8158fcf59b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a788e89dbe3aabb686691d804b8eb6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608fe98459207f561e3a67e4e3a22a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67fbad8bdd8b341df2add683e4adcb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c21abeaa9b923291e329a6d410675197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455ff317b8e964ecf5eff8432e6385f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227d1cdb23c784a01ee2cf7409db0d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb193b16597cdd652c8db7fe34b0340200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d248666c92f300f6e60d59bbdb4a6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da741340769f5b08130d5ee242711d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f5f0cd6191c96b12cdc38339ba5fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22235d828a631c51164e6572cb27e0b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c06222d5ea4879482d1b7562f0a252205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f381457550c03511654b21e88f201206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495c38ca9c37ec3e72065b4d7805d59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52333774881fec75b0866f8372bf38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851ab5c9c4e8dc35dd905a9dcc85a40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8767121b78aca93d37725eead200476210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f1d36ff1ba548a5a7d4f7a695dae3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60599da173562a52ddb41661fb4c7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21419e32543b78244a4404995bbbc34f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbad9c8aad7cb74e92d57e90f3a6e32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21527bd449a18b3545f08d06e189add9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d0b0180f70fe58eb16cfdc84699dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd55b90dfef7aad5b268c3c0d05a0a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd5f4d07c1d567b87b02a211058050218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6027f965095c63e7258d44d056c666b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0e74bc01955c557500e6be6d6eec4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdfb500c6f2f92e46075dc91191c43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d8ac733d2172f7ab3204410dd5cd7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9108b7d14c83c4139b49ab3b2b604a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032f24127e83e6e925cb9c58aab9a48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845cbfc11a0e9e389dd058e9c2b00fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36539863594169b72996a215a4b2948226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b53cbc0e9e222b0ec6575adf41ee93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55466f077549a1f42a6fcf086fcb53228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e31dac84dd965605c9f03538e4ba39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2744bd996e3821973e4e2afc971225d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15ca3c54ef678fb9efbfc6e901a824231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b506838d681d70de504ae4d322c02a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f9e5fa516ead9632259b588cadd8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f82d8227c71148434bb98f8126b0a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67a1a70ce62fddd6d29f99d80a5ee4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cc369f377db9c94a267fdb8823dc9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb844c04575627b6cbf5aa6af473f04237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dac5077b9e152dce265cbcad894f9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735bca1e12e93c1496207733b3e5b9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881b6d1f625d891d57f480b099c713b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc0e7bfedb96e4d99122867cc62c09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826afa971fff6f1fffd77b22d1867e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbbe862c6c3ffdf4da6f432435b47f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60413e6a579aa933d7a09e69cc0c5155244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ea6f2d000cb6cca21e35f43ba3cc7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29b88b70bc3a9217826da713bcdded246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fdff61370d926fe9aabf34c6c4be3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de27214a0b7ac8f039292c294b949d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e390e3908159b656c10736bbd0e7277249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2563437d3cfe1c7daae87167da86d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0472032b72fe0cf04bd5a0bb3eed39251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560642382d5ac72bf00438a9d0f5b8a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac53fce3c7ef96563ed62e7ab14375253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d6eb4e641abfa364680785b00ea4a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d94248e8a83de50821e40d2f86066255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818595f7f485454548055fe7c9c35297256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e73ec3a30798705f1f87431723fe0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806ddf7fb40cf947a959b4747916809258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a405a2e7441dca568f4d1f20be71276259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f659b887cecb35d02bbcfa8458967260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d18b873b0c9bbbab8d9b173d3a939c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0279c094914b8afd8dd367b0f7e6718262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b4bec7d1b6ed6ff587d742d57b8d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365ee1fd8e654277f43db299fe22921264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b06a343b3bc07a8efcea2d33857d09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2fec07b6ee2a13b701257220807f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974777ec5fdd282644b1f5d9b647bdf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8027c73761e496cc9aabdb9e939e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a867cf665569296c0b5de10e4d40b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b46ee54448fa62278949c16562036c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1dbb8f850c44e7ee3c32d5e65aa5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fb83a367cd3e7baeaa4abdddf12c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1ba3bbad50e15d580d0656c44717f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582b9d63759934dd0cafb14e1af5ce9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb91bf19b822cc82cd1c255ca13a889275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3fe20b215b0058ae506822803113f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee9fc9d3f0f5c830fc23c55c1c3397277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05f141af5e0fc38297da860cc532d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c331415fcc5684953718ffc2eea64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60198b96f89aa56554194839720613280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cedde6c44faf0541828c4b16a846c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83888fcb11bf39bee207c223cd04ccbc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222a334bb3b450b7d49c7e918f6a780283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367cf2a4a0bb7844c13e6d2c86f1c06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f60029cc09e5b79a0a2b141284852285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98626357b7576500a4504a517860422286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f274affa43d86bebe2928ed15cd869287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00addf703855cecb339c114c3f20ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b32ebc6304ffbd1d4fde1bd43b85fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf197403b999f0f790b6713e5cbda4b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146482922cc711676b235e8a63299fce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a095a0d89f1907d4658de3783847f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cabbce532b3d39d79c80dbf968bd8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053854af03a7d2e3eb1ea081992789c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90e67a78199d58d6bf3f13683d0ddf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b458497ca163d45953cd556bd04fbeb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e0dd492aa31b987cc09b0260dfe52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ef51701261839e70a1e0fcd2c98d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f811cc7891b16e0fd8cb7f47da232dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a06a61f27a3eadce4117a190a0ab4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23768ab770ccb99137680607a11fa0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357e779a50e7d6ab36b6d5634561627302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1d63d8c1a59aca8312ffda4a5b852303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081beb49ceed965cca6dd2d909a2da72304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284b2679fae41085acff9ef7bbf78e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13543e0b2810211696587535870b1fa9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9b68f288f9c4398903bdda10ca8d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f874c692f8776ffb0949eb532d7387308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf2a721f021312675f70e17005b35c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9347d152120c1e7d3e1bd71e64bd81310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3629dfd0e47c3264f52f6887df03ada311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266732d10d44b7367390c612d9baf818312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8257bbfec6ac4c7085a62b801d7571313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4f0ab8320661f78160c89206bdbc3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e739ed80ca90debff949a168018c93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc50a277cbffddadf1fa596d59be00316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a58d17d2cecc2b256167142964e16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751632c4cfe65a2141894265786ec1ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e67b8bc63355a8c76fe39ae170d314319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c30f1dc71b1d5e7ca065e7aba849ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becbd820c8c0c46496c6fc067677691321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299ab665526751181af39e5d9c073be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde794da0af0f0a7a4def7a3be5df3f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998412f10d429bfdeca00f35d2b9fdb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55b1ce56a6670dbb94b1a747ddbccf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77797834ea6b2161fc57aad20db222c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b7077f8aca6196bbbf4904bd6a71a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cd4e2025d830ff9dcb3a856d83feb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdc4cdd120e031d31c1364def28d46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cc358d9e369bdc6b4632a85c79e51330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72075b378d045ac1d9f3cd231d158e47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1f48800eba2d3fbdb69be840759e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43246be83fdff34d6accdc17f3df2d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60841665f8d1d0763b413f50c2189ce2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424c28f7070c5f5ff31c4536f0c3019335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d18e1f96a3d8a32730d39e75035f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9f8928f759a109446df2fed6c6d9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7384006554b41de576788235fc395338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5267b2fb992590d680cf23f39cb803339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79161a3c362fdd24b0d5eb2179d0a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c53a210c6e3d54f02b4cf76052caa2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cfd67f533b3b92a864b6e9cddc402342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1d0947017b3df62c42ab48e336946343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f08d861eb534c6de7e95cbcf83b8df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1c4d30ed20a84142610f59c72d3da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3345ac345be3938ac90a3457ea32d44346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae1c69509e634f32ea3d288a9c42b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1565abdd69e2ff3295d154fe61e2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42103314e82c9404779f13b2f9b4975349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f5a15da64d336b2e3da3b25ecefe5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a13a4e69cb95519bcd37b675ff593b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e2591c6432145e26317d5a27016da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faa1ab339a3c5ced00c3624ac4eea7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd46097e78bde8e47e935cb6daaeb9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab0cae7f4284715542e8eed4e8a7dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724dab4ecc5c89048a4a0370ba08725356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4faab883186410da0d0e653d79eaa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c756c1f240ca6afb61c8f1d53911d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9708114226a765037994f21a632fb8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48131eedd54f2639e56888ffe8c1558360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3beb2be4264cd4bda7b3062318fed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b10cad198c61ab535aad08e711c038362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456656b0e37142d28f2152bd46d0fe4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eba765d8cc83f32acb0752758741aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686803028a48b6376102c3160b913720365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2504a729015f09c14dacb78509c68366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408af449ce1e147341a75c9aeb6d979b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64e6b05a56f99542e3913df7dcc874368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf024ee8e64df85c4a394f74bd600c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd374e8a92df048f1ee8ab0ff7de7eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794d06e0643c32e552a2e8cd312319b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd154f77acfb2c9e9805af9eb59aa473372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395131cc468248d1aa65e473dfe8f179373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd0a20364245e75f52df220730edf7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c469b2fb8ae737942d10ac99bb4da8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532e0355dd6ff48e93ca90f6daaf5ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5376a6cb55f552ecc997aeb0f8a03d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296055c126520ac8def55dc67efc94c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ac4389352ee4b51db6f5e4dd88e05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f12802b5d717be672efcc747670c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30509df24b0ac7ba4ee21692e84635e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc078f038d1889537b3f5ee00ee9ce8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e95f101aafcfc61f0cd6d9149c4837383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705e9d1bb1bfcb69693903ad8000176384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0202cb3d0aa57b7dbc72fa59e58708385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f5c273e366583e1cc8a6e85a1a7af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da2da9b43d4b9d8c9eb7fc58de6fe2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e715277cfb73f428f136ade1c1eab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c14bdb2d7933a3e7d2cba164f54d49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b794311a62e923cb63c80709ef7c57e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096856fb7a8188fcfc71f932129217d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd5f25f28388f365d09fc464eb2788392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334334db6f50ff38b8ff856324f4ca1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac5ee5aae66e5feb07cf1909a710fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513eea5db6907a7a48faea8ff3bdd3a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf99337992d111325020daddc1f6bba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab7f77347569d49bb3a479fa8d9b78397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f9f6565dc0d201767fd9125b0d31e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe4eb856ce26164554a80453e1954d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509857ce9733e12dc0445a2407f61aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618d50a91d89e5f617ebd0d00f7de7b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccd932d9a1143324eb20c240e793fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44ea068beae96566b3017b6a0a8736403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cc0a054e455fd5f777b0dd3ff7234404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdca2f28d7412d45645a90effb063d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11b0250847f114be352132f44f4a7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fc0580e42fd55741196ddcc30f378407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724b33cb68a30fa9c75d3ffc59479b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c709c3d34c7f71affb148e22f56cc3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af444572a0b44b8009f061980b505df2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20b1a757edf65645c86e6d887d767a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce57d83e05a262e6c712fb7f069f7c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baae29e7d10c68905fe2c9c03de786e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1975c572fcc7f69d717905685436d00414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4b6bb13e78714f6e321b197809131415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7393729686c6ede7588553441dc7351416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4021f6ae15ec3a4ea314825b89908e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5a2c428596f18517e804d5be39c24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b551291fe3ba8247132552330b1630419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092c1b66d4d956a2943bf62e9ec2415420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bc4026c2c2645099aa4620140db89421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f087fe40eb9875f7f7a6f18d37e441422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188f7d0fdc0ae344b96856e0ceb1509423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c9bba21e1e6f70f715c0b8c753b9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f65e2f502cce21605fba2b23555a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d130cae944fbfe6317719d299c273426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e872e3121947be28f13f5110ceddfc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec347579a4c99bc9c770fc654b3e00eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c50eda502c5b19467701b6f87e58c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb20e30cf1f6d0e2c80caebbc90518430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacc5a5de374bde8c0ab9aa9e2f2eae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e3eb4e8df9c5886fe4bdb3d170f27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018150a60bd62588454d2ed307ec6fff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb52508423b1170c92f8b6dc679916434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa11783d870c94952f1745779c0fac5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697a0a9da8bfa3ef2941c883c3b5725436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8374403f5cd8bc1fa117102861301437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015a8e336541f2843f9e2160dfe1e23438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ddf389a8cd110eefe13401ba3c346439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20809eb27d7e2312136ff5034ef1c1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682062d2e05e35bfed911d7f86a00e2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daba0f1c23766dfa37b3de84aa9a074442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484e5da55dac97b16b02d09e319d2c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635fb85377658c3807be7d82eefa4e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b76eb7f2706ce24989e5874245153445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8528295953d783514ead29b8edad0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a5a1d1639b40ee90e7ced8f0c6e53447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30df7276b0624fb1fd5ee5f4db342a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30148e7b428a9946e16755fa39d6f8b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21a8023b138b194c8078630c3ed672450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceaba719fbd7f1fb81281dfc6ec5fc5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc9015edcc0e181a4e1e898f97edf8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867169f2ab1bbf538077764ae4d4e8b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ac4cf415109bdf6d51c43997dcb68454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0ed7df57fbf4c979f5a3b7a245d4c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea24b7508199ddef61bf3329c6675d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ac366f4cb4ba4ecba2f0f8ee10ed1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdada548e9890395b9daabc83d06f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76467d1b496e19058ab5500d8d53985d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4251b747668878f28838b4ced44f959460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4104811da235a441b660f15d826b8d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b029faa16ba28bdd87be441e86cb6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017368ac4c4fa5488625cfbe780c336463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65df8a5d97bdf1fd08f3d9f866a256464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74125765caf3d99e9fb03fa269ac675a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b709c5ed92bb1759ef30e6fe4b181466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897e1a4af555d8d0927993befcee7d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31dbb53ce90acf4f463613eb464483468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc8cdf79f0e45dd17b841155fae715469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57d5e0d08501fd345373291a0c52cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191944e08cb832f6f59a5be0a73b9ee1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ca6f4fede41e38ff92de5343a0e62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb77ff08d756d9542c7a420ed420b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88a47c75ce6aa5a87da32261dbcf83474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c934680575e57b17b837b0e1ac07075475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28302e94f5abf309e4774f404d53ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582c46ea64698de43109dcdd9bfe161477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2c1f195898949368136aadca9d296478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0930d9f7a31601ceefab760612587479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd474aac2436343027ce0d1fd06d0db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a2f5cf4bfac45f9fd52b09d66b4d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cb2e6e5628fe2aed2eff9a9301974482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae29c52ce37f44517f80db89ff8b74483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f145a459333818705b7e585ce0fc9f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136510e46efdd9c5939c48762ccb1f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89fd0d166cc32ac704e346854cf874486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19e8c474cb88b8354f521896fbe05e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5262f29cdd1c5708edc0ed5179f4a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ab67efd4ef14ab1caee19e7ff8290489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29261bad96b15b871d87707b04dcdb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a053ec426fabfb16471f4da616aa8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42753126ae4ce987ae3f66a1afbcc5af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862507efc5ad9aabc04354785662895493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df75ca3b78b8dd16edf314f730577f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91ebb193a64c83462c5a982c2ceb3e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e4f12cd6a04350d0b00adc0d79b36496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd41021d28d34d8c2f1a636f733c30c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b8eac0f8db8172def4a6da2c1d4f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3e2822a94c597d10e62213419d27f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8deb65c5260986a7d52ec0dfdeaee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9a77611a755e9e17e369da2fcf6ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e5f3ada74888b73b8799d6eb73150502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41beaa264da59c63d9dd79551ad90d02503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cedd8f51aa372eba49c975f6d3592504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f947ebef85b265d43810c8cbf4314505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317085a20ffb90f07e61dac97c37276506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c90c066290086b6672c18b1779bf55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a0dac867364b62c04d9339a3369d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0295ff935fc2b8c8407009d44afa1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea16fab3972d79d7b89e4cdf16ca4d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed85556756d15c81b54d2668c866c2a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082aa17fd8a5590f68f0fa25ffa8298512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c113b059f6e8c5cb5c42853b1a740a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d755885e48f8da1beeb3898e2362959514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edfceeb7ba9be80a71b759b8c8e213515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1172e7554a69c5706ace541bff03d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea66ea8e2731ac3e2c45a3deb64438f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55176d9c1a7b090522d15ba2773cc90c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b0255910b94a61e7a34b4eae36d6c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae466df62f7800bd8d97b290dfbabc41520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b41f49b6ac2a6e542ea3bba8bb015a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9ff6501a6ca282b851dd5b432e803522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0384c8f73e2b74c45b4ea5fbc5c0b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b737f7f0aa1841b7a2268fdada551524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4102355797628c37b325cd2c4a066f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688ceee50929e47bc52f26fc1cfeeaa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b587604c16a19e226edefe1573e91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ccf32427a93d203539916e19a3943528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7687679fcb6a5a3a226af18ba626d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c28b21d27b437974223e6ddd94ed6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7e0e27a43e8bd08ca892b3618d6ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa4270eab13545cff5c7f43fbaade7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037a2dc5c8f5c9f1146ed3144664072533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee685f1189f6e3e7bfd9b71fa4305d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a081e37c48b9d486258bcd48f56f37535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99172f40995d79ddf428c9c634f16e1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bd5d1e2f8a03c38f4b7993a8cdf49537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f02db626ae7a408c3739f7203b717538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf573e17a46956c7a6d581d7e0becce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d6065dcf9e7f0d92969406970786d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7dfd9ed277de8210711c554a142cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63982c7878ad6a4869163a43ec4e74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb55f750a41123ec868784fe3a12dd0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88e822c75655a8df63d11fa33408c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813e38c69c9006cd0f117f45b7d4e07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d986788c28b2dd4aa305fa6ee94c1e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0643bbc5b0aea1a27211b949df992547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1a176b762c50d3264c7aab8a2c626548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2caa9ed372dbc110567b16beaecc6b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9db20017248506cff691da172d6881550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1ffe1bc3e6298c239661ccbb69979551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836dbbe68998637274e30e6d61903b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d672c4f541cd44b790a5337bfed101553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f47c3e795dc1f977199632cf3de631554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddf8afbc103fd900ff3cc6394c4b08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89f89911668ee3925e29c220581f0c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a331c87f9acc60c1072a1c3097c92557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6012bd7654e5b58852f74afd2b60429558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb6d805163e56981353dd2eeb76154559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bdba75fe42307a7b1724886e11ef5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b6d38a55428577d263ab1cb8d2a43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488a3ac6e6574a35021a9f47286ed5d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a44bf6913097820b6c13f4b299434a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103c7862e87f4e2411b3cac93c1b028564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b0cd134967ad579a093f2acc5ba69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60853833ddccb5b2b1ec7e493d720f00566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a66a26de636d83999e9808d195fe1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285541c8cad05701e34709db0f508cc9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8aa84345814c650d5561fe59ea4156569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503057ebbb99a7226c2413ae77ed05b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ec3a4a147655eaaf42cc6fbdf5afe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1d34916d950f857a9cad58bd0dc4c572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>