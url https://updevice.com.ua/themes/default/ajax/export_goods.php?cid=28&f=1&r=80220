--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac8036cc415084a0a6224d45d664c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82793df7945c45c88db848dc18d4d8a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9cae2810f01faabdb226bbb6d77913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2daba84a315592fa355279647a32c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233dfee026f00e5842882dc0c0ec3075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2056cdba686f2f195deb123f1067056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228af9144644fbde16dce138bcff58f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046839d1b8e9c767df2cf27b415e4058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239c77e3c42e8b7f9733c110e4fc6f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f42a30d372a64480c0af34eff35c1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a589431c3f47754480ddb23b230916e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628aaa50708cd20ed06198d1501baa012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7add0e4f5ee4a160706e43ff570874f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de2200aa279cc2c3cb847fe81d724514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6f666eaaf14b1bbe84f9661f8455a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2becb088014b7f9c71854f1592547f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9581e8c7a00912a56fe1eeb7becf7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392db3b1d2284d3c4e6508ba5ab3d4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a57eddc2530aa65f90c42a56ff23f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef50144e7d6bc7a8c5c6f299e7b58820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e2e99f7483364102986fe8e76a19f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06dcf15ecf9889cee5f04619cd0eb422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de731532a811c0306efc75abd6f484a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00395f7cd7970a60cfa392a4c887ded824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581bb6cc5e0b16213fceb5973463e3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791814cf3a07ac84cac22c624d1a665026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6190d7c1a64c407c53373e7870171c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffcc0bd9cbc67ca80564c732c8cf7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7cfbc236c3cad16bc9596d0f2436e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63744201a7de86d3275d08983b6ba1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc936368d26101cf7fa0ee3deccd79f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e329bfac905a5c32a594fe4dc4df6eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7461075e3686238932fb28ae32da1ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3e1169853d806440421cbd450cf9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03122dd7e556530b5963a504acc654835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cd6d99d0d786a69767823f0d0f80a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadeae51a87785876542f02dcfd439137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d47c12d97640ab55281b81d6ada6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97baa5e78c8fff8785d45e2f6a319b5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c8c878201dcd420fc139709c2b68240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ebe558bd7599d527204bf964295af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307aab6ce44d6d265eba3575d3128ad842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39838f6a61b812bad632219343262c3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733dd66327aaea3c23a5719c569390344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8753db89feebbb942c9e76cf1998c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09385deb7acfdc63c6ce051da54e0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6d311473bde6a220534ba1159b1f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbb55eb3addde11ac9551ff5653fb248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a6ddf86e3cec8478812a3fedeeba149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1d081f870e9f4591eeb64dfac2b8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fb72df44b79e1e2a589c06e2a9b4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c8038003855df28230cad9aac15f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6963c703da73a671de0931f6867f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebfe37ba292a2ac1f9ebd33b746d7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240cb86590bcca814df266f9c7cdd0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860aa05607ae5eadcd326ba6577d46056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2b1f6be440633e0286002635b593c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8cdee0768c78996a76ce47cec15bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed618f5f58d55430b7944be137d03e2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abc3ea0e37f0d00746edac5d13720c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58b1388560d31186e1a7f526f6256161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03052e7d15f8fa3da3ea461922f7ff962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730c377643dbd78c7713598be7bd69d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e818088328584a8192c89054e82cd7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638edd31abb15d339815375b4e7e28d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e26f4722b610d782810f57e08f29366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d756323dd26d6816504bcf169d7de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cffb431f4172b266cc7a49239c3e3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d51e9dcbeb963ffdb0ee1eea1a906069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336209a553767f73e9962d994e0d934a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9aac41855f4750503fb0a72cdc2ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d83b757f29388e5924713c220141ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597c9c94f9f6e0c911ee86a61f052cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe0b7f101331e0f2da51d08842bdab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfff01a1da286ed3a0f77ae47f5086775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a06f5d46a15d192b132c0a6190aa3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e46f233ee6494cb7d339a791d34fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7b78c966205c9962acebcc8f110de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0fbb704c86d50a0844bc0a0f1869d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dc9fbc07a7ba113493c0c416f405580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d892ff336b5fdbb021a6d93fa57d03b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d236a663228204b64c04b94eb62d1c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f66fbd289917886b22d5b848b75e7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375a465f5291fa214cd6addb5f1fdeb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61539f9bc9e579f1b6781cae0d0ac39885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052227c0d50d5a4739d7ae0c5a150b4286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849aa8cdb0b095f1f632a3a916f37bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8b95ce68dd2f1c713239deade9af288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bff7f0f8caf1b7592c73147b4de7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6af3c20ddc764e3d8d430ce97538790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72755bbb36872de872c9d48a765d45f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fa126b957250ce623eb47deb5418792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b858b27c9c1ad440fe1c6e4bdf66693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1fd3c6555cb9c8ae4706f82909ee794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0d47f1b5682e3b7a5e6c4c754303395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6436847c65daa157642c8ac973ce196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60f840304b1c0fd7a3f8b88ffb63d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1e8dc1b9114826bc92acc3922b56e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67a737d7448e6bfba60a89a346574199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf89772ebed627966e719bd354770e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41af8361521a89cc99538233028acd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576fb77e2e522664ee9e100e814b714102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbf97987648f6aa1b6eaaa2cd7eb04103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d491d8da3244161261301a04527602104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33ff46387a9564b0a2cbc488ae3ba6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc335c847c44f0bcaf7c32e437438ee1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae19c0a0996871bbaa34928284b8e8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72efacf6430f78c94dc8d1d47abae1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c783dc2d205743c86b8986190c5c343109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63689a5ce40ee145cefc5821bdb90d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475795f35ac76dea738a4875f7d14d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e393eb4289d592fed46c1ef318358112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ce4812aaa04a5b3b242803dd1e800113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd6f9f1eb7932fe5b5060ab58c5f81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a979d80dbb8e29c44ddf0c1b6452c6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3251b16865aff21257a77580c13a8dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e881aed26ca81149631859ec1ef83d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dc7f6b11f3338ff70a3e9e43c2940118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb0738246470e507a6531cf7260cdf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2abefb2176dc159091cee7e0ac7a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a7682d92448d178fed1b2b5788daf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd05c9eb1065bc7196c2a1ab8ba9a87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36508006637d6a51e65f842467fabb94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df3afe336fd3b5543e9bdddc63b2f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b5613c7dad59c9bcf1d375d471d0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd04c692682ba75c96d7373b3dc31c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe79367f9f9d978fdd7e27b7fb45a31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e27483287b88f75ac889795c797fee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7876edfdb4d891c7dc50794d533004f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5673d0ef841712091fd3f2d0d8b1a9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be04bf0a6a52c4f1e7007b2088818e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ffe65836a4d9593364b14bec3c0e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b68784db9a4c1ecfcc5b6cf10719f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652489d5fae3e7022cd2afddc3e4e772134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0fe8aedb0eab758569f7c4ffc60ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea3f7db0341c9b614e609c284a81a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a157e08dc7e754bce25be577229cf7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a445edf8172f1a4188b7f640d165a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f2bd27837fa86e8886e5c2d29a00c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cc052185e7c8b33ccfe2748b26b0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41668e0ae28e8b1b087dc7f29dfb542c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957c9b894497ee366756bc053e28581142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ef4919c730dfc73bd7a5101a34f09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191934d2f00d9ee4066b14fdc9bf00e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01497d681a1e3450e2ead3d41d746076145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6d34924372f85908303a18d9e195b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8ce7e458028afaf912dd8c291a416147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd473404f16a0eb917ff5739efcd32a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feee561e102cd245040c56af6b41383149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b06f790e0d326e52c7d421184a84a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fab0119fc87c40570c5f83ce7f016c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a16fcfdf69ae78352502af9a0e80ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb296fa86a414813b2e1c8abc84e48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add95e7529fa4012f1332ff36fd7375f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc152b29ab2c928aa436ef524d44c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33409ee564d0d6dc0b5776ee1ec466f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb893619a30d3fc763af841b91e812f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb175f87bb5bc1ec9b025608f3e368a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89400e80b3cb3d9c45704d166a07269d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad36c29dbfd0df3aa062ae550d1a45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4968e8340caf0103b1d5312cff0d5b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b4fd6e829c2fc23c5083bfea98d34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397cc09c3df5b7a334e94b8d2606468163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a3c40dda280cb017b264da9a13753164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683de437c20d5b6b51ba0e7e3b96eba0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c15650e38efe781045aef7a6c146f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d74050ff5918401b5afd09ec1083c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df01ba795eddd4e711cfc9a8f805e5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e71d5e8631a3fc41a17d01f52361a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad3783d84cf971a074a803f2fc7161170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3862602792ef654c2c7288a7b61d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bb2c55030647e2da746a895a01574172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c96f0c8893eed63734077a78407b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18060040f0245b12cda1c3f9728a1b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc4ec697fa6129a30fbafd0fb0fdb0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660fb13fd05a6b91a9534d1221c0a46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a238f74413a37b1d4b74f44054ed5b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e876c9da7b300228ac9b7319ffdb5dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74267a8db00cd4b5061b2d040b99443179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f34e27462e6f86a35d7dc5a0716d17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4093d63fe3b8280091831731fb52e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f16e7de64471150342600bcd4b5ad5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f48efc6fdeb00bd9dc94940837abe8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03124d0406a07df59e684049ccef2bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05a177ba039c985462f13df8567b9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b7c453d6f05b165c7a81c150571ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1b7be88e4b389cfc3692ef6ed26ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a686ce58c848ba55590186c65a26a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3c2289ce471d192423c9566ebb88d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975245f8cf2d4072c9bd87e4bd3a77f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a52ae1d364be1cd22c652632189ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8e7d8a2087027e9e77670b1053e60192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64939f27242b166f4482fcd9201274193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3f6d81f67df72812ef7d738c3a46e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97df1221db5b4088dfe4b576c03722195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b31b2048f127b77f3a5e2339631d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5606bb00c461332f89840d1123d92ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e82949684493df588e5f2c5be956f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a025c658bcc1e909cf0552b4bc87b48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2100f73fbf2a821b8f5479b6e6b7f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a5bdd4f83c18b9b72482a6ba9ec6e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f313a29cf8c83f67e602415baf4b422202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ad84efa109dbf6a7e3ecbd05cacc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bb94c647f4a0cc56e39d9ca68d5eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43bbc97489202d2d1af04cc84906d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79acedaa0955caf620059f931c7d80c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb23aa1698c693e9544db5e799257f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a093ee978814bc59c6f021fc6d083cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64ea5945359d72468fc23ec4a436a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d8fc097bc82279aed649d7b89997b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528f7f54f4efb6d2fe15c2aa32e5062211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2273bf975028a6ef4546b410b5a064212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae01ba1d7cc6ddea0c5731d3177297213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2c05aa094c5029c9c6c2d242d64c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570953c03b09598dcd0f6e43b50eaa0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f598762c41ccaca3e0f91c31f07a19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f8f7b7b0d61b2b5fb3f6d9e55d253217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916485410aa4b2f91fab7bd541de11f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be5892221a8ea86e6dd5ad8601797f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e225601515b84a358d01999836e4b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde53ef397cf2cc80d24d3f37f103ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1efd3cd2dc43db1f2c21c8ebaf830222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c410bc2cdbf1a2b0323afe73bc6759223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85ee993eca43f7c12b25279284ede7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f93d45d3d54e935421db31c723c20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685c5ef3496cb2022d54486562fc259226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c10a0cb39c4df91ebe1e33d7ae7427227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f48178d84027a835b801a4590cc0e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7413df9cbc5227f092119540ff60e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52394ebec97e92003d966cdd93f0c7b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d8c72147a6de05e94ba6170690675231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec714fd5a91866cae41be8393c04f12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9a27d293d01ded21f6c8cb422796d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8472bdf8536d63434a5eec246e6e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b796daad738c88ed3e9a4bf8cf9c53c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c92e4e33a9dab15d9786b2a7b1c4dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2890e31d0c38fa2d121600bf08291237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dcfd98d09cf91828255fdaed5eadb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc60ebcb7a346c3eb5351fb87531af1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef2693aa577f6150c9a19b6b65c819240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c13f80149a32b12abb55e1f2e4cda7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc473b57227eacffe5729a57068f1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cafec54f901e91bb960f6dd12c035243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0810990345fd83a3d4fac9838e6902244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de563fafa5fb9f482862fe2087f4a4c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f25420ff8a02de89aede06e09f9fec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769123a0494fc94d36f95bd5b6f433c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a14982aa939fa0ad96a0c2300ffb7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507fdfa97b814c296b8c7b20cb6550f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c06130e7c32851c0a53b3857886dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa9e059921f4099d88babdd5e2dc26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caed58314745df6fc62a118bf969b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839053af75583da8c64ca2b4aac05d08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e9585c90049f38de79e351f1a6982254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe3ace8c6f52fbf321d26319a18da1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8f68713c5f5350e53f13162c0e38d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b86acc3cf7730f03250551374c70ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6c8a2e3205374b7bc6b44cdfc068f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6b62b025d925055b15f7efd328cdf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a6a7f7d10ab82eb86acfd5647fdca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff6d337804d9f633514137aba46b22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df874dae6a2900937ed3cedd6501d36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d882eb2711c70890d3d82b303aad37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e240cd341b4a1fc2b5bb9c945c640c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea3ebf6f977fe97c29ca2e5adcc694265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dfe6fe1b02ba3ad20eab08ac1d18b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfb3d4b12a6773205909940023e940267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac8552e7dead98127064c755804fbe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b9136e7034b8f37620b94454d8e21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e87fa3769effccd36bf2738f636e90270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8379b8f50e8ef8bdad63d296452d25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b6363acb32fd58320b1c5e460d5b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ef3533873e139b14ca054e51d85fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba2f268aecd815c8a4fb8733f98131274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d4cb0e9eafe6fc6938cc9ca8d08df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21d523bacff5951951f28b527b1107276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea24119b5fcd24c2e1e2855bf80f52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c48aa6f9d61af7bd4991c6d57ce548278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ed135ebe8735f11814999cb2d5909279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea115f17f7e6533bbd62d725373730a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5858fcab2b29bd0b5971f79943495d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8c4a460eedb654c4a1e1891dac9de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84979f0fd3b07a4e3cd710fa07e6bbb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc5428b40477a36f99511c38d3ec86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723877455475633cdd54db7001afb0e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262490aab95cdc96fa66bb7c1115d5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83eb3e38cdde1237c91f23acfadb40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6b6ae32a61aa083d40155ffcbf9b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2e66b475f0d5acf76818bf83ca658289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d56cfb48cf763c7b15aeb9992d3ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723493ac1066ceea1ad83fd02f2a3220291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dbcc66dd7fe97426cd64cf650d80b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5204e4967711b1b1fa0ea27359fb4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897aa1d046b64cb33b7264674e7a0967294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17b346896cbda1f4bc607c58a2c837295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bbb63abbd7a3b4983273384cfca48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54994ae7d243edb2c29ae957239e13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da80dc35bdae083023cf7047be86233298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee64f001de20f5f0fd9978407b5a65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c11932528069d130cfd35c5f8b4384300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c9f5a7953c9baf2c0b516fa4aa93e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362d93b36681dbd6e00a5c94057cb4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af419a449e0f38e26f60753f09994521303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28cf088433d6c079a547dd8af0c310304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920c8c7acdf3b69fdf320a00417753c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9556936e31fee70778cc9785ffdb8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842bb85dee92cbb4bf8680a5e205def307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695a40c9c7e2fb8a9824c6496fffbf9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce381ec498468da841b42bbfd6fb866309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cea54c1d5438c11c9a0b5eb1c05b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bd8ca8bf67892fb5ddcf8370aa775311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8816da074ab427170dfb3858eb090b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8993cf03ad09072774a697525102c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10e0f95a6abb733f8515f68c721752314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d8c8b75dd8a3fe3d859f0cac7cbc8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceb5f4255413cac571d361ef29a76b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ca629617e4e47f9adce88c5cce96f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ec952472010f5f443f0acd39cad24318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab79dcf0f9b1c00ba0362aee735f421319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180da6e979751109e5fc0bc4a1c0314320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f23a334842eec0b6b8cf8f7b500d39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80fe4087cd1f24dfdd54c62e6fef10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcd0095931860c1197d5b4a9cf0580323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca3014acf32478345a79d7cb39d63d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333b827a8ff2aaa50f0327eb9bf7825325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6609fab0174dccf9a313a315fe64af1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1132a3b19c73c2991553b69fd037a23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa31ab0cdf18b043a717e6b10dcbb40328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757f8897ba12530fa159a5984629508329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcffe9ba875efcf83b1940fb980377c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdb5611986de411d4c2ff22247cc40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62a9ed4f1b0dee4746b3bcb825a064332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da353e807d21cb7f8909a11c8803f879333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45454a2a04114e452e013a3222975f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef4aaf1483d3527908558b97874e59335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a225aa1bc235d25841182fa50b9b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5f731435977c5d9544b3d1abc3bbe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152d93a57d2672eef7a5e4294ffd01e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66b0d84dc0bf40e2499ac8253e0fba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a9a24cb98d0f9c3aa11c203a42e60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b5307a2bab65bbcada736ff3d857d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74f8b43145d55720180f029c5cfc0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb41533a493939b868cecdedb85b75343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd37db45cc03f59f61c838f504a262a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c4b72d23a86eb52af31917383f754345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64f599557e82955da17340f9dd0f66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cbca4b073fc00331ab316d8457a21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b89356ce7a304f5e6c3aec80c6edb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714c7a42e78abfdd960a6a233844d5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dd1f505592287cd46a24620e72c5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c047fff0bc4d63e44825c46765b555c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9eb86e8a5e449512100f30aa4ad98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcab3a4b871e032c266be58c2cd6e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedc1a872d2e4cd3e8ce6254fec6a93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a131aca32a5545b581350cd99fb5121355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b47a77337b28e8e8a66a4dd21c688356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081297e15e2cca36552e7d595905ab0a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c26759030426032e79b0c350b951f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02e4688a526e72463aa24a47d317ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36a2dbef6dc14703145deba4e987a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed64dafe3ca0319f1870fc75f9c5770361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d059314dd7cf2a9be95846de97dfc0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46809f00f8342c5219e106cc8360787363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d200c972422d66e6f37c036ccd2143c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121a9e949e2ca367055450d2e75030f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74b1f8a9e6903a732af279bc48d72b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08760a8c3f6f653d7dc9f7b18fca4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2988cc525e6a8ded1f05ebca044399368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f5f3da84ff8423280b7ea0b2b8259369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bc49d9a82ad7c9d6e193fb10e52d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8eb77648c84ac9d67902510f5a3fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f7694b3938213f6a95fcb80493047372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0940051f23bdb02cd214639e101eff5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1492565559284d29798b6c4a0b5fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9176a2b7380b6806955bbbf6e16835375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e08d9cc48c1c9aa836bf7284b7d856376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c1cdf571ad9e0f0bccb6c6725673377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deaba240c9a10c5a4fcf650f5784864378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc5e95d2ca748bbde73f0ef9bb4240379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8d59030244062767f5dc98ae89d93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a5afc639d7080b9bdf7453120e00a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17b948198fb4b30436950215970dcc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224cb9e35bbb4822a8d28417b3e56c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffca9c78d6a690c0500672b3f748ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765fdc10906d33db076880126109f98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbdea64ea773725d7337dcee9f27f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab09d7741fd0b73fbc48aa2b07fc68387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9810b1b5d91eb190937446249ed9699388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947629cc56f57572f317ac146662c2f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47a703fa217e34da44c735db42a33b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf111e19ee3d332893ff1c0b360678391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336e999874b589a1881e3c0ec73e248392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706888b54035f1ea9f81acaf70955cb0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5093c86fca58cb90e4f78e1e11663b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381999b9e0c83ff095d5e999a3075242395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e14a259e8ed695b15a3e5741d93b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d9b920743a91873d4a370e014f168397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546c369a3c01842b11fea7972b104dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d53701119c67a3dc648118fed5f70399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018f59b5537db52fdb75984aa65d8c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622eb6fa78958e72b7e86f3d7e73964401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfd31283830e4280f4fe91701ba6ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8edb69aeffe1a1dd91f4fb1480bd8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20322d5b4a812a52fd965abec702e097404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2195a71e491a799aa01cba68f0f0f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde3063f9dd2d79281b8384e4ad1c4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10137597fb8e8847c4aceb62ec3962af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b14cea6f9153a6afd6db9350b3570408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8966a84927f1890903309d39ac1bd2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765968402500100db1cb74f69a0af03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643b0fb1a82bf3c57b6e29175b5dd87411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67f483d4424c7c2ce11a5745783974412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a82438e27220098f56544acfcf47f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7fedea790256b2a936812fa9a7c60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fac7bc5e4f1a0b412ea2d151d6050d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f5c61a39bcac4f11c0618de56dc77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadb5b57562011b7ba85a229585ff21417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dde56cf46d63c0857c9ece6bf07893418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0037f0ec1926eec8a3c30215d808223419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384117969691fccfc4ec9bfb9d2bd76f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3ca103d798241ea05db22fa338182421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324acafb21cf9ee8bcf7ff4a69d7adb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f06684659ce0910e6e1ff65a22104a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa142cc31fe2e97aafe0823de462dd76424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218a9e3d3bf6e1544a72ec708d3442a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aae15412bff37ba13c1a1c9cffcf61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fdfa43ecfeca45ad42ae75d978abf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26129f0f7b02c60b5aeb46a88ebba0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2b16f4105fb610f816a01d91852cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af47c811a85c773fd9973beefe1d5f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54a3baaba90083710b50c6296341fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1e9ecabf413514a516571508ca774432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0862d8a14a1005640e51771596f62c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580b2309076d9b531d081afe3211c06434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8e6d6df4034dbb0c04103e7e31136435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318da3b0729c8f00aa859145df21d4ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbc93e215c5133177ea2c7c60907eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbffb8d6475ee9e27d24db930d6d2e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3fc6b85a7d1b27e404978411ba75b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cf9f2970c3bc4fb70b6d518b41344440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb5158ecbbcc6dc1484d9155430dd4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68ae56b0598935b7317d7ca3222e9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9c8e7bc44db9f4fbd2381e3f45296443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefedcf68fc7f20f246e86e754ef6a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becadd88c46ec65b2375a79054f4a61d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671dd92180b762ec44afb96ff603735446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6fcb58a7bbcdc4dcfc9f9c2d024f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75781725b10a833aedb623481db873bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43eb8e7f486bd3cb3b8e78ab1526a3a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2819a059a313ede276f967873e85e48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086a415a33455675df2c7bd7bd223fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d95143b2deeea5814b2cffd421196a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26b6be4384d04b70c9d21211542c80453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5691600dd9eaa57e97dd4625d87993a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72c60aa5d5d4fde7ba882e20a9c570455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9aed36772aa0fe699086434c616eb8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916562a991021787ec250c2d4cffcf9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03e19e2ebf6b5144baec307bcc9f82458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45404be78324b0b7710aca2fc585d259459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee3d9049c9e2fcf7751e74844e87d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6690a020cac12b8a4d7965ea9d2d97461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03ed4b6ad2fec744897264bc31a54d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdadc59844beebfa327464b0c02cfa6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2110eeeb3d5e71afae37eaf2bc4d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13073042b14522c5a8b37cd3d069765465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f066f82844d023b51fb9b5e3503436466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f31e5d762b41440db75ed020e3198467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ffd615ed6a9ba604c25fa8444b14d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599cdbe4ceff877a0e65379773c6d18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d50fe5e95417e0a7ad9383d98f0d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373821e3776333f4a6eb7212e64858d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bdde2310fb0342394452a65150371472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d657814c9a74d67421b53af9437d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ba8f4906b71f1434d5a500f4a3f31474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771766c667f7a771004fef727d338f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ce81f61e3e95c8698e85e858f8f0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefefabb3694ef7fd4e8f5d096fbf6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4be9a08f378e3a63d5c209a4626de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54355a8b3bd9edcba4f13782ca0f09e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb67cd991be8e3fd2bcc68ae57f250480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f014bc18749f15bac5fed66ad254ceb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16439a01957a208ecbf34afbfa4fcbd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893b55fe42d245cf5a0c862bd33d9c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c2ef1ebb0544f69252f29f3d85c9f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a02098a0652fd4de93fbd61db045d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1cdbc90d940aeea3686ab2df4046d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e8e4ed2a351f40df5eb1264d783e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bddb87e91220d490e7c87aacd91dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8c64b92243825c2536014e29d8d4b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e38e9755a205a2a8de4cfd0d8a371d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b1315110ece426bcf792f8f93405d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0557dfd1fe2f1b9d87b630626a26f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d73f548ebe6edac45f8d40cedc540e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc95361fcdf890b582ead647888d65494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f4f7ddd4cd81befeaf751ac266002495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09743e9b501ff39c712aac6ecbc7c887496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3328a0b9772de5daa3679fb497e6ee7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8803dd7a9a1074bcd2dde21948ef95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e50440b1997e4eb2cf608929a0d87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973ce2fe4404e4e6a34bf4d37b12d97500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7356ba89cb11db558e2415e6b8bb25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa794bfafec83995fd93a226478ede9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02844aac189d761c6b572f970607668503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e45053fa6f326c422335de9c514a00504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9873c4e4a757055741abe35f2a186c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1c6726fd29a980b9eb9a679813355506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e21d941925d2748fc8c045472bd6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f7c3737811e4e015f6ba752195eb0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5896c40aec799cc8c57c87c4fd447509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6eb8bdf510d7774fc85014b03ca708510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66491e882c26ecd88da2deca897a0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dc94f2cf28787ab30e7d81f079362512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97706c0b4f5590da75c3b5929dbb2efa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bb217811d4c5a8237e375c43a8f4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7767693e1182f246641557209f47a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31798413bb43efbfeafbca8e06bf2a08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636706fd37766a6860eff7dcb9ffed6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a8400e59f12125afface02754a9e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f64807f26041d79f659b66134155b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72f9e7d9dd9aa7fbcc383937f23bc7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b89e3490b7f836adec7576fe807b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba38f6d76fc120735724f05f353bda8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1fe741ef3ab08675f9980d464ffb0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac532222dd0342615672a9ed757faf3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d2cb20e12cfc7e1d24a6d4738f7d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cc85303f1a665d36e2d43aface3a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837e0a26bbd0543787a270866162987527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88855b8a7b48196663d4ed131953df3a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e05a4cbd2bea12309704519483a66529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31eefccb5bc3bd03f99540d7dd2ec5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21faed24df93be7490de1bafc76a0ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df91f7ea6c489a363e0c9799ee172e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556c82d23e0768ec42986d3f6c3c576533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe93cd11963ee27c32c55daf30ad3a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e72ed718a2c6fafb19e932d10c821535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc55c18db8a8854f620190cf01bf7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624817582ed3d3d32b3faefb51bdf98537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2300f7e73ff1b8699ddfa4ba46de1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a435379b00b85a97ed129a4811e38539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071481c6a76030cc6b7565f40e3411a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fb3b9ef28babd0420484e19ca1089541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656143b18b4dea0b02a724054adb80f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d785989b0c2fb5d3fd10cf29bdf492c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433089154435291d6959eb2fc46447f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715ab1871024695cfeb7fc0ba0fc1bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c4e06959b9838f5e288871bdaa549546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e72a19e14a12832ffbf9f43a098129547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa60f58e8e0090691458654487ebf88548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7060e33e12648137e1c674306e3b7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ce4f78958a5c06b73232e795ffd0b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7836636828c60c37917f043cfc5f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653ca867af7405797cbc3850d44d1b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68e717dbc3363f33166f0bc2baa781553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3642e5a81ce20611f40ebcd0b9db1e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00997c018acec4581fb8387693f96cbf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf39f99cd8b033eabd9ed02033a0003556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04890c00b92995c5f71f394340edd5c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45aea50ace444df6556fd70bef1716558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3bccef5adc26d9dec5c256ffdfee2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d174228053e7d910621961fb78828a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ff472a6d5f290eb13c49b243d1692561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39168953a20507272e23e21e345dfe62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcef66b1c6160f27660245f00b3120563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4662888b2e3bf3ac976ade8c9cf27d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d276b1c19b52123b31d5c72292b5a97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8297fd23e18d6203ab2c6a1d755ee3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ae05ee19de7f286564eaf54dbd6db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35469c2091d4b8b948028231c0377214568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6fd11feba770f9b30eee5cc407ede569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b5746ee55fb2dc58a214e2bd2063b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdaeaefe106f518543d8570d7187e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ab78a5a57a16261fcaf9fe9f5eee9572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cec3959c8474ac5fe4002389a179a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e48105dfa07d9ac585f3902d5bad32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a2eb6a7f828bb78009d929757eee03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464f0b6e01f5b7493bd24074deb6c4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fe0842a3c39e981ab035dc9fdfdb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190c161c71d23183471d3c894af4a126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45e998d057b7891cd567e0f386d6157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a684fd1e4ddd74134f58921cbba7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784a31a0da1cf7cc564cc9b0f74aa139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb804726880b37da8ed1e048c1ab52cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ccfd672acd8f3f2489af656a5021111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ae58adf97acad379d93aa9ed33fbf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34725b738cddcada8f0667c76534cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce78ddceffd647ee33f44d024c9f0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae7db12951f85b59bcc331d14a295c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4183b409f7f05f520be8adcbaa170a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8be16656ae82a3419bfae17d462eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b4a0a01dbe8d9c2f68b6464f2401118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4be8432b8230e336c98a8cbaad5bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16372a3b3240a14a2b011a58e2919920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8b43edd14da0ff4e9151d8eee8bdb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70198842702f7e1e42ea981efe310b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4642fb036bdbce10cd1ed952467545423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c601d633ba87af80e18a5c88900f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb9c555d49d18619852bb0f9b3c21925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3151925d4ba9c4e1e2baaa534bc3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2bb637b42645c0af1f9cb3317f34827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11d02f646acd701d34ac20367efa6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb84a518310c0e08cbcb187a01292d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000bd5ab3fc24f87b9d14ac9b02edbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5944137330a347c086c87cd45cd9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2b4a742ccb920d5e79ef92a5ccc5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48241f0f96ac367ec16ab3a4cbfed07033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d2ffdfc80d1d787a149d1031e126334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12819ddadcdbeab49709e597b6e6e33035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20068cd1fdc251935ba870f301571536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620b2bb0aa0ff3382f4eb4704cc838837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bf5a980b2f6d9b3e14ede812ed63d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73ae6a956978bf473eece5c70a2e4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbaf40b02d13fccfb235530eda0ca4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835e878a1895759f6008328340b5ad741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8d69b76ac76b43ab78de35493775f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e509f05affc1157f771367c5c55c6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a73fbfe79b07dd1218667276b2317344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630798627def18478895107234d24c1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94b099d55032651880340f346bd6ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd30bfac00126f171d6f8c5d478ee1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567afa465d0ec632c568e8a03fbc2fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce40fce7258ac92ad0ab80fef7ad0ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556f1491a2a6295ba88c2379b438d4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a7739812a476f72dcee658416fee951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cbd994ca4e45333b018b86580653a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca6d441fd48a456db031e8931af0ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae44ae0e8c0e063e73182b76e4e78554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bd9bb174d6b7f666ecbf7de4d69b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43ab927e6715be8320bab1c76f8f7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e017a6a2c7ab72d824cae3195246af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039c8bd813ab0c6ee29a34e826d765858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc2747ce1b78f3fadfbda40c7fe00859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037d61dfcb6b0ae191264778cfd48fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a9ea4fb6e7ee2bc6e43c93004401161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009f7bf49279282a052fae485f8a0d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17d52f2c572373a6924cbd4687006363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2fdb09fcd3a99b1c45bd9bab2296a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e708ae5ee5ac40bb4f6a17084838965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c745790d9ccdac5f1046fd285ff2de066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afb329d4d35eb751d7d829008594b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570325ba355e0483bd8ad3b536fcbd7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576895e5e82a473911d08d224255fd9769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20fac6414036a6dd14767135c1465170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7e68cfce94a2782d7adee6a43359571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2db7857dfa4223ecdd69186c1cd74772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a18159ba5bdc3371afb70f4f0f38173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c401409d14a9fe63ff029a4b8640fb674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57000118518f114ba83d4b7ba272d82b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13b230e08268d5515fade876867d5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be33c3835ce4d084d4b717b0e0c058077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e53cd8cf137d2a527d17a0c1d4aa778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a4e1692ee1b861f63cff67370e43479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a77f1645bdbdbf015df408f47ab55880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b532e6549e3aefe03404a7e3200ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59ffe7e103c32910e9b0890552deb082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b25550b9e30c514ba429ec03e456983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c902680f42776d984e9ac59307863af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513e2186c4be99cde59fdb4a122a2ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc51cc9b57c31c520f4698277abeeb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9984c113c1a4b2c4141da21605c7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c04100fa18b066ed45f0c0652df8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724fd23ec73444a345bdf3e458d8e4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac97217b13f966bbae3cba065a0020c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab826c9a1e13b1c59d62ae290066fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed9dfae24d411c6a7c88964344aff792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b486b2d91a394f6eb3740fc4ea9d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc280c5fb631b15f128b26a312a4e0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a280504bb49466377c4ca747bcde0df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971489ff7603f4955bc6fcde26f94c5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183cd0d4af5112c2fc5ca787b56863e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e03f3505686a1d7f14dfaef81fe61298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01658e19626243d7cf0a664298b5286199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd9d673b10957f2cb75e3424f347ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8141eb1b53392c8c76b74e2d3ac5e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3effeb19a15fa968bf5656ac7f6bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74246b19c0fb3aa1f14b2fe552639a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51fa7071efb003d7161e6e5963ed99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd02b967b340c3ab7950744ebc37f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374888da89bd62701357289bc7d7857106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d501e88290854f5829f37b34a65f4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4debb5439789eabbfee61f2c0e3ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c67d4869b9344a6422a2adae7a5ec8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407cf6cd7a165fc3303ca50d5f3dc8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbb47dc2374ccd2f543b712786bc1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595c233e2a23bb4c9a0ce759080d62b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50e7b1d1b792768fd5f19d90ddcfd7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dace99879e780d7e1abda29e760a9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffce43dbc81eb5074451d1c20dba4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda6eb85db3ed1662206c3335842a2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237198a2bd06d6644aeec46316f996c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9630d105e4d4a92e634100892347f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17a83a82a7f98644c88032ca0d8b6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bb80f4465b2285c69aa22be20f127120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05e021dab1203298a2f3542a88349c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94401adf72b4a589d4271c86b803f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355c20cf4bbf4e877ef56febceb1062123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d222ed8b99d3e1d79f2e9bbaaea750124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292a013cbb1ecd8f8529e66a9c67828125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b5b9da5eb4d9331036f9829eccbf0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff2d93289f734e790023503062981a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd3f3c5593e76e94fd32dcfde84365128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1a3fbb85ee36bc94620b5d75ffc73129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d772db759fcba76f04367ef0d62bc25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222764464f911d9f06b1fc6a7e952fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54520e807ccbf1709a39848bdd0ffce8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810492deb1a717bcb56b0a30e43c7cc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6aa15a3dcdfdcdac853f86e38fe517134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ba09f132bd67ff601af6c28346dab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104aea4f12e7672e8bea97d19215a80136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee3351361f722c96b6ec5ed5b197d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1be141345b6be4ebc0804ea8323aef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1f4d152cffb84768c07b38c37c9ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7dd1179746e0264c3d777a13b83ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba7c4a1b8a9d1a07138cd16edf1c3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fbe72e153ca9e235af40253cb793e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cea161754a69640e0db7302637bd5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6736b70c449094e517efa10e23c4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218f29e89b565eb514a59f0b5619096145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7cdddd3ab797bafffb27a8e19117e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb0add10f8291ffe3d1e28181e5b93147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18486d82e483e5b6a51f87884ea5b94f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5742447ec0cd49559c3ea1b2ad53e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afbb7aef92a9532a3677c0b038b1b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410c0dd127f198d64e4d5d810442c77151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46191c6fa0ba3028d20fb7673c361e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71504052f8537ae7a5834cdd03ca6b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57442143c8fdc01a1a3d6a64ca7d41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241b69bbf81ec17c1aa341b96b034cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2db7e33cf296b91db40447c34795c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043ddab399c4d437b19dc210c1b102a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bf54340938eab5a877ad290ce80aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58240971d905e441bb7fcd76edc21921159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed101de2b438a19c006a450f86ede3f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0812e166eb89b8a542bfc7988986cca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dc6950fba29bb1194e309bfef6266162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ef5c642641035f5529fd94b25ab74163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c96121015195089afae3edac9758e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096a26c496dbc4c915bab182cfe1fe9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47471cd632cea48c3cb239e10ed107166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703f10a0a6f67ad283c6b5a86b0f3dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aebf69715eec91301b0e6702a7b755168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71416f68b902dafdaf5d3273c3412b33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e392cf9647a448b38bc264ebd741ea2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90737e0df02dbfb6b71c75ffc4c4144a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a106fc5a70a0d9bb19d501507e994172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeafb34e365f088704592b586384486173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db3381df46594a3737e484431d11b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc6bb042d55d55f70005774e7123d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fdab88ec078faddcbe1afaacdb206176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11908e86d4f069a063f756110cfaa36c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22056a6719948c1d779c94c5940542ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b716293d553396703b59f861e85d4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb650db96d9c57457acd01740b92ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da47f4f4e4c1a3a372fc1b03492ee1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39071f6a3e9c589d75ef130a71a8f4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d62751fe6341f1f759aebe0ef3925a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1d63af8c7e0d9279b49e47da5fd6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc3950215039c48423febfd48e0b3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63e052d7397935b4b908a4084588ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea783e3039f877a34c2badfd3241e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b9b6272294e1b5939b775eeb49eef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5595159aac8505c9e66e8717393741189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a93fde6c1aa2fab6ca7fd531b7f738190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb8dff08b3c3f248a7df28d6f9c2a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8076238e65f43479ae5bbfd09a6bb79192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfae02675a694dd6478ba8ddc22a59a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc259ca4c84dd168ef379dd02a1cff5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f933f01a697fa9112953a3def732b79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662805bea2116a79b62c258e188a575196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e6685356da462dce0391a1192e9a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615daf3a57040c2cd237389c780094e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351588b5821bd177f9d26b375b4922b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022ab004e408ebfff39dfb4892414a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b009b37fc21f367d43beb6950a5d75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217df941fd7a49f606e6b978f2e1770d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c88978debdf58538ff974491181797203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43070c89cca158ecde4689c2a4db36ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87f104bb4b6fa3da7f28f1282a695b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0161088daaf1719ae75b9af82513c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ecc412769d58dba9ba7bede6ce9a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72174d182db743673e208a356cfb3a62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45790721a59e7e6db44705cea40086a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6534d01f7f7b0a9dbf7e6dd37cd906d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73427d850b8c66532b194cd3a61fb2c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1694b38975d4b70da09411d54e977212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2131848d2591db4746ba3329a238933213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f771b615d8f1495c432687eea7d560214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745ec6d53651c7e2e3db116836df591215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb3d2ac538bf74a9ba56f025b1e0ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de4b404f3373cbdc2d67afa1fa1612217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7aa68b4ff8ff33e27e97374b59fbfb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ca6210966ca2dbfe0343366da5b22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e04030f322f0a5fe46b323a00705e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028712e867a6bb4110cc85a715ccb59221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7585cbc42cfe8364592bc49cff6696222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badea3dbdc93fe8a427b44e5b18a2ae7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e76d90422a3835a59dbac0c2e85f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ccec3900912df889b90012d0801d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114d5e14f49ad79d2a2e8e83e5aa05a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb063853c24a88350183973034e209227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f1896aa077601b3a89a6567f525f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f6fd88f120442ba4b3ff351b0756d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b96561c49e7fa36a42d029855369c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46164f8101b1a7b2fab7e724092e0546231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383c6acba48b0d537384a24768a74f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bec40a86544c37e64eb3cf0053afa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d28a203d10e87f1e379cd33fc9cea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d1ad83a934a767656852caa41222e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d74c72d0dab53f66c93c7455e1060236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817396fe3524be7c55c0111622c699e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2d5ebd349690f0659548d20bf9fbe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9529475fcbbb1810e39ad579ad84bde239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841e8083cf255672016ef194da51951240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e33a11ab87319dbaef9187f3aa39bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9f96098ae3ae0b3f9162e2d374df7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384feda93f415fbe26aa2410f3174bc9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d3e081edc11de9104c643cc7661d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f5a671682b3ddeb40d8fac5a19512245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72dcd6f476529d57f30eba466136f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8f8c84f5c40dc3bee7851d1175469247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583a2b9705864efe91fd1e3e83c83df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e03114fe00da083c76d40318a889c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40857289283d8f280a682df0a731c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8f0069abe0591fba44d5ce4843d25251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3e9b5928686f18f87310451d348b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2f689c82ce2d3081c0c9f613ebc58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9652f037a6c79f3ac60d43ec757527d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16088dd585d421412ce3782d1e9c1234255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d265d99bf22d3d5047a9f151af024e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332a318f627acbc0f42eaedac48409a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319af768ebdf3cb81211b333ca72d5b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cce17778d89f89f34767739fe59ac5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447e167f1ce68551132af493e10f475260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc958b8676c5ff9a090224bad722dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867a61e780c70c17886143a57b6bc20262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e24acce7863468a758d2c2f0dcfc0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81c7614df4ba8469904f51710693a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff8873c3f067d1658da5ea6ea12e11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c933ccdefe5d866357993270b8a33266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f074b235da27d6f55a4781f69e813f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcd9d5b2e025ffe16705d2d5ebfb5e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc8ead1dfd742756891a97158259a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc80ce53a385bab57b7a5bcb5c48043270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca1f6741cbdda21871da8649bf4673271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767a6343144130620430424cb9c50a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b077f72b2847c2c9c89825596644f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb31fb11f6cc0bd975f83e7c58993d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8d52c22a589c3c52090b8ceb8e5c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2705b2c2332b78ff4ed4dbc5602a98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bdccb50a57a02f0a2ced1da60fafe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad88adda0f47e98a5583722a5852d72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c2f521aec362a7a6685105f68d7bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec24b75aabf2ee2469d9cca3e8f69d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abb00a8275f8ff8021a8a7fd169804281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a47c03700c49065a0ce2b293d13a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4aa60c636b0a6243bee027a77615e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edae288742c56e9839323de9cfe9d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc798c55fc61ff0d8be8fa1c7a7031e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0ba17701500cdf1820e0877c7b08c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd629dac6850f58db919b2585b6e0e09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62bdadecea10cc9701b055c8c2ecc3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0a33fea298b088c1a0e4301c991f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf0f6bdcfc3db801497df0c91eab3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d969d96552bd273cade8b0d852bfb9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eda571f318c528786b9eccd9e48743292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94c4642db6d3f046fd72ecd9794c5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b09c020417923dc48a2d9ad90dc4e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63507c2bcbcb3be8e2c80fb4fcf3b5f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991ad13c13eed34e3e1b5adfd284b12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656281dffaedbc30914f3f47e336e52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3396d4464279aab9d19d89d5fca19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c4728f9beb293caf7b33b6706047f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e93619585dd48245fdd3019805613b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694f8606ba3515054cc0873f340d272301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca470106a49d621f358001fc1d419c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce911d4363559150e16db1d5911b1a1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445be604e3029e126de6d9598a9721eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fcca3d6ea3caec2ac3453f05f3c5a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799fa3ac416d23d8ed19d40f40d76fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb607839dacefb11eb95382b5e0a2104307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a47001d380bc7ee6d7ce07ccee8a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c769ba4da65500323599a831187daf9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5aeaf4d5f03964e8b3afc364f3a90310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a9129b5df4218797cac4fccfff768311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023b2bcead4cc60954b72056edf41cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf6ae5e0e32da41f65248acbe63363313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ffae999f86c1f01636f20fe6df19a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f587aa95f75ec318d59bd95176998d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23488850465a3ac6992daeed83eaa2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e20181f46981e9de594863087d74c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651068de57f1f2250d465f50fe9d8958318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652e74e58f87e56916be919ea623f0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738e82e4451396984633328fc7484bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4de6f2e4cb355f5e0e2d0ef7cba6b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6473216c2d751d2bb445fd52febddf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597398486fe9531193dcff69bb0007ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474877cd22a0f3cdd789d2f2b13aa0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb224fc5279e0a1fba827817870d9268325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb3677bf31fa4a0afd08c16a1dd574326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76195b912fa38b8762633076a7c4051d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb94ebff0fdb5e2e9a953444f3a600328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d15f0e520a15948d9b554300f31317329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dc78a9772b1e7ef23d1a8a700c588330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6f419ce234b7f5ca24ccd93ddf9f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308fe6778903654707669ab608712b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025175cce44eed065926a6767c6f8aa7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1e3db28a06885779682ff01c2ebac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1ea7eac507fdfb176e553b491684d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dea553de21b9105146fa45c001609336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdab9d94c4fd54402972c037a58002f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec5864bc0f6613092afa98af89ace8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea76bcd8abdf2d9d2ed76f244753dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141db200e8ced6cf890ef7d44d2c030340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bce36df53243f77de694dbdb1c4aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d6169fd6df61d716be1bf1f3125a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0e7f484fb305f193592501b91dc91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8a7ae28d327d440ce474f8a1564b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33a77c99d5dbf6679ace6496db4894345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dc1c1b562584b47fdfa1acbcdc291346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c802dd135c442d44ddfdc89c1b3d30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddf3178b82bfec9c2978e8e9d613ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdd39af997ec854fde64878e92efb3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c102127aab99ca63e7f764d65db5af2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9b027a11264af883f42a29f05d979351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59519e5620257c496ee12c0b2e33516352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fdd2823899d889e3a9ffdb60bd2fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093df980b7db8af1cccbb19b542e9752354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3d3c5e27207f294e2806d3811e92c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8beb881c6b3043e007ea03de9a2f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c044f6d22871c52af9a10559344bc56357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190fc5a86955477e226367f4378ff84358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40023a01f612dfd5b20bfb34c26ce472359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f77193429f2c48ae7554051c11e5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3902b3f9002ca71ee698f0b6c998c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a60b1fc00764653bc9b9e5bd589b00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157019ed719c984df48fddaf06003542363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3d3e907b2f8883b590f9060e9c44e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f783fc585ee8ec4e579760aee56a736365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36709707cd6c39a7c832d0278683d9a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bccd1f4abb7657ce8fd4e42bcf84f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57a39f1d320224198b3d0853dc8a76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d828f818fc11b6b18441db713056b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657df50705ba18d7d6d63d404b316ccc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec439b3ab99e5768812c6a41866412371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037b800256dee3a72f8190496cf6d07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13023b59ea3cac0313411c1a31b70a4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15836cb6b327ea123e90818122a64397374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef19303408916cec49f6acb4abc23d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3bfe5eb5c7153c241498459315453376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4450715078e6cee657ab65b5e7d776377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3d54fca756e74a682b6f52fe58a16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bba3c3d3850c5383cc048fbe4e0ec3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271558e0e068ae8b5a06100db772317f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a4843a55b038f7f58a6232c1f7c67381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00b140764b2281d7a10648641e021a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e24f659092d197aafa88cddf2ca38383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960204bd3e9341b549fd0f66195e154384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf94a263029d504d018baeab560ab5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3ccc5cadd532d91bedf3caa5793c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50e2d29522a546df8ee526c990bf11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e8ca66fb5c029b0c886de7cefd662388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4ba4061409a85893d4b83d956c985389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ea1c79689263c9dd125aa27d0f3ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f313c91da5850357a8089124aee77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9198eebc0a090e7e03c7e4dea0e41bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f53fbb7558669b79e4b762ec26e81393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56949ed642866e7dac6721d9235ea734394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7d377f9db2631c7f24d2f87c5c906395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cb75c3e805c08496aff07fe648f5e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a799c4a269fbaa0f0a83b999437215a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8046ac03734c2660ffa79ddf5b081398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdde23242cd0ff809b7978e579570a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d92083235a588ed2981b400520ea7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb58b70b9c6e6a4cf913db7474afffe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b0c4938efd85b8767a53f5624311a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b7dad4b4a5db57f522c7149b19f91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd02f6e33bd46cf1fd4e1c9c6c2c1b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21ec89718f3cdcf6112c83d4361a43405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cea2625ec56ea293c394c3d038ad4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f53ab6270b3f002bdaf21d6d24245407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323cd6a88b2acc6068486059deb63f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a80875c39551111f6e97335582cb06409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6b9e4375b34ddc0e5c6b8b1d85f7b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf9b5572f726728c84e580eb0de208411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec88e7aef96bdc1e965d2b8aa8431a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebaed34a1cf74e04824f3f7a4c4976d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344a1096bad2d064052cb5e0c3e5e67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4319a82935a46a46b88be97cd311471415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc37c1c34e1daac49a6a6b752e997a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad6e377185af6ba016f325fdbe4592417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d23bd332cde701f78bc8a6d99de50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f3e601c81407d005778e8585279d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7dfe886abff40feb33b40980f3b88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4b49b5a34ca71f45464c08b4aa49f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c666f0f54dae04c6cb21b5af175827e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa675c2f1171f43ebe2dc7d1fb198a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d201b71291830583a399365f883c5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d93477532493ecb87bba1e71aea53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9990ffb609f91783941ca1f0b5660a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356736a01b794eca508bfe8b80a2221d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a4535802df915c61815c78aae4f46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a59920ab98a0743573c3792dcd95a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c94c367294e8715488faa0a4f4c12f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0796c32647b2b8cd1c328a93ec58e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944d296f6ccb62f4ba30f7a79579791432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47fb75860cfc0c782200367ddcb861433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4f1089af55358ad3028330a552b94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2fb5a52799bf2c4f67e2884755ddb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56258905090a1b1e6c9deda8e3e2927a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d9d50f10ecd95df16f4d8f9a29abc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07197d8f1f19c24b7239244f275a627438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c02ce5c6104cf1473f44dc80dae5dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1a0a50c5e9208b67b756a3eb572de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7ec08d9f8200d21c560eac20d2f1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978566e04face49a51824cd8daa07e5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfad08301bf33947640c2383d3875c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03208ba278e2d3d84319106a5cb0e801444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b3ceb4a01327da32380f8c82d3c76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f623131b25807aae8b6f6c3cbd539c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df4caee4205128065daf7972bed3c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccb4a0c8e781d3298c1c34e1a30527448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901257d039ac14d47b9358866ec666a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cd2da593f79df7dec25e33d41ad4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d286e259a89f15eee310fb95b09122c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56834e82e3a46feb6eea44c9a0c8df5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965ddb1736544d2548988e0dd4ed09f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87446a3035b89a6de52a7c227acfa88454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e9a852e6c53590ae6f2d2a799513d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f573fdc0b12c67a1f781579dc44c50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c69ff7ac2315f2c3076a07592f2811457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ad2879fc05147602171b3eb9818a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f2a725dffe8f0285223b06168027b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89796443febf211e265f4f9b453f0abc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9557d1e4925bbab2bc69988c172befa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921e55fb27c60a8eb9a852d0f019b0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8f9c3d29ecd98a84692255aa8688b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248d5814716eec2630033bba5f34497464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc888fcc1b4b4584a33f79bd0d27a4d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6609332f53331bf04e4d283c1434055466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c463489c76e48ccb3c663208bcb8fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846a5db16a1665b04acf21594d4411b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260a7e48fd8e878a5d5beeb0ac05358469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492b811712fefd4caaa8541d72b592e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f9ce6fe885cff44a4be7f4de59662471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747003aa490cac37f5cf5650b26f411472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb6c9c94799a1d07b1783394d28c58473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991c2e337b064594561c6397b728238474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e3d8f334bc3f6651d102fa7c82226475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dae3d5d06f41a5c55569725bd0adc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08544fb16d88c986dca6442f98fd634477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349a429372599459ae3066e51767f7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb973042f55cd2f17b74f0aadaecf9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca223de46e9ffc188068244fb21338480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f3a2cfa902c5e298421e7e9581d03481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf938302473f3977ece82b050b372c17482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d0b5b54ccfab9236073048873f268483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba89e02326e257152c0d465c958d7e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a87e94ea65fdb6850449822ba6c18c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173beee59344ff777b01ffa9c5bd402486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ad21958a15c9cb354ca565522fdc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c165d4e0dfe9676d82d2d04b4d583488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcaa4b9ff6e1ef4e419aea4757fd0b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b0680eb7627740cf36d35875b6cc5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f755a6bbcbfcc0608010279a91a99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86284a03424e0f6df19485c596c2cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e6cd6a265b6119cc6b9fb241edc98493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a87ff35c66b9be16ebda3dacc08a59494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbe9a7c4bb54f8c3bf74f0b304bb28495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd910b928d7e92d68d3564b5b345aa7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5c2ec3ba88316140e19d877db53fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca1660b2d6c5bc148c4a63e9d55ffc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f87eec684fe2e055b28d802dbdda86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba25010c5268db9e21913f5fe0512a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65514c64ee7a43428a580386fb1fc4c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9b80515323e0f38a301b4992797de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9b7eb72861ce3a6c58b710a5d8062503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c9a66c4822ba97a726ebb9851510e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21fc5fa0c95fc61cb252f1caf6ebcf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dce380d62f4eb3a5de2a3058585f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e63253e04b4ab7d6d36d0e5b7774e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9cc96b8cc857bbe2832c27c76cacb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e050fbfaeff2a3b84a7821543c80b3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cdc99668460ca46fdafaf51be35db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938865afaa5d59edba14b641afb4394511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a232ef1a80e08ae0d15441212f7f666512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5607179744ca7dbf1dbae5aa8dab8e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67404e4baa44544f11e3deff2d0581514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f66c33903538c729bb46f8bdc3a70515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89d8ef258e846b4950d8dab68f3bdf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ef346672c9ac4fbd3b23896f82eac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfb59cbba16851f32adc0a969480f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699348c038238e3058fc84738e02841519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33e3c5d73f914f67642caad36ab323520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b50e8f9cf8826b4bc61476dc2af531521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1252b8d55f1ca59138736cadc348e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d37be3e9dc25163c1022d2841e533523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb03cd8796f01c64fedea3c1c10f1c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385e097a92fd06adede4bf9317a4308525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26049b9c09126207d48926e918e598fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e949df97504da338498ff015680002527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be532e7d9eaef0b5f6027efc46a63e03528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea5d8943e29309aec7ec49c61ca0c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bad2e4ae969f0c2b24fa0b18c1303530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84da2cdb03ff49b799bdcc181d1946531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab34ab36bceeb6e4a336ac4686465b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df87725fe06a04272c05bd4825d278533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac4d16efba34b0aae02e63075ee1df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37e5e1966286732da1f12cdb54de0b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889c92672027fff4b66cee22af3cf47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58c01311cf204a7ad7420498d784eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95302c5cb97d4c34d8afc813671308538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ce453572768010ebadb10d67a2346539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640a0c1b246b8ecf11b8cd45532b0bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdf6a493de6eca41f3443eeada40ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915a848840566c2baa1afd39f77ad8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fee35044318d2fd023358deae9439c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01513c05aed01b835fa4f5ef10238ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067de68f3055c5eb689f2f824039fa25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcca0c6af14033ebc1b9545b4839bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec2d3873b6350623f4d53d50fefb1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec72f45ad487b80c723184ba1e5e22548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbef44f41197bd3a969529e06ab3d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50516504e2fc26fe48d738d2ba50cf0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efa634969675cb5b6455b6bb83368b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca801093790f5a1b62b8859c96e0a6d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844aaea3dd4acedb7ece96175f9916d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c636cae0a53e66f51ff89c2cd379f1b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af789498c303735f85bb4b322236aed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0aeda52b3300573bbf9177531232a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbbb409ab8eb4e0ac15a8672722b3f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2bdc8a50d37e9ee0599f0fa3b9b28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a9bad8c4c4cb33f21c9e4201db708559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cbc73c983c94ccfca6fad268b6841560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba19b7ddae767c09ebdde625f12cf54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c299f15e88fd231b6bcedb58f40de562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437f45533e0ecf7179f86f67f952460563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d61e76699a2907214a3da7901b03d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0167f81585464a4d801ed543295ec0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb3f5e2a428e1c44e646d2933dfbe5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9966b6a2ea8861c4f3317f0e4075352567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762efcf9b3ddf303dd9899c79f30cc7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6311250bad7caf7f68fbcb7e991fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467f077f7193da7f67caab30dfdaa9e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210b8310638b040b8f8634832690037571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88afe3d39762918a096b5b520a7287572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>