--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a9fd8addad5c0eac32dad6e82d54c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7465039a30aad980ac9142f5458452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50e020bdae6a3179c1f2d4750f62823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea0f3983a7356618b1f0f58e7b74344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfdd290431104d7c1e628b7b5bfcd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec208c1c7c7a360b61caf3359025d0456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71874b75dc99e2cb2e5e643edd32d8457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542707617cdbf1c3f80812fd030d9e068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f02d626e9e88b3ea085df436e401c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43089efb85a521c1ca07a93278c99a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f798cb342f807075d66cf0418119811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86137193775070d6a8fb5f5e4796c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6e42d6a3893c274782aa25d421a0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd986ac29cce3a82a5baacfa0bc4eb8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6a5e84922aa5d80621ea012b42be615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c670113539d68cd939a19381a30028f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e12eab1d4fd1e94d37aa10b2255d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e2ae255377feaa08070bbaecc0cdf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba15bda377b56e36c0a8a2a7347839d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858286a955f79041c208da6012c9bf420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f37ecac664ac9d3e5adfed51b44cb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fdf93961387b41dc117fb3393ec4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc494ca9620db95889fa46cf8f32a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f6f6b56b1662b67155d03232d29e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbb96448d9ba73e9aefe69ff6918bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1d29847f842f04d7f4f8136996cab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840045351c40400baee263eac208055e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a390a3d6096c131d4037ad1d00725d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38bbdf306e3d13e311d5fb22217f1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c51f0c7441abf22c8607cd434987030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ee7ffbbe0061cecc9f39ce3548acd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259e6d3f08cacc713deab521bf4a9c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8399c29bc3664d91125f1a23c48500c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb737379a3c0cd42b36a60d270b303834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2677ccc8ec99076a4a3d7de31b2e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914660340ed53985b0e3e6c31d5bd2be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d53513f65ee7b7535295fb436186f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a6b656667a2c98ca5045fc785cd6638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e6019d6e295f7e3b2786eb2ba05cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde808cfc0f25699d91a9f64f3f866c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086c3b4942d7497ff74aac01c2bdb3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb077dde213f995b4529861b778c945742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbffa669e397b8491f8b9bb2dd3b3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1625471701296320427f661ffa430244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7238ab179579388fb55559575bbc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cf01458fd59fc017a16beec74d5e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890f3216d9290998725a712f958322e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffc3fca1914a27d1ecd611b31284dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4146ceea085ee0419113bb0e573bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cce5e0e10d0d4a9f02f290530d16fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f229e50054e25bfd2e2445e4ce8fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89667bb7bc0b4e1e53982e7c9615a46652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a4bc2ea4fd8be0ce0a49f51795c4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163f71292b4ec39f9ec243ef7c8960d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd65685393a950ff85bb9abf6ae3f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e5739fe34e57171015944c927b82256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a800ccdfcd81885079ed591d1ad1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56955eb40cb5c6aa93394763f0c82fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe994f0e9cf773f1ee3c9d6a5ea644959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a0a13d9b1803cced944e5ddbb487460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb0cbf67c823d242db6d3ef01c627761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50945ef43c13b01aeaeff4d21da9460a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d018826f34bba3ae7cf4ea2d93f90e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e93460d1cf58254977aae9bcf6c7cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7efeb6eac9329e95131a74261a331465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827ee40adf70b3518339588d0b65da766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b9fea001dcacf52866a9b6c3434c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d50b796a07eb42e435a1f453733e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30bcad2a18b7deb19643d5b23cddec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96863d08479e4733e37fde702eb3d3fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70959c56db26b34376d4660abb0a6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c85e3bff69ef7f5ffb304709b77f1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa77d11836616ca258927dbb413c9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e85616e3e883b1ae777f08a97cd3b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd473d6cd22751b0d80c098b7df711575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d5cf8e72492c89f6f32dbb2303a1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede64c837d2da742f5e441fdf77bd5b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde6fc6568ef161fc35a5b3944844c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf82cb50b040016e1bf464636a8c96779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c0a7dec2c77f1f623e58e8d2994fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ab5d6eb3d105df4560d83217fce7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd01b7b44fa2186d039349d49eca8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa87bbef3f7d02b2c17b81ed7e0e2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488ccd17cd8b5cf1587c172eaa1a94184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef341840d6cafca51b4633db988a4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4948fb909407634569e5c4538e000f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65607888d0ed484dc66b3249bfbca26687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c6adc536a868ce679c6bff7464bb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295e71e91d639abd0477b0e0a05f84389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2512b974c73de5857b350344886bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f2234d694cb7dbdbb1e35c4651dd691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c3774663abbf6c6cfdbe9952b063592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166ba9596c49a29a62d3aefdcd55b5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbf76a15c5c49befc8fba96ac28c1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf136dcfeae4f0b7058b09258e710495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7023ef68d0e0cc548446b2df06489996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec96a0ffd448b25c6ae278114afa0df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2579003686270306f9efcec9fb38598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947100747c863d8dea0d8dfd1273a44b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c664bdd8b8f1e0c36ca19cb11338e40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115166a4c961ac705b7ec85b1f441378101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ca9ad0b2accb4c384bba14f85b691102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c1a348552b6dff76dd7346e58b771103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2606078da2f2adf1a014422e9f0fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b77c2d9752dc070e74e47442d84523105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67e57169ad311410d92d7b3711bda7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc366d9cb852cf6e4ae5c3a5d1a2c796107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bc155045c3aca90ba5a8edbfa4b4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c77d7754e4928b099b969cc103a7d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57eb2c5981faca71def9c87ec06148110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870442aec260c5a9dcca7f40511279c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5fe29f424d6260c478656cb1594bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c556c7b6646435e6a4864c60feba3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c365c3bc7e3d6cae3fa380f6654ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ceb66366ecf79db2923e6973243e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73323dc4165baf45ba41522081d85864116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54923da7fe8dd36bea3eb374532cbe8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cb74351a6587781f200eee11846be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dde893d3346bd9d02800dbbec98a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7a92b844c79d88302ad77df707365120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fa59b19cd833bcfaed94263942b0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6c65fc96bac400089e93b161563cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365e0ff842f7eb487ed2ed33ba9ca56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103c0bbdada79145dfffc479e3fc7ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5fe85ec7dbb5cc62fddfc37346602125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd98ca497406d038394155cd4ff7ed3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25082bf89b29fcf4ddab65627a5c9578127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedb36a31f439f0b98867af9500986a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846a31a7261a45dcc045763d213b4f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa393231bb2e7d066a7c1aa4cc2c893d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a51047744bc0641ce393c63aa8885131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209bf5a2ff68252903f9afd8013f95b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fad28f11a156cfa95a8874cb2dc1b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097c6bbfff3eaea6c13cddca1480784134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fb9b0f6b8fd8bca4e075e3565805f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d601e1fb3b5b11c719a205680a96fd9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e19f490e28e68d7f7968401199e3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ae7dfa25b379a4c86fa17bc839330138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f2de8ed786c681fab3bb43cd7ca94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b3674af246a536e872323a72b4caf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adca2f072181f5453d1f255d26a2216141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5648d17da01c3284b400d1bc82969142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005d86fd5f44d0509bd9790c3d988ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d9a58cecf65c027f7782190c329e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dc9a1869aad4b0a03ecb44b2cefff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436fdf70e872ee60559bb5ead64915b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b5a9698ee3b671f68c579f681cf17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b8dfa638eb6d87a0d76a66d5e818c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71487419a38f7b91ffb893740b2dfd61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554e0face01355eba4c193d09a6693d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fc5acc89c25ad99caf66f7443db1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac724e64dc9e24a2581cc85170b59e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd9b718d84eef9979e3e9588279a3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1f6857d1ba6574343e366ae68e3b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9a02e23ca670d13fcd0c48d17b68c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565ec62d5a8c877274fd16dc9d9927d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbf473c12ca2a7548c191e09fe32a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ca2800e48d90a27d3c8d4a79fc698158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762812a7f60cca98715b48e4ed19d143159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d496f9b3c424409f172a8a4e0379c2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d512a15826cdff4f0bcfc35662c49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422526191356dc7c5a517b51b4b9ece162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7efc69a187ccc1ff8f6e7b6e34345163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989c7ec5ad9a21e23f0966e33d764f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97a81e0f8c924d51a60de45fe58ba7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcc566ce35f4680384a171094d8879166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819695e6ca747f8cb11d167f3f7d3184167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db464892632d8586716e92ca48b603c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f97c42adf7b88b0f3d1eee038577b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e787a24623ca6b5df8d40f7c44630170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfc5891eedde3240a702ea8918c255171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f1408d4ddd93fc4185be505f8c45a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396155af542e88c14ba4e3e578be0a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5694d1c3447f9d538cbb1c588e7bdf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510e0f21025b1be38f46ef3f6c8b5f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0920fca371f30d13d599ef1c2ade7f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050a64b31993a0f92c3798a2b9be89f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664358bf06932f9be7ea61e7787826d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbf20acd669b0e6b0b418ae75777b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cb54f0cbe44116ee90996c2b855aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a57a5c1f5cfa9987be567ed244a7b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bd748d4434088163c727c8242a9df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b9b4ba46c8c34f41f6571c0177233183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7f3afb6903a770d0131f66497c53f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e891eb730eed3ab24f682812778be5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fca365e3ebdcd41a2879a01c17789186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96bed6e115c1d4aeed214abf7f76b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc30ee442943ae3011e887ba8cf5043188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ff2f45f7dfe36547601402104a8c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f80711c710a53c69b11af8ea3912df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff568824d6628dd1f81d69cc7653b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856dc8b4968351e9e4730585005b0dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc8c30eb4022d5702c2e52d7887a6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af410a11a69aa8864c28a83695ac49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bc4e4fbea9e58327daddd3dea91d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3291731b76fd92011fa52698c46fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b92e73c5ee548a97643b6e717946b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315c22cf8f55b77814a7b2620ee1634198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d346df03192905834fbe9eebbcd8f78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111d83df404ee6d39a24d55a6fc1808200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d42de35ae7b2cc116889e7f33b1591201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f539ba96f4d58e3443b4b5270830b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60521bbebca865c6e485e04364df12bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe146983657b47e098ed7c9aa692adfd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b0f04f37045aec99ba5ab5ee2022f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab988c7dd5530235627b466e16edf82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf235c51389c40ddcfa6f179d87e8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734b5dad2f450fec31a3f8db896a54c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976835cb0b5c3d2e7aadda420b8e033209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede3eca84fbfdc73fa4ef3adcb8a063210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee88a0c011bf5f5ca8afe747b2e903211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237bf8e284ab9059230797e36106c23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed369b0e5154839fb70b245d9fc045e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714760ae285fd7d3db4397e8735338ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf02852f3962f6a1f024bf040590d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f9a90c00a28f2d3bd45c53b1511bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87d64e23dcc11e1762577ca6610004217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30647d86cd6afc158f0c9906316aff5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced17c4eed264d0d49bd8c162b66336219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05d979fed64645cdfb6d0fba5f9a1a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d8e54ccf065afedfcf8fb0ab0d4b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f12ed976172467c4cb24ec5e0a50d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc334bd86d072f5f7afb6026b6839829223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e0fe4d5410d5c5af814cda8bc01a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3da319d8a68e97703e30622a30b78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17d20c6b03949e7d0bcebc9a5ad39c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d92168a645a3afba4631603ef1f02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fafa1b9e66731d26d7ae9666fd1db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a376d51f5b8301a80b62679fafd78f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb823ac31489cc9bb26dd64972a040230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee4779cf95ac19e92ee76534488723231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8888a1dce4ac3a216e3869143fd48d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1f7b702b06bec198e96edbc7e11e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d614a6720b10424504440d93cf05d8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a951941bc95f663d887561f26b64936235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d88c10902916400d29c357ada38ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292d70cbed01f9fdd0b1fc4e2c46ca1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c8266c12449a0204b2d882615a8e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5bc0e9945787ab19b1e878c03236f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0b7faaec4e934703afce1dbaf4c60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5232a0ef9a49cd2fa87bee83879e403241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d75f97a98eea881255c181e870fad1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dff4e8a4cd64f0fdc794c1a0b43ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffb18cd98a307e49681f15895cb2e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95477721ac4001fa6f2c8472461fdcce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b4a9f4f938839c31391493698575b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb190aab9c7de18c03c1356923c8a087247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8593b498f3f491d324bc8c5fe9a5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfe38ee36c40001de1eac85da4a723249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc37e2c2f6c19d0523411fd60981355250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8985f0bb14ffdeebcaec98774dee9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d28de668724d969ab638d0fa6281a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310c644336ab728beb8a69f83461d84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ce03eb680ba5cb71d817af9a3d542254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe46a40600d84886bf34669c353f9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297f57d3ac148dcdae03dc87a88cb83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657e043813e62de99ab550c657d6588257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e579b3230b0001c27e6305848f550258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fbbac45c74b36179b2a6c30addad7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed58dec12cdfd4426f397798627481260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87957d9596abfb2b4e276d51d43c01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed90b5f64b037a9386ec2bf8c6e65dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c62282b99bb0367f1837642564ba3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661aa2032c3977a70962218b2662d9a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d21e05bc40d395d2d07650b5d23c9e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656be6db985fefcacdf725ad992f9825266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2a25ea941c9d086fb34ee2b96e033267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f522ec9bb140903c510a8e00853fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a9f4f8bd57e9fa630763519c44d8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d482434f0b92714b1d6d406850adeb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820a73a11a74b801d78e9ca386e40f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e02f315e1992b62e36691863e4baf2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cbe0c2740213a0b844529f341fd65273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63ae6a8aae1f7674b6bb4033ce1a15274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8347efe907cb78d9c99013ea61f7eb7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2edc26c90083a36f23e74260286562276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd10ab518f3860b1b6058a155218f1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067d0f51d09e441be7107b26cd37ac5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d012360fb73feb59716479759902f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d700c854447c168f7c3dc9e066029280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c637ad483227f6ef86edfe8a83a189281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2376f4c2327ae1fb4aa3ffc0ca792282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cca4d9c83dd34b13c60abfa05b57ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8390c563251c4d023814fc203a2a966284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f597ddc65845e3d54c1e977fd30d166285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82994d8e1f0efcc09ecb81ad8b94395286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4842f2692b2c252b477cf76787e877d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fb1c9a611b89ee34a3b5ba21fa612288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9087c0308a2ae2f89924809e959d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77c40d5146dc7d452e1ef46a69bda5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619a21b978fd831f21738ce0c03c6e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583de9d700e6e1395ce6bd13ebe8c7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852fc74f7e839c4c35971503a639739293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6715d50b41abac738b6da319e9ef9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f0763b7bdf19dbbe4f8352d40cd12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262e62be5a59bcc980db5d4cc062d37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d942fee63828a6842e028e58fb7c90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838560133ee31a923e96df598ffd39e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790b3772cfe8c5d59cbf02a19764c7f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d7797fe63e693e326bb07f510eff8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98609e90f15a5254996596888a1549c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb10bdc7797c2a9a6116eeed25deee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf55077ff3d56f8a085e04183321c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf277840ce3a3e4b9088c33d66891ad7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d4d27023f59ed72c6128abb86a766305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae152d57cc54c34eac4fb618cf7b064c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67b7817362b3d9d2aa668a856fa780307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1553695289f5fc8421c95354ce1eb3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d83f1051d85861bb0d0d248621176c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562881e67e0c96b21bf2e10ba8d6659d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7364cbfc3ba569a981ce85b47fadb9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5905e0a7babc20ecbcc9c913864a72312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b2f789975bd7897483db2b60961a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ad97ecdc86714d368045836f3b2af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c610e8880ec803e98aa52dc125278315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08711334e9849f6dac9b9eed8e6f35c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f7a663fde4e35a237f50a2e0775d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceacfa916a3b073d891ee5c90507977318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc68c14bd6a7f5fc145b3c23955180c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468af255dfea95c969ee1d2c319004d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f552a1b4cc610f40c127dc04fd7243321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4b1023b7a6aa48c68f85222d4255c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1590e5f7739a3ba1b4065a19166e2d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246333ac1eea552c30d0a77b67d23267324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00274aaa45a0371f068cbbb4ab990935325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9c556e9a17fe354c486ed5eca2fc7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7392771461543e12bbce561fcabbe79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b657c837fe540883801938b5dcf83f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983092b194fc6eb54c9dabee5e2a8e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d791f72cac7179081feb11d1a4341d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08636aeaf3bddfa061840ad90b114ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e7d2b7ad27c8056625b9281e92b1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cc8d9a883d1444da17d8099c213ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b4b22084123a090c1da35c604ad08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e6bf9a376c5932b29962693dcf6fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adfbb4fccef05b52fd740b5da94805336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb02a88e5efd1bb6296b6ab3d8f0da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c35d746374e116edb9bed7f7df74c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b348ea142aec3482a309a35f5c74e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b205d0243181e45c9ba6215e9541a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9753df6a02c08d56301aea43277b4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d2bc34e836cb5c03a6b4ce99f0ceb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc7b269b7316f389857cd62b77c166343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f989ad088c401be16765bd4a243adb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc2848e3687da0a406e8d196b26e42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34eeaea3b9b91851f104c0a503c03b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f827bde10ed32326ea626f6cc4a439d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d087d31a814c440876e04db197f73348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352e3bfd03db00a5cbcbdc6121ff45a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991830217e5fac43549e99fb61245c27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a35b1d12c9f7c703da42549e71ace351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf530a9b17554a12c10de33cbbbf379352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bfc9384187f4b949c6cba000d0911353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ed5f3375f5ba8ce9d230e4ae7993b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dad5e73b2c48fd1282b258bd3e4dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315965aca767a2059f0b523f4abe8df8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515044d07a6295ef92558f67dac8a190357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2445ee2e8e2efa3bc0c22a10db3ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab01e3f5c2ce4c9cbfacda56a471258359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f85749714c35b0f9f8b6b1f4d59f33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748708cc94d4f7f39fdacbe47f89a59361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc1ad4733189e9705e5d17fff0cbcd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70119d21025d466ac76ad04ea1ef1c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447db5d6e4574164cd6699ff56f17ca7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefcd1473ff7c066818b6d1dd7eab67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84ce4e113b5234b5152122420797b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065f7384ad1432049f617af80ec9efb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94205f4fbebfb05dcdd1454488a44e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea0e55b990a102afeac04b6e836f9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6396f5d6906340f2356972ce81ba55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd5a336c0bbf02208a1b7a220c8fd1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc49255ae237231fbb8ce29ec5eebc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865f7dd5eabcb5dba4f7d8cd7c029d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22cee123d65e1a8a9645cf77018108374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe76cef4832d30f2df65127f5ebae6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1370cf01a290910dfdc01d921a268376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f0e1409205206bbe5825c8aa23154377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79233bf071ac1a204d7b5c8c2f1d120f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbb2af11a9d7ece62247d19d413a08379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96160fe93469626d0432008667efe274380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6332fc702f8386a7745f4805517e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce646e33c4ab63b30512288fbf0d724f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b343f7690901fc27098f410eecf779383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2419be859b0f3f9d345188a2387df3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd97ddc736c9110979343d7af99db12385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258121d65a40440150c689122d72f76f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05232334d78cb3fa1e7e71b9f1365a52387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324681d728566689d433ae43331f636a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce871c3ba7c8e254fbdb97a69b6e13d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96c2e26441694c1909f36b60180ec4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417de22ab1f2f4fdc1fdbb8942ad1fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f1a7485875947143b8ee91ed69305392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83427e8d10bfaaabab9fdaac3b10a586393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc328faaa69bd5a8808a756d0355a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ad0fa87336c4ddc2ce4b42e224db1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73d96e4aa634a6d3fdb1eb36bbf8d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895c713928c1023a869f722ffbe6678397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e98af56ee2231a13a904ed51586c76398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210ede1ee48c6d9818ff6e7e17ddfc4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d126fdbea7fa8bf3b569288d25301400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092594448b7cff4fc7f75ce94c42ceea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c3a5dd2c436a81e5bf6b33e11dc6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724abdc7e2c24acdf0559c6a9769baf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277e43dabf752eae748a28a6c385323404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7ae1a2ac2647e971d213d68edaf6e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f646c42e8dacd2930b9f05581d537406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a176c1e198c0e80959cb2bc789cf11b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af4b7d7b11642dbdd1d3ac70cadac6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7345145b6e0ea233848b44cc4a2f872409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9b6bbffbeab443ef0d5bab69dff5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf484cee66ec3550d91155a0b49ea7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267af9d533407643679396fee22d6533412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57774f3deb676a070414ef06607cf21e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d3eab528d958ab3e33b71a158e33c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e14a345e8e13b4695cd55df199ff9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1042db28797f24bc3569bfebfc17f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42503f589a9df08f22b57f2754d496c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21487edbc4a97cbd78f44f1f7876fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e156f3f36651ceae28a8b3fad1ded81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56782f8eb3fd79fb41a7fde333af75ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5a0cf3c939eadd0bdfd26fc0b6611421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373ec8ae83c6e1495a7cc4d0e539bdb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af277ea9fb9e8e38746ef1c3664d0d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d07e8a20f684c6ff7da1c65b6c47fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccc17115649aac88bd98360354099f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1949a79a6f90813a56fb5a6f0539f82426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070bff8448029fb066c1a8fe9ef1b68427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9440afe583f182fc94e1fd67fb1b46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354777ce22823d17b902bbb2297fc53429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18a52b0eb279a5fd95de3012780932430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6194877860439e0073f201ac6f257431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3661957ea035d2868998179ffc203432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fb56a2ee3af8266274508886abe2e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93511514decc19b2ae01bfbb77a19f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c43736e044bd1ca37682f620d14dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776bb6b7b79161b7f2bae1d0a8ee8e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ca3cb47646997ba62202f6e1fb80f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dd18d1bc6435a63f90b1a49266020438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80747b50af3972d447a46c7cf059eea1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff3a7e117a17f6b19aab3d6f51a5f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a562effa0338c43827d3fe9fe51b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9a9dcf3dd9d45d9ec4cbd486a6ddd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638436fe8179e35f37ab6d1ec0e7cca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a91e440bf1881d8f3ad8d49c30da53444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f756ed8331b61b8c48a45ea32877f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44581fea83e057f33ffa25a8b6bb6a12446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48725f652b295142df6083966ec7dd53447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585ad1e02aa4392e8277bcaa97fa9fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336097e6f22ccba92fb6ca73f0736f4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87294f2588a0540c196d0904cf483515450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576b79ad5021492143a2d02b0e8ebe9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77be94d3ba6011871a300d68b19d13e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358900ad4e3d6fa6b5ad975877c3e42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f27775c6c301e6baf767b67315a6e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42297cb341592c336d42c631fbfc7c7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f255ad7648558ca013cfd6ad9cd01456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52034cf183c67704aab8600fe9b80d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202839bd43d32d4aa414ebea71a3a39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093eca30dffae029e782227812be516459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8ac30c343ef1e6baaa7ae620c470d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9443d37f962b7c0651b2c4c50c105461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909497f50cbaaa5ce50804cf905b3617462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326113451d4ced5299d4f1f877b70e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518b928ee5f779a85e6c4b46ffa1961464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac934e28e919ac5afad848759742ee71465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc8976cc1747542d9d499ec415d281466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db706a2363fe301d17ad45fb040b300467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9147f70d7c0f0c7cdbd41a1d6384fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73509fcaa63bbcf707fef5b287ed9d15469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd9624fe1e19b387c6da7b47fa8a8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b19973baf799ba6a066f399e55b8df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a27ce4763fd9d7f8841d4afa059264472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f68e11610ffe6275b2466502d8dbd3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7526a6259afcf6901f510ecaad6da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83409077f225c94f352ef15d03c9ae50475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456780795ae7966ecdda0704e551d802476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448e6ed866b550b9f13025612a76fc6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32043fefd7193605dc8cfd3fdc87214a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6aba2f3c7763c15d748a122fb7616479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b52100308a0ba91adf5ca2b68c081480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc7e00a7bde732e0f7a71296a75f54481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915b11edc09fc6136d4c73d5cd2eaf2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cbd58ba5f7daac2e307f98bdc0f87483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee4697aa30288015e9399478081915484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91964e9b6a561f526b3560b34031843c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605a2988ea50cda734a1d779997b06b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dc7ed50b6ca730a53663f02247d8e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f25153214f1c8648a5fe7bdbc07646488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82e9396d8391e2177b6882e918f73d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad0dd1e8e2443ad4a9cb56a5bf43bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f752d9240616a5bd5059d7c8f6bb84491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6887a059d57725b3666216615f0df7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22462c511934557d1853f4cccb0dfc9a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d0420bc0f42bcade8ef0122675c98494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0df26df955664c87632a4e56cfd252495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fe9267f9efce377da72f8b962c3f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67746312f28167d44d4c6c2567567b6a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255690d7f5c0f4f99f4abb8bbcf9d63e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554f7eb9fc750cefe21a6c7afb712f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bf3b26184e4e378e9c3e331d655a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314435b71c66ea7bf6a6d0b1023c2db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c411b740f77a66d404e1d7b5f4dea0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2977645f80f900805ae42a14086a2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa1d0eb8d1a0309e195025402ffe0d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23b8f5ca99852ac29b8ee43e8ed1f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca3e43b3226f2bc836a6ba76a1ca39506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff681d4dc88dc573e69f1effa3764cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540592600685c5e7bd53dbe793cea33508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b82c74216f2d82fde0314f6f2a59cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2b00a11b4ff5eeddbcbb66fc9f07a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaddfc6ded22a0e8500146894b1fc3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd389ab5079b14e3a6a96e9deb6ce68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f272a4322f53af18e7c73720309d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35558cf38e8606fa237c2c2fe084aad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37123250aba77122992c51dee6ffb4d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67c26485abd5135e3bc5e716ee8a8f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc978df103ebdc08ebed068da6bd43cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28b3538103b7211ea884fc44cd947e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c600d8622c45480f1b6e16775f3bae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69178a414dbbcfaabbb3531315ec334c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506a410bc7b8e2eb8fa3ceedae2eafa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcba350c9b418e06271d920bad5df8a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299eaea48a874f18c5a0d28f5d95f6c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52718cddfbc5331d88e3a2c1ee743b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f3a464079e7d459e2b9a24ca5c583525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379b68e0cbe22932c2a9fa7325aa536526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10c21afcc9c333d0890569697b44ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dff6ddc5643f6e2c5e04d3c580c0fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea456f6bec5381773ea124bc9817f15529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf29e6a0d4749efb21b24e9621be5ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b06f7dead3546566b0be0544c0e771531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341233ed09d911cdcbbec0144fda381532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21980957319a5e56a4b7b0a08814b33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c1b954de8ca0a861a9b59fb1592cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fc43d29b3abd30d3e058c3cea9d18535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1110e52626f8f1623d34b873116ab29536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c05bd7e91b4777406d9771116f8f87537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10db663e99dfe287251fe41706f534e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e179f88a5de984b57076a46840424e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10da38b33d7eb70d4206fa04f586066540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7d83260f13dfb4181f86b9985ed71541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60373007369f299c4c5224e9e4defd81542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f1fdd5954e1fbca61f94f8b1b8bbe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9cd1d22257ace3f31c7dd9495c4c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce48171b9b2a63f74123c7cc15da5b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c920fa2c5f8834f79fdd5a275735e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e713232ef33c2d1df6cccf28c92b1e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd8f12062fd6b06789858f8374e73a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558c0fc89e171fc723dbf8c08ed1133549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04d626bdbad3f01bd39667be712261550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0f55c73945fe433366ac897a6b8d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76c582d4b1b4e9923d969f4f9b6515552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925029f0a80c2fc2f517ca53bbcda01553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabba43235588a1527244b43ac8dfa09554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5034c40c77dcf7e1191bd6cdfbb38a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b41675f8df2e3f06fd0e70a42c551f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5e5dbfdff9e214f2d2caeb15d95e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81783bb914ce92d9520759bfdc768165558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cd1b7c3ddd35474ef44feed57d5ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427f62f3d1852594f6c21be68a04871560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8671c0fdf85e8ca01e747f377b4c7f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5681b54b6548ef11c75124b2321881562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e677e9451e8d086ae5f628a56e82e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a285f9c23f13b75baa9b24ef79f0480564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915531213b38688ed8b1cd2a7e33f62d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80462013299d872cb30c3131ce224224566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdba519e8bf4c2e883e262d9cdf6f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38625a1cc19abae3d69943eb38143595568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b86c93d62fd0b167fb2c672840669569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bba537f14e5620e531183bb2f3ee0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17643628e20742eeba8dd58eeb4bc45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa7fd987414e70d8463c3087094c74572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c851ad423e9271b670a6086762411e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24072e8b0f248f822c3acfcf3659ccba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f75d4ec6fc9edc3547d0aaaed64f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590e88a04ecf324687a755170a583944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9ff3e9f2166b875058418899127585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c8686dec8e09c962d15b7ac28fd7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e1194b4832ddae1f27e01ab5295637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5446da95d323aa9e0253922fcc0bb88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cf387d34f2e012bec211a18f23da19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce301a9da3536c75fda6d6d9f3b76ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531144dc3caf5693c2a1f52d4c8bbb5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f18c073f3428e62738758f6453aebe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbfe82ded13668bd6622581085c2dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e5d5f80db460cea5bf853948d4c2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d7fe3699509182a5f830d48064fa115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b3b7c6e61410069d21dda9ebfb7c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c308d87fc304e7eaedbbc9cc6a72e7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f3857ff49ba3b8e17bdc3b8fedea818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cd0a425d454495fa001fa0827596619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fe9adf5079989d95e0764b12f081c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0949cf48836172e18939b11e27fad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa02e3ccb1114c6e24ac7aa53d966df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e948c0b199bc882af85947ce623d78423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b9ff4e8f3e69ba1de557251c080f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdda8475725988097a3fe548c6381f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3f2833955ae5ebb90b12d01bac35b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0834af83dc7c98d0c6b8e14596812227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35018919e65395543149c7d00e58acf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a793bc1c3f5fd5a740aa804bf1daa8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b17c0a1a5e4d6187b26695ec14fdd730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6950525a4028ad0d2f328a7b4655331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad67bd25272ea33bac6613746c9f4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3f6313733a35bb1db3ee987a8561333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7847fee3a07fd67aed457e0af650b1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873885d3b814bb877a4b8e6f5555f76a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa57a14ad660d1d202c731c1ac8c6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314cfb4260d3135a288314429270fed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd32059e6e516365db663d65c2a35e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d478a54f0b0551b779d0b483c87e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc694d51c781d547cfd1268adbcf3be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11732258b932754facb0e67d467af91441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb6c01a182636498e3725c3033e18842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12271d7d58de76c33a0bad0beb8b7cc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f00dbf4786d4fd3085a1d2be9c22be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57bb1dcd15bb6951387bef41f91b2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c768248b9f8633d82cd8d3b9647090046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22be751bc5a7dc5b19e81208b15ecd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c287331dbfcd27db6471da8e1e47c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a8c984d2d78f667a1341ec1e3d7bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f729d0707e3bd18788e0cfa79a213250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a911de67dc39d606dd5a44f20426c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f580d0746aa580bb7b47c5fc97a0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0e2a2552436ed9480db92be3d0eb453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68736b4f06817a568aab71741514700a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa315c660f4fd27a7ec0605c2de88755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d706289f35466b4e19da4b150203456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fe51b8c855ccf3cbbea991b0b103057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be35cf85054692e7d204c2c530f63d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6df6a88c6c881a5c88ab907b04a0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc18b50edacad10415cfb771b1550a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e611524836e26473eb2753f065f8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1922b9f06e478d7fc4fdabfe177c4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6d5cf98de40ec9b75bb93f3cf545e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d28d296743f6982edbf3b19ad7069e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ccdfea975b8c974ba82eb033b317165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dabe125404a1c23be141f1f900d1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ae936f6c30d61b4120bff92990ee067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff0cbd6a2ddbff9b77b3fcb220da5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3bf221faf28ee40f97b6f4c2d70d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fd43e77c8bd450fd4f1bacb33bff470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca80102f637ed8a8de4b6426c99009971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f1348179bfedfc762a6c92df98d5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d3c0fc56af4bedd9673f0a1a8c8b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ed3317614b94b6a1a9c16d893367b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7306f591ef39a15effa986864ac88e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b070f83ca56ca93c338717a43482476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ea4c5366052aa82973dd6fcd6020e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99200c14ca588d4adb9bfb88704ae81978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a02ee153f2fa4921aa66d21e97243479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a316638a114f52e626e0f4855503580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62b939b85bfe987f6cb4770bc3c0cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996ddc31cf4775effdcdbe0018fe3e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f189072f06de69192670d92b7fb39983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418043956fc78b89f749d85740955ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec810f0ea7a1cfd2bd6104839bdb3f8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d4ea115790c9ea76c303285e23af686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083645e9f309e06c81a2e9aa524509f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fd366d7771be55a65556e0fbaa8f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cbff064ba12d1b2f6ea6a9e5e77d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86695a2ac94a8b0495771deffda0d58a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66092db846ba81ab57077bf9b898f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89ce6d13266b990eb75c09529fc3d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92976d0a05fbf36e8d08e43b04da5c8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d95e7bba0002dfca4b5ead3bc1dead94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4db7f601eaa673a1b49116dc922f3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd3e2c965f927ef3a3d395373d732c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c75ad36327f47e54b94b922d7056397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208317ee84cfaf4e96b3cd1863674d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c55cca0f29adc4b4a6b390d09011d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd3d7e24abe6b0300d11115f240399100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709d9300abc4772cc29cca3e9c39c00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fd1e6f1594725f45b560589bdb918102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020967f700a7971aca051d58fe9135f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be253db520d45c325fbd5cf1e92d257c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbffb0a8ca24db3dfe512d8936262e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2559c15be092b560dd61aef8af166106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2883224b4c7302e0d4e61f48ba0b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51012bb4c084185726cef009e84bef3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf752e8a17d2593fa382cffa6fada1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a886309bee0fd2a25b99a84a604e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dc62f9df73f2af59fd1a71fb6eb1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db043e63753a74eda36119c9efc9212e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1daf866b83882856017cea7c893e84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d40c9a2b4c0fafab9148609259b47d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3015f818e1c8cb98ece9431dcc1de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b41cff502c1cb74a9eef657fb83bcf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43592ea43b3a82f463cd70d9b5f5b720117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63573358fc3c72b9ffc7590826091001118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f616a0233ab051fcbe8bb7c0d26cc0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3a2a483aabead56346cac1e01a131120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e337b9597c8b5009336e81619eb18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac117f5d5fc50387da3e7439ab989ddc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a7816920bd57771c168c7ccfe6204123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ff5de8434b93acb6b43b1980c1b91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67584abc22f0ac55901e4c6ca8609275125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7deb0ddf364b09fd77cdc7128684c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d10a0b1d07c897f36b505d515a403c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573377e1a9b203d47d6e4fdc69cdc8f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65e8ef784027a2bb51e5d0f6d3018a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20c7e8e28315363e4a0b197f7d7545130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e28e6ab9e38aee37c018815ff1bf28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56207bc27231cdb2b9d1cd9f66142c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a25948e316f71a794d7c8adceba0bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ca1cc877858affe0d7b97411c2cb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947c6faccf0996fcdfe8042e1c7780a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcedcf63285661d57213f7dda72145136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667957f92e95acf57c6b9972c0b37173137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8f07851c88fc37405d263457f8747138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6f8625fb49474b2ebc3dbd2ba4368139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a841371ee0c20694d03558853f2f891140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb87459fa2714522a58f4b6785b879141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eced7e246aad3151c2a24e73485318142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb682877a7a15f44b450e677ee49041b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628853af20fc4c9032f67ff28cce290144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85410d0c3ac3edd4fe0c9faf8a98eb4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d305cff3b3720f7380973effe3a92e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcfe4f3de0c65f34346ae50a652004147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da64d09f158e45616a4428c050c0b8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad14b12f76c60a53b6151ac39e9f8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9cc9fe290c5bf87d200e39343b16d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054671d9769e01c33687c72a64bdb27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158afeee6c12f0a9edb23b64ff5bbe5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0b6ba0b40dfbd13c5a5630bab2366153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eb99dd67c543dd549f7231e7f48f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f713c78f065c1582dfbc352b476e95c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1db4163adfbcb5e67aab2405879c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2bdcccbeb072dc98b838bbb635734157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea3473ec48744a8146cab6db710f91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5991878788166e8c27b6772e521da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478602c31f6be4fb3534b59b7d98587b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98ba70338ae801481cfe879bba88ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9c47448a2cd6e0e3050f3ce241e29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377c649f0906295d4a26a3a2b02826e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee03df701563c55616496a645ef15e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e97b36c9e7337e909ebc2b7bdb1b15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e03e4f2b47fd9450b4e352306f86a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549746e4ae4c2e4db47d23224cf3781d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1139cfcf17b7fdde589542d4e699e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e9516052e2f18f666e247eec6c557169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296356e578ed97ddaf8fd7db82a5ed8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3011deb0448a9d18f9a0a63d9188af4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839dc5a4d3602e793e27576b87da87a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba571250acd83d039c7f8264850278b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b52ef4ee7c028f6b1b8e6127b67ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c59b95c6023df5893521b658b453f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66155bcd101887f87892a45aac66a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7933c61d24a92e56cc1deea0a884c0b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc654c9fe218fe108ca0d4d7140165178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349e18ec261c780b793b7038fbf0461179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bedb3d5ca978e5799688bf410b32d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a39d7e52c76ca1d5aec28abff2bbd7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba8a23a5a92fadae323ef4512de5ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51d80a98bcb6f4aa31ea9159f78701183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28934625d8c19416679a03133fcf45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39f9521b4e918e9e27b40fac9409dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3103f764179fa003b06f79d5023e984186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a06c47373c0a2b4820efc3985454bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9ab02516b838f73a695ea49faef82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6d9e019195b3a6ecc2d7ae53271f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c93f5ab4d3969952a196e50d27633190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b5b373f7e967a325d0d1814624ed7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcb62659e05408d47029c796adb04e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1ae7376809cff4208d2452fa3d1ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7c59dd8aba4f7f769670d3b07f70e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ccc86c815f83d8aff0dba50a00ed8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41c943e7ffd9235355792ee2b12153196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831752695dd5797a925efa0278dec0f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efbd7b18774e94ce474a1a8107f082198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cadcfb1f99734124915bcda03bc69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069113ce1c2e55873bea1466af12c28200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ff6dc40f4fdc45f1e33a3a8fcdb05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae4783763da272b9bd5e35114a59bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5fda1b9b71f1bfd52f0134e9ff82c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c7c4c518a74f29ceecc5b26e5e0eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0481b50dcdcc777b3979643472416205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852146d408cc239960031c0b4bde5226206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057b78fc784521ef61d4170d14d2590207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ee516080995488b5ea4e14bd1fcb3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7e1bcb361c2cdc9d584a253b0ba56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9df598e2ef9da7a7bd617e92eb9da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2fdd18945d131dec2ed535799ef7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992e24ccc44c2ab9593775191ad38bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645ec986bddec21a5a819b9f0044a9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d45580958816b37ac9147b174f85b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcbcbb1ed432ea2e3688b1f0862444215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cbeefca773e785280e193db11d641216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a19902b5b5db32a47e2a16bba88bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4467eb896f64806ea66816c528a51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18673615e973fe9ad9bde3ce87739d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3da5ffe9bd0ffea2aa8783fec4c7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392a403676ea8d2909a5afffcd6e455221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfc01a7495d60c76c082477a31811d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84bde987164c788afb6d5cc4922801223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a982c4d131b8fe091bccb18aa937702224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837f7c586fb0f6a4f9e4e32d2e3f8b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a03d9ab72aa23bbb5d62e9b590be21226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b2c0c5d2d2381ffc51f8af0cabcee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fac18759b734b52fd4982e70a4beb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a53e8b25a5525a624ef9c08103bd37229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214209c918b4df3f457b2e87a073f2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333d2788276b21a7845366ec08c9897231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec676a31c7de4d29eda6f759378f3b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6773f32e5a12bd7cec2f3d01033789f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422056b6a9b8946f83526e6e96164fc0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c530d7b59de605ca85fd430bf5668235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c096e509e5120dd80212756e535bd8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc30b23002f520ade28a4c854a92d91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd000df5ba601956a0bec4b9f631d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d2e344691fe1789bc512fb61d9fe4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c81d8259d1922832ca78c872251b64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85ab4bbafd9e5b3e6475564d2ccb5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe48d465d34d9b488a859f21e06406242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d81d40f2b2c78806614d680f01f560243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77327f3361cec84ddd63fc97f1362aa5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643cc64cac455bace019b929922892e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d94684a6d72e9c50358c62e0376a43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8811c30aad1d289080569df30ab8601247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114208a4be02ea720c6a7d6c977a896248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed9fec96899655ec7ec7d887bed099249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575fb10ef8504c33ac88f2a94fe883b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549e20df858785d9cac56cab96c4690251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d078bb3cad439d682182a6d7f26b8e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73133c6aaa3ad579fc5ce9f53d899ca4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384f286aac7a98ef3cd527014aea71d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72c44a8ace2be9edc5c5c1394503bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054d4c55bcfd7b7ffc80912a09907e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a0def7a12fb8ddc7d7ce15e94a134257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a331e80a497fe917bf014254fd2fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bd13ff2b134a56092dbdd4603c1b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d97df906bbd5746a34d16042a2095260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ecacabf850ba8dc0be80165afa528261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dbb50283b11e1c09bf6bbcb29221e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afcf9ad1d0fc48abd71cea2be0f22b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17e0c595c09692479bb867f86a92d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68312e46492a988e14f0c57882274e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5bab680587f266971c0ddbf865843266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1366b8bc6a77a8b63c4fd28d29c86b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea6012aaef880430a5c53ab2d5737b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec8cb31452c15ddbe8572cd59c3513269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e0cb06aaa6fce627794cf42e2bf91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a7c02c0947bee0d13ffc869059e88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002bf0071364cf196ad4c98ab3acf3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f63b1a2bddc070b1f703b8124e98a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246875cae964837fd1d0d5280396ba7f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30507a05e67ca9a0fdcda131eb18b56c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8287f0257b40061ec46a92e8d7bc4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42836bec4536585a8fc15817e86bad3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c2873952f8886dd920d48a69b7a20278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b71b136c4487751c3a7c50ee2334d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716f9d8d5707d3fe7a3a1b7da347782280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849c319a725945ad58c2b8f5d3d51d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d0d74de32dff76426ecd6f8caf723282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a64b71f3ed135b8c06f6cbe6df5105283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9ef1347ae0cf0ef50802f7b699556284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8e378f49b5e1a02cc598acaa74c4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd61f3e566981f0d59778ee5fc171cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790acf49483be9e7e95b25336688a7c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9707acd4ac5d9218f82f48ff9acb2e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d122bf4248a64eaa41deb65b69b51b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66454c3089064897bad8aea2fb86e92a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db227941621ffa950f4c65711e0902291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020b9d55ea4b7d6803f9566daf8441b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164482191702ad42eeb9fa1ed4a4a9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4c8d0a7825f5dd64e67bb7a66718c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6c5c92807f1ab3bd9278a05c6eef3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22365d2a3cb68f450152afce7608a5e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19288b8ebcc48366e7f3eda2219f4efe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4210418b54689ee503bc73cf99f7c4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0111cf72b626f31ee2dfbe50f60b3d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9b222de333bbe3b7f8b50909311ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bdb63f460cbfe15de6d44c890a6ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4a2d6f8ddaa3c8d587994adc22898302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e291b8e119cd3df7868a83b62b13d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7917c405e747be0c41dd0dac513ada304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5c5005c5439cde25a8811064db1ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0814d086e5a948c62f67b7776486a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f2c17c75fe176259ee7bbc85445a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec08498458cef1fee131c17e2b4c14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9feb54fd360a44b7b8f5ae0dfdd13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec14c619719cbf652b733c632588add310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cff1409fae37201a7734a42006873311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca79b12c32a7f56f4350c6843629d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f38bfbf15d65cbf20d11f130bfaed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c474a5aa6dafc24af0a4e33a05dcbe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb8393a9ebe52a6e2ce7f2b88b81e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a8c27faa8d5a7178af8b7bc576ccd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb34e9f0b9023f12668b6b3c0a2c1b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5707946e4b198495ff87899bd1d6a57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45591f0fde0a6685d0455346d06c147319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f834c05ba84b2e603616d0963f5eeb1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ba1d1e4a70548e8dfc8a5a0cdbadd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38555eb2960ca3d65b3a7a3bb8a4727c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f415f12e480fb2fdc8f6612b3482ddf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bef984a7268fa70559e74cac30fd33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8f86bb6fe6e10110ff2ac7de27bee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e799574db1b40d955835f44c69066d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7459f9b3efc38ca3cbd2965c77727e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1773e6c983b5dd379d38fd909f934f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc009a9296f012c38848feeb89be0d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3621d34a77a202e9102e547fe4df16330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfacef7c94831e1a9745d0933923ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484ee7f6800f9c5f21cb42231f27ccd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151a804676918283e7e67266c35bbf7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a4ea6795343f5957c3da93d864367334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d018a55a3eea7afe92860dcc2978cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910bde96957c3d546eda59f7068a832336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f278355ed0b2f33fff173d75c1f6329337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772eacde686ef58148585e1e5950578338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da51cd8c37ed7ce39b12342b29685a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048d9eec72d696353ad56de8c4d0b54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951f579efcea74b31fb7a72bf670de2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8092ec8e20cbfb955f2a54d88195c3e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cc7b8201504c757f3baa2fe67870c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7470efcf920202cbcd0be60238a899d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f0f816bf58836bc6e4157c5228fbe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14e1c6e1ab6f70cb9cb2c96d638f12346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382fcf06054586056bbe8e0fb9ccc8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecdaa6385a183b76ac9de37792cf1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf47f7855fdd5bc058a4a460383ddc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b3fd5d3c79e7649d34193e6968fb4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89254cc57daa516fdd2c73120d40c82a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00162879aa364132916a41df1c3eea75352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d07a8edd6d42ccf07fa3e7663bc9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225b577ffe9c1e0f4fef35ebf63ac37354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b206563c5e0548bbf8563c5ffce5393355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5b71dc550f497b34f2793e91e2c97356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd55c825bbde8a95131183ae83367d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041d745d3d5183112260fb93d182536358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaf1c0fc150636e0a9606f40afb54f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbaac0fe1a0753ead315fe67be79ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276df20f7c0271d6a6d7d96bd2c8e64361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694356a22039c4eedf368f6d624e600362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36505efca60ec8385d29c44579d81f48363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a5ba96098b5c2be988ee1c54c24be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423690de00f8455fa71bb7567afe28e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52917d7bddd16464619671d93c95089f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825e5cf0a29feb65321207b0cf07367367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b85c44f084f6479e8c3faa6ac8289368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ddd43e09a4ebbb3f56e621047bcf4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195915623b560a68102516666b6283bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2f8f264119cca9002da1139cbfa68371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8904c1d7b90f5813b42cf5756c7161372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cf43cb32944649e244fe1738776f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0664707f755710807f9ff8d8b3869374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db199ae60b308d766caef2e3386b4212375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00559228b4895d41a5ecad017d781107376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b59f16b298c7d05db0f5642f33280377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685d4ac4be805b3f2c37b30de12a536378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288ab887e22c601421c1bfb15f0f2a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644305dc1e4cbfbe121aafbec57a0ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acc34b7f89d5eb1d90c1fa7ed586e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32456615f1939cc10081a106b751a45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a327353fa48946a32faae87b68f9458383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67b86fbd1804229a61c5e260a66702384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90ec05efff7acef367666b820c86f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a452344ebd7e4679d524fecc987b78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c4ebee4527e145ae42f7cddb39214387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925a4b3d8fd12e6f41b6f4c9871768f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad927f943bd7e5194b09e6a08547ea12389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834950cc970608522a016007a0aec97a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55237f489b82035f121249dc330922a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a910abd7e72d56e5bd2319adbf842ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb049f9083fc15d857c54a0f49a03a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a0f5b7ccc8d1106782d702ac82831394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e7658445f44264b2cb1fe7eef7ee1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba72c97b263f884eef43bfec8f914a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c194fb56a7b965eda7e6feb30ff31397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f71c3b71768c20ced82bd4e58c5ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cfcb3044b4115936642f202ec2af1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4707eaf5790e055e3cde1d29889b798400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6120b34967d902dbf02ddfe2340d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b4e6a71b33df8499156c4b899e4eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a8f87c95445d23189ef6d8909faec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199fd18a60d5ec6c86414753639b958404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7eef4bdcc67d175db2a199d563d52c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2c0fa52646bac1da3ad0db5940d0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e183e38362616fc3a76ec0bcf66c0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a15bd696946a3947d0098726db9264408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dc0eeb662e181e922ec2331c5e8c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1221d0dae3a1fb45bbcf124d83de300410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fe78994cb77ad2532919893a3be89411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94326acc04076c88c3ca48bdcdee1724412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83a907a4158809bcbffada1bb332f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864e43c5611225e123876b1fd45c308414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fbf189bb428208aff4d3b3dce18ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaa49706ed4f4dda81ddfc649fa582416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1eb66b448c9208fe3c06cd542ef69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884c41fadc23bc96ba1e5ab72f507ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba18a681dfb8fc0786ed8afd85789b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223654921aca8054332da56664411157420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c196b037f7a61144580de022694afc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e87459fe0af8bcd05a09cda4dbb88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd418dcf9c2f74ef60d21995abbfd1b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e316d9983c0d3c2b058fb3dd858cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf3098dff8043dc59ba4df3693310b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1dec235056c7306d6641ae8b05562426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051f33e06e8291cc4c8fccc8cd96842427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c97cccaa3b7bf2763052b3da6dcea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265f62d67bd5c6495a5179654b64659429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9e20a85792dd8b7013d9c1a4407b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237544e2ee4764712289ac3943e6f111431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf304cfc7f06f06d94dd9909b29e47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dea8df2fcd68177b13c26509ad747433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe5b0efd5ff2eb26b2163c3ca053c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567ea669b6add8ef84fa45f65ff245e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11acbc59e06974d9a2ee11dc4009ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6227f2356b06a5e0b574bb7b7a44bd5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31212ae2b18d4357b0b4dcc0878d6f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384367ed2ce235ba674ae88a1bd6138e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e42224d4a1e3d7ffe43136f3bd6f82440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed49d532da594166e71a93a2cf076a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdda78a750189ead295d81d6c98262c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66b43825965a1276a2b6ef49b0ce69443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f0c03c79e8ff938609659af9ccc22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d859590b4e8c85df56c822247e7f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b29b0a8103234daec88fcf5d41b3c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20579c50f1d825eeb978382f0a0fa87447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509ddb2482a9f53568d38162dfa7570448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e03e65c9542c3f9112f70760f43dc9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4bc8e96e3dcd70b2e9431925ef0f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06182ae32200f5b6cf3114c977b539dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6ed4b42df93ec42144a7026fa2b5b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e2462bceb543a052b6c5c3a907331453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4316e8b82df3f5e6ae539a6f8429e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65b0c447de95e70bb8bb216ccbcc48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3e8b10b45e465d0dabc44ab3fb75a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6683cd5059cf1af0c1c9df6b5128eff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d11eba3447bd9fd8b82278ca47c56458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9c1568892dd54258f7f5e6df6d4bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82606d147292d0ecae0fcaa1549372ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d649cc2275f6ac10c89de9d42366fd1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a9f8d3d523870d62ba114a2cacb3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4d0ae31b68d6a37b8bf7998532479463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aee0d62d52dbe193318e2e350d9af4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59e8827e627806230819dcc76896bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3afffd7d36070907973fef6ebd512466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7b4eb1e555e315d2fb76385fb5cf5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fdee048f10906a7ae80bb06432174468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2148008ea2632e111048506acc41238469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa92ac3fb0daff52299a8c5fe560845470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34e3f9a83f8379ee831f3f98da581f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e0b592ce643d4f2ae631605c9da25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89337893de667145918a037ca0b8aa3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b30cce2e85de0a52f931389653e8ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fefc16bec0fcfc5ade8e3a96c24331475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21f09baf8d3162bad48ed3c5fef3a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c08b47463de9d13429d3efb42e701477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21b8553fa5f846ed02bf78c104888a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4b11925967bd3121efabc4a2d2d06479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b973970ce4a929e50daacbf658c856480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afd5548b5e781f3dcde9179e61cece481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcfc0785cd7dee82fe058997910efd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d3c3de1deb969ecfe0730aad970e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aeea65aaf47e1386820bcb4b339afe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62ebebdc5a20eaefa587e9f375de87485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059c7ed38b833032bdb9d94047bea81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d56818e3793cfe3e2bb3d0099133a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd29f2974e966f67c441a71f8be8b80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6b87ff112a0d26402004630c00ea5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992d0385fb610786757161d41530d9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e361287230e4b554740c3efe12c535491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6ef4fe940ef80eb2bad5f45db559d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4a903a89f337a11c13c2be46cbdcd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469bfa733243080c40d398df0fadf81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b6a23221677dfd8884f2e25ecc1db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b896381c2fb393ecdde5b98149b951496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa26606e954cb3219c706486f41e74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c687da951368ce45fac3fbe6ca9f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33313de3c9fdcbfd65e9e80713fc32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b36da21e92710a3d3319592e555b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ffad07b4775133648fcd23a60c727501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718609ffa6171e36faf79fb56fc3c0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4110585b92a6f9ee54853424f04d39503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549b76a56c284a74b8014bc6611bbc2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62c487c3e44d4269504883fbe00826505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bb4ef979954152f1507e9c7a6b77a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc57c86ed7da9b2b8a2e1bef11502c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998284723a8e222a64b5846d70eabec6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aa658eca2b0dba1f06ec36ef4e532509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0e1deee6c205f6eb4b4437323fede510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a258c97eba784280887560dd35dc7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb0fd364aed60d2c9868941169a5eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e269985195e1990f8d0beed6f9cc1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224e9a48bae09a5e36e05b34015c238514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21be94df00403f6a590ac0d03985d8e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439ef22eb00aa794dbe9225133b6f35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382158efa05273a63e2741d4ab008a39517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae46f52ca514ca1c64e508d0b633fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d18926a65be5c1fa5f5792fbea3e5f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce994ab27863a78177c9e1f4e716991e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3900e6fde5e9b0b599475a2b7ec21521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5a9cc98087666831a8baba209328b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09610ee129f28c849968ad27130a55da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39cb03f36f6a528970a1fd712c13b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff653d1d46ed55f0a1c3f7bd009efde3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619a298b5ef5ac6af7c60868dcb7054526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae1be503feb6f31a8c420bb92a16fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade15e6ed3fbec77e17b5600de31810528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1acdd7f02e5f4973f097dac5d6f03d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac60c8c40082d214100b81b4f6c9131530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef11936c2829e50ef31f845a54add99531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec4624c3f18f4a7d57269cc0fc3cbd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0818a8afe4cdfb5f810d9837767bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9738402e76fd5defe3f28a982c3a29534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae70f2d249e15d5b6159288912a3ca5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3ddb14c0111fb1f9b5b66f6918d98536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c069cea8041b05fd3288827c881bb3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d6037e334345ce10d53fc7acda7bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a9777a86acfaf96ae5fa5216be933539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962015edac36176814aec7854d17890540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0158bd8856ba30dee41ecbdad7121541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3372293c2d830d5643cfa251e8ce214542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfa02f7add3a96e953948c87c5d4a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daed979693ebe647d1d1ae9ff55fd9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893b89272acc204267ac7bccab43818545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f9d527c9e3a224a727432b1e06f81546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde202e8eefc637dcb9ab9ae179531fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b20480de32b9ad1e1cbf1b5f94507548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88604a2a90ea79acf82896871db5495c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef0635666fca0cbd51124e9567074b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138032b038652ba45c99126c20b2f883551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913061ff3824fd27996fc70a562c0351552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3015faeed1a74981c0514eeb3580ba8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32d6f7fa5838926a65e35a560af4ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c2545dac2716268b826f775aa2f78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1c47046846a78c75cf440568f2ca1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7588a15f9536a13ccfb7c0c41eb1b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f9faf3630f7bbfecba7341b0810bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402d15d1aa528292abc0ec4868d31bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ef6d74d7621a73bca58139179b1b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccb48d6b05a0b3fa785badad307e5e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dac3f16641cf1fe0f6854f17218da4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06379cbffa4121e8f18703a986d64e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2add71a1151d16024d23acf610527564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7d79d9ca20b3f087fad33122a7715565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7366f9fd26dfc5b32f60a2d9e392e69566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64917fa937f26ac79e19fcb5e16592567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305b5e9cdf6fa811911801bfaabc992568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbdf79280cdc9596094badf48e6aa9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f26c0b7b561f760cac64a632e46db2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bee60643e4ee3e112f1f86972e828e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af6055f155a7b485d7d2fdd6a556c2572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>