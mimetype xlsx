--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18d34a32956acdc9d1e9c7dbb6428e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f319825c8d00a8e8d3c974e7e24369c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce9db5b501d8eaa1bd820e1f7b66b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0481d676ea29a48bf1eefc7fd25dc5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7cbfed8be7d857a1600ede1e297965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67167e124e287e7ebf998bf48ba2166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b203ec0518375e8846e05df3ed6727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251b209ade249bf1e3f68b6c485e3f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15293c4051bab17bf07152ca033ce2509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d24de587a3a32a6afcaa606d83cbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46d653ed014b3ef4fc1803f057f61311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12b12c0d33a84b2dad2cf12906f9f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43941b3da9e2dca597fd8547f9f9db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de80c08bade47640f0ff0bf7e3dca5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b9840071d05c350b548fef790d21515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16517106e6dd0c2f542d488ce59ccd9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1792c793dc0db5d6eadf39742aa19717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c8c13d927c709cb451dc469bca54c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bd409f86ff5ba379f1fe5f1f7142219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bef40080882eecced9c7f65eebb54920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8237ec68d172c5d92618db535b3a9db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d87421a7e6db19b77c9b85ff8bdd422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e0b17238b3e2f4c4b24eb720938e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119220fe005046f374a7181af82cd85824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9b4ecccf9d0490ad4c20b98e66b4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744d938d6dcf4e56b130d2a9da867a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf4f8431766bf998d0291d9e01b44027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164ea14b4609bb982a48f68d54c33bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8aa7363da7c0f7fa6758169f9d281329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd38aa503e1fbbc404596c7f278d9eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fbc70df738254e2f30179331d3f0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d380bf2b8e46fc553109484807a984c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c21e3ebe7433dd16b4087bb8a6d1be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311e472ac7e1a7098de52ac55dc817234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c94dcbd7db6c338b70c2d6772140cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05057a2cbb82688a25a7e03725839fea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e3f1bf995cf5e5242bce05275b5df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82a46ecf05e8a4a8f15ee56c6f510138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07490befb756b5574477d0b738a5ab839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b1a6c5ffd3957d7bbd62131ab9b3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b551e740c4daa96034af406a009aaa741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85805252c26090ae60c021935a0ff5c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13e8f06365930b070eb2aacd4c5e6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b690fb0ace95f05ff505276a88ff7b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef41cacc78a0bedaee5db5102afb63345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9655023304dc71e08f522ce34514c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5b4303786a86ade4e7dc86823eb1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd472113de0ae8d38dbddba19495c2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0985919c120ee97cd544aa81919155c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059cdde3375a2af19222050071b577750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f196adbab3e0dfd66020d910ddd5f9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a816a27e4b280d516a2eabd773fdd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b32e73af583558ed6e89060f313c3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1694c5d4a0297e61a5739a03727052954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8d534fbb1f70a63495979cae6522855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5c4462cc93daee671f81c982d864056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cabd56d28829fd4017789f4f3ebf6257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cece946add9997151b624acb17d47258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7e14832afd794e57957f57ca8a02659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906439141e23b0d95aca88b6eff72be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2441e5f8cf2654c001d74bdb65f66d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063a2c60c38d88a1d5c7c03d785e71762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266edf86198988655807d43f50d4cf563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698e42b2eb8802589e616d6968c354e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6705b4ab67aa388f7cdfba5ce2b9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd2ba685d18d467467ea906f81cf5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4ab4fb63f8b7743230989feae9c2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30c806127f2df8742f43b0e2b864bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6a6ad6bdd6f27986721f9a04ee5d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb5e9198d129449f2ce8c950f81be770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd49426a4844c26f0080fdb00dd380571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4d5a7c9f2be4a0fbf63c36498fe2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4305e93672f99df1b58517a30c10d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23795f519cac800572d7e061c9d2d4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f947706c35aeeb89cf152c606c0c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81af02ea336edcd8c1f8b509166f0ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf83d23837d4a3087c530c6a0f05c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34155f5ec44963551d247f92ea042eb278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa511e41f46360ca18e585e565ac7fb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd89f6fc995ff5bd4ed814f9b85d5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc06366706b591e24a9c0359ef82b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2315501f13ded4b3eb82ead95e698ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203f60a73d6e88131e6a116fe693ecf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154261e27c35c20e4488e84bee93bd984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341adb40d68692a9cce52610ca4b3f2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeeae6a0e17fa5e1fc3a51e51d637286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa32a6635c8b2059dff24524da86b3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4823a97dab9e852c4c0143ac13217f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5de6be30e70e813801c615a4db49f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbe6bf4865ef0b7443aca636eca65d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403ff5fc090ea6b4fede08dceefb1e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567c07863fc558057dc60ac43a4069492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13fd5a528052824d15786069352e6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4787dbbd71ee53adcce9b976ab8dbbb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d6e60a927e71b0a380894e510358995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a04d6b974555da482b2eff4dd3b8c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a4d1a34fa4533b557e7ebcf47b40297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739fc2515acd068c8238bc367e3083c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae26faa49b5068b68824d798713f4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d45e882c5409d5e77d23b415ef06d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7578c6c2869e0e61dcf1161e62fcdde101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88858e8b6b48c35dbf76c407295fc30b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4c43004956ee61d38fea037e726b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd94c376dd2b2633a8fb687771af127104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160a298eb32043fd479e40f798a5691105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450899df3dd0b0b204116254ce7d6eef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409da0481bcffa2de8365304c444bc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d1eaf9e0f5af56e3b6427fad1bb91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dba4e2385f1e3309b12785b7159d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb52b08bea8aea233dc79fd2165a4c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177723d8f7abcf35c8fcd0340288b01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa18834c2d2a5ad9c6fdf94d7096212112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121eae9e9f730ce709b78c967b5d48a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77de54b82f369606d02047f46b95159114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefbb6eea747e62a2c5065a156e99d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb95742a1b4dde48c78cc7b96dfffc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8099c115cd8c07ec279310ea3bb907117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54119e7740b733e3ed8eb00add4da5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a350d69edac296bb9b5f58128dfac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec734de03dbd97aa2219a89eaac19dfe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cfbf8a81e7619b7c786dfb2dca20c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987788d0cdf4006b294608be969ecc4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a13b980edb20f17703ffe466622ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1883483b580cacc157d87e2c34972124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8f2077bc28c3b36e7eeadbb8459fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca3ce0fb676eb72a10dcebb432c1a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c860baa94bcd90294ec6c296c7c49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac71093726ada002dd07ca46d3b7ec8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321123a04874202ec67f7638aea38954129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fea8c05ba0840b651e7c59a2dc6ae7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ae521b28ee94dbcedf79c5a519d9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac192ce48b81dc77122e1807e2a7262132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d6745caf2996c83e73512e0da097f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59cc538c183fc62d4742ba2b591ad6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260ead4cc5bb7c0230bcd08bad088dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92b1054fded851edc546301a927f9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2452c7ca79f935645830976b4beae6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c83b9132763a648eaec214504246f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca880d28370207bf5dc674b883e36506139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519c274593425d5d59376241f053a3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ff12b9cff04490087d729dff26a92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b0f398c24fca397030b224d3b618e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a0afc17d4c3313fb766d1da068a62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9b3881a158d9848f784a00ae735b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcdcb5341c037270dee5a6b89ab23a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d8b91153d25b11c6622410ef4c261146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb5dcfe173954a6999422a04cf4e8b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252098c18b93dd9c5fabc9e679590fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fc5d6dfc25397c35177f2e2a30cc6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8821a5f6996be4d079b489f2309b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724052054a8f0e5f451747181d984e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4aa477a52127c8d623dd0df3aabf4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be90754e35cabe803643ad156e878e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4ca76805c3cea170ef3619fe0c61a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0251e7ec931c0d06f77939df34328155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd45feb53c44d5683db49f89899c4a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60d526ca0b45011dfde61ae104e37b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400122df5e9c1e7935175ac7b3aa5c7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9129cee8e131510e1dbe762971b2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31574c3b24f2cf98a778bd1ad805202160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26dccefd1c97bc343cbe98705c7ca0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ccb8952ca6e1a50a140d9a473f071162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ab5eaa80bdc6c57f9c2e04729685f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d425bf52167926017e29fd5337da335164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb95291c2325021dbffb946cf728e63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adac4678788ecd7f6a5e7492a3dde4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed31d77563c931268879334f736743167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082deda432147c93c41d1d6afc672e52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41c9d44974f36ca6ba7810e0d6ce16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef786d242c5e40ef200b2c16a3a7580170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8004d87d9e00317aa5ca270b62b673171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930787a67b6288fba6b43f53dffdfada172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416e5f2513e53e84fb5082b9bced459173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fe74acd64c34510f88cd065adced6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a9b9ea7d74899e0906c9646f3a51a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa81080a73563ea280ce6425c60893b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0676b7952ec54b3e8c149ae528da8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadfba800640b2d2d835d11965cd9fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a22d32c06a7a8516b9cb44be7a7eac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02909290370b40b36415448e47294b51180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edfcbface9aea1067dc9c37850924e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d489e524e0ab985cf448977ccfd2e62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34283a74246f9d0992888c363f267d46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5538e879aae901c0b106f1e6dfea1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f3cbcbeae03969596121a2007338f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd243c17278ecb0e06897bde58e4daa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67b33102a5788c2f32ed69f7b5172e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd56b01e16489fc620fdb096cf5c779188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b44f2bd8fbe370dd2446a0c5653f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfb1a401d156665e2b99458590f972190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42bb56e73eee61db12265594db71f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d644ba4d95d2ce6ad283f0aabed25192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d7933899fb6131101b3b4c3317e3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7feceb445a15529a79b39c25f2746194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13357b054af725a3065ecbd11130cd7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c4c6eb65e90a120331569532af995196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbcc85b23286ecc30a59f57bcbbdaa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad600d5e5c7ca56a57d301cfd7039f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f029e9eb051cd4c4c8cefd00cbf41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23bbf244f761d5e1f6d71661bb158f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108171981cad90ef8494bf2b13b83ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda39a263957f21abd33c395a2714f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb69ce7ec36c16f0f7802f4e1e1f11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048cb11f0cfc5afe662ca113578c0cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d19e588d7791b17a54b52a7647815205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626af6524a7246a0b1e213c7e2c3631206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676fb86f67f895b1ed93f2d2b79075d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbd237959810cf870f1b01401dd971208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b3558eface667d6e5c5109ad70f22209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938a3e487af04bc6aff51f81a95c652210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197898b46b9d2f5395a4660280f9a77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363a96f5f87ceb8d3d3965c3b846fd2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705f61d9b04dc4c3fc389156206282f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d376b17d35fd97f0469a069f66c58214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401163611cfb08306bda278dea58f98a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23024b90b61517cff77199e8880d6e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b19c7a5271ea5fdd64d40a7bc5652217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808cb09f5881a7854565a1b1e1f1a68218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddce4d624d1bd72401a1b9bd505cea3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f708bb6301895038b6c0d0fa5299a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29213d1328b442e24f1464f9bda04664221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6be7201086b15043e3479e264de544222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89466ca4fc0dd6a4f2dd4aaf5223c92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6f0e51c3b5a6507bc24376b94a806224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252c52b336c1da5c784aa56d42dbfb6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3feced3661a08653c616ed163f84241226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8e3965b1cc253343eed12efb5ae0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ad70c3f2ef528bcf2d234cc32fa1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e10642df974ee21947d6a0d473f46b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3f1459498025cab6287e5e15a6478230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152cc997937345808ae99462a4a1a12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01311c8c189a6f8c732c83509818c684232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b029bfc6778fee27166030b2f876e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf801bc57d93e45269d871ef360d65234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf78a3edb85de65b1d34bc930f23267235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001fcd863f1e3db4d8785e509629d8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccf9c49c9812a84faad5db97517313237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e5e29c661b0a4b9bf61b86b2cbd9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b367e09680041dd87d2a5daadd82b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13def50d55cbee9694e05740087b36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744c2eba745d1921a7ec27b4d5982bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9677263a4dc3b3df485b026e786a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaa20d28edd8a45c01701cc5299e4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c634663f12e239caeb0403b082f455244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd100a582e6eefd6b926a07c6fa6d66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904584c538fb0b1103a6f6cffc4e941246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164deb8ab11317fd087e2e3d07a9b079247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a8aa786dd831834cc05898cd10d36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bba452ba7c38add04f55a0a58611b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc8bb3bb260074fbb9630f471bfbe2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df325022aa25c1c60f47a48b6a83c88251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505e5433f6b69a3750a6f6ab4da9436252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dc5315164c805debcec3a96779d66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8856f4a425754af429ef182a127413254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552da185fba985a3b2db3f698fc376d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a70419a8b948387f999c186f133e52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ab937dee1767d4c3b0550fb061d53257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f2574c44dfcad0c0dcb3ed15cab14258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66290aec02d4c9e758714465fa6f0183259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0d11dcd0cadfc45535faa47f51aa3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29710cef39da2a2447c2f9d77567f768261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c33f8c4e0bf2024274a14dfef5e7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a932b585ad5264d7979b236673c87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769baf49a0db401a418e5ecf1dfadf9a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631ddd2c126599de0887a2e4d6cf8bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63172038583586ac9a7405ada579aea3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26078ffbd9f0e50e35876a6f3678249267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78aad5dfd9ba31894896b9c6660efd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fe33dc012822e045332c87c6dd839269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc0eec39e2db492677fb687ba47236270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb0db0b74e5415864c4ce9650c2356271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24699d77dec8e801902fdb0f50ac8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60e160d5119500bbc98f875c0fc270273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a8b482ba3198c27d49925ec9b1b51274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeac51f21a01cce406a8eb2d458c9de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6ccd458d9d7e40b834a9ca926ee23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ddb307f7a6e7eba0b94670ea06f12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b141c05874f7b5184be337a598467b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9bb78c49477907e565a6962f86b45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b755c131976c396cece05b4bae703d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074bcdd55e63bc85aac2e82288de260281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bc8370292e2bfdcd03405ca4073c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a926a0fb43ebcb40e4629facfaccccc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83771c46d8010897e7d9074ab3563da1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e22c3de55cf200ff75c0d6db680ea3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b7aca943d594254835c09dbdaae55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e91f93364e53b77835ec1fbac2b5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea86117ecd54c1aa5fa65adb7e76fc8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f6dbe5f924bb87330eb188b565c52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e427e51fbe91d2561c540afa0d13196290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b93509be6e79c1d43983bd958ad7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7bec899bfe63eed5ccdc5a04c1a87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01e93f9400d562170adfebfe20f1ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e93c73950c58be1019c7478089ab75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331239e01ff283e2ae830e1fc3d2ee3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde26928b870bff1b3c91726ebca1bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467086c45f4d4760aef28325d7788041297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0de35dce179dbd7c6092fd2435999298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc58a54ceb5e589282d9b3bfffdfa9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35886aea1279d75e5ff919a8a4fc9e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6dd2c1392c04b7c05caa543eac7d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd137e4c8275c8227e3e3b4986661e7a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f747183c75e14fa02505081b150a441303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20c9bb533cdaf774bf35847b325a6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c52e4759007acfd5fc0a7e92e984ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cbc3522ee5ace5d187478d9b7bca0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5dd13e014a1e04c8644864243ca03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f57056f2418bf5a36e25a921f4d2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd971d5f337ede542b9bd4c7671d041309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c51aff474d673c2c496286fac2b640310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70ae6bef938b36fe275de6cb374244311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e62b3eaa49025f5e1cd4a3803acad4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc3b383fbfedaa25a2d54e62113e0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865b48beb22e722bd5c6f9c265a86d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affa3518421e7519f9635d03bf74b68315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fcd4764e197a9c57546ec2697df41316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165bbda929ebdc6e4446ddde607257d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a741603635a45db3ae5a66898696386318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e3befb075c287cd0a3c6bb4373c59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6bbabfb518c9cadf8822418c43e3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6175321b4266b9cdfc3ce2fbcc3022321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95e1a63a08af113c91c3dc71c46a9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691d129190e1193c7c27ecaa9b77bf6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45e849bd782505daf455ad4d34b99c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e6b35dfde48347ff85373f1aa912f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ca1c41055be67186a606a38a142d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad4823ca726a37ace89486c7588e44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76894522e44b1384689b6ca6b03483c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76ee7ea27d82432613df4001a6da47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34451bb29c47436cfc0725e4cfc96aa3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792fd6289d42ce736d54fe75520f4e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c630889a790a13ad9511af3aef155a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8076acd76facbfcfa7fa22392471ae1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70280eb2f2b572d60389e1284ee68a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44accc1a763a9d0ae671fbf7b5964e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0baa7c8b2e1df919835a0ff1e07fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0b0bc983ce24a038d1109b85658cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674cd98da016564251dbc3a9b4ba6ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eafbfb1b0f5dc5c5f2970c5c69a280339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807f9bbfe62f774b273c889d8b7db91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26e2de901791f884b1c27fe6e6c989341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b918924b8b72794535a77f93c15da342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4d675baded988bd1ce35cb7e8dd82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adae4143620441117be2889eb511b2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ab1c2fb7b5acda8000a85a877873d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb5b8fcf20518b8dea90ebd73a2571346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140001a8ec0514e4dea84792cf73d4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c172e03353296a79b4153339dfa0866348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6c606d1fd82b7bb1a794d593d9747349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6428218aef2c5156e1ee0aefd348c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77ea05fab18fd0eced77989a4037c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79d2c9c2e69bcbbff45fd78b6d10a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c57e343e44802f2314c114043af42353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95847404d651e6d490c769f577d67afb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdf42bfffbf51892f76347926f64a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a0363510ca49ecc0739e8ff164a64356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c0810279cb3fb86444692fe4bef90357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce690a43c7fb12f8c2ee27cc8a41336358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d1b6e278742b59dca6b32f7e06365359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8d94501a4b5be62583d2d5e3e47ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e768e80f7f7e19fe46e11d34108e16f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad639c17baa73e5ac7242cfa0bb0ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b7414afcb504120f74fad8fe2079d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73525601903bd7143e76e65293a1f87d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93638322a2134caca78547f1dda0088f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1cdeb9f826012828e855388d7550b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006364601f404304defa5bf46c017279367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2b4c92904837789c816a2b980adfb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7b03fd63fae21ec05a7f6c8c6258c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f240ef14902ad0aa17a7b43498c898a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437955730b98e5fb64ef9f80a6e22460371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bee3158499fe7faf70bd23aa08cd0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1874b2ae7a4f7e36e78e8fdd13e59e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1955a9b2ba7d8d33ac1461d649f6aec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec775b5a7feb8b2614bd774099fd5be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b433a4f0fa423e4f8031e66710a03f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a53c686243d426513edac38d2a5f33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b683a6786a6cf6e8a057572c3b432f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0846b76f92e15b72d2f16ab906517d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67132178d884898e13a4d3088081860a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb250f580e0982740954db1499c67598381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fae2da350794de18423c34811473d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf432770a100988a1da5a2e8eaa857383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565777ace771db70b10a1ef64a0e9d24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b16fc1760368b0637e5894d101a1da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b57894e4a99f796f0daea1cab0df7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac8b89ebb3d39efb61926c198dd16f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311de0b2bca16d70a2a3bdaa6c2b89c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb44b688cd7b50ebb5718a01cf9942389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdee948ae09d4a8fe998ddcd82f567390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e688d5d9365704cabbf2302b215e38391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ebb1a8c6a57f03e89dd5d0f3afa79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d73c281c86cd93f3def425e3d88ec5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f130128e24d815c4d64a7e9e2da28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b903e2b50cd173f51bb54e484bfdc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa7ca382b61f6d4c179107a780c2c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5695009be9445f1d659e780fe1cf3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9aecafb92a17ba96576ea0548c67af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33213a5bfbc8ae313b84ff22a1222236399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d3e2d2cbca4fdf363f19c675663c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21515e0e04faa0d45a53e8195453a4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdbbeed03a8ea9de4669ad867368a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e9fb5ada00cec3b38d946523ba736403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36885a796a23fe9162bbc0072f5c9a4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90854637065ba4a5d3771a1a5008bac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3319aeda92107d4b2451a937c0805406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe264162528524048919d5d9f7cfbd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251d05c2512ec4d22d197ab6ee4a23c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49d8832b678a4520ac05f3c61d9a2a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2f8086b6c93fddc19b0ea06e2c976410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ce39b406e3bd684ba236ce68fe4c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee35824e01bde3884bfe1c7ab891b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964625895af39d66efd933d8ece8560d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adacff0b96826f68ab1c01d8c2bf29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f070a96cd94e950a431c4237543b188415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1df95cee411fbe7753b40bfda8184d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd654775cdc344339a6fbe9292514c7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc15a87c30969792e252fc37a3a2935418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732dd97908933e09549134856ceb7c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376499ec7482bbd917a4d6940cf2d4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b39b825387bba7fa908a80633857c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de1a1ad5884ca332b1db1a1bf547b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de27f63266c23f225cd8b16397b4e0b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6eb446194386f275b56e5d6563639e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958edf811bf483325e64ffbf6eef3fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cc14a0928b11e434caf70ab613271426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abc8940f66d6421121e68ad6ddd8a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4924e85ba8be4ece39a6cad8a526e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e43652bcff84fc658b9a99a43fc12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c251772ee1efd2ba4caaac8705ea27430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a3930d1d6b1b8098b4228ef1a3e16431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d43e4880cd5c00471b6b840950c31b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4975ac63aae5df8fc610baac57885d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524cc64f1f5ecfc184c09738b722213434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf03b9fa158d868f5f142ce64ea4ca7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837d81a59239b7b3c8d6d210d09d823436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975bfddcae13bdad0cd9bcc5f99868b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf3e3bb119f12f8df5710105888467438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f49f35312ab323a2fbdc65ca7df6b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd27bda3595382da459ab17fda2a06d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe71ab2d7c7a9cc933efad100672292441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b091b8fc295a7ee995722e0e6d90ea2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49139e48201e6fd8f9ee0b948ad718443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c27a0417ded376f25e07f0488da6e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01042d2c9d8846b5126bb5305850e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b179fa4da47116ea9a8dba1815e0b44446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13538c3c85437ee361a0252c141d1a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170da715f6e31d30bec5cb72821a74e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462918d4b01f6e5093f4ef21f2abfbb2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a6ab3ad9fd2c5176cbea24aa8a7a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0485a20dc7f82ef05c41a13d0b4746451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e697f4fc2928a5e2cb4acafa2a91b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecd68053147dbca4a121de0d857326453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac580a4e7ce9274f77a237ae6fd58f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612e6729db6c27ee11166f3c01fd472455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49c16eaf99ef3eeecbc60604cf6e02456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18805df33032148ecb21a2b223358963457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae992eb0d99a4ea469e5c1beee8723458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e33d0d85c41cb98c2799cf216c1c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcd136294b2ef4987a96768d7f4eae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826f50857be546c518ef5203a29abcf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d648f9b9e7bd60f4ae9dbedae877a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21734b1ab50144a47c97a4814b4ee63a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb8dfebc7d97dcac134309e05bc7ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c149abebb1e89c7af32049dc60dc82465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccca98accc6fc81c5e80dcd5da1b85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc96d6b72c8de497f4d31cab9bf106c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e78173110982ad6602698c7156aab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff6845b26b7750a6daae637a5b6aec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cffa7510abaf37b24251dfcac2b79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6e322f917d87ead9b80c6bfb6e6d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02114bc85f9c8d74477be32a20e4b65472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc45c8a3132d8d36feac18e6ebf170473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa7a702b90ae6024836e573ac40d10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde432c271d2ebd01a947e69e2887d05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58836a04fc498ff4a70e0959ee28300e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecba03edcce4f912a7f7e18ce4b222477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc4d57577572b571255f57c25be69f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20970080784958c38696979ccf06c60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4864ef99ba48c358554515f33b8cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b457e892e8fc45ea2c21cf34eb879dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc6364084cdb1be92efc697bb86428482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c074f9888f5f134f677b9ca4202204d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a329f25bff1a6b50b35a93da5b4cfc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4d1461be777e143c66b363b789bac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674124ef6c40946c8b068a0630ac2a0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29ca8423b0505e2ed9e42a025818d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3d5b596576c11953a785da01923e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961387b30886e20395d34c1f90bc28e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c554704c8243c9845ff0ba509629bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268a176513f272562b4bbcf03aa1713491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39248d0541d0c5e410605eba8351796a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf21f9be7102b7a48ef1cf415e0ecd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86550ab0cfe9f3a1122241d472e018d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778348da20e30d2243713ad1a93f843495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ca55c99127ac3c4207e1f7bfdc6d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054363b342c8aedda0502b0df6c6e30497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ace2d3c92c4c418f0eaee8231bcfdb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c588cf58e0bda00b22959cd8a34d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740597683ff9fc41c06bfd7b31b940d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06827c4ddd1b4c7937403aaf6d302290501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bac5bd90876db9749a882072f5d6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2e42d21783cbd2351442a2a6cf7e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea17a765d41091563484f11b68443be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061799e748e3f3722bc2e87610b26933505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577b87bcad11beff8bd01bded67906a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f30e15ceebd4329bf6e66b2d57eff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13e541e489b8968b457f58fbb58d57508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7cdd22670f145eceff3b5ea2ba070509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba5ffcf1fac80f2e6a96128d459d13510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a347a77ae103adf74a6f39f6e2df7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57959a6f6938d07a32669785d2803043512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed666c6045a8c4ea45f8a260df676b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b66e76692d7059add28da102c4b3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3ea62211d823d5553adf7d124fc4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850901d55615fa554e49e8b8368afe25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfaf035b9d7fcd9d861b524f0430cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8189b3e9fffb0573a2b0e892a5a655f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacc9fc6b6a1d9139d9e8512062e7ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054a28816cbb50562e7292352a1ab64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12597eb5cdeca40a4f1a7d196a2a4acf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c972ce9900e136c30db4022124b823522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf67825e37c08a08144b20072a4e91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52808891f35f8ec6cf3033cda6d10b27524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b6f07dcebf620d22d78d4c739d1a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42d0aa7fd68f860d6f0389c22a8097526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27a0737f296521e25c3068fbbdad74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4094ed034ef5979bbd2fb6bc474bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df21bed19195558bf35f4af848cbe3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778ed8ad13ee772b246c45bf4f183b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dba76ced86e1049616764be43b817531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ce759ec405d5e2c2a1a1f73a6df8f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e9c2fdfe20c8ecbefbaa8df79f3e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6686fb189c8de753f4b4758502703534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42ac0c97b016b0cefb426261cb25f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00053597291302389b9eeb7432ff9ea2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def44efce6ea6021fbca51056428c0ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272d0f4748c2c8f5bde84a1e73a511b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6c0787624cd420110947ebb7d9375539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0e3e352f74be87bfe501248e02f3f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432d3ca7e3ee122a1ebd7d8f148a92a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6984a125a4c028c92278532c60ce8e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec42dfa5d2968f723f40c0d9bce3c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f69739574208ff1a7679763f482aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f30d708764ca0e5bff7e0b4cdc459545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170f464978220b089209c1670595edd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4b06625f79ac475c58ede13139a9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0c52efc4236d02e4f0e55f0387258548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e1136900679c85430aac449d6aa2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b804cb597af5897afac83fc096032bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75302c7a063209b36c35a865935287b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470da3ad39a7e2d95ab855da06cdf0a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffa8e73dc7a8033d682173edabc061553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caf3871b105117141c536bdf1a43bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628b5be294d6f1a3775525d598c7d68555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4e4d2d4db05e4a00d899661be1f4e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e6dd47d6c09430835f479b8446af5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bf1a63370b55c36df2c016b91c45c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a679ce4bc244b58e1e9ffa9e67cea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477d0b59000ce7587cf0ff7d45c2252560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9784cc2298c11f42094a545ed193f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664f6552bbaabb456813c1945ca6827562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c095715f0f081636b132e191e4179563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb751bfda4b3e9d34c09d80fd320416564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bf47fcca9dd8ad6fd2ff592c4ca72565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40633fd0fe93754dadc0b5f3359d3e0d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4163222072442eec8f9e20098bb5dac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f689eb832dad04d9ce6744c7356ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd89ef068ab0ce6e5d9eb09a5dc006569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdde101b42a9822f3e8f804386daa32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00b84f04be3acd9ba50679fdbff27d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5553fd1c594ef8288e4aa5434c350572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc6dc172c6ff6e28214dc5c0a3f9fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78fbef14e167784a2eae72c6f81b322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746b2f14dce095178b3525f92b877ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d73466260ff34514d8b86f22a16364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7bef9b437b35cf3954e5c3479364a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1dae877cc9edaf6f933debc5a00306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d005c28037fc2d1ead302152cd333047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccfc17a555e0b4833eadd79516ea728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a75b483fc54a452484503d7d41c10e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92db25ec57876ea58fa2c8c400a84b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043658fe202ad7ddf141b4b3143224be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d9becf2394e32ef457643f3d9f78f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e25e3fd2da23f56b2539533aba1d2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8894dca32f215b80c76622fcabfd86914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7b5610e530265fcae936efcd94dfb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc78d53903e8b82cd591e671a308baf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba65f8a7f7f751d9a04dbd6566fab017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b993125e7a3d1eb8019d1269d3e0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481c817e81984c3a3f47b41224be4e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a693c36fc21429696de9829ceadab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86189a1f5cfecac825b6debdf3f5e1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6419c0453cf5770edcdf82398e719da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faf8956f048c8068228a0a6b271a7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b558826b6b73fe9e12b4f1a8b4f14c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c768818823e049b9961517974373225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c17f27867dbf823b79340cd334e12826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37030765fe697429722eba91907ecf027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f09bfa25753ac251cbb6073f44f53528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c068ee7ce8dae0a9668dfe27816ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fcdb30b818e4261fc64a2f2c3915a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600665d68df3647eac0a63e3e3de471031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306e2288de3844005c1c3111758080932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac187a6b0a41a15f71d081e298f3a9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95875d6eb55b4344a782217b49b722ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf3741c385a27f507fab8e185f1b8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de43d6e5d194943f37ba1e7274bb5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d8ae43c76fdbd28df94a465330ed037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fad76221c21c76e5938eae482e121e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c2a5601948e4017f5944dc97ec6ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346dccbf2147de4cdfe28c9a033022640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaa15d0dbc2df148bbc97116b2034d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1d74e87bb7a04a5d63ff3e20b761042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff0132ce6a917c42bbd4b012f3a9ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6130c5f4354454e3f6551bed9cc41944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8a598a29138d795bd7546d73659de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b97e45fc533e38ae58a5abd18606be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd678232a7db78c0e3e26316621707247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29056f5ed97dd6b8e872f426f17d41048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d90bc7e084cac492d5a3ee1370f9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930b1e7c78638ecee415412a200bae250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adad461b0a16dd620baa1aa64c505e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfb0e5df0fdf2b749cc478fb257b6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9518ee10b438490c49b5ee3a02d302b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b52ec726d1c73268fa9bef4c624f8b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd08d47ccad330da25168c88a66d5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331da110b37bb27fcd166440bbf9be4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30a484e9e1ad7a5d53c7ad741a6e7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e556a3708e646a6f589369797b3d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac0a430ab592d570d59bc11080874e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5a379fb637b6d34c5f6d5e7e170b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3962f88b0f3f774d0af257c427d3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a7e18cdb90f04e99ac7633532202a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fa11453990a74b70fca7ea2635dad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd386c5d0361f0cf52a61d7f376a7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6d7bcec42a00c47f767566d1edc9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f81fa251fed0491e9b1530a05fa7a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfba465ebb726d84e3c2d476133182167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb9db2f10e33ca6991662ff26de25968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f2dc15f80485fc2a618edb658cf1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290c2cbd7db10b0c07b1f4807e46e6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2f469b57b6b25d0aae7b5d1487da671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660847d8da33cfa0d5bd5f864ee7bb572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bf7058e017a8a285e898f406ee97773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47e951b790227b40157857f43d573674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfb58e94675be2e2a620edbe146b8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8af593035e496f3a5180bd072f90576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c93e631045b83e3f62b1ff348e5cb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378510cc56ace7a230f069581334788278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6e14756d789620f26c0324a19a13c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e06a03b361d060e264c19085883d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb3cabc5153fcf9ef96b9b1417e35781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaf769acbbfa7223e82ee2f3eba7c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ba7dda79d0f0b93fefc011117d07783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645f446d867790d21b325151621b0a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c63d1e11f381b0d1f5c2846dd723f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe971c6b9b3fc192d7bddea23050018e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e6fefa03e810181c62c04d30321bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952cd013c472f57df161fad3447ab6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481be6b61629f379aaf4bd1aeebf4f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad799fd07da475660a76990751b6b50a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13a25777249c47fdfd95e3db478c3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8be141b333c3662100934c1656dc992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3c5bf356f9c9182850f2664e97a8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601f6133619d6f41b9cbb2ae375583b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2e780f41dc93a0a93dab0a3d36c6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e10e72596b18b6df20d0d05017bb196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b2dd1462d6baeae1df52a86ffba4197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c85619a4abf073fb36c645f6fd0d5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a8e8d96a6326c336bdeba4a95c34299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4626454a3438088224ba7d9c991df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709d958af4b043c45a34c9d211933ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03557c3fe2e0ce0c831313b4edfa3a66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2996ca631a7f78e2ada72326918348103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d3f654d6e3cb2eedb682f390e6e49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f483f49f6bce188b48347ca65c4fc5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad7c526077cd4a5908ea36c12aae31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03df67598c737ab549a41adc090b16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e865e8d44dd079e17a59fc5fb5a9ac3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb8498822e2880a995b26f00ae13c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de51d6ce9ff08a9a4974ca06af732da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027d9af218f1441bc54f86d2525c43f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e0bc06bcd53a9dfc53c14bf29f5dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c1719bf41725abac3a8e8ea564909113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cba4629629461a61d64d25697f7b3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f65336fb7060c563c4f0bd3aad26a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c840ce19cb1e499b5f6d42436059d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca795825ad8ea9dde7dfcf4ce1aaab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfced5612cc3fa287af0c9195cbe39e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0dd12c3e3f91a51b3823bd460f53f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350b936211aec5fcdcba005bd45e002120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff784fdaa27fe6cb354335615fe6e107121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88674007b1f8bbc1f91a1993fa2bb5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944eb4ffb50f77f95b6f0be054286c7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa4ee72c0d469dfa74d02c7889dd44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e01625ca411b4dce73567a0abd906125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b531c2f2b20639e1ba19f5bc5eab702126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972571c57fe3f142803a2760ec4a11c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93995698398aee3287ba53e5932e6a01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8236d95a9311bf5f084d43d40cbe3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24911ad69b1d72a716abcfd6d697fad4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d94b4e32c02b0a7e3bf75d560b4b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04378c4fe68f00913c8379e34027d45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac5363bb12a82d0ad3d095eb141e47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f230008b3ca8fb387d5fb533eb4bc2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bcc2fbb01910591e0b4c6a23c96c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c28fa629a5f1291acac9cdfd678af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b85c650c786d06cf6f554e21ea22a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8015976f790dc6506269998f6eac5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb94e7afa3e0610472e643b99c20db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635394615d88db4880f8007030c6bda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f164c53e73f35b83977b215604510141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86da41f2e07f7cff06ebaf256a500aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf00163a5e6a298a5c6d63cea5bafd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43ed6979411d3627071a8bef68fc6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767325ab3e6651b8666f2f0cf833b78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691321aff8ea638cd17cc37269152d55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c72a217537351c137c429c5004151147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afeab3a8442ae102f38113407c3d76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cac2de5ab9ca621025e0e69a00e5a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcff905e00d18626a48621d44798f7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c1191a4306bef15525ed41540b653151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcc2b6c02b1a4a530b79b6d21bbe05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0c09cda87d56349232b2da9848bd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71397a0332cc09764b731da66b9b3c20154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e1b1d3119245bdb0f4228df7428f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bea419cfa7cee64e83feedc55cca3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b373a36704918d08b7024328d974cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f87b9be1b8b7ea76d6b8c00f238ada158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b95236db7a0cc0267c977d9a6fc525159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588690e023d20d5dc919dc5b0cfbcbec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1ca2647a57fbcda022a3cbc790c37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c0f79f1300d5ebfebe8a1d0dfaab9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b5762cab708a5c13f18d9f9082655163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f967bd65ac76a65072d1ae0fd143e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910de2fd3b3afa68ef4d19994f30c172165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2abec04f10b46281ccbb1597f16ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf11a537f02126d9c6b007c76f12ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8320aa03cba34f44ed8af1c8518a9e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556d4375b16a61640157988dc0a3d13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca821deb53b129ceccfffea9416ee0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cb18fbe8e109a0f056a31e941b1ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ad1252132420e63e0b60172eadfbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e754068caadb26e33f708ead4a44a00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc05c45bf284ade0c5b413a21891ec4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836064c78117af30a8cedcb6f55cb5a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17955d22400f6838fc931bd6efa5a007176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acac6df393daf0c2d0f2c3e258667b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea99c906ace1737a115b0887af3d40c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97603208e777f66cc7e35396588d58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c979d2e58d7f72721d97c5888468d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976eb1bfb73f0c1b75d2f49fdbd08c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6114d95d9630be4a7da874f70b591e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8a087e7c075a1fb9dd48b32a2e711183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4140b65172e161b0521a715622100184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9517ab0e41c9bfc5968c0cfe6c350185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d4521cf9d231b23e01891fdae1f9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948198026f13cee2ae8f02777c85cc99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896121b64949cba025a6bab41c758bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7504e8a324c44b47acd9036bdcc25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb783b43e6900471d46b4cbfce059804190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099882350da5c9983a290f2c8fe5049191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c11e9ef7949e7bc223d60ed8f41624192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4991d1166b15202ac7da9feecd13577193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcee329365715d2a36cf7e71049d5b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a701c8f3e198c68d2592e4c79050914195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de17f25b79a15ea83eccbb95572150196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f1a1b5481f8753f234f8dc1675fad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082a3afbe44a34a0293938dccd7b4b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42339949156fb13d2cbbff4b78633548199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812405f6e9afb854e6f88ab265e5b8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab27486fec0d5c739b0bfff59dd20d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00105f0740b424a03d10e02519cc837d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463a9027d5fef41b824f69797f965a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6d0d1839b1c04c4fe47321e3795eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b3fee128393b91590ee556a0d8257205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b77256f7c82130c96a0b83f11a460206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451e360592645242d8f904c3ca614b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bad7bce6441b3a6246f1db528262ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972146ace7b0b3acc9a991b268ea64c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d057fd3f50935c5f10b636e5fa5263210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d951d00b6235b2c8f91d26a93d05f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebf994c31d30e279a7cad470c6a9cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e94f673e6e909005d775aa92e470f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dbaac6fc44001158a66d9819a210b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02464d6dbabf2a2c788d1959446a353e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84da87e91ccaed7afd4a9f75a2c5ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755b1b12ed3a031d671c11a0614cb3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1347c5f658002502ec79da5bf36a87d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec93ef474b3a5a083ebb3edb4b5ee2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4c07e1c94d4f5b2b614efb1b0397a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc5c3ffcdf9962fd0550128ff1b5da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9b9b4b19ae39e70c3be1a0612fef4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa4191b1e88458b80216ee40b45b67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fbf417a67fb2a50c998aadf6e8f3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6a2a748d96910ef015a7781e8a557225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99feb3483fb562749a76bf31793ea5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d3664c60772ce0220760eb07fc2a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cbbcc2d4cd1d703f6f7d0ea92fd8b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad149afe1c5cc56b407de011c5893d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccd5e792721a76196a603854a7cd88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b538ee3d929f2fe4c7601a087e0b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee281daa3593c2e55db6b14ce8e0c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9abf38976fda24012bd33097042819233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395f173edffc3119f76743691e075f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd911ef8c2836233f861fa13c0314a22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ef7859725387067b5312d634f928d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd02da1a2fbfb95f9b4e2be1d0ca1b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb758b62e66cf883f8bb35b6a17da4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe42be300e56a123213e6024115e51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdf50a1ccd78c8b018f955d7fa8ca9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9be4c37a6fe52383b78cd0afd1cb6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc086cd140f0fa61ecb3ad2335792be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ffd13332b11fc893b91002d033b3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17299caf8e8aa94532a3badc7a82c100244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89953eeba49e0b014be9484cc46f0614245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe98ffdbed58912280b4a0c8cb888b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505761e1a5eab3f73499418a714107fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864d89d15bf90d70788c1e20075cab3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e82b7fcde31a502f5d6f676adeff2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c52c44ad263c876d9f9708fb65bd44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e54dee6a5638d0626d11a488fe1090251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7120231b3af71a5c8d16f461d70507c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f5f3cc03f466ae68d3a6b63236a19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000407e3444fbb64f471a40e54c90bec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba36c41244781d43adb0123504aea2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631f4d91eff72e6db7667a836b7b9ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b851251df78fdc807ed68766384d89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab276381cb2653761e940d9702d0f83258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3755d36045c9cdb36cd7fdbc8a550259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fc5ef2adaa93c075a2a141706df48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a4391541f45cec358943bdc0a8f17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c828d34d343fd61570485e7d8741f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad35b8fe248802d9db88a13992323e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722b883695647252d2735e85cec21a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716a572fee6c78da8559e4cd4cf3d6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465702debb7c83a5f594e5b5ac157cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5474a816a118ddd74eea59af9b9dd1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a9299d8f0f52ac0b6883a6bb2bfc7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696223b7c3fa3c2788324081a8f0144269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec0d1c3dbbac8321f13539939c61cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd771cff6a25e658c171a272b67bac4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c104b5c47c1250d05316d53d382d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945118f4544e74719bb66a5e1f4a4abe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c0103ed7baf199a51a99e54d31258274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bca55c76f122188d9559bca755a5d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c88a6a961811d6b026c635551cf67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc48bf70e57a83e6cae066955c2398277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eb80b0d8192ced806f0f2c9a9520d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfbe3bca49cea82de2c3b9e8e50490279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66374ce62a45116ed9b9ea8cfd5420f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3b1b0d704c0ee24abe5e376c9c0c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f98e624591e316c2fed938d9c0579282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ef51ced331989a56e1d2d6bab2a8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff2838474118a90bdba98061172caa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587f73888edecc94cfe85726ef4d3f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e84c2777a40f148edc7e224be4ac9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8009ed454741dc95a11172b55b22f77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a167547db251f511af7961b57d00c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea547fcbc01c957715c0a5d992d9557b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca501a5846c0eb0f2c26f0df7e540d4b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc81becd3e808b9129bd20eae31c7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa63c84471ad2eb84604a982676d25a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b1430a6352078c4697687f5b35ae7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70633dc569680432005146df9fdb5e39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc89faf4c2746798158304d7fd85697295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596afd94ba9ecaa964e6934a12adb8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64648d054cefff61eb2a554a4a6a1957297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019a32680670d0a8f82ac605a743f42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf4bcd2156eb7d259b0b1a8852c2ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43edfe22b795ffad466ab8f75dcda05300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee0890078e79442c9aab1fa425723b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c979d4bcbddc6cfe989797151a74a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fe776f3a0b241e1026fe60ab59217303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bada4b829881891e91400ecce0efd9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bb4b37a60c0ab4984060cf2827135305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55752fad52abd7df625ee5390928fd1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f91df78d7ba39ceefdd9000109b0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef832c920897572d45746ea13ea01a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9bb66d00cc6419798e2d51865a2d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bfd7a96d3d2685389b4efec98cbb9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1ec26fbb53f793ab6903f810dee48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6941cfa8fcfc827959c7f303fb56f57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2517fa67db430dd8e11afbde6b46d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b76ded9821b401bf4b80c646ea039314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194156d90b206a36eb59e3ef03e58f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98ba65356a36379fa0825d6b0454d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15cba0aaf93f48a6e819f4abcf17fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88050fd4695c6e4e0f3fab2a6865677318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f30ddcffe8815c736ce7a88d97a84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa87567b5ad23a0586fc259d8401460320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af448aa8a8f03b22c70c9ddace1932321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccac5d3a6735f12b9ce55ad8dadad1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50b3fa142c69f1da9dae2710b7c8f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ad0149bd169523bf22b33c7b958b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cef7f11bce56bccf6c6e6ea5bb0584325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223559897da6b96634d7efb001e8e77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03530623943e6bece983f32e5d6d221327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18173632c5ba055f1c7862fcccbd71f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd95341cd17a86735cb9dd8f81147d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c48bff269540210f6a1756d75592c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273897fe8a118032837bff93996d7632331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e326717bcd43835cc11e009947813332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76435d126cdac707dc06ff1f9019b82b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc8765e734b21658b56f0ee23c9972334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb4e25ebe43d435eb296756d79d9c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b49295989bc66a273a2630ebb15467336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6dbdd05385fd118deec6e76d5ccde337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f39e93308738acd2548a03e354285338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8451f579cbc0be21ed0aa61272934a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dca4aa0250a9fc30c3f00356fde1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f41fc196680ca298153eee6567e55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a92d1646177ff5885da0aa6d145aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa518a317782641bab65b8b5b6492c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606a6d011b670bbdd1ed10b3d9868ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b19055b9c511eb68dc73a0dd36e368345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11300b7a4dfd992ea9019b7667879f1a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724a75c60c50e6d80b16fe8735db768347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced856fb5e94c1bf2f49dd6c1182a84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dede3ce7b6c62b89dfa91377ce563ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76a5731563d5540cf474dcac9ab7ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be607a2a3a90538cae4b0b596bc6d6e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d57b93ef03971c34da2c7cff466f35352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b82c44d8367feea5300fa7a2735c60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e242832190f13cb9fe1249594fce1f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc85b2a536b55804f2d579feedb9c30355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22440d49004232f82fbc8111c7c0464356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e7445189b46c7642ff113785584d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612a7304a54f7972f927224dff62140358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31330ef1d822d92826c823002b5d095e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32712422cf1f22754ca5b04b01dd3a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a4e0c23cc1ec974c5af9568364bd8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f703635782a507c3958b1d842302f7f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d4c177341c7f8580388c662461cb3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307213b2afb3880763865a9c03fa7cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91434c0ccbb2de2bf07075a12be28250365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b19d920abe35a6ead74d72592602a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02c5c05f17150e721a22c838fc28d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b49b016045f78ba0fcc97171a184e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70602e4e8e517cd84f83e2575bc6659c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cb3105ac237ca84edefc5997a3bd9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47ac255fda4f3b507a03dead111014371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b2e5b42d055ef3f09c8be7a72372a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c8308827a108515190ffbe88bb283373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f79c119d7473cd6fe4eef16186c664374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183dd81d6800374f9dceb5e788de028375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355715786b4106f20cefae9367756ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b64929f20844bdb863b7d7bf25f54377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2f95d2c00d5712f549f2e1b6b6db2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e2b0250f92f4ee8971a34a17ccba3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5d149db63a3c1c72486f13acfad5d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0ea7be4f528579d0a4fbe8c1aa868381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0102160f3d7ff7cfffec954448f2bb5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e3a4fd3e4993bbcd83f145377401c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee287474eaf5857079e479f02a152e92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90490ddecd142973f01fc798b3036f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74074f30bcea868ad781d3e83a0f9ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae001c3666cd0deb016746588063d05d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ea48f183d255d5eb2b3b68f623571388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c31ecf08caf756f93c5e93321f59a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2e8504f36cb528fde6bd23d7d9e58390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31835bda3180fd8053e498c2f27242391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed827223cf8311e1e5eba4818cbbb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2846406c131e8d642f9ac2253ea6f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffb831fdd5e04aa2f02a862f8653cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77660d7965fb12c4b44cbe16a2325ea2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c577f18f7a5e50b748057c1762b49c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b176c75f3fb1f3c82ec9c533ebc1351397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec41ff3f4aadb90f2f49a824483424398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415d3727a93822882fb7f90dd592e12399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3608aebdb7852417815b67cf5420b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8065701ab8e0e1d5bbf1a6a1fbe2e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e4f0e91aea0e649cfdc9753ac49b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8230ef61a5acd28fe3eeca598aa565403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4f9bff4ebcc5c676479c74b409be7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab16f37c7c4813a9e9ee41e93959bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bafaf610789fdb8777bd699bf8e336406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d365f54d7484fcbd44ce6bf50b12a21407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835758f235a22050db041bea1aab7256408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a355461b3e94bfc08f77d5fdc89bcf3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2ac1a0949229d3945108c5ccf41a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494becc8b3d4748966e39885ba6af833411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59d93e93304d8e85c36d786a585c01412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f458436f3850f1905f7a60ae33ba7e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578bed86fe5a21db64c5b8860796d71414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25ad491510783c228f88c6d6107a1f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d12038f468bba594c9b5b13eccef7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e82ba1974b6bc21b25b6b6991838f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5979e8f9904e891248b60238ee40e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd0503b6d92cccb6769d76bfdc7fd0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8696bf8269eb89fc1e3c8e41db34909420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159977ecb183ebcfca9184f2c7c49d99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e279efaa916840a3dabdb5afaef9d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677f3f6cddef1827fb6047b76a43778423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5359ee358f78c4acc75a915baabb589424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca80d8c412fc55eccc40a6168a2712425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c220c08f306bf023e66f7f34ba044426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708aec51d8934c29353fe42c61c06c23427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24375229e644a34c8e3a18bcdd2749e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d2470378f718e030a31a9c327e711429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66f67a9eb2a5ad48084b0f515da969430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694367d154fffbe37ac5510ca5308ec7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c36139094dbd26cd78ea3f4fc4bdc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f994e81bdff82abb4b80b411c16a25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7cee8741c476e1c2ced72cd42d987434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217cf628ce113c157c9b1d80b0cb5dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e2bcff78ebe5ca0bd454415717f81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8c8e3debf3cfa0298793ceb2d30b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dc89ec643c566c5b96f4cb4785c9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227fd0ee8d68b2fe0b5bab965c87b68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7729044a6c70e52bf23a33bfacfa2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2473ad8825446cce46a82d4302d02a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689ab209c519d547756c3b81c55b7e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc77982826ae2e9ddf02354a0d91956443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddeaca06892a3051bda2f1904b2531e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7e6665066a88186959008efd1b930445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae5d7e2c5528b605ca25401723e23e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc3144a2da22f4914fe6f5af31faab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d594c18a53bc91859f5ed693134652448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29489ac4be5628d7e0980d93cbdf1056449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463c3f54d45b5b5f0addf42444b0207450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144190dbeff60dc62e5911da0ddecd4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044a5a533093411c73a41c3c1a1797d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd630a76d49c7f1a3f5cf0d83174bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ff3549a4164960566d7b3317752d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08e64281d94e036a5fc8f80967cd60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d598ef92cf4e63f8477db4354561cc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cb5131fdc5c66d8aff991c0be7ec6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139332a28aa92299288612e89a7c728458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c0857a0ecdd026d4449967ca5a3c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db51479f71cbc5f3af20781e5d45154460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f562cbbf267506eabd3631bdce205461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6f605729bd80db236e4a9e57de2cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb86f02f320029e0b34dcdd0c0fbb9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ec22ea252777d03a8d7972aca9ce0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18146ee8a33ea1a9a1cb0b6222b83b60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b085d1bef17a9d0f52ce8d3584b0ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510decfc9bba1644fed99f0ba9e20bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81d4c7c71d4a11d4928e087f1869ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9363a2d95fc382784350f031dfe1290469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119e74a9e03381d5538969520e74ad7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e53c0aff347d45b30ca2490367c37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37840f6609e6ccaf3643e71df812e5f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ca71f6bea8e90cce272830afb2cb9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006d31ede3d617ed159e996e3382e17474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e360528a9eda6b926f8b1ac4e2f60475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecbe8067a707e968e7c37a4c8b580a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d5850baf834bfc6cb98cb33ab4441477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248e835897cf10aea62af8329f44aab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cdad25161282272b8140a128a58c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a62b07897b9011f9e261bac163f5ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75a6e739c20e1ba1a11259b6ad0909481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669747feab0ada6dd758f7a4fd93d084482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206deecf962262ef9ca9cd12b472060483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f662ca5200bdcca1fdbe8086cabd12484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0172851fdbc7749462ac1576fa42c65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb725029def8c706c23b33595d49c69486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbdca67246cad44a3994e06597af35487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b43bb883032aa9f79d37f51f42ab4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9e9de8be7fcce109d87b825f54679489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cfe7c53b48da3be541affc355e9cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468b434924f226f6f790fb24deb1523491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04007d9d4395b8867a466474fa7e3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec55e35c6cbe2a2051d16410be34f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d339d2691b09e2be6443ea86fb2bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f71405abb110bb697c15c31b5ecb31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3330f6a14e572edddc84094b71204496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4210ec4a29206e0b5f191b7f61dad8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8b1d5c34d0c9a6d8827c8e64e786d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7ea3359c99fdec1c6bf8f3dee2c25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b412a51242896174e95bc59bf51d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d588bcfd82b22cb54db1fbe175ee4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aa4fb629730960e35b9caae4183f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ec12bb3fb614e52b13dfb7f13d81a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cacbf6add50edcd1755c247c55181504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3f8db7f52f13ecd1e7b4c9d895d1c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959bbebfecf00e0d73c3428ea86c1fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1521356dfa992d261f001751c614a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa6adbdcac4bb5ce92a8a81a1c009e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9842cdd63f383fb8c9540abef1867fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5fa577157e688848e5d69c64e20ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4d4dffe1f0cf2c990caba0df763f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d890249ef53fb738029e3b4757fb76512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ff8093521ee20d57ffc0830a0cb7c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3334914064a94c0d2f1fdbc7ccfc59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde7e3fc7a24ad22498e278de2c0596515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e7d97a999bec369d023eb0c21e4ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5ec101617dcb4a3101a3a457f8bcb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98dc1db4eaee7b2f9ad96bb0e4a2eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4f7bd50e2255c679f9ea1716a05bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeadc9ee060b139352e352072ba43f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62f3e3e1964089ffbb805e876d4045521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e77bb081d6c568f00613f236d6d79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e719a58b05874eeb51c0781c645e95523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b12f33c5028c67a0caff9287dd5ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce75259e31915909f9a115431e837c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24372e6479b8aa6bbf3b0b32f45ab3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e69153758bbe7f8bd6a00601d85d16527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542df80b006d9d8cd2484f297d148cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0511fbb19802fc9f69dcecce4488184529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b116fcb3659da5ebb766663a7293e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d4bebe61e48f6e4bfb7d11bf0c361531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d71fab973c2bf5d15375b69564de92532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ebbfdf4fd9228421acafc752a78a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106421938801f39acc2bfaadb5b0890534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7c41ea2e82545b2f11c24bc813f1d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87188f73b32ccd2d18bae2d550c121bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796d41e03cf1db058b508385ca871e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a647cebe2eb98ff9ade08dfe8f6dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77351b1e7becd13922b56d592e43f21b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a69854e692e52843c2413e232e95d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3d80ca1903b22a18850ce1ecf26ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afffcfd4b615d289096811493cadff0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdd29f447aebefe93df707b41a9f00543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4bc5ca16011d1aa6ecb58ac8a1f42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3591898880554120e6665a684e8d07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a92b4e9a1a371ca30dc72caa10101546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f794308827bb6e7877b5b76098856b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e577a7a89e62807296b0c6cd9d13d98548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e202eabed5c336f371b9c986f6c022d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ec929ba24a861b831ea4e642b832f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd033359e0155dcb2dd7aafeccad9a53551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962bcc602d538ff0f57f9efaea0b878552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e21812da1c9de42201160aa8d38aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e5caca5f464b96e305baae4b2d7f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e82049c40d5f4a26fef781c6425eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b5746b11aa56ead381ea561cbdee5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94db51bdd68d8efa7d39281798409c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2025eba455bfaff9824b1d13b177b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d4965b1ce154de32f4adbdf4aef2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f928c9f72ad585e5bba4bc1070378560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99280896c8e8ffbadfb9595df7d69458561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb049c14f54e731c0d7afa3aeef7de2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ddedbd2396f6a6ef20de1d9b15342563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7419e6f8948d891c9f20f95a090f92564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb385b14f4ed3f9932e9e2e4e03b5ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fac6502d1801c7e7c4c696c2da96f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856a387543203b554b0255cf2b37f9d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad4250f19dc8e7ba142acc8d03e767568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684e848cf2053a5345b3b7321e0a120569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13573586283a48d77c15b5315395a4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e19b56412618a887ffda2493a2661571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dc3f4a9f25e02082bc1e7e0e080f3572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>