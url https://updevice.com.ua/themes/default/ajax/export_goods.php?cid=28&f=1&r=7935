--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bb059ead4a3cffd6a4028d611a3961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775a9b15a5756b33e18a4e9f11facec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca807719ad2a4e7799ee1edb617ecf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dc9bf19b39dfee344747ba14c31d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a1ba23159321d2b32cd13b9b89cff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0f98d4661c8672bb7638a118c71bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4af7c92f22e73cca1435ef2efd7577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0985404af060bd00571ee38db0f228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281ce4c5af61bfb952cee19113c29f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ef0626362d579a1057281aebc3d4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f837a5d745a3d0fd7702cc13bb470811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079e18fe472c42f0e736e78cf20181612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1ca6b12b14fb71b28ec5b7949b93a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbaeeda2ad9de424304d0ddf0b354814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584ca802f7257dd7a64865f66c766ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2906d1b680d060792f51d39feaa1c9a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38130a7d68ccf0e7cc15db955338a15e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02af43090911d2c7a558ff19d7d010618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364390a616d863a403ab18cbbe44e5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab0c3ec9496253d99f5fcc5ec1a7f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee814063da19c1912ee9ca27e9330d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ed3a289b7a1748251b1cf7ce41ae922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6989540ad50b4865de2fbfcc8f2ff3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d69f7186df5f6e6301bbe7eb52c5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e45281a082698be19a15b978cb2ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a856815505bbec5a9d179e8f1f49726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f807598ab6f92d4e9762c0d071afee627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc75349c754fdf82a34138c95abc0c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522068e6b3575fb58d15b1581f4d0f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afc074b89a441eb35b8fa1fbe09d5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1a2640e40bff94247170928e2323c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a30c969344aa4cd5c98e0f44f8cc0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb623110308f64ccc9a5d9159ea701233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897ce144b07c48d22f971af8b7b241834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8bb8965d0722966abddda675282f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78094677a8cfd5a5acb444b5bea1a52736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e81b7da6117e58a2cb66d857744c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de82fbcd679718848a6f14c5033f8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3f6f4d30138001a050b31bf181d7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b1c9235c735e64af0a4d6488bd56f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb1b35ccbf7a79607dbcdf8db62c8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8e3695cba9ad5b372a0c55cc1f6e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38812947bc2b7f65bb50c57746a44eab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d44aacfa2bb5b8b5b587c57df4ec644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d0ad5c60a7bd290fa0e57d8b856db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c13ad12e6d1d437dceccec7425db646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43264cebb7253ee59424f5f0b2092147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a34abf0818899107f7cfdcdd3c03a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546395aaab32914022bf22b45ea274f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789e1de555c9777c2fea40cba9a9daf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c6221f47c1b3bd585693f5443a4b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733a52ce36fb6a7cff7b4c4132bc16c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f06fd3279c72e7c3731a3d0428e2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db323ccadc3fdb6f34a3f39c02b88754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e968cecee9cd83094e8702078c47dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98e687156bb649c9eddf9c5769e31b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bd1b81a1936fae37efa1b24b00b4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7287e41de202a272bde67d2829494858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19208173e205800e3a9ff0bfeed72b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbb4aa9027942e003cb4bb0269c77e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53499a5eb8241d4079601a00d1e8106361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dcc3e3bfe88360cb877b09756f3c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663199660b1506ebdc1abb62760c388b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef4cda4b9f6e53a1ccf8d43555c15f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ab6c8e3a4dd8bb09485995440238e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d5f7f2bcee7c4432e944266566d0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935ec6a4e3169ec4bc94268cb2bffd567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a208ea2333e0bb4100f49efd7e2fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687718697135e01ae08380734946479d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589a2a7f7d3e5ff998dc914888dd84670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bcc076bf658092b26475422a1041d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b6a077be24a5b339f3ba96d46bd0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f04c3b51a786935c30e569d5365a0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939253d575396852e4503702ee40eb0874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac39be6f12e31a1769ec6aa5c4c0ac975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5a873af058917fe5ee471477273a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8644d8052321ac56d6508fe72e73577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb4d54d39483c9b82397b4907293c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ac169c611317327b86c95a30ae39879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ed6930f0256be8c96621505d744fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682219a59233aec5ff055b0689006faa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccbaa8367fb2d0aeffaa973a41a60e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83adfb1a8a292bf69461694b50b83583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26643b9e56cb46dac2da74d7ea544d2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c02ad1a7658b22e1c4ba706deab1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9dacbee30508995a7417477dd8b3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80902b15bdc08759998a85d998d2561787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a5943c303e82223d6e908ecc2720488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571ba914ac00c174273c93dbe3e424289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cbbe7e80baea0e8fb975ec3b8195790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927f6057ea614f87ae2930619d3ad7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8d500b810fd2c2e4819469fcd2fe792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf765b31a33af6288084af53b42f6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c014328c8905505a0f7c5ac8c0844b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ba3015d7461932e2d66935a0a01ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383be375f8f9b3df2b45dab2b0f09fb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413d6e7ffa86a1d191cd824a5c7dfab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea10448dd00103495a7fe2d9731f7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e620b497f7aa4461061e3f286407f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa212323c43b87d226ccedb53741007100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48044b89b6e385cfdf53bc789693056101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c00e7a18fbda47717806c2059fe82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac5eeaba0b142bcc5a21ce0c8472ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f1e0867dd3918151060ce25c0ad71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddac74b391488efd5bb092646b06ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb356bcc5b72f86c0c596ba5463fc8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553463b7e983098b4c630a763898642107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7311432177bf98c90be6b2738ab6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdbfcf1f2138ee30d02ec3696e90a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ec4fb2e476147930dbe5e96f47118110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a3e0c5d8e29150190afa550f1cab0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39484cbd92ee959a39ee4f8f3cb73ef7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252cff3aff2f95c00e440b19d002b58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742fabefddc3b3c8408d17d398d1f13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82d73742a7bf84c3b15f8fd87f635e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f7cedd29b18eadeb5be1bb12dd633116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d06b1e6530d37667e87e153eeeb14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba80ba36d3324c1586194b20a98a4f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56187ca098392321e9f10af271a337a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525af71fce465676abab03addf477d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61ed604f65554ec9f9c7ebfe2942ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20691108fe950ea7ee2378d67efc69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253233edac04c8b3315fbf05fb1e927123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce61d5b40e5d209b5fcb191fb4c404124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6552a99a6762eac327d2dda242dc616125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145fb6c5d20db325b2bc75b167424bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daee7d690aef4cae16a4377eaa5d3c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842446d28fda497e1049e3295bbbc496128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927de6c0f2a7f37eabc087df0a6ed27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52462a5f1a5a4b4038088a6f57eadcf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580c6b2b9df6d02b88cae6273733c5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbec042ff39d9adc261f58ee2ac2e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752d722931ad88c262a2a557cc46360133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6985f8c067c5022f104f7694145a30f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e67dda54c437a810700a1b69312787135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1ea7e4a7d798795d0092c92cf3ac8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd2f883f2661b780d1c687adc92aa9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48c119a5ca8b61e4a9fa439f4d9ab8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6612eb24223ca85636dca27ec9c0f93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79baaa0b557b23b1e4a3add8ba944c3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc3f78cfd61c75b3fc3263a623f308141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f7b1b3b6848ff50843ad523332d1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f1a4637229538a76112274e6db85d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a0518c954b127c352c3b3f0097d67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b494ff3d8a1b90b3815b972df324243145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013ffe3cc29fd7266ee8ba0feb7d3a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c201aa791e577efecb44dfdc5e271147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e26eb41aea6b04c57e7d5c9ecd7742148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cd38cad94936cc9c109675542fd94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b04eb7c9c448058a8d380775d523d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7096e5c5f034e52adb4a7d69dcf4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379e00167f74e0021c3adceacb3e9cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80434e0b6e0914214435706acb5bd917153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e0869f9be61abe344f94f4e106531154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da124bce23dbbeb510579ec4065ee953155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454b46c84f2d39afde38c035226bf3e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb989ea139f92e1bb5f7752936950a06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62820bde4753e2fccc89b1f203b6874158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92b9ef72ca17e691298a8316683994159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b85720c171e39a786c7e13ae578ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb49efae7416fff760ecef95eede8dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393249da50469ec92020cf39723bdeaa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad71809115dbb478b98a8aafbcd960163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c82f95e7cb76fe42a59140ce95882164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8025d351ecbc0ef8d1203d7acd639fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9626cbc275dc0a380c8563520dcd3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297746e9ab94aa8d2cae73d647145d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3d99a215ae90ff3915237a39046d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526af5784504e79778f2c8b4ae82438169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5108d17b948dc0a70d9e75351da36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb94435d73ac420153855371f09dcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7d8ff503b1bc1dc6e8c700ec07852172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adde1268abf54529c538c01a9d89e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d16d672452ba3b5ec02998ef2b52b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00e8b6581567f122994971fd2b73f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bed4b924a4b7d9f011c2cea0089c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b7d435882c4f1911c6e16c395e140177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07068a6e54f1b05b89a0723a577db41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31fc3e8f671081786d1b80e0c9b192179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff1654cf5430ba2ec527294c4af9e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e4fd81d14c5a3add8930228847951181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855295a13381ad965bf48e1a420d57e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a874b0515e205faaab7be33e510dc81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e696e9df5b5ae40c01d6a593b6188184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85154fe209ee99557978785f5d19b1ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd80ba67d8658892df4c437cd16c8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29753aa5b1fbf7bdfeab04e32c1691c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781a32f064cf21136041aebb6caa558188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cd1957ceb83c2988b2cc171a852c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043f109ff82f5edaf1ae9a94cfecc4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916e5a16cb595d62fda0d67da134f5c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba62fb8aa41705d7305698cf6392f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96cbe7c6b7d3f903956baab9326b42193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb27a5aff61b6c6828d8a44d406af7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ae205eecbb0a72e27c52b581d5d5b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf52ff455b30adbf28923e6f13c0fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507805da15263fac378554790fb2d465197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1271a8226454dba81ba3bc4d6b022198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2e51d8e05bb8889a500e87a69d763199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8e54fef6dc3a2cb8351d23695d3fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd217859e283397e53db0571c5de43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dee10b616255bba8c747779f56820202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed4f4723fae3439d676f25d56d3bf0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604ba91f7ad42351313cd817b995a41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f13a9b07b7ae1725ab9e21690a119b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cc63af19d3cbc99fa2ea4206e3328206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444d47487367f07c79e2d0b12fb8ddd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bf88c2ff584d0674f691105f49b68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba7e04e6f1caf724e75862ad6058e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f152baa2ce2744813bb8fdc39c5c21210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a14d5c848fdfbba9acf9bfb8647c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774305cd03151f3d5a2a01bd512fe4f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c4573c75af3ce07d4dfebbcc6eeaf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dce88ea76d53883174af73a4fa629214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cbd8a6f9b11274d4b515fdeeff835215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854095a8276a6ed2c1d3c651454e55c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e243395786fc9c2b96556cb963490217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba06b14f3fb1101047c4ad89a982ff1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc64956586891baf638a4927a3682c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a6b4492112a651e2e535036883783220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee12333315fd1914068a29b2b0d493221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4049b9488c4224a5778bb9453c3ca39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b00ec23efa1159aec07cbca16b221223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d27cf177b5109dc9a033627d342656224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e792f093cdbf378309ce495be238c15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c99a9c20e0f542df6001f299e2c5b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542647fb18480da95544486b54cafbe4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93e148482d0db5adf1dbaa9ebc57a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ae570463b240cb622a364650b70c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176819de9eb642f555afc33b93dcef40230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0abe1ae24ae7cc7affe76645d60fcb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab95152251f46934c27c636e1faad8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfa9362338f65315a10f001e4b4620233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32641fbdee73812d82f816da32a016234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25882a0e371ff843b051934cb61179235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2363fed9bc58aab7426ff4ed2658d0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13528c3a8e9cd9a4018ea8b246e55d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9565630ab2c1809b6cc20a6b20a40cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa3f1e9e703fb3826f4f182a46d4b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f15c196ea7b936b17c252fb392e58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24756c7bb5c8fd08c28c5b7f82801bd2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68c4de5cbc48814ec1ee3453e4a3c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695007fd5085599532ec1de19a8887e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c38d992bdd091e782ab4d5f457e47a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9232b8d97b6a4d88d4ea6701225a937245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4c342ee17c400609d59341c6ac636246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b87c48fa62428706a1f394fc85d34247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fb2d6a0d701177084815ae6924726248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5456441f3f3e9398f6b40e116d8ece249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63429ce39dab10181d4ed818bdcd6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3659a3d6c7214df3fb5966f329f719251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fc4ec0f124ce91905ab132864e20b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b57404ee75cffa452104f8b298f06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c62d1e5bcffd04e5870a1716115918254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609329a10e9b59c3ce4b69e96b0cee19255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b6ff72c975acc7134c63d319a2f8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a841575b84c71ac7086d02269bdce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd616c7613cc8e62baea6c30efc88c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cacffc6a44297478dd946642f3e3cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cde2b91e8a5dfe8cd5ceaed80522af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00197003d27831dddc13c7dacdd75261261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd666759451d7735ebb88cc0c3fc3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746b5104307d39bcb09f0974f38f2e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71481a454a5ed34ade4516a5e3d182d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34471005929a5c9675d6bb932c9a33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59559f5c0c8454af31ebd885fdd032266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4abd6e3341cf4b456ea5e7c6484f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059bf195280153d1c2843a4ac704121268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e343e6615807e0b43e9a722df98ef8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0901d8f85720ce54e1540b25fa13ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d40a1b97a7dc84e7710d8caa4017fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894d012009ae04050d0f46ab72ad79f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba56806b9cb7668e9a593560efd9ad5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e817b00247a7f1fa947ff16c0a8479274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271adc672d6472f8850feae348339b3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dcba0b7098411a1645398164561b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac91d2f65c139899fc02e6652d5d34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bd3df930260ef73cf7b5f7724a592278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64cb69ceb87b5880d9d3d932845f00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13c2fd2f1ba8843a2b2eba00aa484c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe36132b94523cd7553964242de705281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd6656ccd789901943b22450e90473282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4ff7c803cd5e3c3c0b19de5e0f13c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7517590aa47a4651b92a27d00891f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa7afce4ecb8d14712ede82a6d928b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7810f5ab25e4da4e3ee517b8d770d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581ecfed50a2e614b5ecda65181af05287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc173abe20b05a5ed729a007d4f8acb3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca83add679bbbe317833f26b0203e52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4412dc3ff3cd038273da5298f7ba1e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5208f9eab7c9efaba2eb4d6860bdf58291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e127263923dd75006f0370348a212e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c469fa508aaaf32f17b181fd8b9624293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2c46bb138c40887d68d60e6c042cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397c7176179942a4fa0c97132c2c7bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf56e6ab7945a1ab39bc0d0d29b01fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36faa93b97399fb0d9b3989b99fc50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09676c2edd6c806c40a0a4f4faa9687298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04715ae206cb45a3cce3671ecb4453299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae71f02f8422033d2a0565997f19b6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7518cf9b16be2be21be2e3f40296ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae306b67c6f30a32756b8b5796385e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe442c640cbc323844520463ea2f00303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da770e7815f2d1b8097bdda30778ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0ae11f3da423d271196a93b15fd2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa60cae862d12beb982ae860be03ad6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa500ca7b0939c8258132c34b5f3fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f10a0e87123a1ed8b9e17fa17efe5c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6809bdea50a34eea51d4eff995e40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae883d0cb5e97ca2ba7472d0c777ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb941fa87d77f331997e00267cfb07311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c63c20a0f118abebdc784620430052312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30b219b8c94373e3e4a4e702fbec03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5467a07fa04a85fefd35ab3850ba0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9ed2de73f8eaff0d6318942ee6b8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaffa1c1f31b5fdb45d2cafccff12d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306822811f6d22c7973771d62d5711a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e4d66ceeb295a58b19b0af7fb936c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50717458afe62d148ddc726bf7f881e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1960a08ed6734b1ea83608eafac0809320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c943c095583a80bf0745089b9df9d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538b09b2cda83509c1cc536301c76a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d84797a2b69439e10f93e4db2fc45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f83ad0a7ad343fa1d0f3a1ba6db3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263dc29f77afed52e3927d986e6fafc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dda7c0f466c46be7ee7aa61321f001326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3499c0fcbc424d3066b173668731919327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7251dc3b0623e47c89dd58fbeadd725328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3dd0fa8bf2cc829277f3e53080e1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465468a1864389fb48670285b4d75de9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b835be3d9c9d2e861ebea9c4d15e56331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cb3bae1fc3a1fb70a82d3b1374c65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e96f6b97609ca63a2ffaf03dcee389333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa51b0d923cbb3a55e1fe28081b2c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048ccef647fff43f118acf7e960f45c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188177a6506b6e85133842fa8665d636336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537dc74bcd7293b2ee8bccde5c3b78c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd033ec3db48459ee53cc5812e710dc1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31296ee94e52bfe521f3b022e73107ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd038f4e5a5e15b24082e3edb064972340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f861718dd7a75710db8b970434fd40341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ddc5b42d16c1054787297cfd86f62342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92abbdd1f695262a97330b0aac9e2f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607dde1346ce2234e821da483ce553a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cee1faad1dd4d6fd9df62ba56bcb1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c4d26880b73e422f07b7d68fd734f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5fb2d86a15d1a0d8aa8c58b53fe15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b72a19781bc8c6df9ce216f3564050348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25a5240315f0ce77dc860fe5db2452349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e5cbcd41528e22976d90ebe300212350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a29804162c714326062689b872c4cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641b83b50970f66c53b531878604d7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f34fd6ad026b37adaa3a090bd280a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd74bfd4bb5fb6865c1997fd25c0f40354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a03ac1e074b0518b92d9b874e9d953355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9357fe26a677adc12c173995a5d08d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fe39aa589957656f13453f463e42c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7748d2ac6e88f942a098d1e91d064358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a1698072873c9fd467cf607ac929e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9225f925d5e8b1f91f29493647aabb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df14f2c2d1e7a35fefffb02c845a0e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a7c859273ba12e7c6a9bd6f41c357362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf8a41129d36cff27043b35f7ff392363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e540ed7536eec54dfe7c448a54e58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8975c0054e8286c160fc37e74963d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c48ede552356fcfe59ee03a1bbe76e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84db94812fa56fa9455d9a1c7933e27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417fcb03b04f589f9c28b0869cb8295368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8214d47f46b50024b8823437d964e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebffe3525387ffc1bcde9bceb03e99370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ecc87b6a0504ca8a0e452a8a3e2a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e76ca91c91bf4224d70ed072e6f2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ae319fefef16a449de6274db904eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bd5170841580ad38a08682cdb15ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a3c3d767b587c43b2f47a6a4ad391375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06720446920a9dbbc6b48d0d698376fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3ff2eb1321a91f0ad6e6714e02169377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9d5df9660d09ef15317bd5c016033378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cef1eb62f6ced6a60d05bf026c82b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1205503ac374fc41518d7a293bcbb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eed7193cfedc7fff63659dfa2d68b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105599cbb9a3f4f2d020247272a0eae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf2ea4d436f1ac247a122d8040cf5e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714f58d06189b78ad748ca8e46ded40384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588b47c4debd65e7650153488caa04c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baf7dff94ea1ad9561c754e693ed4b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11999e64136c3f87f31cd05bdc78492387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4183b070ba58b7cd9e0836359fa79f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cf21c8036eaea9ba62c9ad181ad9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff65b58d5816689cc9d2d2509d7fb76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075063be1e49d95073ea61233510316391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cbd783f071804d800da7ff17e9f76392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83edcca0efb010fa665236a14b6e5c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfe009a0ad66a19e91dc0e6e50d699394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc71c86c70bdaabdd2ac536bee22bc1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72193de5c99be3a37b894e6f6a68d52b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75c5f7aba31c9962dc9ce7f8ee47cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e6c09fb1ea79fd1a33022448d5aff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04c8d6c7fe5767d2fba35f00bfe055399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e7333b04c077c9802a09bc62990a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc53e2ae0e4857d65b25400c852c60e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc5236ce249d4e5b1708b060ff983d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb223befff1fc48e2fbb5845926e05d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c5e0093d405230c1e22a3c4ec2ae0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d421866b19f45801d29d7ea26b647405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281f838f75a1943b93ccf5464a7b1d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e06d059decb1c3fa31bc8f6309f9a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166e6521e638b66ca91c58ff600e681408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19691f4a14abfd540502dbd81544502f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa4b890bb9951b6f8bf450da9f2e35410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6df64c7370f53fc8aa6b6d727504d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b728e8fc4812cc487c0a6ee8cb6bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5244260ec720181cb6c5bc0fa5b13c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19263c3920405004d4f997e3321fe6a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90519d03272a4fdc1c75f2fb9e979f9f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d853ea739e9b2756cafac845142ecc3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44245a76ddfef16560081c75dc6ab41c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b599756ff6586d8164a624269865d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc13b34bc05a95c17d8c5a0f01acdf5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25b0c60c47e1e3dd78c46d34c1ab91420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb687fe6220e59d21e25f97e1f41d6fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41855965548bc79a12d5670ce68955c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508040c7dfff5c1fb3cb6c586eb1929423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cebd323ceede4ce707914150b7308424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcee3fbb37bed08ebc6e4619fe6014d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958221608704375911e29c5033ebc48426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d2fd8a3306aeb018c5a94c1481909427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619b2f9ef5b3b6019788c5a410c5c37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c26868966b5978a01a168c0fed93f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31226b2bd4c5e3252053f58e6c4bd4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3aa58058f228163060b2ae247182a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfab4abb0c0d3c2ade93ca5873c83a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299deb30ee20bd82129811a679580e10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f3afcbcca311d5358f9c434caa5e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb8d7f21244cc1e0226dd7e56e3042435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72115533129ba991b6b9f46ea01631bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050475b8014c89f0a10d99da683670d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57deb7ef3be4306a1305795dd74a60438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3ba69b4d581b251d0f3a3230bb2d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4858ab474cb3a008ece1c6d34e44b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d72b440a70dc13736261230408764441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd3a9bafb32bdc6cfb847449726b53442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c4882ee45a70528d3c7b9dc4e5c12443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1f272bd5931e62420217daa15ad77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58747ea5bd2182b76a33d607ba2a803445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f9a0e7a044f8017a7a8a31002b1ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804731155e65adeabe40d3325ed186f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246ee5e71580d792adcc8efa40a1094448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5d2857419b4ed3c75b78c3e1fae02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b41fe1180cfd8ecd683c00eac1e30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c785632fbd8be2e23f69238a8b995d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd84ed841c76477cb097e3386a55056452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee965c36bd12d7ba482509736d88275453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132446fd70208cab1d6d5f024931a140454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b53f27fee71e9641197039794ac11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53b4ef8682514499d9322431b03582456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872238ecd7dfe4126ded521bfa733a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8eda3bc8602ca79b61f1b6cece061458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048a292a069069d84487432aee5d8cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413b2b1fd98a85000b67bbde0da1dfe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f504b4e0fcec6221d20c90e2d550e79461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69951fdcd29de014e61a9f5f0e37be55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a65005a5a73503919247ceb7baaff3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459386be2eeb8e3a240416f6a3486e2c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063b8dce31a0e95f8da1ab845025982465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76d803b9aeb319abd52ff86dde9133466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad00c2d86598d196af5bfa272a12e5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980ea0d27cff326ec6c50488709c42c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9f4c628b0e8b9413ce8f915913b6e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80223014981765db343be0c13666f5c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c67e71202a85d52628cb8e4c6bb32c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e1480e4c332dc778ad95d66385d7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e4ff6f5c8bedb286f2e46b175f8cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7325b83369743ce5a65842426de2f4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2829681731ac09e2b9305d8ac1f59475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0330cac6d05025452ad0009f9f6574f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0eace2c4d5566062a6a730916a9fae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f881cc5454525a6089038c5d2da22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5dbf416a19c807a9c9f403784f0b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bc556964156a71de8095e95f00360480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330572573f80f18ba6ba77e0b86ced1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3ae73b6176e963f0441c34e51a2bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd05638867d3ca5c5ab4d09039091c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28812709e5593be0ea6c71dbb1d96a4e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb2ae91cf5684bde2c7e684b0c6af7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f5eeddf14c999ff86b6f35073b775486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d0c9981abc6e1f0726734062f6c3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ff1cfa2a084416045d10dafbd2e84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9c7142e41beaf76e5d22f615eec82489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b105f2f03608727c14c68fa0f3d368490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534f93782a8f9d08c393b270947c260491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9f9518fc030ac11f52f6a7a2cb2fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda7846ccddf6384b2657733ca41338493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8613e25a36bd76597cda861e315042494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a5f17918fb5ec43cbfc63d2015a85495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6a8e301c4849d50a541ebe95779ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07c701dce10961399a07a098b4145c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff7ee78eae77039cee6268369ca4dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982431a2a8488de5cfcf30b6866d69ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c434e7e9ea9536532103bcc145e028500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ea67d27d5f399d693cbfaa7e5c291501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a6746c1fe80f1275f9d1e334e5da5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59f4f5caab72eaca89cc4575fc7a92503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb63176d28f387a3104e7d5c4c1c896504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38315bab041f7dd5c9d00b7f60ebe3b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5641d0dcb0f145e9e6790ec88b69d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ade7992f6cb1f3e66afacefa61d67b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c63b8c32f3b2281e39d32afe4036ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fe62ab5e608fea14a4504ca20bd74509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaf7377fed6ebf2d77449ba237b0c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e51f13be204e2c12b266c7e7f61b7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ece36e15f0aa21373dab6d7760160512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af7d7ec046b0be625040705b653565513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b053d29cc86d29784dacc47030f0eea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0d5cd894cc420bbe3c2640691461f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa81088561932fef770a9025be519d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87015797ac9054f29cd716ebc64b2746517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453625e84dc4269a6a3f6bc194aaa04a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4d892d76e1aeb4ac19f5974d48431519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af9b4c63e5119f9210e7c0d29a3181520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16051f229385991e74179dec3f701d80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1457608dd3ee5372307ff33185cf2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84629f2baa8c69621713006982cdc248523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37e766960e4e2b6f305ef8e159df92524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd2d457d5cf1ac133a42058cdd3393525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7e93b76c8dac916ca58d3dc48fc7f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85376ba42354051069f46bea9b028de1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b557faa290d4eeae98481c8d42421dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ea46a2020e6ffcf9af4a670c128e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18281f67046bb91967ddd14ecdb01a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b823fc1ab3de5b2dfcf9ef302708b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a249437580058f46d3ce382f0117713532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59bccc810bc337ee1d8990945a6023533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b1ae66b043a98d78d68d0044f6020534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa77b5be08965db5cf627f400274223535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a677c8dc16cee7342aed6ea145846536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029ff5745e174f431c3f07b2f499948537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faa8cc5bd004f65395866740ccc047538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415fa2d00763c2e6fe02c51c108b8fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b3b4427acfa61f19273b7f78bbb03540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bcfcfe3773b1b304e5a404bc2bc44541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869d32fc0f5ea665536bb709ddf727f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c23ca1805fbb9862803da68f1eaca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d23c60d5bca57a8e344f3dffbf148544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f3f1c0cedea992dfc9bc64f7d1bab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e841733ef569d5f3e291f47ff655f16546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad56cfd0580be7a4294bc69217714c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48899d0f7cbff6e116f1a63dd8c95ff9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d3ff76eeb535c938499d73c78e09e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc1211d2a527362d760d59026043e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886a29b907284bd0eb895573c799868551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825da9c646e2eac6f8931b3583eaaf50552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0823d855c815f57a98d9d510fde364553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475adbd4508e40efb98b86d663d1ce9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfffc0341d797ca6a76fadf8bd62651555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997c803ad426eb6a1971da4ffe73a82556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02393b52408bcfb9319806842ef21ec3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0997ca060093d2bcb5a4312814ed23558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a447a44e97d3ba3fdd9119a0c36097559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6838bcb0c6220022a1ef2f5d5cbbe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7f6daa58096e4abf7972c555f3d4f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fde799db918c475e27a35cd73686c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1e5fb91b61928482afc1a232d3de9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122623b681b0080494620e266667d34c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff063e9286359040e2012f5fb6ce8493565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf6563d4cda1269c802ff77215a53f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a50b2c3d50a4a1694077a813871c56567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986975617a808b3fa7080b66b0db8ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817ac55508fb4e22d4fe0782305708a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6da8a6b030936a8814a642b4a17c60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481dd42e5adeca6acc6775a5db0d9c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f43dff2e934cb92c216cb95529180572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c3160541b88caf0dc192f01cde3b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8515cc50cad20e53aa739ef0d3bb81f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6df32463a525dafb29774a5d626b393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec6cf23cc8b1c2f433d9efef9f8e734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9977227adba795b2158f5393061a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb8c3bffe72ab88e92d705f9f33b0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635761df4be94e96069657e8bd6053ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31584757e2ea633b3ed15d24c2ca29468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe77ada29f010a38f7cbffb159bade59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208039d1df5d3c038bfecc3e91dc56810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13e11a19d81e9eaa664a3bc0b8fe5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abb94aa286cf4ac6bcbf0f2b83679312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c5d93f229ab992026f60ec69320c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680626c69c87ac8204eefa11b116467d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc760267600d7f37696766d11e56a41d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1720dfd1d038161291a9976f0a04416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113be122bb1bc54f104657b3f0b2635e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174c52642be87af845d18ac1dce4e7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54636365cdf3fba765972f111343263b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4aaffe9bc024096149eead13c79e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee0a16f5b1565a04a6bbaa6adb060421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1686f39a75dbc2728d99a1381d4a4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c915689614f7d92bb3f56f1498acbc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18723331821c887c05cf072924d714f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783a6a1fa2ff2af97c0170bdcac0e2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522867abced17977bb191f70063ea68126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b70f07f289d69fb069f9090466726927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34befa977ab1c0c22238574cca384828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845ea02987e6016868100ab8b8abeb529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a4f2486833432e851196bfe25b1be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b1a3411e8a90c1f87efc9c9beb08631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2c63d4f835355d6845c4b8e58282f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb495c2f35bed9d13b143da651f46233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1c25fb6c8ed24cbd2335e2cf71aa834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a02a67f159cb77f42bf8db51960dbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acffdbf861bd9edc811d7707d0a0b2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6b6ab0583391e76a828983648a5ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8a970bc85e5133e3bed8823153b4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca66fa22371f93d614c7471266d3c4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f402d976be59fc69431933993819acd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b9d1473e781abc0ee29022cfa9d0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dc7ef07ff228e50981a3778ca995142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0f4afb7023b2a789c99834e339a3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507ebae98ec688dddc08746411ee13344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b4769ba46aa9478c9369e007ca3f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa7edcb25920c26fa13067db7ff30746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888a622c940449da945b8caf7b3ce7047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe50b07d5035e1958ab7cfaba3120a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416a29bcf251b56e75ba599e49a23c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c565715df3e1ee39c5b0105dc1f0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03525e8183c0599825183cf7de9c4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11172199c21d4ef3641a75f005e913b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0107ecc637ebb082e7de350deddd77553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749be1a24918ab9fbd0f12db2373fd5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542b50836f6e96399d7d46fb02837e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f499e1991c9ec09ce6a2790811ea77756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b55130191a7cf59f581255c454a48c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc4aaffc6fdc54053c2dd53ec763cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639d7d6a500d1424c37be0c809f7b2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7f5541d8e57039e368499ec71975660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb760525541ebb3915d6b7afbbf537e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2730819ce0466dd513999b49797fe162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e73b8b15aeb9759457d4eaab9758463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b7e9c358b4b95a54a3b23e33b3efd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c450fa56d38986dd06e556ff1f349465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726725feddf01acf073169968e2a8aad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9ddc75832f157f9108b651ef2675067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1cb2dbb8b167dd464262db21facf568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43637dc6880e1f7fe5272d152c6fa869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823685701a7282ff679616ba0382d2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84db6b9e498d9e3d746bf69da567a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f2eb440a4bb324c037f65c9f0850e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7462e0d86bddb405b68e9e57921952473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612242a04ac037ac97e7c1aa12e381274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e80664e538939d7aec53eb0f6894b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d88f7154c01eccda95529b46533af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c0169a81d0ce7f5babe04086f452877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0435e62d6391f909cf3de7fd65aeff878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10013e57ea09547005c61a05ecb404f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb76bd5677bc92c4bfced958b3c1b8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86936083263a428ca80243f187a9be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3ee69cf0c66db3abcd52606bf31ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28276946c5581b13c6ccc4772b282c1383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6915dbf5a3f1a501fcb56b8bb5019eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a7d96a6768dc477404857d9c67beb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79954ce3c4e5214a0ea40c7c8373e5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d617fc9cf4fc82fd2bd9fb46d2527d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8c4d903d6084501510ac6adbf777f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab357fa466bad2fb48d8eff3a1606c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a311a2435057cfd48dc54ff070e6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823ea123678e1592c1392d859b86cfd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab7611c8ac2e13d2eb045669c6ae5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9d2f65a4ef68eaf2bfb6bdb90070993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2a69d91efa007021e6ae5a5a0158b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f74e4432af1361a348de5d8d6666495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbe8e3ceab9ff748f7fbf8675d6e1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e97521d217180d94a4a40cbc9df1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af945aca0803aff8a0918fe639eb90298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1555137f329017dc8f70ebc5cccb599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f921992e9c4c1694b379717cc30d3d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f1cacca6392bd0caaf1d6d14fcd3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54f9d8938ce47d14a97fcd42502259102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f14ea28245b11dc534c865824abc59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba3e8adc48fe7c425ca8c9f301c490104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e2d883de07c8e87d7cbf7f98a2bcd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfff7ca7f4f7dd410b2ca56ae34bae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944edf8ee215be16e342925be3254d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0c34d0358268ef003efdeb4a7e406108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd56116c56b08683e9548bd6f82857109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fea4a234242a3efb77da4db6888d27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a36f88f7f58553f1cd4d816ccefbf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0166f4e9c90625390164166255a4e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e79f89d08ddc8f068e1f7532f62863113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82454010a95d6b13e3c53d5131424e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb7fd2b97cd92e0461ea22cf568bdf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7a34d5a1b21a1d98639eb58d0e511116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baa4b1f10253d4d1afc3005b90efc8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77866eb8a7edc3e30b2a4d1db36dd0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0e07e260340e014fa4d10ed12d027119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322a1d46397f9f97bb669778d680c44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef74bc5cc41409cd152a4a546e4436121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1372fbfdf7a92111b1ae4078fcc1f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90955c0edad78a005acb0a01b9648516123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3654bf19c018cbe117cede5bb46d9de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2b0bba7f878bfd35cea8e846e5bac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f3f31171115bd29fd5edebb2cfb5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60a0603d99da55ac702f4042390e71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06ea03d783bcd4287a1b04bbb95eea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21cc637a91683113fbfaae1f4ddb6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e8da26e377cda4b53f3928d0d4fa5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046bb308bbfc3937e14dc1539253a12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104522d782ed14081c5e6897dbd5cee6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab42269b42d48c02d28c369d2f719f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e530abed3fd00fb575d1fdfc630819f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448fbf8ec73919220518045d267fb44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecaf27637486c4e4bf5aa1fcbf3692136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8ec10ce3806443cb4473c797d63b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050b5e0ac583c9bf56b54a4d7d3fe44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cb02b94c75ff8c97185f121c14ab6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42b34c92545d2199c88579168ed9c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea527232a0f10689845e12829d2716141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562700eeaf7dd8349e92a63630f8eb1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd76619a1a6cf9c034b19a558d1540d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cad023cb37ac97a7dcbc49ae21468144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78f238b62e76bdd5a68c312e2f1d0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b490ffe496bb98a10003f41db2e7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67c599daeed1c63c1edacddba672fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07192935f05f59238015375e6f490acb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad648eec4579502bb130f5be9882c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195f1c2878f1856a9e02b706c850df2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9745e651289693b7c26d14088111d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcff6ebb68cc0e9291609325ef58a70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6c42a73748b264fd0c0aecd8cc466153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a0cacf8eb8c966434b43654f90b7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbade515881bbbf21c477274477c71af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a511366c633c4708f84e581bf32603156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97a6f6b91a9dcc2c82471aebe186e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb09d0fc32f2427607e8b5dda33805158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a58686e1270fdc74b47d78503e017159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4df0fcef774c043935503f42833d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8770d9a6262677b04da3905ca4523c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa40b67ddf824c66b5a35a460c4e79162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dfb0a8024b0b68c3038239804df5f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25992916b82092e6c09e87afc7ef811c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc34c65d15c09f0e79a488e2115540165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e586c9fa5e53c71f3ee2afce0db29a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821a64a11a5dd544255e8bb49e5e64e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62da00e882f0979e37d5cbc1e6ec0c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd3fef8566fda56fc2176638f65044169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbcff822eb0b0649aca0c75f929e1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d782d98ab1b5f9dbfa2ac9dfb3eb68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb577c20e567caee5a78910bf79d45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3da14b4e0b54e8a12913310667318173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680961d1179e2a80bc8248fa74b816a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c49243e6ecd2caf8c5dc09d8d733a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277263210e78fd3fd5646009667a2ebc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc695367c4a062ab8bf8f28d12a987177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9222404c50a70c0e2786715261787178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149b54789cc9bf5adbf79ed08cbb7ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd85501f3678e59dbf56a17f9b13187180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef596ccf5a4bd7b3024dd5dc59db56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04744596cd25a4e51c9e10f84f400f9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773febe5fbbd4a24fba6ee56ef6696df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794fa48a80371c6c8a19caacad61ec3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78fe6a5499a44671b7b7c9a60c6d0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41450611a8cfd414bbb7a4ba0930933d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3643f0f40c0068fb37b14e804b78c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de60409c26de00b8a023396529b7556188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac61d19824f1698f8a89f016b22d23a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6796f1c8f556c3ea695581c3f5da58c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881bd51a8bc3f19a14bb44bafc09549191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da5c84335adbc883e4e41e4c6e2b36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32485f577a355e40139bd358dcb31051193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dd4dfb39bc0a289346fe55257f9a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f219c9ee3db553fc88917288c5c1d86195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d59a104a0c2d3e8628fae3a411154196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e92c4711f893dd4c1bae9298ad9679197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e9caa959e5a1283be52b66ddad24d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbccf2e53cfed336e1f443bfb0aec7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9df4887947f20ef9e147d2e7acca7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d41cd687933709978dad694cb0a597201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf96376a98c0866f1c43348518604a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48750790c54a148c914d6e6bff410d94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d247c26009bdb4c189c3d91f0fc8eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3c58b3802cddd2895e6915364003a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c497d6a4af456fb7ce6d10432f3f86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c692592f1d2590f0564a7247cfc0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40297cbfc0ef1b7eb1c32f290ac979208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e9af7b178e110d18be725930b00fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dba99050562022deeb50c790819e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d70d3ffa094cb2183a1a369cd99f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30838a53e51d64aa17e7afe35e10383212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29a79dd12cfe3a3b050950ce61ea9d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24a7d17a0a23e323fadd695857db01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c0d9178d45abb41d278965fdbdda8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a348ce57b42845286efbcc683e6621216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869b8cc5ae12e529f3eecddade86e64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a453fd91fdaad1946fa0758e66dd0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ef385b6853103f360c45b9cfe3499219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5de1310734346904df42f2e5fe0ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b701fbe0a630dd57684c3e3d3ef33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdbe401b361d089e84989b6c6cc3d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f29df9e700e649be337d17261a394223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dfcb2db0b3ee6ac11f5a364037449224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3e503dd821c8e4acb35559978822d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff0906b58067acfdd38b39bd4ec386226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098bf2eaecc95c67fe8795628efa371227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57d77695f38e3b5298edc6785847d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33959245a5886ed9e3a7011fd4af31229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f08fdff01ac0adef0bb065a410935d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f01fac0b0bb7ac055987338d741f60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447badc963b43f92fe1714137df1da48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517cdda779163aac6e1d2b444f0e330233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bff1e6ebea4eff6f88cb8a4148c27f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e212e0e23bbdc199b4254369867e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faf801e5096a603efac7c260bd3761236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681e742c3ababf2146ce765100733b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3ad774944d102d693dfb74ec75c1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7371f9f16ea29e4e7c1bf853348560239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11248ba3f6be8a11670444bf13f5adc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9eda72d9b4599432c1e9af28a891d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed89a73b554e51ae1eaa57887913f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a39feebe5aa23fc5bcf0ab7800779243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dbf89a9f91544c1afc472f25b9190244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e0c8ca12e137c981e42f3aedfea9a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6f8f5164cf59d27bbb9e0f8d3affa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaff293f38aea9f103b73c150b8a70e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569ff16214525830be391c99c814f59248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080657c29c34f07d008ca2c3b298100249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bacc2a20f2e86437dbc7f75b277716250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d36abd2a18909c4fe5c6a051db49e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02588df29d78e20f1ecb52bb8cf9133252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f410583c481bf10abb62b34b8c8b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9487eb9d75b0769037401eed9c9c14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2557d44cba810dad617b3508a354d87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46e5d7fe17b71cbd9471f52d2e0c30256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad550d722933347b186b47979a0f82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be3855243595701e8a04f33bedfec6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86232b5e5d9e4f1851edf95d14634a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256b69c9a9188e087f5e639580dce22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9825ff38dedca7a432da331e2cef0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30768f0248488a6e0e4c00ab438d957262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc2619e771d903453dd5db1b2dee79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e41d93ac897a58710b299022c4ec39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b3b8fc1e949ac82dd4486f2669ad9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2bf4361ae023034bb70e902caa9af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3ece54681f3c1f82b38bbb07675a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aafb5e946a6eb454e3201b7e76a4d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0f8b83086b8febbf15aafd0b3a77e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d2c5e19469fc12de04cc705d8a56e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff93520866b962ac7806530035fa46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a2f0b793dbc64843d84593d30dd9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ace59a1ae760e6ca9451fc41e24f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2f66e74987cd524b6870adc09cbbf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e5a75e900957db95fc2793874e1f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d763a0b871292bd7b15fa9c4ab2803e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2b994623f4c05edba1096b731753d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0cd0f60b579852a5d66798846113c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d98085606b2e2fea928ebd3a4621e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5ca1d71fcefd2f83e77cb76c31d81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1934a6fadf6bf3afd1493c64af1d32c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666ddacf3f2c944ee936c6f05933fb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8fa9ca2504e4203160a957c51bd4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4a820d897431932ff096a1fe1b5df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27ed643e5db8cd68f6d98af4aadb76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6454bb8ac33786fa49ca0ab24e46830286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b510f7760087c7c8119a9d8ff7bd13c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31692f7971aea6faed969118806bbb98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e4579fdde955ae93bd276b3713370289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934914ffd439dad2d96c32dc34a8883290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41362db5c30a601e67a787458cb519291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975346a733c047130d86e64fcf8fa84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810250691b2517823232ac72c4cb21fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d53cdc76e525fa3b7b1dee394185b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6412b73e546cb4358f69a9090337a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747c1a49c92f1e7ac26041a53ed0dfb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea8b3d22a9a7fffb4d4fab3dec8bdd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0daf67f5b2bd88144f44843203282298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b35043286981d5994f72c73bc53f11299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f829a81be75cf9262e1a3dfb8376c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8de569b06bba3adfdfceb371ecb81301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633dfba223cdcab63e1a95630dcf026302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ec018719522291c44f9908115b9eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3474a97af7522e9851a7a1a36c6ca0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d77952f9a5561c695ceee91d352632305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458bfe0905efaba2018126a89425fef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407156e6a4e56ace402444d885e9fd6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a63303692cc7321fdca26367b1077f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67fdec1b4ef75d63e11588da9f132e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeee7a310535a981054106c59bc075a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d23ec52ed25b3eafe64531af2603e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5739a435bf84a6fc38abe300b25fd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998d51e4fab8dbb0bb3e5c3c1db3690313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7b50a63dce1d5a9e1496a0f1e3732314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c845bdc26e13dc86df9f52c2ef37a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c779155c89bbf76f2f185fa9b2ef3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d2dd43b8b6709e64bb6cce88d686b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680ba2399091ea449366237b51d7566318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc1dd36aafbef69e16f634cfd475e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867379f15674ea9a5a06fa5e35732cc1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b552f1469a751657e19c5c21fd69014321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4abeef4a56389f2d129efaf43e40c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b21cf28145b0e3a15a00abb316bfc3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526909b6b660c7662ef841b7a39b1e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9cf2137809fd4bf357c08f88e1197325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1eadac9693e3ddfde8dd4d64e565e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36341723d46548a9f7080bff211d9c82327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb4af3375e9dbf27096f3dbe1676e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf297f3d2bb779313abc58639ba50048329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0886a951bec3090a67ef5581775d723330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0695e594ff073bc59f67a579f0afb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d8b12069e58aefa75b3b0e28999aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c7cf8ba9662e8f8f152fd292c7da3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa104fee094a1d1085a7c66dbe2897334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058edba2eb876f8a425e34af6e01850335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ef2808cadabac0031dfc1c25016c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fd56fe741eebb6d75d6423e95b050337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89648c9788e06008ab3ba69fb56540fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720988885b672ca21d9cf0a9abc7325339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1dea713a97d20e637d1834cb82559340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d67cc04cbeaa69bc0159449e3228f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009443cb5646ab9d3e876111dd543cc9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fa75d9fddbeddec09d8d7e3df4651343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036c258deddce713686fc76710d2371344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4ee84b0bafe601aa6410f70e2b901345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670601fe0156d4ff31f9c3e3a9fa664346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132cb5dcec1a0a56b1398cf67b16007347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae23aa102263eb468fa283498af0c37348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a356b07e9cd531e2aa4339927014af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ff9060e04edc5ca825e9bea6624e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19306d6946f420c874f098523d5ac3f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8994ced8cf873e0cd4b135ac13bcc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd1c2b35797080b194c51c9d38fcd8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098971a0c6c9138da41974bffcd1ff9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42efd3be15c5ccb7986f634d80fb57355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dc4b96e2b7360023e792ff0de2e63356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a252c54eabe95ebde1b7baf31afc9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d12921c3ea3a52a45b5f712a5e440358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35428dce4966c1609baddf915dc490359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a270e24f6bc8017cd45799883aad76360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f893135cc7f6628c196282c9a1afc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4c0c39f12ca8fc514b1489e825da3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383697905913dfda4b66ca8964ca8ea9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf64006b8439fe659af08edf53bfc88364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a28c92fffe8da568d9e607361b5f9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022888ed0c857664074704fbe133da86366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627bae6d5bf700ed75081e1d7a92886367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482b9e56c7f7e514d0fe27f991fe14a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea9e8bff0edad89b05b9e208e2a45a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7d6674699a91a6293bfe8f0ccb0ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016d83db1eff4311db7149cc5f7ea31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb18829e6dd0d02f154bef3fadd180a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96140d6984b755446fff9377d0eb3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696c23fde69c59c85d52b9bc5cbcdfd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe1dbd10cfc5c3f44dc58538bc36b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fd7c0bf56b343a27985f3577b8eea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66b5d18ba86d52effbc61743509082377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02091f4abe133f13697be98cf992264e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd63e14e56e03ce8b9a93a361a371fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82003019e4d78702244f7d7b8756e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5daf17ad1e3945912a1c45f076c769381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f74befcf277246a8dae4d8786fab8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3405c211eb9c378beb51e9e42b33f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80892043804601efa1d4aa49a9075c85384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079f6b2e0aea399ab50135b603cc86d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234a8faaed7e443e117dbbd12d6ba8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbb2bc2dad89b453b7b526006b0879387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620ad70292ccba1b2b8f5f8644697fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3337499d771e0649928ea3a4586cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a27d58dc527806ae75dcbbff4c6c42390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971afa20b6f26ed549d8d65566837e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3e09d37a634f04c13ef35dba2f9a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb2af9c253d24d2ad910afbd0cae08393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4976316469f518973518965b7de1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b1579f6e5b8084836e0c094b16d9c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ddac06fba88ca75f6ad767d7b4bc8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9397ad804dc0dd0e472c0499fbab1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e485d96cd76945984ff5151291c9d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deec7bb9e24e80c0defa7a8a9bd5917399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6d92b8707a76cab721a46fb1d3f0d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95ed57eb84c9748ea27b4ad1daaa06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde9ed9dd943ad1222d836b37d2ed03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdb4de9f90be611c76708a9590e05c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c83a220e428e3cff915748cce46ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e427ad9b07e8d3727197f966a216a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df790a910696760aa42ccb275690895f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30c191211fe59cbbdd3c2c7abdb136407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12565b14fda6d5c18132e346fd9ce9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90e86b18b73a16efe6bb7d4db02aaa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c40fc63e36da476c00fa39da1a112c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbf90906f63326d61851910bc82694411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b111076d82b569b40259f6c1c19c50412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46282fab6dd32b1fee80447b1d71e00413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddf31d0b3f3abdbd2b1a186a25282f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa2cedf46c376abcf3535b09264a0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca25dfa32847c346d3e567fc026e33416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b678623826254d2f12928e2228ce3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ebad3590d748a7ea715627f1c5fc7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de492b332bd17dbe4b24f73a5845833419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a4b564240ce50094358a53d439b47420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a6fdeabf9446aaba91c0f1657925b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b152b6cb360e3e047fbd94481b769e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b9bf161cb3d98b6c67748f6f37203423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09493700f603f71d2af5ae6bf27e345424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d652324751591a851a6af058ba038425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2db7d6c8688b14871138349526d17d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206a9c69f081a6ec89be9d1a4be4987427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c01303337c56c0870bd3787789f88428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407859cb58f947a130907dd52c1a767429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5b0a1e98825f085f72c71f070d63e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f36c989b67d274312841c74c88a61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ff5c0d8de7cd80f4ed4bc45fd99c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265eaed90d85e663d94e4dbc3a1a8ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5347c87dececeb05b69b49e888b947434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd108cb5416dc7ec6765797a999aeb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f12e00fd6df0d0d4e2065b7ca76b5b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce1a910507bf7413b1bf362bb561c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0e6301ca8704cb5d19f4ac7f4ada2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be384757a606e9cf8c4c82b993a4d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfd1491172089349c321215883b1c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7526b688d4169e410a9f7b13bfbbff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644f727dfa7c8d7e75e3df8e3395453442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2748f7ba526d15e6b9931cfeff8992d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe548fe9617e5707429b11b2abb1ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a6a870d8be91df27c6c81c71a2d69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0ce3be68b7774de74e44096873799446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26203c0296c0764dcad659a615bb50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36b42ee2ac96266888610eaafbaaa8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61956fb5800eb0ccb374920231a849c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fd0e17699c7ce4ab772f03198cd70450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f349a57d446b3f0bbfa1f19961811dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d162c6d119a84c9256443d8a61fb8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe093063d99f2611dcc124064a2b05f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d637c60e85bc695625313cef89fbd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e85dc1a986eb7b856b98a87c466e3f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cd81c0e2ce9a9e898e77c52573957456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84978916d55bd8a76564696b2ed918b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2047c5fb4301c88eb99aa82a3879a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66501132ffa50d86f02e118c153bd78459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34c82896467b2d320156b2a6c4479c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0d03b4402c10e9e996789597acb42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e9458ad8ac983f744a9675f4fc003462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cba73393a07cee86f073587ebd9dc0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2db29eabadc1fa708e56dcb3fb598464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbae595f57983c77f712d087ab0ba7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba84d761a86718d2f2e633b98e87e5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3bbfe01908806759f0afd4cb76e43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63df810cae079256c2c1a969869327a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da8ad80f64378d60d8d882e79543d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ec96f175008acd596e21bfc39550d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f02ed8cd3212af829325948f784fd5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecc840db194d0c2670b53265af6ffb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c8779dc416e1e9d7fb0ed51021afa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db838f37a2ead653054f0b63e017e34474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c650805e0c9426fa6cf787ea713bd8d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6288d6d88cac7d7702eca57958e7f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33d44cc6265464bc74d6e38c96e819477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d8885016636385b89ad3c43b6caf3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a680ad7171800dec1280289c11be5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097b2f272fac22b98390a5bc7e1ce24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efee8d441cd213a77a791a423e2311481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a41401a297524111ee68a90a93616e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcd242f0792a0d326b3e1d08611634483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0919f587442a18f146e3d4830c091484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d4eaeca591d68833bbc80df8bec51485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b7582e33275728116d1bff4c7b559486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99263117b3f743df188f8b6c0c3bb3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db9753b637b941f5a695ea6f0a6d1c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26921c5743c4fed95833a67652884e6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b6a4f84659261cbce289a50fa74bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8119f96075ce26fbaa60ebc229b06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab36bcd826270407ea4b53771ac6e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154af4c52aa77ced23268698c41d451a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb91cc23afc4c87251be5e20ac68d1b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df33de52791d3b5ca284df4b75aab3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87df39d2b7ab4e2aaab9d9de9c6a4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47b6fc4f614d738fbe53b4fe3c45bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f5a20abd7a02efa3c1886e1a20051498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21954d86b9008b42c1758ccc08d064499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f7973f80ee28f1e9b59546ceb596d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbe9023a73f8fa20b277c0e48ba4d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dd31cb664cb190930add917d33db7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c41fba36e5d8e829dd3515adc4714503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3042555e64753bb3bef549965daea6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d843c98351705ffb01d441edce715505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711685046adfee43d369e10618899820506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769bed23c3a52f973596226aa664e37507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9e1ac99b82b3c7bbb1d22a2463ec8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79631a459a1229096d9d4fac2de6883509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d815c9684d4b346b3c11cf8429e838510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4742e2a5b2c8badede288c18298a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30894d44802974a9c333acfc986f0179512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265166c23910415969f1172615fceea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9cd6f8d6a214afc41f071024070b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010622b7d81494835ec40dbafd68d34515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b56c62cc4d63fa2f499907aa616a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c88ea0930e91d94175afa495353f74517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b15ed20438a1ffe6f86acd15dd2e9a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11cd7b39711e002ac0c33a079eac4d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59406be5babe3bd68d071667ae1f03d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ad67ad2078e245ebece7cc3cfee16521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b72f353135fd981f6a59be9b1c75f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70088f915be1f0e34800c6fdf3dddaa9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ae0c475ca91af94cb55ee6d0923b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763025fe05921ed84511495935783c26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7486909a12bf5fcbc1b217b1c0be733526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db78ef9c7f84001828421ecc17b8c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494471c73b9c50cebc253f448865bfb1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f958015701556198e35c3c22dd0d856529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903e7066364fb99d904b1c76c1b14ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b14dc6145c2745c4e5addc5b383a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03b075e4c801ad31b64eb99bb8dd80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2328e8ad10ff16c5934ebb37c032d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82e4c754b8086939f3acf3a48526a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7901d962a3f01656bec3d18b7ff972b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba77278e3092e966870d7f4f4dfe81536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c03f90a46c4861ac0e82b6bf67e0a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e196bec63a85d8310e9e49541d00d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faf60a579862518ee3a41c0c03e5f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726f51ce422018d04f444af026e1a86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef8f2cc986e987234128b7600f1497541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492e44f7fb4da220d0577b3bb0ff17a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bc80139403a99881fdee4737eca5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95709198cef86913bfbae15da77d769d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fd56fd1090e36e24e6d3aefb29a3c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868520e5b125d874a8e82bc444ba64f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087aed3d63e981b824101d22c2c4770547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414e76d61ade0d2d7f32636e60ef438548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4b67b976b718e17da012fc894cfa6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde05abf311306e6db88e05a9e23e8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caf5019973b2a4f0ae8516249e2f63551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c787327bd38534848f635b0f506d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33c1d8c6e0f831090a1bc811fc2412553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8aef2e603b03f6237b149e8e965506554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e563a4a09e8b9043739db7fb8e5647555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea453dfedae7bfaa5a98714d109794556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ac107d6973b013fd7a1c405786fc8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e8fb6e2d2c9ae957d8de2628c8673558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e9fbc827d6a4a841c6959ec87b9a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66035ac6a9fb52ecbf3962887604354f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea576525754d11eca2182f0141ac6cea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2ded7780fc11d8d2b8227965be694562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1949a0033453b9ded7cd21c34d5d775563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebffe48dc40ce08e695a643336aabd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed8c9db15aa49c9eeadfcffd95e300565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e0a596fabe23e9a5532485d90417c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cdc84e4765d1711a9231e112465e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0003c1481220d7ddc528c84bbfea6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237ef3c7df48e8e2a72bce8279056cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9c8609e6e7fa1a951d763b33a2d53570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3daa62c3134966aa48e3decbc813b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90068ad273776f4635e17b513d17f0dc572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>