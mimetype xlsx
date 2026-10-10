--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcce7a7526b0efa95005da2401b16d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68203ca06b60a83ec845edfd835d2a5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40ae05a026761a6f3785681d0333623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce9a2cc124bca5b759b9003a7bed434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca7ea6367c57102a12d03b5e90c5f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3935c13bd69e837a7ffa8fdd98016796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d9faa8556d0e53e7a05467fdfa0a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2361424414af408ed452a7b7452ef78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaf5299c80a5747f3f46f5097d2e859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348080bc4dbbc4eca3364b55ac0e46eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dbc5cb9425e481da71a77ea2e624a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91fb2ab9d0aa6b57b0e1a365dcf54312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e917c0c8d0e15f35bde962a0eefef1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd896f06b5f3ebba3ac3796c525f22c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96833b8d7ed325977fe751c952961f5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f65cdf9a41f436315618060094c2b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6d1e4bc8a9892a5258c47a76070cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235309f43bc882b506603b1560e2135d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50328e9c9e2156796f785441272e4ca019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565baded61c3bfddb232dfa6cbb32a1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab028a02186187b1773c4da309cfdfe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1faa845cb2bb2d27032b516b48b1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030689c292590c47951d325a56c8825b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dd73c89d56abd1e71cab03b0f947424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49317493933b2ec37c2fcb01be8e4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee3572b1027cf0ac948e49990fade726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec908c66a40d6ad30a787e5ce916822a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a66e0b7829a57c4d89f805b0797fad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a750e93083aa685a47a3fb5814aa9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d31914af28430eaf3214cb976f3b0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c13b34133b67084e04f7623edcaf2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256dcafd83f83bb1079ec5097390aae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd634863affdb8038645b3abafc13e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24103562514f8616151236173e642cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0401515d0238195722d222a96ed7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac4dcfeb1cf331024ff115c411c1b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dc04b79ebf4036ae9592a9776c5b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b316b3dc43be5134a82cb8e04300f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09710f0d303c2fe19c3814725c5f3ab439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3207f28208844cda96de3f038a8f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9b95b8d14c0cadb57e889d4b64e2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0bdd0c80bdba7099de37f2ce37a2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff3d1a11088acd78a2d2b7ce67192943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c1a26ce0dc80f7b7559dd55e1c34444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadd6f3f56797f21e7da58b6479c4b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187479ecd42d13c88f8cd8a95e20b1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8beaf94911963221e9e3faa62ceb48e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f8748b64d61e19b573c506966cef048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbdd5c064a7e9d959e4059189d336849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f6fd46f0fb4a4e8dce8711ef989e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8f4a40a58bd0fb762819f4620d7de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01053c2d5a2e76d7396456c4aea82afe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e826159f3bad518ad5469242cade6e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c0e75f4ff7ab2ca13535d6d8787ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28a1bf1aac2897bf6235c7d4ef79fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ca1a420808538248fb5a392445a5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616913fa57a398437e07d743486313757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2dd3c2b6f4059717fcefd7e74e63558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554626228d1e94aee65b4c6391295b3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e389180a7baf6a691a062522f289360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575056e2670846bc0be913c5889b4de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c87a8dc28659982f9d1e2cf030c1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068e3bbbcf0b938f5a1c78a439cd41263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a033f5c9f8f83becd75e8decb0840964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a4d9c48b9597b8a2b2558896eb7a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a935aaef08fdb7317a19a5d9925ba366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094e1f5dea2c4893883e3e8c05f5a6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90500eb3e134588c3b2f23b75a38773468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103bb498f442b70836e62d41fdd8eed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a8ead8d192cc770687b5cfe22d7de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f80efd1d412a43f95ed76f562414f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f23d12d4bae5e9940724a3ecf9ac072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d183d5a56bc215d41e2f6f14d3638c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4115ce4aa10de17bde648a19fd48a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398f01b963b12f6965718c683895d7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089d2346d386ec7e46ee9c8bed72ade76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab264fbd48eec744e2b8db68496e8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3be6cec2345d4c87d8ee69eb64b6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93d0935556f6fe7283a78137e6ac8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8a42db7ca930dc33e9e7358f52df180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a856c56a12839098f04963b0b6f2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b196ef465a3bbe9630fd227ee1aaea482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4e097548bdd88aa51176b8ea75fd983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2827a12959fb1c2535458b989037584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b69637050e40ce2ec32d820c9b30685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc201d4c91afee0f63612c9e37b6e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad718a0176be3e764ab1bd6284d06aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c9c1d2731799f218262ae67d7700988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59f63f46119bd74a21f19b0842976389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86666d58967dff82b3eb1c0b3ca680e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c0e537eefc4416b7c8e9d6fe62ecb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee467b0e80ac41ebc646e0894cb1d8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e0da10db0f75ef455c12b0ee4fe8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96665c24b92af6334b0c13e2c5b8359b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930d2a8d6130d4acbf1ac80a956ec4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86b7ac77526259689ce0d9c38422d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02475ec7e2fd7b446c01859368f27b0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e414ccf6fe4e488aff6d2f4e50844d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354a67a6b6e8fb43bc6648ff451912899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd20b3b9d49d422e2174ad3ceffb195100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3a18c1df5ed691bd44ba4d84b835f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf518b6090e0577305b6cd3b4ed626b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cd2163dadb332b0397c46feb1782d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2460d88ba62b06e3fc85bc62e8d65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb756f2d91049ecec64a3ba0c7a4e88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6237a5478f06cfdcac546af89e52d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50c8fa012d3164fd86893d4a1b5890107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ef1283540db3e0a7a81d5832c95ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2783f1ebb4e795fe728a5f2646615a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ee9634b8f9dbf6a4cfc9b9519d673110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7793294732060f0205856007c5a5a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8d64995957ebe8579ae8483997463112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb379ada99adc978657f0afe0bd115113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbc56656461a8924dd0bb5c66a4900114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62be434eafb8393d53284367723a12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a436c9fad24446c36e2b63a71001f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6da2db58abfbe45211c3ada4f083f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fb873f20661f731ed3a0cf8b5623d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7f78f7e0d203a01022ae44201cd46119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316a669bc60f04c141799b1b6aa6ea3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359de10fb3d56fbfab67c83d01d826e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2987b469ed5d54d9ed1fbbf436e02c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab74f754512fb6a00ebc4f6c770158123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86628c1653d8e65874aaf23ac5c06b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48121b1a637dac9d507acf266b7abaee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47f8a9cf3a785f721773286bb880b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41a1d0d4e03f6b1b83c447fc064a0a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0cf64c41b030345cde5513229a09a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8877d0bb0ce1098e5ab3207e276f81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105c2fe5525e5c9b2f570cfbe522fbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc2049ed192598501ba16d75126836131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff6ce5b46899844df911f95c0ace7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0be0f0ca112a706747cda10ada92d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efef1309f6d3e1c0a6630cdee55b3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102f4697664ac65de7190e9fb023dd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb944a9a116b53fa2dbddd7516631d02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65612fab741c2e6969f7e27afe177fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38dd0844e3a7e145865110dcfc1a58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc570e88dfa964f11df000a61bc6ca03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d1234158667b92f2714af8e9e948a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e5ea11db4ccb037fbdc50c8dff7fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b564c7876be386b354a7a0189e8397c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6959ca30153285d25e0fc47243f3585143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796c76255b9baea3064dadd051cf63e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fb546e757bccbdf60b4086cbee0b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0984f95d5ffba57058e65a882305f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a8efe26777539bf3ca72872b631ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f70097951ad94ac082306bbb74dd4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfc2dc051f4449e6fc58b6bac1fd36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559b9fcffc5de9175d43cc57dcdb382150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c55c9f3e3c8b00aa63959cd31ca8d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5420d629caf215dd95d0d686ae4e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f991daca41d76864ff7ff1e607cc2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e59872072a278e6690f029fef901b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76e13ae0044b28b70fea5524462a4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792225bfb62da034815e5df2ae285686156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deacd19cd17911e5ed63485cbe5048f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd23e0f6fc20d0bc56d6770ebbc17c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19dde790b3dc2a6e2eb914d1966392159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a34cc2ea72cdf844915248dbc36efd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310beb38a5a8409f7b4b5a40882afbe7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858be0dfcb891f32408b1fffb9a4f660162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb001c91e81562335fb074010b3fc94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73558768bd75aaa632639f5474e11d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2531c34ec54a6cf33a2dab89e869a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad31fb029906c886bf8aa6e1ac7b8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bd5481368305ef029d39782c1dc29167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240284d1b4c3f7156ac32ff10127f14e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad2709c750824460a8c22e3b6456a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90384fce7825c8a962a2881a8407287e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167cf8ca5fd7ba762cf5c5fae5bdaf8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad02838c728ad6c0f75e5bb94cfcd8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb52d5e4b04a44cdad29eb023bf5a8b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ce06ccebe2dbdce62f2bd419417a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c7331e2c30e037f8b4e21f730d291175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b79f75041db53c33ec7c25abdc98e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42069ef4800c7e4166497cfabc1df90a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63be45d44b2d7ff1a9f10d3085a4559178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff720d1838dc01b094b301c7a588324c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6d4bae064e485700c49e4a644fdf7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d2cf03982d158ddd995bd1b0644ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3162c5accde5fb81d42c61235b38e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593144c0d0208f9af7fff28c0f60680183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c2ea25191ff29357851820a2be861184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00014db3b5681042a228f022a02eef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9563664c597b3b80bd23c35e779c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdde3cfc8a19515ee514fe434a76935187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552247d74dcbd4e917917c333e741fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84f0fb8b701bced1a30e7789d6f03c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c9289a9d1bc6ed693efe1b075d112190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fad0c795e178e2a2a73cffdad6bdc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e6220af586a105fa0c31b430d9da4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330c162b3073aacc0769fa8bb67c055193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cee10f7e9a64eab17728469e38a5fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeea56deaea90af9a9104df710ab3fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a260b9e3a8f1e37fdbe155109191d6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b86cafa7b4a63bb64adf9d70a46cc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c4705bb64a0d25061a492f2351e6c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41ae5b87504ea9ef9c6b2035f8b75b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e1c9f354a5da989f48e2b85868f53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d162733500a389aae251e3fd453c6b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d8c8046a8f8415eddd4a1038faa99202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc5d9c5b5d7f30cbc9ee69f94ae64e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9555a0c76756e46c835e67609bc68ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f06b1129936eae42a17d8caa9d5b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c75be34b95d2d552216d9b237dbef9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea076933631fa71aea4b588a42e36bec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b399216291d05c3eb264be922571ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c275dcb79fc101dc93376746b9752dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06638926883c042a39b4d279d5d920b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758a663586b9fd14b69586ac3a16c74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b39a63f16131b604b1f4587cc89b94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816f1f96ebbe4f42d25f33c497e832a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f438d0a9764514052e49d006c301e2c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9458f8c10cd5a7158cdf970e929392215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a55dd7e4806ec2c663b7baf21f385216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b052570cfdb49bd318c1a6ac7f63174217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4eae86779b33e6928b0658d2f82a70218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173476541a96c8d9927d0f9b0580f42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8d6cef5f183914e68b0e0156f2291220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaf7e019cdada97848feb4c981381c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cb3e2fac0b0f3bd89edfaf0d04688222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783bd94ab8bf10dd6542debcf3d43e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a98e6e61692e0ca0857aecd5a1d21224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a7f003230ae315809f0d7ea62abc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfda86044aedff8d15ba97024feef18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced871f88afe1ac13f74bb5171f2fee1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb61f26695ae51feb7068159a7ee9f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbe0321e4e87ecc53e45214605b045229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317ef7e5327fdb999b6322ea5784952230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a462115daaee5fecb72b1b1deb11ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b7aa51f6c14ba712dac4de0a9ae89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba9e7179fa4a91129f79ea71369128233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847be0269d7a02aa2f4509c1374129b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f727b9f40fc835374d0646faeac1a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811111db297735a8954c348507fb604236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444ee0effc420843dc3b43be79374fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752890a7e194964cebf99de02963ff8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98c4876bf5e178183a8c287c4486ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d695094e73ff64f985c93d9aa0551e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1026823221c7e1ff633ffb25c803dff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde67ebc004d239b2ddf6bee430f55d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054927998a8337cc5a859da4b279d18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74be52b516469afd0ba3317b1f56fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51fc41a57310e6bf337f3ed6160300245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f1d37f05d6246f198f64c81e2a075246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76ba76b4c0f13aedec3166b3729dd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae206d8edf9eddfc1266de2ef9aa4ef4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819880bb5ebb3c332b06e0aa3282205e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca35c85eba191e8f3d6d386867e834f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e132b8e2d2c9224d164bc15251b0cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aface745e00fe2e354140352db092b6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822884283a89db1a408c4c38ad649d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f7bfce9446c4afc51d1f04622e418254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e95801f0d00b3fbc35c3c964f75bcf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df136549a35d6f80d39e9f84d5a415cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85afd285dec2d204ac9f1f1d341ba2a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806705ee5acf9491c2137c9a31e1e81b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1953f3a864b122b38fe640ee646cb5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9380febf75835414c9d7974da74d8a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890af9090a1ed59786271505385c2508261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a819d26f5356b99ddfc03f46bc0261262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808643a3307b87e6358d9e23eec29fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93949f0c84eaba151500f2de90e739264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a26215dc38c3e51d82cf1b5cdadb13265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30e833f6493233ec65154ecd01c583266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0886da922286291b0b812eb79c33f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f379397c9fa8b3e84cfa0fff972541b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c70b6125d522be752c49b867f64a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498023922a223651b296a28a88e390f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5213ecdd3a50cf6ea696a7531a1960f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20120aa81236026405abf7fadfb8da1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22471dd95126224b3355a414126944ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4880033ca18c8a0852997ee46663ff2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89d243dc4abcfc4638ffedfc890afe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc375f7ec9f0c3dffb2e7c768c7b3e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5741bb3af1e5a226fe40038e01c73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b67081ba10b51eccca3455f387e893278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247b7683947ab716e0444b3b52240eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af50bb5d4a4ac2d04fc7932a9255114280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652c7694c512876f2fb15a2d11fe86c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428e1e690c3ded4bae4adbf2a1ab362282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb4009fd0bbfe8529f6ec298663c14283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6653fc88d43c241431ca57c6c4f0c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be450035cae2b2cb1bda4ac47f322f38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3ad5098238dc62bccdde10e44bfee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd623d75b22b1c273264cb987d479a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b522c3eec611ea7606e9e9ee7ca750288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294bada1f990093a7745970dcbcd2a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e39865dc8dc1c9f422f34f9f5a571290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13956ffd270bb32b55bb04916dfe523f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bb53c53c20277bf04188bcd099c21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747661b85d4715eae8485185221526f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b71739391a880dd6aa5696aff381a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981131e150b3235d65f4b482cc65729295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60fc32c91dfd552e2da232c04c1089296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca9048a05d33780d8844f0df423509297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040dae5e91061939887d97808297397298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec9f3c41425c41d2accc4d67b8b5a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582e54e41750d15dc683b0209087d03300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c0bc2c8bfc3a09567a83cdada2cb4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40774ca0a4b11c36eacbfa53fde59ebb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df85d3c282b716c6882f164d158e8c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85770669016f03045f336b45d4e21294304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde559cc04ef1a8e2f36751835187907305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0fa619c4168636640bfe139c7af62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7738e0ce24712a8bdaf939a34490b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0456cfb2f8dcf52e5877009f7a5ea8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32585a147ef42d644d0e4344a172c51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9eec8d69efd4f4045e0232b8d05dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c0bd9f0d1ed769c66d2d83c0078ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d6c7258cfd350fcee7867b88c6bbf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abe0ca94084f33af306c531c24751b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ae078627ad4c6dab006b54d7c3737314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae8c202ae9908f73c496498ba6d552315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b36cd07a8791338f82336f65e0c8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02866faac8e6df74c4f1981c966dbf8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed331a7de4506fb0be3c040c174bb4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c13d44b94845e83e5ba6ae6425b2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e83b283d0c67b89e6770d0772f085320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d33a07eab02e04196a28d31ff6da8f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed5087e9ce01b8ddf661926bdeeabf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4f084175364ef79fa17a4bf807c46323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9966ceab87cf88ef7783a1c4d62814d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09168cd540acc8ea274e029743e3e5ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e692fc7794b55503dec3e0b5602d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9005143f033591dffeb9e21d336bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1622e5a4153c73b180306697176cba6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa7ec55083065a660231675015b782329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8807491b9589c47e5b608ad85c03d09330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705611fa475114da7d165f3e16fff7d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8e5765de5a6cda8859121c9367ed1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9d95a64a4646f5a7d28122803bfcf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47618a22da83f6fbc909349bdd9ac871334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c680d276bc0a32f8ee7678d598e4d7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5e454c8dd8d52ec77d2962371a9ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d3e356848dd63441b054baf5e815c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6cf46d648a5b5347978fa4daff147338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc104d71de8465ccd03e72c2951f2c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bc4c0db24c9f48297654f47cd070e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605feb1bcb56a7e1215178f3769546e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23eb04460065c4a8a902346e475d7bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada72856ea56272805b713e2fd0a51ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cc79b1b9796d98c9648a573871f1c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385fad3696ebf2eb801788555badd39345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135bc9f7ea340c277cf455b5977494f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b19587672a33c53c1470d538c4f2ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9575218aa1d318325bf7f6c18444b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8003b00c7cfa8e3504341c5d7cf9ec5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4755868743ffbc212c34ac62f20e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcd578b29aca014c846043de6e3f79351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105788eaa1e80c4da04942db461247fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3461adf5a59f9939c43b266742f03fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8594f89c90477fe28cd8eea6dd611d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785faf79722f53c7f17db43e2ff8cb7c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d449483196fd141ae292e63155ecdda356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0c939a936b8331de1e414fe688b5f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c21b798698a6e9fc6e0bbf6c92033358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1567d9f2bde7a862303a30d05f080d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca9e40d64e421c3797e75b6dfccf3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e996f34bb4746e5fdb8e73ac89f91d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945d993f0bd82643d6e68544db53357362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b298c4733cdbb30581849b0018a08c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8067c0d79d0da9e2160d642364bc296364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d66443c3338be70fb183e48bfe888365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e29e410f4bb18af7f44cfdb59f67d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02f05c9cffb12e5afdc488732a8524367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71312f05bacdc5f59e54c74f7a18e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29db724d7c34308a99563805e3c664369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cd54e74b7036d9d26e64fb986a96c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac2e1ecd8c77e159df0f570d5636cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac6f2ad809eb112d72accc0616e212372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7dd3190ecebbc657963edb01b6b09373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d01b2423ca6acb0a1534eb0416e359374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95530e0237956cfc63500675d93ba6c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad4e7a52c582adf9eb7e1cd5564278376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d12e7e7b3e7e7a8a2d2c463f47b4ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a1f67cf5a413ab3230c40ff2bd5f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28881a35e1d526844d438d49de0ddbfd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dc7d42ab6c59448ddade54c8f1e94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31039db413e36084a25436005b3c9246381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b670ab4557d71e535cc086bdb010a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9967639343d25c6db55ff42fa4a0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1674b56d4ce371ef1757a58be30fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b569ac6844f1f69eb103e143c424e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75745b44f6b118af756ded6d62e88a43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898ba27d8f7578987db451366b8fb44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e39b556513c7716b7f3aec4b84a6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28819d2b2c6f16037d93cb044c261f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360ad4ce62820b5a603d2500fbf9b5d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8c578a86efd55fec9c432093b8afc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88421bf1e68f979db19d2a7b786ead392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79805e5963485a32b133e6bbaf6fef58393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9b4b165fd1602f1c09f9404eec265394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028c446b378dbed25c9787c04916176395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c7dc640df02f62a1b5d461b82011d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91559fe3e52d21930728a72a95f91224397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e884fd3c6f2ba1f312e12d983b1c79398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ae51226906c2fb6b24d910185d1ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268ff4882cf11548a814235b229efe6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17574beb206606adab81d5db31e20c67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea0cbde35c0bcf47d43a5cbffcc88d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b10a7a66234a47c0560af7dd9ac3c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba048f6e3bd5a73dd7006f4fe1b7ea3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876abccd877037c28d9aa0fd99a0a03405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c26aae0fb3c4077ed35bb663357d3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af79d7097764c71ae017a58aca91d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355af247337c5b2fe278f2b76aea0a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ea003f57661633addfb266d6b8986409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2988ffb6728bdd554ba0da100bb23410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969c6242c19a9044f7db027aaffcaf1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e6a40650f9d7d81ca732614340163412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeef3ca2fd5d9ecfa5feebbd028f13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2974fb1f04db008ed329801bfc5caf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c021b40995e6dd8bfb4db918c8568415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dec3f581e50396a70a4b5a4642f77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769baf3761a65ba4693a3e72e77ec091417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71a3b0dc4f93aef0661122d629708f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a1489777e29f54fa12fa6108be45d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5499ee05ffd9858c399700390c925f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b3fdbb13f6fe0e68172b4fcc0f959421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b1b071a2b03b4e7fb92af412e0045422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abb818ae851eed4be56be037d94c63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffff6743a965aa1380e1204e620e9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7521c42f874fdb4a72dcfac0c80ded425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78786c887257f6c1035c5c3e4fadeb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48ffcfa5c54a99e21236fa0d915a88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f17b67d271d2658579ddf6215b8251428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb6ee9ed613748f4836465a0972c20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa1952bf15fa16f5029872d30cf97f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baf30af0c0fdd9efd17e9354f73942431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645170081420f93f63d648267db61e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837950363a75226cf73ec8787c65f75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93512d86502c742218499df971f6eb7e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bf7705dc6085abb89d0c5f00fcf7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739095ada0299d83683ad3d13a7d40ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b428a0a16787eab09d288fefcc53a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35848763c1ef21b051f255aec96ae3f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e52b78fee966d0c2489fc267affb1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34961b94065f1c1ec89986e7539eb53c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e02341e8f3e18bf59a8439cb1719b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3db89b0ed49a9052701af179149d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30799fb5a12c40b2f3e7dfe51ab8a4c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed0f65ac88098dec5693c0c8498239444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a211ea3bcf58a8ca45847d1fe85534445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a516cfb6bc6865253159e6dc5153ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766dc45c6a0062035450df1d7c25535447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47f87c5ab5bee10a88a263b4cc5eec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb3fa6f1bb3ddb3f1b05355c6dd15b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fc997556460da17f002335f0dfbf0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce1459883c727ef0b9eb0bd8197385451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3a6d5b0a9bbe42330145e1ea063d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5647d48c773c6146d76ef94ac659bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a445245f91e5377d941433913905271454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bae1203c7d75133c6736e43b960b62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057e63870354572b79af736fac3b0e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecd2ca9272cfe19f61b2c3c438aee5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ef32d2472020ebabded127c3c2980458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f53a105df1601f170b7042844b43c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469d33962871e2783e89675c680d1fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11367e230a9d46db8ac09a2660658ac6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd0018b396a96c557df863c8ccff17462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a92179823da54acf06a7303703816463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a98100fe4efa0b887f152865b7d7ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed0d3969863d80f8ad04448798bc60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5171a1bdd0d1a7ecc09f5fd3ae3dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda585c7e6fb84247a2cc81b50b07cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb71f3340a58ec96c37a18a8eda912d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac13545ec4be181fac0c430a4db535b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898a6feb8e8433d1bed69eeb34aae2d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae940765fb3953a91e99c07cfee3221b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72af1f802f5805089d5e0c367510ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b7a4dbcc3e1760b0389b90a3e31af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a296d10967ae022b0bc578a5a8eef8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af197d2ab0c51549fe72787931116f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217043bfdabcb1104344a6d41ffabb4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06ef0d2671eb95d130a0ecd9d67924477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7710753398cd54bca6d9dea8ac9fb0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f7fa9af96ff40f96401de5edb4b6c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e848c7d14aa74efe3ba1a32c06f1033480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ab4764ea987b6b715972d4410b98a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68819815a2be7b8d66433230fbe62f52482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fff75d9a3926ebe5e54bbbe03246bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed079110df133d74c7db44833655c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78409f79b096ebf5078e4ee747db776d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55317142b77a4feeb46f61423c22099486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7986416994795bd81a23c721183c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dd3e6e19f14f6f0a9ffe100a60bad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21418f8e501be23812b4e0c89f8d3a12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2124ad070c7c064be84c58969f7b1d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4759c4d3e82e963bce457d01c3ec031491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56768ef0b6d3d0a98390b8e45ad4e28c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82e29711aa72b0fc007b82aed3b6e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc470a8494f05a544cff6156fa19e1e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ece4e388294fb323f43ce03b514192495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd948a1d36b7828d6fc703be2947e16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddf41f4d2fddb9180aedc6c2967748497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de992d71587c8e6d31d1602be999be10498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b355416946c0da39f161bd79d523f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e1d08a6dabef2116674c7a3ea5c5b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e34ede99468212215640ca8ecfbcc1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38b6a0e08151fbe0568fa4c3ccdb51502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fe32b4010c6dd44363fe736284f70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c359a23ab38a617d17aa6012f5b7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106c76e87bc0a503b956b419db8330d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9083a7aa178f5c24de9573fb264f48506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9de27465609101f1d3e1618e6f2287507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110e4f7cee62f3689bbe2c4fb1d0a0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8eee2b96cc83b9fa759a94e6ff165509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f75222d006d78e455d26d890592f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b1fb02c694312e8c4252e23256697511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302be19e93eda2a1438cb6ee14d7916a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054f98f0dc6a8b7938652e86a79d451513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bddc7b3485e681ea8120a501355a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211f03da841fda67b9b3922fd5fe858515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f59277ab3b37e07adda7618d11b974516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0050662bff2b7c0745f2a2317fee528517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ea27f7f11845b9a830b61042f3bde518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da8d03c23f6b3bed1138d199df2db8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272fb2b601a233e588db0ce0436a54d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666deae2c3930c1656c6e54d53d58ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb79eca041878ed8314f99005aa674522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70302c8699bd56eceb6d1dc9992fdd36523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e723c7d58f29316625055c98e9a6f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6210a12b24d949143d73973684f04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a788cb61d9552d7d07f6e4bea73a60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4a47f4250f898001dc77a8e254085527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3413b3f7663775f6f73a30641840d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d008742456308496ad3c5d5f8c8b7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fabb81a06ac96e5bcf93518915f78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a2d5bf8f88b2dd705c40b5ba72272531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf12004f000288b8debe349d435c6b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3babd4f706ac293c71fb8e6bc0238533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682bf5fadef363478b672f01c050177534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a454f4903654fd2692b436b1f1e7f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8927a9a4ade96cafd94563d84cafc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9be2de430caaff14b406206e14b01537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1ce35475bf8b65a84e298c70b9ca4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba4d6b3a6453b9d4350eb3b99126d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ba1327ed5bbe3919cda258639ed06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96d0f56770ef071c29a630734c9b98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69717801ee208e1c60a41d80d4744a3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75819040eb8742d99fd8a6a5b1ae48543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5262d50bb73d1e19dc788276230e995544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fc07cdeda8bf88825964a36372550545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61330d30a3a0250d75c3739a48e717b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24e0d6800fed6d170922e16378255f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739e4491a2fc435a68df49fe2156ffb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21e82122c87ad272c4a474050da808549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b725ab6443878e1286932633418ad0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6f8b249b725b1254ad07354320818551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc30a1a69d0660c2ccb7beaf5cc12d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd616f5b853371ff9dfc53f6478020553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2463854743fe1f22afdf6aaf42eb644554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7772ca207c0699b4df034fb301a2e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae1c61a8fe437788ffb46f5f6a541e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba95faca6e59069f74b306475a9f6ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fc98e42cb67e1ccbbebfa56501be2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107e7cee11833f6e3294f943af6109a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff0f2924c0844c1bd81a8a6ad0b299560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eae98a554ec2f23dccb65fbdf8af44561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46269c481f833cac9764d6fb3668fb0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070dbb053edc238588967b392782a05563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae11af77eafbdad6d14720af96520f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6cb6adc6456ccc5e18f9dff3e3713565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56b2d088eb27d47a09ca480e4478fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7730b5d77d8510032cb73af1a619b62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66ab4a4d41bb45a9b7a21b9acc5d21568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4958fd271f161552a03ade0a7f5b8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343d477ed1abb52c80c73db2b4239c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dfcbf336740c5e39b3827ac982974571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a52f58681c3c83950d19b7f2c4014572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5d8f358669fdc3199b271f636ade61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f085b3dbf1728ab6b7b5e5bca17f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ef5e11bff42446edb23cb2c2553793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ee840fc5969156ee3776d09727f364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6d15da71f1fd1b06742a4f89984e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c3b59d4b8ceca23bfafce80dd6ab56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47b6d7c250931a4df759128cdcc2de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314444b28af61a98ac6a466886d8e24a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb358634d4be453e35042e1e69ac249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21445ffe92748dac19fcc58a5e28c03010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e048bf7337d6942d42cd5a77d27872411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646641b59251a300817bdadb336a883e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404644b847f5b0d2b9d661cf5701fef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19151804424d0a6ab38e73d457555b4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39f84a15b9bb09e71b62a8bd8b7fc315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68bad4e335403aded43f0c0912789916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efa6cf2cbc408cb5bcdae460d1180817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc1b3dd0c6a5effa30a1066c6ba45418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0199d1d3838809ffde246814a96be619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dda663065cf18247f87d0e84bdc6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3d04cf977ecea424fb4c4d4583a4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe7104286fe3b1dcde0c41233661a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79679015b2c14d10decca089d84666ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ac631464644360222e79bcc15709c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab203ab54b4ad739e99aecbf69240c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bccdb869c7d6d1434e44f17ff2b4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f63f4cc2c788221cdd4934816f46f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b36dc48d29ae93609678f94de4de828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f10fd69d15415ae60e958467a516e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab32c890ad0b941713ff0d98817a2ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e888b547cafeaacd8771714b013bee531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650be0420a211e5a355ffec25c2d19732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e6a16b7abc5cfa800feea6842487d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d16615d2dbec6cb1cc85dc75e4de2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624037f28d7557f4949515f70ec6425535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7aa3f4bc5b6c5ae6fc6bb648b92e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87ba83521f64714d2946125186fd0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036030b8b4bfeb001204cb8cf283c1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1de273bf0226833708c211d0467b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50723f081ed15b8b6298e04224bd6c2a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113158a03f1088ce062902f08f8425a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a5b299fdbd63cce47f226db4230a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07db755b60662f04c0f563ce4c9bcf243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f532e0f92bbaa199276a4322c751a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e387f245b571e3b42d1bf29a25b35045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fece07fa22a06aa2a39a32b074d7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7972f5e3552efe5e5e080b991df480747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acb57eeb5cc98774950464f240d74048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35913c4d8dd9ecb278afd64059f3cbd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bc9f035a8adc87bfe92faca62718450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870b6fefbae09dad573ec8d5367a3bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749d54a7e21e7d37d561ad8a39a1e6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d999423da518051afd5aee72bdaa153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdda32309b9ecbfc056af5dbd7ef24d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af012a3cc9f2558e52b007b21a28dc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e899813b2c3c2b449d690bb82f2418756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc64d1a9383940d1ef030f616e49de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ebf06ef2bbc903f4d164c8fc17ff258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fba372bacb8d484fa381041d00c95b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a5296854a2196d992acb8dce3f57660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8b348bbb87f8fe8031ced020bc5f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2e28914e14e0527537165dc9d99bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e89b1bc1f5ebb683c0914fe4c7b9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458e802499637c522561ea55c0326ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50149137d27f35d50caaec8f0df53ae465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9b8a1c7690459d6d4738473a2b7c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92feab919749a43e844017a94f8cce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107c7615e3f6c1283d07799af322c9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c56d1c9c5c561a48d5bae9068683969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e207095f123bc4a6e92223b2ab6d2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181fd30a4dc11c904466de295b76ece71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe9a1f79282f4dae81be7c1929e72172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2188bbcadaf878213f2bf2307ca218373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c5361e46a4e037eb55f893d3fec0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f96c4e1221035e9ce210905143812075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dfd74382fcfd346997ea3c2fdea5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04bb11ab44067c9ec149cc0e0ccad177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23cff67cbaa58591f16f565968923378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1545fa18d52e5cecd76489bb3ae91879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc234de6b7072637b9852a359b3c4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b405833b94f7de1c6083c654997e2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d2b1ce8e2cb690d23088a183982fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b196b647d4c9e1f183454715469b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8768e513f0a2e7e6da186fde9ac2e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0edb2ed0385dfd8b75df33f7fdd4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2039262938ff22fb006621e3bdeccef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2c5ffe0697cb0b5082e840dd03fb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9f9179f6b5264a4c1978bd8794f0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f50a6b8356864f02e3a359b63574c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe926559422e2b20558a6cf61109535190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc86f0312033311020e33164464b6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496d3d9eb3a2f207239eafc8f17045d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b2d8a36a92cc0f49b3d1adce84f5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d396f6f8736ee1ba935b09a30351b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26da2574dc4bd4525a31882a56d711f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6f33f2d66767b05d9408bbd2b187b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26925ea77ffc81d0a23c747f9dfe14797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020294caedda87d209c137f20eef794298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d78772d1bf14beb6466cdb2e07dbd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d1f36d94b2223f74c89381293c11d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46800a17a729a08b364534d95b89a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643249770a11a6408af8a66ec2403368102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8e7df80b95d8c9548ef324b3732ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbcea172f0547efa5d567ad4a330d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d12b74e1670af3767115a148514c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16790386bc2754cae5e0ba9ce77b05a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65b94dcc09ebe3d179d7b66bd03ef6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da10611cf46acc22d627f024fa68aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32591e64f693f6cdb651ace96e618ce1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594ff8d758160e24df5f94868c74bd8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc11f50fe0dcfe4b740778b9812526111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50172d518aa528dea9fdb50b1c5f1a64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc335a469b1c2a1465d78f21c222f9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aecb3421a6a381b3282263b4d755b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98a96048450fdbe601069941f64f47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3dc7df7673f1fc2377f63eebf69221116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c89209e9ee5d1b2cd935ffc0f92df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350106ed48d25fef518d7d1d66d72671118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d853b113e8d08a0367d462ead7429119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec926ee6094e68ae1f8fe18530136b2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762b14ecd53766687bc7da8d3f690b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d6fd5f98565d4caa65a6e8bbd328c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059fc848970da19f4bf37d582b58ad7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42ab251e418ca7ddccd50910080f7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c88c94a580aebf484600f5ac09d34a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49305d19169ee6a5bea47beac141ffe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cb4a5362d2b17f9a02a5a62608c33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14e80058464c9014c6c4f60f06afc9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5582f755ba45152ab7fd3444a4db81c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247de8896287c6390be1aee3e227fa2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e64a69c3e83e61ba8002aaaf1e80e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83706a405f7743132c9363c9d1aec20b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6e577da81d359aa7d772e94e447b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652ac9606b9b7b61a9c1dc203f3e5b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3efbd7fc7702224d51410dfb504980135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159c016ed237cc8835e8efeb2e1c0ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2d88a8144a7bf8af60cd52955f982137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30250535612512cad2896c218c487cfc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab079f75ef9471abf8d4c30962e37aff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a8a2cca966933d5561d1987f410da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030988a698a9f2e7008c40264ae72ed3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796c6ddc6743b680a4b1d7f0cd65cef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a18e50de7a8f3922f61d5715dd0031143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af7bb201f71198770b5d1ea21ce811144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0f93463f4c89a591229af18f393cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209f0a58141e8d98111a96dc1226756146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f5795b94a83ebbb51bc008db6eae6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf9c3e890d1579063ec682374ce1f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a99de2ab86c7bf450799f4a8bf2fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d34db32698a6abf400deeb8b410edd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4394233cbf2e9eead5adf1e5b9985c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28c1e4948bfd3594a8763d4bfa2c6f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0d1ff95dd9b43052df08d2d5b703a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccf9e72df2ab95bee82c973e77029d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3327c466dc1fa6884478c52640ee854155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10777244b7fa60e7021b66c8cf015afd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a442f9218a96a07faea1f52de4b4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5599cc5bd0e594eaebc26d461a8e65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f28d4b5ab7d1cab4dbc53bfb4b5161159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bccfa29111b50bae7ba94bbbd796d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367780485fc637b17eb38613091ddc0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f3dea7547fe04bcb4a234adcb762d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbab82963c0e4446ff08adadf06894163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754c7b8cf11e03c119326a946bf71b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4a30a68a83794d6ebc522e7f24757165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99dc549592692fbd171822a75c3671166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47ad9c5a69272bca72900b0bbd4af6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74836bf86a8c84fbe59d695ba118e5c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73729f94831e21ec4e626f14170864169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0449acb9b0d2192e2ae5db3649054170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bec8882ad3ff635404a4bdfe1ed1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d99823044484517eec8e928d2e221172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31955798deb7d7afb255f2e2a80f9fb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebf650ed70714db01814a3cb3d7e9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56c699f0087aafa35ca85ce182a53c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba506ff326faba74e3f4e768b068cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785c3dc6ebff313ef20e97523bae891177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e50d6167b724560109153f03952be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f4bfb763dca595588507e35b18239179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294867addeb848c1c1f54dbca8c4d8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c936076c05b2dcf170074b27747766181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c6666009411f6473b725eb39bd23b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030f53630f5bcabea6a30b20e22472b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d58f8e9dd703207d108aaef9dbd938184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f753eea2ff7c9a67fc9ff122d37ff01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77b81f550de4963ab519dd97ea1879186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d71c2685b753c382543809da0367ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada6635c887a2311c73958b56e143fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692250a776f4de8d855417e0a67bc14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228c3b0d3a2f3711d09ad89236e3b5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07befea56dacdecea072ebce88bc02db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6be2fa05c207e75d66994e0f8cfe93192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4f6dfc212a6471fe2a9d9ed184eb6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f0b2e6ccbd8ba555d7630baefc48b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf47a1b9385501a3c95bdea2162322195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78d3cfd0018fd1bbf436cd4cf67773196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3f5f2c8b8ecb05635517c93e889df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7eeb0aa9010a73aedd03d6d29834a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0123dde3e12362570178f264255c27199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d30461fbccf68fec367701ebf2f203200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6c426fd9b8ae6f84478bac010bc05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e2a7bd1ecfef9206b1bd6cb6a433a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a031cdf2aa3ce8321feeb3412d13e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93261800654c1577fa79692a004759204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100a7ae9a10c48624e46813ae520c75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8456ac44b895bfeb97f674209eb576d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4aa5cab9d87eba9568f5cc3920c497207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d69c3d01fb0778bd9b7e884cd1f2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a88fe9ef67ed9ff40c8d987c31cee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eda5f014be0014d3594c732e6463f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78f5c5278a54970309ddcf7a24072e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfda92a2f9456b5d38082c73ef2bb9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdba8628a4e73ae2525dd33199519e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dc3186a620a8787eece4ad9696299214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35cbe1d6842ad076a2b3dc2f4da50d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80540ed46bdd3aa6679c26cf45640f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cead67c03eb5d9ce1e246fca9cc2fd2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb847c931946df9be2c9f157c2c18d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382528f4723bf934e43b4f776e877d31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbd9e65f8cd5c8a2986d6d20df1fb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9761fd205fe47ff134fe38aa0589a41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdce1fc4ed22c6f2a2e7c0c8778bb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2ead6e8abd47574c7d445c1d89a57223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574141efdb0884bdbac31b8ef5a1f7ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e620fb3d1030ee882439b313795eaec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690b442dc142656f5d8ec51034a2abb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288c8ce4ea29687e42b73ea386d6315227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31040503975c6744c6869c898d200f81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cfdd7c90566dafbf946e671dfd6e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e89cf138c9b919d1f30d0bf8fe406230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151db7cacbb0fc3a0ee990ad08f94065231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1fbf1e2b3f92d21cf6d061586ce49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28c7c7d32c6b4a4b55e6af1ef60b46233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c63f90b2bf41526c52cf1ee559d14a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad8dfd70e6fbbcbe9a292720236a65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b44dc1b4927fface5c539438df7cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aead16c27749e1fb0db5e2605f238af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d184201f619f3467ca8c03b3452fbb5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ebae0082487eb361c3a531517a4ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5204c9ceff9658354c6d9917740cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8180a275e1e81f1a11c147bac1fdbd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6008655aaa1d3d99a6d384176f653242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346a2fe1d9ec191e77fd3eb0f06f0b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4f2269f7b9e2cf31b6cff96b01614244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920291a2224b181fbbd1e3868799f26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826b60a38a48bad3a3220566ee08f09246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d2c29932972c33a2a59b65add4f09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85445ecd76760db62add9bb1962ebf5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665bf83dce6d26aa8bafd145ac03b5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56db7a19e3a1afec93fe47911551a55250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341edef42b40a6011cb99574c6b91ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53a3994470efaeb7f8d2b7eceb51d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b439da67ab84713ca76d378363054ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180956215a7a83babbc8780c5527a6f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52060390ff8311a4d38937b19306c7e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9652b0943e8d0ffa4eafd1a671ccc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5dd5c5b269471e2d309ddbe6a8c4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f511fa96ed76e5b4b14f861448fcf43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377195c4b9cbd37516f3233e5d4bd1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04b0702c85cd4728cc1662b733e5b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849204322aa3f993c7d8c1ea15e91f5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e80098171b5d20b526a0a5200a1d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75087f192447bbc99727e6a2fc659c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7230fb880550b9c611770d2a19926264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2843206ee3f2745747966cbb99ea6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a37bf8479743a437db9346d1783967266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ec1745c513dbacd391b8506eef23f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8678dd9e3e51ce128c7654bcce2c09268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7267acbad61fc6d75558562e758fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d9e3305af924d8b9649ee92f60085270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd50b000368c6ea6ee4569b95ad4afc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86726b47258327a0b62e4fb175519a32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015feb504d7185a41db0c0c83d158d5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f724a029468cafa1570d71db2efec62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda75cf2e1340c5fd067a4acc828bf5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc31b739e0c5f2fcad570001d5a9ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8523fefad17cecd26ff3a03cc0f779277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ef55f8547e603de985e3f9aa19328278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e2c7a0491b97b06f3e2349d489f04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e67d6fcf2a0b42888b8838447884f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bf22eae247ce95fd1eeaa7c792f91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fc657045a456f58efc6100ba934b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a29624a9b1739a7f2f3d25fd48db07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780499adbe86a5becce0368e2d14bda284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6256e60b5060673562bef70ba5499e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2381c67a91ffd1b3425ad7d4ef9d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab94b61e8c9c474a3d6002cc12621e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e42a70dd2345e10055a964589ded76288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb8245ceadb40d4e87f1ab808aeb86289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b3824132baecabf0662667cc1a3b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed446578c0569e9a9df739d41a2b5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6a75f17b1f4f0a0fd64db3bd581de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f7847fb68ac2d9e2d8b688182b7ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d4fb0aaf09f2397c0a60025a00a35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd20c1b2aafe21925285efa3261e2bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4d210e16ebaa3c6ee83b7289ea612296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141f3abcbaebf74b960005dc15221f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379e079188f845999f593d9887f7c19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81919a5f2b8fd50667845b18451fc0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f9f6fb1b84ac58b21d290719f7fc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db364e77e35998a9b5cd3894172664301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b38b1f2c0b6d4c7467fc8f93d1ba57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5def8ac97059494e85cbb4c75873afc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7656faae63775c9722cc7bb2d85c5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b6716a29bd65148168bf71c601112305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf9d568dab6d428e9ae8caf2ef45c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b728cb4b93dea938e03e122835b2f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214eb9731fb4745172a49198ba5d0e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9abc63eb86d12e2bc1325330b74d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e9d0a0d50259a40a8bd5be9f26bd3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdff6de2dce564779d4fefb8d5c880311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa6abfe4d015d4d2eea2d031abc957312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70947b646293aa3d5d803f4bffc8e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab971539f687d275d31bcd7f99cd949314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5471cfa733a6a48d8004573e6e728315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb6f9a0ce9ff1f3756ad3437ffdda2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59acdc4efb4e195a64b823d1b6d094f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725334d255e2f5310fe70d3c92ff448c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274587108107ffc2017e161ef0ce2902319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8f1b574dbae2c6ac69c1fdaa4ae84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984dc8ed378670e778057fdde58b36a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cb09a58208a4bc0afccbc5f15c606322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95252d0fdfe21f11a618b17083e15122323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6b898df6f7345919653f740b4d90e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ece2d96494f673726841536d2a4d1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3504b65bbef310a8780723296ef77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeed2c199c4f43aa0dca9046c7a741327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8782e5a4b00c74872b70baca8ab5349328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7793fd89d24d7a1578c5662a0d9a1ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ff9afdbe3b9c1fb0e293617abaf54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fd3a8791fa8b0ff11ef3981bd89d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274de1424efb5079a03b11eddb8e0308332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0fbcae942e57877e61ac948696275333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58908047996a55a810b1a73b8d6246334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2613fafbf1948842a08f8f96e62cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b79a7494505a44989d9c9edd0f8ec8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876451ac79cd0338f7ae0f04f736502337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f562c3c7be8db648094eb4daa8a45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec287b2e52256d1116f8ad1a8684410339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bbea19c2fc7000198a049ead4a9e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5eb35ada0839f64b0b36b1152214f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e7eee4de7f8735c88a72690b8a180342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d938a5341b59df20b1c697e67a464343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4f661ad64085f9d7a4e4be8662103344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f9b862975fa89ad382632b1963797345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672f97d4e17b5309182a8d15fa01516346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7da9f24a5687fc7a781aaaa2e755cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745abc1edd4f8f978aa239903d289038348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e3e74d3e6c6112ef21327b0a49b45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d1f6628ad9ee36fbfb6e5a5a8b07a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d56ea3c622fbaaed7f66ecce5f2fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12513925237a727ab8644ddd20cd32352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98899c00b7718e7abf86203ff7ff221353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794561a46b659874554a83684db77e7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5770742f74156154b288d7e8fa9b6d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e856cb11a855d9b6324f3c30a7f84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e5651c29c672231f4adeb145ffbfc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7519cd90924ae16c479fda1e123dae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1551bcd6c98676f2dcc86b2ba6bf6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cca8eedeeaf9a9942a02d397b06d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432a4c096fd9787bdf33ed5e6269355361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1becdc9192c63bf44caceca26073e4b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1705a733d4db6a7f181eb1b24d72335363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a1fb3a84055393767feb8b9e7c12d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955a3dd8b8c8110f60338bc806fe34a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e36074bd7405d2d2d0f7e600e6febb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ec44a6cb2ee3bf7336f963ef27c49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90424701f438c9548fbcacec805ade4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73f21951109be56f01b4b26c3f3d9f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279ced2f7287478f37175b6a4522322370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410e8505136996b3968cd5f016d146a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652838c0d28bd3f126212c5d3897124b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e4c4694b952113d893a98ee4a86dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f476236478d3633103ceeda69623c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926999b7ed98abe75ba443c3aac4e72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d6055cfb5d690c316e8d6a556ae63376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f8d215df59a85bce24956193a6de8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4157b2c1a47dbddf6f997d732d253378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b9bb20a6a90ccf954b6356fe8a4e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e1130afe104b21dce08693f585dfc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e1d29c535e43f8b18ceca9082cd44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55391c483ef82b17a4742ff270cda65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fcb40187e50e3b87f9c7a3f2dd91f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f60a63949c71596ddc81f88c56ca16384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a712a16ff46e4e230721b57df27e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6a97edcdad5672183cf701889b38a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f360e6fc5ac11054b02656f107d8a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b01d0da25c89dd365b21c6eab12f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c89916bef450813b197b5949dcdbd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089d6d88259772b41a2e40ace6569d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b463f246fec4a3cff7af954d8937359391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a528bfbf20a98d2cd85fc48f0a0c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0f7397d419d097bcd58a7b0edb620393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b9bacff2ba14c2be0d8dab60eeff2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa8ba6b1fe6a9884d83407ae7b5731395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe9a07e13343b7cc722cb5e131ec58396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716ab8ade62e3ae6ef894ed84d661fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed297939fbd59c097acadb146065fdf3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b53543f505d3cfafaae77dbb1f9da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d2d9ae82fea1a38aaacba3001b361400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787e1be83b33fc433c902d59002aeeb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03522cfd4660c055e21caa54a59f1936402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da749cc4807a29472c5f378f1a1b442403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae99a7ee33a576a03f2481928e2d692404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86997c8c475c9e236bb2bedac2a4299405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a76b1fb576f603ed58a46c7092b82c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9348c213fd74e2ed83e443b9f1532407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466522a715a4abb9a9e7b9dff138c17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4a163fcc6f4024909d13be64fa889409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef578a9a481f15ccb8f4d422c517bbc8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d54de6989c342e9a213a7dbcbc040f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f194078343b1330eaf2a8d632a78a4f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef75d9a43f78fd21620e9dadc45e4c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f949c098724ffe8cac9d28d4d1ccbe7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b1adcd46f355b1ff14d3cf06260d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb6f2a47a61f034105c197d8b5e33a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5aa5aa4ceebd47267b4697278566f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba032cbf8a8d58480fdb6c8d3ed10b20418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8335467c20600bac1d9ae824c644b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d95f4dfc0a1e3ba594fc4a09bf2676420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276f7ecff6c05cca15eb19d0ad1972c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb29d4db791b12219ef17a1ca04e901422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cf2eb0906ac4c47de2f4e2bac9942423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993e1775cf76b105bbcb436951ace59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d101f5935205db7fa7692c8a3ac16425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a569a7af1c92d9a55bad1ce86daa8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e77e29823f26bb592544b683ae853427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8282d9e8e214ed916678e1c0a6fcea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f6bf35041668a124a03f731dff54a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6ba270920e56520ca96ce69c7633a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96736dc5bb55c0af32e2280015f5ed7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd54a0319d8132e0edd4b827dfed7c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833038107f4c4a0f5bcfc4353f7e169d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afd4b92e49e1f98f95914dfb742dfe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5004b63fc68359effcda6b52484c36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aad4413336490f4e2f8f56de0c8402436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6479c24716159e9eaa2f3b08508f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2487697c5cc43ef69718bb537ec035438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b73c651b3e89f59da8bfd8c106635d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba73b309c7770dfd9fc9af532d1a5ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cc3d5816a669884f61366214b4abc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155061cb550413fa56e906286c8d4295442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54f727c283ca6322049e56ab446d1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245dc4bf5918455161f774276bf8f22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef2b544e459ca74433a28216eafd96445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05d83805b42f3837079f562490974a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb14a92d03a9fe42e3bf2e5b54da7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f293b5727793a0aa03d45aed1f0fbb1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548095971e93b01d4cae88bba8923ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fae2e092a424eca03a0f80e648feff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571b401b520bfbe98722686dcbeb1df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166a0437b5466863582601e7595e10e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c70957c13d20843b8c13b4696841e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b9fcd2b3625216210d7dd5f3099b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a1f3ad1ae54d9466664d16246038a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f870a04087027d71dbef684c33d06456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878a3495d11318633b32eb173582e03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837184b12581f056428fbf1665311756458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde3b80eb3c21dc9fa8e17c114b9fcd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3224c710296472d8fa691ecd1be33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c43b9781098df436549930b08449b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d66ea9eda86289d85cb7923cec98a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3c98d3f265666399411e561cab157463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b02ed28c31506ae2272cd1f8c4b89d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab664e994d256b687905c089070b62ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb84def97dcd6e552d9c460c9809f2c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd19c5340921416d7d2b14f7971d1b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caf080c73737f2b2b24439b196991b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd53cee8ba73cf7a37ad1d90eb72fa2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b024a6a0d481bc1dd62bc9de404e31470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cdc4dea6ffb4b91fd4cbc1794256a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd24db92b87a52ddb66327db97dab64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe78fd69b73d5611686d854a3137f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89284d2e6f6d338224035cfc3ad92a74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb739de7b647bbe406d3c9d440e007475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fec639c438bd56af1b9547b16bf84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35125be84c2d3172eac2f5a61b5de37477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbcb93fdddfbc0ce4fe0a9c59e95c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6b65800bd05856836ace29c04d897479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669b677e6fa38891a70873c2670719b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a82e374a27c52ca12aa582d4278f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea36d6585a1760dab398e8c75cc77f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6e7439f696e54467338cc14dff419483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f7d2628d3311267dd95ab8ba5ab31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62e353d126d0071861ef63f49eda57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9151784247fdc22f58895fb9f11358486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ef527acb7c528faa3a1689002a6a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cec1ab78240ac4994dbc684cb57883488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21908ac15dbe6c3774a3f4da349d86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636e2109bdd62d87ab1357df3a31617490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c1df536a09e5022fb9206055f6874491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb84afb65e3a13f216e1a0fefc5b65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3f9b9d90fc3b010b65a3143cf4c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023af4e5b9d9b3e1e4c133fc56f422f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e893f005cf85d570eb35db9738881495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c27411a27baab3fb7d9542b2b81da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2f383d856d4a72b2f357204a3d79f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b96d1b97cbda298df9f0b7728d51d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12350868d343247fbc672dc186b4fee2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1940675d19eb24bf3dbb57bb7a59397500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdd81c6e20a6adad7a727e32acc2c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc852581734b9599294de4c87fb7f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04392afae44cd3834a04943567090cb2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea84385004261a4a96e6cb515aaaef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f330a438fcb37c982b370f75c44fb9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d0b87441fb650753d5d96852df61e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e47a4a374828d7a8103fd1790e51e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1720714de5625f52225a086328c8c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e5301a80ac440ab9f7cf26f416e7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d860c6921e99b6ea007cb0da1d418510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f4d54ffce990fb460da25c90554c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9b816cd06bd2b32d877cbcf460cac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df736897654f50426f4b3d3238efc2f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfd004518d6df796b54e9a3b048682514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb284361cb094a70749ffc248f7a6b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2ef28282e85a55cbfa025dae9e8fe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b11aced07919bc6748c913461d4927517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0049cf23d9921f562fdfe82df8cca8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd814a48e25c77aa0aed270cdf0ea4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18b69943e4caa73da26b1d3da93cca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ea8e63289898ecca0ef54f6f4c93d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35be33a12528ea8576fc20c3cb44288522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e772e31c57af4b161143382f4d2511e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40995929f70bdadfbc198c12b6de739d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabdcdb3b54086cd9d3ac8de99fdd79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26a84ba65f3ca5c3ae999d814f4c78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8459bfe3aeda1ee9ab2ea8cdf9cbbc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56691b1e1aa8361902af740483da8475528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c6f430fbf7f14d41a680a907d8f2b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09a91fda15a869bf9febbc25af5dd5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaa81733a873445c3006a11d523b76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15004976179c2199158ed3dda7f2abf9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa3dffa00ef16c4cafe8c7cf0a3d34533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4636770bddaad63b167b08ef64a8f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe85bbd70e35bc8a88274143a9dea6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6bc2958032750db3289a7dcfe2b45536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dd599621f518cb4f8a7261bfc34e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7490893dd4dc5df032a45747c927dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9b4d056fc2f43f2fe7839003ad9e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd54bddfbf711106baff4570051bb82540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66858aa57e69fafadc8dfd874da86c23541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32c12af9d21d776899413667adc362542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee20d5a3ae330b9c172043aa83ad2cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aaee0504813b55aaa354dc1951e731544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509246eaa960af56170bb2c6a60dc93a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9125754d02506e3a9cccad366628784546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682570460cadc360e70199439791acc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9afdf0aee1a3cc51749bda35aaddc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2001efc6c409c3663e154dd015efb84549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af111c2a754463a4fd4b4b3670c6d16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad231e4915896bb47044623ef2e1db8c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18235c6301868ff3fd6f9e55d6c7ed4f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8e363538975c694b4f4ce44471b43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0ef591bfbd4703489923109761eb0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c11a4fe05079e2e87bd8a82ce8b3cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bc62a6de1a3596660c495d077f1ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06759cd175b6f3fb9a6d7badb07ea43a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08e95c78f91c7fc36696f7d5745ee7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4d87ac8e36f85c0a592bb3425363b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cadb48b07ce5b6a52c84f6c289c1d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64008ffc8a5bd42dffd9d7a10d45092d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e2722146f880e48362631ed3b5519562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b562379aa5c1565f95032c38f2701b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e88b6e266ec76763e3450b0fb80dfb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1660a8690409700c87386b60a9087d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abccf0c8f8af7bce342c724730aca5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dc04b0fbd59b4771a78fb4f07f8db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5eaf4738e619687317082bdbd8a5f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acd6dcb3d133639c624349d83998ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa691af22a48f2d7d8bfab53b6e344570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33620f4be61c8dcfa0f42ac28de7ad10571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5fc319501bbb3137edda46f664178572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>