--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be5aecabd68cc3fae022be699e48361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20e2e485aacd7962f14246eebda9ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f928da19e152c71091bfdd1ea039e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e0aa5bec0aa5a17e25bd736669b784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385cf8bf6928da36baf0f954c75673b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a336c9d528ee2c54d51b24fb05ea76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f97eedd2316061144913eae61c59db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f57dd1b0392dec07c865140dc4bb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160c6eab45d182755ec930de53ec8cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02be76af955fe7ed2a4940cf9206ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c19d580ef49fd3d7fc25be3cb263b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7c68715a9de7041d794905143544312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364e935da7f68540ceaac3fd23706b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1143b1ea7983c4a1a605879ee2d3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01942a3aa0ee3377dc5528388d86def915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f4d950cba0c3d60537c49afdba7f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f84770ada26db9eaae615a7af68c0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8e9ed208974e2f2c867da51e091b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113820ff2ed9ca8de6b6279e96af9c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae4bf1ea5e5d5f750cb6388dab7dd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bded34a695fdf65b7e6c866b82a057d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bce3db487f23b6afffaf3a71bcad7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb24665cf798becedf229ae9f43443123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24530703bcf2fca9ae1fe74ac92139624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50003962fdf726cc3959414507006b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99e3ecfdb2dfb4712e9714eff3ca8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50bb51a5b3a11cee2636bda391407927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277805144ec1d42f9a1e27f4efb8aadf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397f28259125cafaee63769f38c58a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35df6cdbd0294412affb74af7f916e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f7ddc6e74e9d92eac25095e85448131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994cf7a1731e4f453df2372cc4a174f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dc55a3902c3abab22c1f6cd82adef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c6cf9c50604f392f4ee8add20296534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfcfce09831210a994ad8593f8e35935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cbaa37088c8b2dccebae85c7443ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e10da650cea33d08c8117e0c35d1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53510b906fc7c00dafb1036e0124d2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e826381def507c3b7183836b9e3e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d519ad58586aa3743fb709754819040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c7c228e544bfeb1d344502686b32541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521b6aa3e328fbe0f3f967bae3009aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b348ffff9d270faf594dbc25acb522843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d1bdf108572da8a6274a5d096d9ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67463b152fb7361f62dc94d8afa86d8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f2a5a745fb16aab91f5e19cab7fa546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de328f7588b153d3ccb483f44bdac71947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05a4a3a72a2cbed03636675b5da25348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a9be2fd45db1b0181c6d9ec2a743449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515eadcf97cbc3603c9d72a6e735daee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e14c315a06d1278c9589afbcf1983951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71729c979b6157e50c32ef20f21c2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8ce6ac65208e4c0380f00078f99bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d7ca936473fe5247c845f124e987254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa363ceb7ededd2c01624b0c593dcd2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ed91d283732c9d2813db47d2d7efe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bba786a3831115fdb6387269e512457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7e47ee4fadb65100e2798e25b6ef858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f67e51b6629d280ede8fc531caffb459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7c695c4bf2c3f1dc96456a116107c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140dd891d6c06b6502b84c421dff6cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7288efd84f6861e1affe2ce16bd3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9383bcc2cdaf4853b350937f0397863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892c9c5e0573908750289cabfbb07cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc927e02e6c38f1e690050e3c88f9d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5546e115f9107c8e19f64cb559360466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1383c076aac7bec1d66ae62aa59b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9fae24fb4ed64f1d453196b9125b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20af5ab4c514a1ebf5522e612af36369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd9a7e471140c60d1f41ddb715046270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830600c2874b074ef468f7da513bf49d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae017deca3bc54aae2aae2a6297578d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c8bbe0e35c8b41277ca316f50c56d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a57b2e6bd29e93c7415faadf3275a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa2bcd3f98b93962e03dc9254557a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa221d87e50a3b41200f73ae705b7c3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f0f7471bc9189cb12f85e06c39b3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb09864a36c2fc11c8bbaac42d4978378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a41afe5ab0acd93d8f5c69b306e85a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8b11ac34528181d0acd7623b81b8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5736493ce9817d7e5c539322f67aff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5287811364da8f5ee4e9f71c33c5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d94963c1b43b63d675ede1f4b47ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c35ffcbec4735ca2abedb70bf177d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114761c7d13787bd4fd63c1f2b38baa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c322759277ae218b669eab0457db8886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4993723cfb6c65c00475996bd2d9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d45f66c6fabe31127e209676cd77c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c51a14e218a3c003ad6c5edb74b1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97723a0bebca109fbffe715c51142d6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2f5803b5222ad9d39cf6fc97802f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0922fbcfd0b991d6a59e312936088792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3068a0ec0896cfdd1eb5986cc8ef16f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f796713a4886a6d3d139a619922a55694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6aa8b4faa3b2004faacc06efebd37495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa974d9517a9f422ef833a1a995ab4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8cc1d8cf4003d0f2a5466e34f66d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf0bb3d3160c29dedaa48bdc9aff1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97158d24086e54e16448df7affe7daaf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e182120a72e0fd9d3f6053446e6d7f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0f70a85e035a778206719e35b4c1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a7fd7d62fcafc5d2d0e8328aa1056102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1b9f9eccf0203a7da1aedd3eb359d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a6ef428aa95f9d4f750716fec19be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a2fc72947d7ffae2b6db564356e86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419a90bf96235fe81b6155f8ed9bc8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08bb01abce43624dc9d5e4580deafd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588bc191bd3980188cd84f294b79162108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa9f4a78ec172bc069c971b26c9f9c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e78897803d3c4b430c7b35ff7aa19e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bda0a46a62da37d82214c8bd4bb43111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80b23a214085d082644ecdd5990c60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f2589679c27842f3e8e254656e20d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d5995e7a5a159be9d2d0ca302816e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a55dfd749420e5cdd8b525c8986de6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437c47e0030da26d3f2e87a6ca316a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9674867eecea02195883d75f38d7f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49f00812be43a26f145d6a5ad5defb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13f0fe850f581c7613bee3cb1ed091119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23454c68a9a5840753f865f2ce75be3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280c6b2f3f168d67e219d66aefc9b20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008864d85fb1ab79ecae3f92c5dd5bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a0dcb6a1aba92317c170c44a4b62a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818756565ce1f2f3ebebf76fa3d15b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333328fbf33c9b25eeb37307f9e6855d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d576ec613377c8e481d3397946047c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb216825c325769d8a336dcdb8d3467127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916829722f731ea1e5f1314e66b79d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cc20973f3acf72e6b7df99690dc2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43cf13c667776c5edb20df67890b9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c847dd71507f58ec2e17ef06c5c6cbb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d72c973e310cbe7d86b14a26d67b25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bc667e6eb5e86e96aa4a15938c593133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a67a9b3890771b1f9ff29a92db358134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99b931b3dcc9e1b6e3a8dac901f6ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4d586e7af87854748c355934f6bef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbe070a144f1212829a1f758fc0022137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd9bc73f6bfe37c5c755cba8f68b63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b36db9e007c3d16c553b6814f29188139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c549699b1c8c8113ef116e8dbd60d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4828fa938006569688d474f29ccb5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68761a7926304e6f728a036911a1491142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab0d41319b562856ecb125994bf35f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37364fcff7e509e1b317a7b6fc0268144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfe076e2a1eec299d68215318a3c2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad635d05c4f3028748e4f73dbe7b319146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead68ec7318b8f6ca1598c1310663b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fc8578b5ed3a710160f3dfdfb2259148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c577c2590b5c0684a0295974be7e31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457c7b379c1dd3b99f3c17c36aff72e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820c87917862e9c3125111573142e5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9d785e442d9ce5f935cfdfb283545152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dae6aee59b8cff76d08d6c21ea585153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2da79b98892d896ae9f79858946af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc566bf33a1acc41dc4936326eacdbe5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58fa772b193b810da2d68b0d1e9ad6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e90f6ce9fcd6dc7f5b254a17736c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac60dac40aee4b692cf6dbae16bc5c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535edbefaf01ad39160445ae57e04b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a1efe4a255453e73dc017d11b4c25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ea60d68652775537bab2117faca78161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35621d1611d5b17208f49d9f1e31bd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b19fb3e2291b6c538f90ff2a6e72d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d06e680f994912a31bab6003c14fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73720b89a2fc7891fb3b3136a9e1c41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c5076a8ee63c32d6a5a95121c6fb7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2eef3494fb7c1166768bcb26a79ffb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12556a8b9966fed5a93676c66afe417168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ebf3ff2be7f5b0396648d49b21a0f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc5a05a08a5ba6b3618bf781111951170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d91486ce0d6a0c79f7a59f1bac466171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830e047336a7f4e1e14588213045c79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a10771a673fe97eb4fc6b10e6091e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e500666c9b68f32a835dc8d7f8449e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd85fc4efb5434c49b59f697fbf68b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbab47e0a5f404ae6e30785e2ca9a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908761fe748123e4085784fc897fd7de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70ed2f9d4e6965a18f4c957dc8bf6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da935912253c928231fee0ad0ee8100179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392d36f17c48923b13ee6e24e168276180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafe81135cba62817a4077a02818c8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a113b0d6636efb066f121c92c94672182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2f47b58544f27066f922244fdac77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4075122aad4bd6e9e455d419f655e97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044e2af4849460dbb588b840c635530185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64686d63e4bc65a16a8fbc340625936186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa716a665229d97eefa445298211cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55773d4e80f380559b0b4d8d213b0df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f241f30becc367da2a5ad790c9a773189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa4d7a0a8b86fc95ab7894fe47db4c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df133a4b8dfaa4b5bf56d9ac35a97cbe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0056af8426c650d0d040681ed0cc5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea14602916d8208554aefc983e5139e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f696b925006b16aebdec79490aeb0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f85a0f6562c4caae7f372ca4764c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db01c6205bbf8cc5bf09bf665c47f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a883c7c0def8b1f42e2ee773d01413197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4b0bc04a4338130c883143511a532198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7104ea6e2fd37543acc336bed2c84db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0327fa1f59053d6fbf05892091859a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fcd74c7cfd18fe489e8ab036e87da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43dbeebda5b7129c77425a7b3fde03202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc63ca22629b5b1bcc46bf27b665a31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e158ac826469530fdf6756e9acbfa5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727b7a55271b425c05377d3ac4cadd3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ba3a65e99e37b0592fe1aec373c5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af195bc9919796ca8475a2bc2bfd1a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f0c28650c5d9a1cf02c5791b70cf3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd199d5082c5f24317dba95147ae1d9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c034189cc05d48139a380d22bcdf82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d59dc7e6c965414b2744ef1b988bf6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554188ecd7202df28bbd2ccf235e5cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853800dcbf5aab95e55620ccda5f017213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40920575cc90309af27bfbf2531d8a86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d37c827e5c42a576c5a836e977d787215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b8bddf6d919dbc4dd3669a5deaedd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecf3408caefc7969715fadeaf4c0bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39a47ab95514e198e7567a338a8a78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c891c0c7082d3296b6e6e810d28242e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0558b439f2f5a0c431d90954b366372220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f58f5b08072a77c31274dc1c61b06221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d766d6cbd3dc68e9e6d0513acf0dcd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4980e24f4aca4c4cfbd0a044c0807d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3035ee801f1d4165922fb4e5cbf1b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34a9b657e9c99d89830814b0960765225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1cc430bf672f7bee06306266374ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc84322e88a29be80d783647ff0ad27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667f51d957e718c8ccf31dbcec21601228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f5bef09047e3c7a5e061ce28cf993229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3bcfc3a31eb7b6530b69557ccd215230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec415d0ae102b88adafc064b6f9afb4e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb211541e4583bcc54f37b45772c28232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376f42d38f76b40384e80fc52596953233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193c672992421474821ae1dd6ef85b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb38da983a741a392330aea30826728235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc959d9cf290caaebf7e89ce7d2370236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a5b8ede6dabf910fd8283fdc11d87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacca534926ed75df5ae5eb10ea2836f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee512e23c0aabafcab412c6e9b371a56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1c5aa3446cfda7f71b83db41e32a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492fb234a3a1ee811a92e45cdfd4d34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7160168d04ae386a7de5012a04eaabb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6da4d3b45b7a5ae1a522815d6c6f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032137b91d79dd1c03612cf3babb6ed0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b376654935488cad0042ef033449f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edb2dbeaf457d4b528e5a50d54cfd0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597bd55596d3037aa8dc072ebefd6ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5d4e77d55bed523286b22b6b41f85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27711334ee07f65a5483adee8e6d070249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2d88e0411f6da9ea37a0e36f3a19e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684462eb88ad6cde0f3f44cdf20d4b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4e66564e6eaae3d39ed742900b2e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9d55ef530eddb2fe4753e0db71010253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1921e9b2bfd51e94c17c59abd6c04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47cc0785fe405af4ef59b7b1575529255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb500b6690f8b350a3cd1dce1a773c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56207917ecfc9efd0858c528d8a2f37257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c0699b650ba86ce4c93cc3dc1f5af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df907a1bd6b50582d3bbd708e6577e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00563041bbbafd102f1a0329f7d4ec46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcbb5bb6d3ca86d271b254fc8bb3c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80526e51f8580b6501a80f043171bf7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bae7161abac9c44fcfe0f0bdc5f4a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb192a8ae1ee7a377d469bcc929bbfd6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c2e10f6e2a22812373e91b44c0913265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdea673952abc75eff58cbc2a305a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c04cf33b8e785dbf4867f364288d00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c55a8f069b832c56664d66ae15217b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb39003ee6c30494227a5479c5abf4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344089677fdd67e0b136c946a8e9b2e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c86c89bbb6bb0cc1f6a48ddf87fe9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6534c37a6e7f256055891d4c479a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50a950356f427cf63a109c34d6326c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab79dfaf18817414c2bbe1b5c8fe098274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b212cbbf71fb1b9175194a8426d27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd6168999ee8b2cafd5b95ba0f6443276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abefa3951009eb722f9d40887092221277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f27cf01d4a324057441f7322a9844d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438db285e4c6ba0b50308202322b9281279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a50b2d9bf50fe8d8aed4bd2cd465e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec0941c48061c6ae6f6e89ab0815ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e07a0afdc342479c2d3529f2d99cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d315a9f15a61f51ede9807978c0c7bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbaecc492cb44abd1926838e6de07d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22b186950e0979d16751e5f12b32fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad4b66cc2cc61967c2c6c8871e8b16286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b46cf93e85f540f4c3fdf8be6c9416287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d3d6174b7c7c1c29a801e2d462dd4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cc8c5c28fc40e62b4b8af0b590c2a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aae047ca7f8e81d626d9f2e890d1fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497945a2d414c48973ac3a553183f70291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451568dbed1f1d8d6c60bcc211f0a9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229b1618ee458b750b84b4f10a2dfdf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bca990abb061109bf174305245360294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a57c59bfe872c3753bc48e74698a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473823195e50f98830f7694ce0bcb56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c2cd1af7170372d209b7a1f9fe2d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56fedc48dce62cf2887809ca40f701298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a963a2ec69f3cafab8070eb1b81ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76acf1f9ae8f404ad5328b9fd3a0af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487163fafcc499aabd81532341139eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d88bfb25a671f5c40ede02daec52d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcb445d47d82fc1d51c59a8937be78303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb226eceb19a5793ac9deb1375c460304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f70cece253f22882770dc031787b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57450b4962d16c2a2b36f59bccf954e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c75b1f4a359692df1c6d6617524de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df159bd618a94c6901f158b163b2bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99184f62fdc3c4a866bda85baecda1e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31307cfc97ad4eb9d9ebd36ab340e4e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43c054c1e59abd019d2d384ca6e897311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6533340022b569d4989595f746863312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b03a7d447889ff8bcc7fe359325d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fa50aaa605aee6d4b776fc720f40c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594600b980252df229a79f6d24e4771315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3727a7b2418dcb50376ac43ead70631316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ab1927d3a9d27b555d339473c4132317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff9353eb2dd489bdb7bb7736a48d4e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a33604ddeaab5e39ae7628060ff3c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532cb16ceb6823902617cd7647c81f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac621d2f99cbb94146506b331ab204a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3803c394b76bce33f7f9390258929322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f24f8ce9bda623ccddb08792c73b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bb6b9e5fa3725ffb85408f558d6b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfd03e7b5d939e5b71ead2acc12a0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a45bdfb973ea5b77da5e64a30327b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb29adc18cb960a494c459e0b07d54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360f467db0cb2186e006b5b19dc715f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99e243b717298ad1e9163debfa26bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cfa22beea1d9a341bbbb3e393df02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a963e4408a77ba07b1e2fe2565e7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3093e782f3b79f4946d82c8fe509e08332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbe8fb75ef6d91c0c06dbb03104a76333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58806a57164df7d87c995337f78ba5b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337ece1d1c6e5d58965383f612e5702335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5d3a66e00715c8d4b9e5728550417336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90d8eb1d4f3096e87faa9d83c0a193337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8b85513b61b9a9f4016537583ddbb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f284058689e751eba287a6086ff846c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c103502feb5cc5c0880ec6be6ea283b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cc3fde8949acacdc532cef6ed9de0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44588e968f2c511ac54b2ed5b29f35342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b23b096a840d3b80471b5f3caabd0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97bdf61d11a9530d769149e6e38210344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63c880c6a31e9ad275e31b7946d727345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57314d4e0c5631c8d09ccd90da41f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a69cae435f575584b991422303a61f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdef764499373a001762cfd44e7ac6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1e5a53e15d09e4c68bdf1b8bd5800349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93d1556e5245aa1a673ddc9eea4f54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccce4e3608d02fb3de4b25fc19ddb0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf643eae13c10200516b0ae57adb3bda352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd2fc22b20d02c3ff2162dc11d4281353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287222d996899db959c55ab60b18a15b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845072ada20c75ab9d7a19504900b97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb799db86f333c4b11faeab4f3e736356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1c236d8cff337d0cc88ae30edd6f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f28b37338b8f46110e6df01cc2564358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195039717a796177b7f1fa00ce0ad77c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d03c7ea589a589d7321263bf4372ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea72c1dc1b20e3a417b6263cf819a5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cac466355296735319c542bbcaf9b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeae53f649cd72513ab6c4440b4ed2d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014477006fff8c556afa1e865d7bb54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbf28ac5c25ba62f0adbd5fe28929f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3f33a1f732a6fede90921bb834cfd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7df1894e69cd043ec9ae845aa04d4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1d55bab7f95fdab41837e0429a622368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd59c5d45d7e5314d0ffbfb6f66cce9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6c7f4b4e6e092236e12fdeb230cbf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519ff226f8cad2d5407d73d0d7f0843371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dedbc359faba118fa7b50481d8fb7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164990da9f097d0500ef91cd26e060a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ac6bcf9a95801b403831dccbba3ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60258b3025fd84f256b477a45fbe16d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678a98b0ef1dfc20dd0032f67d9c091376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d2036293aa847aa92a2651402d1bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504234e3a7e9f18f2e2373fd2205a35f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bc3da06ff79b6f22527b387a14815379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0831d531b80ca0b51fa5a89a1c44d20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3409e6535b3900ea5f2d2ecbef713381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c079f7ce59ed8834195330959a68803382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1b5012bab57277dab23d2f58c05c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6260852888deb2b201151d362005bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ad118488c7f4fa9a1a20982c229cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea401c5ec408e3a4d3ff087c3e7523386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8562d04573299a796a41ed47ac6538387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61953e34b9f958fe61896472391b40f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2f67e4fcf1483b46439957e2c735d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d640fb8bc959a2d3631100553349d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962cc48c5245ba0754f1af280928dcf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294341809f7d75a961e8ea33840ee647392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764596068e061e9db570118115b30bad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d195d760809854d973cdae44146e83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fff3292bc1298b7955686463040e48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7dc07812dbd5ed3ed561e770b6f0c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb463459a391f2921aa0f2a76f4807397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab8a5c686d0d3d3c09acf7900965dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d079e9f51e235b7e44527123f437d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e796513d92007d8849fc81e7fbf47f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79ed24970ea16fc1cbf092833e3ad3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707f56bd6a146f65a5a3afa37d28179402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aa174ea3f7665e84a176d28d56273403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa50b4f4e9645189146a1f4f0d047b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2edb4559ddaa6d50a1651b2a26067405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e1f9d194026e7a2c2766a6df58e89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77eaeb4f5975b46545bb0dc981c6707407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5c60a98061490b4af2af0d230248b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a8a1d7f0a70e2b183f6b85f5ecdde409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca321461686a4f505a5f3326edfb5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff738ab74d081068056d36325612af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baae51f023928bbc0ffc7b3c7db7714412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d566cd6deabb7a27b053b2e06ffbad1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dd6984c6d38a1b276b4ee352b8fa2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6500ed2577f5c50cac2395fad265b56415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31b32540a8e20a9b61e31c3a5ccbeb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd882ade1fade269e22fed672001a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dab49a29816f030cc1d265ba491e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ce6eff3a50e5e142a0a05b0e0f50a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb28183877433bc2cd20e47138da843420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1942e07f5a7e82763b7171f6cfbbe12421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f89b45e12150f15d895373cf023532422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58493e6af2481e5e58379884eb2996c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539089e1d68a35b72db4cbff8e7d7e0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ca0c57f31778056288346a2342a2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d914bd0493c0974b75205aa8d8c84b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa17f61ed2d3008e4c0a8892e842f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178ecdf4b417950bdbd1ee7990d274a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a8f9b94cc5e2d95b9a2cb74083344429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6411e10b37f070840bc9f0229ee928430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7dd9e21118aa17e23d111da04e799431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53e43cc5f47be5addcb79fa73a717c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bfe79c5b232c3b1898c36f648836d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a52e073780ab4f112e433ac37e39c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4eed5d9e419e57ba884f93b98d240435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4ef47650804449d085b3efc76ebce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a29146deb0a5482fc9fd636d5918c9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20a979085d5e45286ee232ab8275f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5747d7c998a7f747d19b28f20bb566f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfb8ec7625f5aabde60a8f0186d0d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f8fb0bc54faa0b593493649757011441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878bd2542ca71f7a89a5c3c19d60bb2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612169e8d982319f303107b9e9d78e3a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5618a78c7bc172ceae651ffdbfbea09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c23e0f16de8b271a9dd3e51788dd9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dec6510ce01e2ff1c26d61abe752f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef5149c4a9d9eade6d5d81b8a6577f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161f89226c9c6d9e8f03ce51f20fcd4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2251daa763acd4296910830d446fb3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eff13e99e66c19c99d645de8382fdc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c7df7d00fa9a63706bfe6f4c2c892451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec54f5ede29628b12141120b736df6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280a0c81f1cdddaab0c6b697c87bc2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0e99d892cfb0a2faddcb0b64ee7f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c93fc28143757c8f084fc3335dae9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851a70374e6dbfbd4baa0777ecc38da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8211fecafddae479d6b880c0b0737457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8854137f49969759740f58ee5bc6b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffdd85fa222c40e9cd4183ffb16e07459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c35adcd3a849c77811e08399dd02ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83d939df36e7aad791f1699de4edeb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e639d958ae2579836639a524483e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05afd6af1048c057d1167a07fe97368463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22da5fac0942200fcee6bde04888dd4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefffd233209f4ed8fa6c5edb910ee25465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e493840d2796bb81051aff33a5b6f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab78df067fc360e1fd4796ad1e29385467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f0b93449c1ae99f4073fc89cd6d7c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dd5330d6ea49fd150158d5c7b0db2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c667fb019e77f7b8196d3a498d309e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bbd2f65060e80c9f4e47432fd7d01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba620cb248d6ed06be44b805381f355472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e4d57fce59cd3e80145c3e2baae59473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88447180742033cfe5b4a59696db7584474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7335578fd961808ebdddf28dc046a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced78c81294ffde2ac969b0a738d489476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c396899a727846a99483089d5959c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b79a6b14a74fe8ff272cba5db342b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffc816f37fcd720d568078114b565e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc90d1dd6b9522e16222727b19c3886480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485c0ad9786e49bfa68dc29fe16bcc9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2983117596d031061e03a4def84bb2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cbb87b312b040fee404b8c3972c65483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e1a2f958258813eaff8f5ae38a87c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a3073e2760bc43d86f2546c5e0e93485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee8d4cd411bace4093cd377266954f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72e2216f813bbd45f21e471ecc2a34487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47ce91a9e88fd1aa286979965da7e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dff9fc038fab3c9feea96980d5f793489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9143a6153125f3746c3eb5af490f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8c73e46b29d80171784e37b4301bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a14fcf5f64e06aaf4264ad054ad16492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c99f9f98c7897d64599a995aad736493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62962e1cc3713d5ae69fbc5b482ab6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a148d8694bb4f74a410d36dd3d8c0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f2a9a45a0a989da7664c9431cca07496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a50982b75dc21749b40c655ae06698497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda302f82d5af93129e15edb1a51f21498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5bbea6b3de117586841f7f669b1d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c8076a3587ae8b9b3a8b13d8a7f0f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085ef27bcf10665ef854c07dde4673e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff6bc8775a98496dec30a3d07648b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644fbb996a0e9531f012cad08639257503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ccf03f18e2cbba6042c887abf0db8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9623c3b737416c6313437a62d997c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c27b55ddcee64375568d0f35a86bc4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd7ed7360c228ec5b47e19d7da8ddb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845762883e7f51f79314f003af590c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedd5769df5018c8e19adde68eeaaee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ad9fce53af161454054a86b7adcec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef1134fe6326ca0d374d013b3f82a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7795fe2fac6ffe6c9dec5f91eb855d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e42592248df53f5bcc3c517c0ccbb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acf3c57b6e7134db96d20c87b4fec9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d9774e2331412dd402cd828206bc4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cef0c63fb8ee352aee2696c9334e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfc948a6b6736a69cd6e69a2d518a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3359df49dc2c362bba58c465b8c791518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f283398d377c4863d23c42721617a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c81c2b9db8bfa3aec526aecad13ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f826d6624fd61e315a833c48a964ede521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97740621fa5b7c6ee80cba19c6b77761522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cbaeaeeffc9b10bacfeedd8b4c04c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba3e99ac94efe0d77a507ac235ab1f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ffb2ad9b788cc5d50c95ec3c259ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9feb4e77ba06d373d7c4eb884f3855526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135a0a0601e4717d28063aa4b31a7d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e815716ea53049337f85ba0def025528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786f17a5fce4de16ee297a29734ed14529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a8b8ef3cca975729a5076400694c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069ae257a0eac3d3db90a98caa5dd01531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012b7f7265e996fe0206145ba9ae237532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580095ddf507553799520f5757f74e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e607e3aad67848c04ab6ff66ed3d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e4d6093b717d4cc4bdc7d8b59ee61535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a8143dfaee6a2c573d57ba7082e3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6be24f008a691f18fdc91e2d1ec3b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f1a918804489a8258689a94df8073538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d398ac430ba5f01315e5874a2b59b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830b217bda0a438feee7fdc9c48ebaf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3637d96916f93f70ded8509a75587541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74b2a3c6dc98c05a0f5dce1dcc1d84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf9da6484862c180fa6ff97824865c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d000585abebfd702e8a47504a1b947544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca71901bbeda385ee07325b10d15c85545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf57c4c39a3020d471215e0ced2afd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbae51ec02168de1bc65656ccbbcac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22042707298b0220045b025e1c2376be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0666a956a68abac517fb6bbd577a532549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff4b2ecd8f8bf856a65971100953fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b11b2135e4a75cb36d3e373c9a988551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da9c9cc65b94d544c20684384bf6ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6cb7f99c31933fc97087251dd0844553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420910b0bdddafc678c5cd8b3b688de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03dc1db029f348bce6c1c970ad993a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a701f61d4efc809d3b8b5671d386a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e1f67fee685f5856d356418614c5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f68d7f7eeb5f57ceeca81d1ba1905558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6e3823b5117623d88ff5440e4ff47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62411c23e2d33dfd972e9b31f2576e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033987785d78d5ec361c8e1b7ae028f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7b7c18cb4d5defa8606fc1d3fc25a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aafaeb765cca112d1d2ea20b8addb5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dcf52fa118c96cdadf25ee2aa1e36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3173593f42a42c656f59397201d70e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3692ea574d7e97b480bb1345dc86e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c5e1b5cd796efe90c8e55cf5c50c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af11649138451d59cf476f333913fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d72b3f4422b0e0ee667297ffcd943569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbe69c4f0306b872b581a0ac49005a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb818bafd96fb0cfa9f659cfaccfd7f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d350e2a9a00663136a9275592feefa572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ab99b5de74cb5fa156d105133c3fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea920d75e5f4b6701cca032fffd3e9b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c02307d8002d58a598fc12fc9810d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431ead0bc80e7526de97fbde62dcb044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff6fb36d24d787445ded27fd7b5b7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3be83e757e04a07be6f4bf13e9e8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba31856443f790cc47dd009e84d2e027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30010595d30ffa82681bb7660f5afbab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fa8e93d1a167897c3c9b0bfdac6cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c018d37a912157d357dec1c1e3bc2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe477f279e87c0c34614d046c4802c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa724d426e32d91488d95ba4334c4de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c249fd5b5ff3b40d972852fc29c83713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2788c6d798e3730729f51927162d5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99601f9763d500319eefe64818d1da6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eed6b78d7184703ff6a849df85f2cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed1b72cb6ee967472156fd8e88be1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b0d0153e7ad9d044c1512f625e98718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9b1fe3f326a80d37596c4ae4db74319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defba0b1950d2c66168e73953a558c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abff608163a187f88e76aaa4aa7827321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defb88fc99c4215e37272aaf50e8e7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee533861efcbbc458a03e735951cf323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a70682a881af5b378734e28a0a2db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c75db673108409c604147e679b0be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed51aff9514819a543d17559a7e11426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcceb56e73bd7925dad2cd93b8b3d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681ecf9ece5905dd38523013105693428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156ea5de1bc7c52c95cfb7c7b7f86d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdbc8977f8aadd3bbb637b14cf65e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd232e7a4fb2bb35c3dc9c9ecca726631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f73da056b3bc0c9f10f6fbcfaa1ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6536c511936068d7ac6752a177e3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383057406e0bbcc559070a695737064f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cdf4b929de278a8ec49838c3cac4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e76070cf2906d5b2bf33c0ccddd2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d022d47ab0533a8efc1f7b7ac266eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e35c2907fa12dcbe5be8e5a10fc68e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db74b5d41056983b150a9bc4fc1650c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae58d191e3f32d38bfdd22460040f3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e752ca3769f45416454a674652ee041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6b400771a771c301f19f8772a070a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454ab5fe41f42a7d27a463b45dc87b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f2f0ed0b8342ef066515ae31a44de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7fdac58078a181e377ef633fe5d7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fbf705a90641a2ff0dbda88cde60c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f7acab71f4e3e0c9dd519069a0a3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e34915884fd5e2265bf7a4957465ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08759e1a23fbc94e73039077ebb926fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca37ce4b0e39572707d2afb49f6d4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb7189982f73bf209208fdedba63c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6823fd0c6142a922422b104e003a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c02d29f38427fefbea22682d39814853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a69c8c23b831b0c0d3f9980e172e8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa9c1c3b082431987576045675199b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52b66729d904da9765e8c36a69cb3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57d8c6a702062b973a5f15847676ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2168f8a6fe40773d4f6625f6e43a8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1ca8b0761605f3f41a52ac9b4ee5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fbc5337a96ad1b9e5b4b2d5fb009a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cbdc1bcc39797e5e201b220f6c67461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6adc715d751f61a7a3b40a08eb5bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25296753d4bb97b3a4a9d4d9a2b8a99363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94a8950896c0220a3572b63d23f05464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1431f94db399c60719418b525b488965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616af8101b83ac40eeae2a45083985d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef9da842b63d716bebf573b43615d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea6a8192f1b2609c4b7b0d48fb243e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e036f9be75d751e3288f3ba58338eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24abdaee8664ef736646cb5ea3d5be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba11cc87b067348856f18008b83c1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a735b32b182aba232d907c610d8002c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592ecf72a8653517bd9b48ea8ecf16373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395dc0e22fd5588b83c1bc75bd0766c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ad51300eb36e3d13d2f586b68820c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a49b7fb9c24a4b6fc7ea746640a27f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19da3e1e21b48541e808299256845e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f50f039e012ce95dd17dfd7ca206d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d6b675697055eefdaa73d9fd9858279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7b0b9e63930cc64a65b60d6d820c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a0e95dda3cc773a672893ce00fd2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65e262053b5a39c96b1754c4dd34df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf085648c94dd11ae596ce1e62cb03e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4f936b27f6e2066e5bc560061ceaf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a8ab58e43d55fb98f2f25aff482f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301a96d3749b4b4fcdf289e5a59f56086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6bfa6d4b9f576a343e74e3c6d8fdf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b41d2378fe7505648af82a47bd33a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ffc6bbd23ab30a3c4340bf532df0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fe071cddcb8566d14ca7de9b7a91090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2b71528f1917a5a378e8db5cd02eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84dabce29d42a9edb39e8d30161c4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64679d8b66971f360b0cb7eb3714d0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fd65977a17bdd2ba4d8ee4540083594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba45949546e8d4dd0560daf8bb3991395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59894cd2ddfe633bf7e08db9cd0b589e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dbc291e6f73d6e06c5d9efd97498a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b667c987a0e0a59e31a5219d6475f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f247a9331c3ee280a67f651ee2dce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b9d729b980555967cbeecfa6d7fda100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d395fdaa5e47dc8a725a441ff7bef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29511ae491af88bb56ddd543f75f060b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673d83a5685a8b75f31c64af46ca10e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708356365ea828590ca33f377d5f317104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf906e7d25611cbf3247c4d8d21a3fa3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908f081d8801c92bc8ae57e9b030757106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8a69d6edae4c3d48f1e3a6d2a0a99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afc6860e43fcdd2a7746b469721af5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ec711730ef650b6af357bea475bdb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7db92dd2a13877ce869ecbef6b1446110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014cc61979528fdcc2353826ee91c6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb249a2baaae9d792e0291f6eb6662112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7f170a0ba575f29597ef768b2188e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc8260183007530f17379bb565419c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9183ff2683493fca92a0055347a39a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197695d528a22c8000d4853e1d491ba8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379070273332e424aeb70fb8d287696d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445f2614a5746799b4249a46f264760118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52453c344e9b09e27d48b1b159bbae6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0a9303d1fc51aa1f7604685093ead120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b48bdfe3aaa8420e6ac745fb584b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68cf3b94523e60884ed8b17bcadf05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1191997a8174f5dd761ec887dd04f6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfd942cd0fdbc242c051100a06e873124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e044377b26039e6294a7fe8d087b36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfdbf3bc08359ccafc3eeca06fb8de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37110a777e3592392768cd774f973e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4285a837810b2c1b822904fcf86255128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36eda7cbe9d324d5508903f1c178d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418ee75af7791feeabac15f2f5d43d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024020401c42571df8fd412d148ee42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5cd4f093836259341487506ee7574132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129048ebcd6f20a18d3ca5f0e4d3ade133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdadca97c95f8512b3c0ba88e7e7e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2412e62b5d04227b9d341156f52d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc9ec5e498a1c61c1f16937d6a6b0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0a88acc31ebd02f5bec8d0f8a8e16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af99ed3125967b5c6b2570b4e9373f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdf7c9e781481f828daaba68beba94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5827736926c1b997b2f2c0a4b7b9165140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc117a09d04a8b66600df3991553a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0dfd00055756f1c06a949124321bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faf59cab349113e623093d2e151c1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dd1cc23e2e213b7e2faa354e85d42144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9266a1fb793ea760433b90e2b76bb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd45a4c57bb752912479c64806d770146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1da8c813d4281a492ea5c21c23998d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fa5b1c9b34f24f7b8d4b99d432e6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9e13dec25e42296a8c14fe9dfbcbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832be8771aeccff5a75dc21d740c223a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f53469bc9c705b2ff07900c7931a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28809e3060f834cdc5486701eb1a7093152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29e2241e884e0b0b1f5c74d853cefd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94dd822bc8be44f801e32c550d6abf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da768924d597ae7a7d06440db083d5a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecc6347487eecd168049b25fdf78de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afcb54e01784f5e96a7b1d0c502fe8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92757f86ddcffddc89d2e945ad4157b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f77b543cff5ed9be110f0afebe636d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958723cf653cc896fbc626c1eafc466160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb27cfe81efccc3ae0adb9fa171fc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85f266b8ba10ccd0ac4df6b00c294a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e92871e4d1c91b6393d1277ab865e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4cfa643de7aac4c6a634e1b318697164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26217956bead9158d2ec8427337185aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d821e4ffff24c84771968e2347ee2e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3c2c5d05fe2a034f4da8db3a4d205167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f35f512bdd2373dd38de572049da1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7a55049c0e18f8769c654776f0790169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd564e942e7c2569fdfdad790c112d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0aa8429e9d2f5f3ec59eb8a6e4e0a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef73ef73441f2fb588f8707a5a3c568172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb6f6b0418e5009abb69d9fbc6369a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc8234f7a9fd5a2044e581ac70e921174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bf9edff9c65f9f666b56ad224f7b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdfcab296f70d716541b9147702e49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ab3467e42033b8e901a8ca86f0816177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22163df34366521825591ee33002143178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc205d449c01af178322d7ec82cf6bac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2007e9163899946ff60300ecd50c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7086828297120da72658c965d399f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca195cb0ef14278e9b6d51bc7aaab1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6209532c305c6abbac255066e941d72183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951767c90af81733ed845b10bc98500184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f317fa5ca1b6ad9a2488e6568e6dd7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144d7a6eb5673b22d6ab88feddaea39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc917017a857d6606718d97525a0f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95261a9f9ddf2e27cb3c5cae8d1a7d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb990a5d7e6394e2cec287bb8a4dba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feebdc3a21d317d0b6e606194a8c1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af718bdc36c9312be7f672ebbd82db1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c93b4ffb084c3a3bb6b938e9c78315192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d52470cb7f569cd793bbdcb3d1c4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ee42a038eb85e1e385d7ed36fa4e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac74f790cb7d9f4e4a7ff8e3baa1c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751912a572275ed4b3a4099b32edf00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da613a083cdfddc1e5f867136b212d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1f8ce7839cb7ab610b4f4ebb12a29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743d8b8aa237a5fb4be7ab888c19ed7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967d7bc8488ea92678c65bfaf4f0213200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4fb57abb753ba35b7f21a75d2d2cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e88371792303bfbe9067d2e4e842a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2434f1b1f849ec102f0fef48dc49d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea333e9c6d0c6543b06a72a8f72c39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792897b836a85c5fe7ab2a3cf1b93093205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed97359e8a5298d9538b5717b119bae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb22dd545b44d567cf505f678a2573207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410369616ff5ab3eb88ef4e935120a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44392e73b48d02fb9461bdd7a8b586e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef369d0445d540f5c6900c948878ff9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b0977a6bae71cf935c90338e28b79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a527f2eadc722d19e2e39d67b48fe6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e9bf46b3ec4b3a3b1240ad8ff0ec1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563e5ce58f6792e67b92fc522437c57214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024967cc13db1195f58256243e574047215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcf326f5d632582a09a14b14a87ce7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951db58728fa6489db06d13d2648669d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2286cf08fade22b7179ac7bb7b626218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644b01bb0a28c91069f7c9507c34be2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833ef6b6703cb34f4d92a84b9f72047220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5839b627e417f9d9551441768b530221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fe5e3f761ae4cfc69961ec08f43f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f304eec9a9b2ae7bc0b325aac8095223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0df0be8586a618d55f559c7e0e8054224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d177d33cc61249b6b564672fad4e777225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908853ed231523fd43161c75ab9f9fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12e9a905c02e674cb9475b5284fe4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154b997c176eeb2300012fe3aad4796228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c725d88abf142ea4813e41f984958e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027a4917527c3a9ff355e27efee7930230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27b158565f49f2fcbf7a16eae68784231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33920b8f555d75bb79b6197a5fa95f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c767cc3071c9b357a50a6e78ee268233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18370e89f6273721e2cbd84f7c85874c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8ee6f68cb577d6c57d807db59f2c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a61d6cbbe38fd4987ab01fad99a982236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87985506c52573ffeb529eb22cf158de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5a0121a0d8296c8cfc87a583cbcd1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9558d3f34ce38e1fbd6caa58ee3b552239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca8b93c91c2799f32b83f56dfa584a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40217b5ca50646d76c0263d2d342766241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f377370b9773cc2556de691cb8ba85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22749317c79a13b8c5ee6e35e50f4c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68354d8be8ebffc44f1d213cc6f0e038244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2493066e967038763a006546b14e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdc12f23144b5eaa489e2c5d1da8a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5142630fba9fd9a5432c589b3703d8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd589aea5cdcd55387c21eabface449248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec609fc0b25aba4d8733c55fd3b53096249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c79ac19a9009ed1d7b639ecf8ace0c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d36f3a8e10a9a58d69bc83c529a614251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87874279085bdf94de272600589f5ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9026b63d59f8b7c8047fd0904cc31f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53a4a53a39852387a925f74325accd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6257c44b679cc10e002fc9279526d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72f54811494b2701cbf28cb007b482256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30f51bf30a34388f1742e0d937159e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b113c687a047cf0f0759d12b2c8dded258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3056cd5c7b0e048375d82a5aee85162259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b58070e41fda6cc680454d41c93d1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47250cf1bf0e1d8ecca3b3b923b3d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4896f6a1ad8f50c72689b94f0e2bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c21b52768499015d6e1c1cb867e00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71f4c1b23919d75e8d1d6d7f64d99a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192643f41381e06df624159f4992c148265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa747f4be2be242200041cbf2aec418266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55cc07d63920271e64ba76ae2dfd79267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9b95313dd2d923b749c1ebd17e31f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882258c108d994bd20dce94d7219727269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06bff59f234d5340add147d22e290e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab39357c21b8020f9568d5be97f97c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685f192a492463e370f81c21d05a656272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ad098cf00fcf228f3bd7e4602ebf7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc121a8bcf2e092552ca901641a367274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36039b090f9d14f1785ff81f11dc81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf9cd842eb2854766310745a1379d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305b23d2719779c0098d683efc6f21b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5378162d848a740c7bf7952ae36ad22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523753a4292c151b358d75f2f32753a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fe2a57eb316cffa21654d21dcbf26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559729ea6232b975b6c74df27dacb260281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac7cf83b5ed37ebbafbc59dc123064282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab7919d64be06f72d65e1c830a834c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0bad6e56b594e541883edfa02e4a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14de3f62e80c748f8b60272057e790a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364e40b0dde54964a2b3a0ea7bea530286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f8f6f8c26b730d9684333fcf0eaa0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f865b9688074200736f37a8a0d381288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b27d45224b04bed053398c7a4c1a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc548a5ab88d4fa294367ab3aba9d18290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db2c69875d989f877fda1fa0e270fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d50cbd108abd78d6c8c124783fc0ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cb1caf7ecfac47b0cef3ecfa15baf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4299c3d62a74f45bb1b36c6a7a98af3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a3037be6570456e22538b636dcb3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba77f56b24a1dadbda5e1c81b92c9d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2b6f058112b21853f13fff9e42570297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded349d8b367d7d0971088f0c5d80055298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301452c3f59e956528e40b4111fb6cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16641f08bd1318b9f4602479c77f43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452909107ad9b4ff72df93acee3acbf6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbb667c2ae29b7776b1eddfb9cd02b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73083eb8e6585d4657b4769621e7ba26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a2ff597fb0c44c2ef340601cd7cf1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70453ef1bc03e154e7e7dc147bf19c6f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934a27d430daf135b759793b37266fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405210ddcc03a129afce4cbb10e4dff6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c4619e019e69199348c545543fce1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c603fe7ad7e52e3866b56b34b0db9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10262efcd8f3ca841b1aa18a60cb5c10310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199b29bdf6010e5e89b175c3156ec61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a8f364dff25e877e5c30cb93dcf0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e613f0831af757a9e25c5b8b1d527313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8cb9337af68a56349b59073ca5317314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d328b1e59d3af24f3a9d3a4a0904ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49e3f24bd56f12719c1eacf4b8ff25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65083df8a651f19662c06e0584230ae6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330f1d39af7601031a75ffca5c8b6c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944a94b9c1b31d9e1574d126156c5ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836227a3e91157559474705ebebdb29c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72c00bd637d235c5d2fa99adc132dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011afd364439d3fe415d18aade2ffd93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406dd60fe102c675d49195cc8acf9d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2be2b6d9bf9446b9b1e88d41c020ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1c3c712dabf7fa76df3c3868bf733325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08deb42253ecd908d06b7c4e2b049eae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713c4c42204caad4712e18aa800ab48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb7bc41eb8de65b890208fbcdcd3c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3219b077d6bfce9572d9a08a8619af5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8694ff56f5f566ebc333fcae8356fbc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7433f7a957275e4a142e51cba4980331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d57d549bd582a66ad46b4dbd63367332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf4713d0b6264aac19185a6ced6bdf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3702fb01712b01fc8aa28bcd11f6994334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3200db515046f23a4b4ac6bb94b6a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad080a507263fd8ed7c11145c517683f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2190b7ece79b98b8414094ccf054d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75eb657735b97e6c7c7b2280c72730338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3918c2313f37cad9ed6357ab0f50309339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece7ee6a7a5dffbf9b5daf26d152c00340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fd881065acf3b9f5ae834f4578c06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60f0f159417d80d6469e18301fa4ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565535e57dedef622f3c214c08d80da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb817c4a35bb4420bd010588b8083696344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a01b02479ea2bead30342bf34a706345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394055df0f1cbcc524cb590b1634290346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cf573d5ce65befee0c94dc1d4fb35347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f391c8b328631932700045e6cd138a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a156b9018048dcd2f271e992984dfc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfde44a2c399687155c2bb320ca7e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5d8ee17c62b5cb6e992b6f998364c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfde9a43016d01c9d9516d5d6300fe9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d6dcd395d91dfa7c7311bb207c713353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce52a621048d00a3412610ff2dc052354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e3933a9ff8010c3dbb61728fcfac1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4e8810d57abde3d9cd605fa1460f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02bebcee213a40736c7785387a6396357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451055e7cf2179687efbeef7a4a9de1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32574b092875708bd690d95fe6290b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73a457f2ab2096333dcf0448f7ad1f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d3f889b1755a1d2985c5ba51a4213361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b60202d672e38af19a738114b056e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f356f7f3c2298a00de152152c025cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47dffae176f0b58bfe127a775dae5a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5a454f7168556a0323f9d853fd7b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd18467499fe73cd1366fe9339587c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4883287745281f9fa507f0919843a33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbdbbf17f04f3b81c7674030c17372368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e0d98f2b72c79765b73cdd88865c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c7e0fe46cf792125eb6df139e96b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64ff26f8263809e460b73df56ee46e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ef834c434c8147bc9a5279b32b47f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ce025af06f8a0424bf2e1b16ec668373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e4d11d5f241ecc31ed5e43281203c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5fc1dd39e7f2eb271401307c09386375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb616e1c5fbc63db71092e250fcce3be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd8d3db1b33abe7a3c24d54752cce3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6236a5967c81e73873f09c21f28fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c62c363d3588d2680f105ef19e52b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819937e89f58c79bc4694b41aa87c660380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177ebe42dd830751c6362307b4abbd0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056cf8d94072a5c9464a6aff021137e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d2dcaf6e0c94b437e101b710fb73d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed56267368bdf529b3828a1e2e05bb6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55af3e090a42b52bae582a41136e9f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21443440097f19b21680f82e280beadb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47626da604b1b0bbcabefce624e0884e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e44fb28938291edfb40074c0df78f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a125fc427614f4be9cd85605f0c5a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72c6634fb72c21241c5d218ddf1a5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e0b0acc56f97c9913d944aaddf640391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cffdf3eb6c5cdb307c5152695a7df4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21482731821ed15ebae9d98e6c86f458393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161519d7574b1284db9b5cfa6e896b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969012ae3706704cb82a4634dfbf0c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78898bb40854bb1e89cc99032c1409c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893bb13e4be248dbd2e86b8ac5ca7f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a389876fb6377c78fcccc512414857a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3c2d843b6748713674cd3032c2576399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ed492c680a0d3387756c01f6dbf1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117fe21fd5ee6d33c7d61251930a42a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0cccdcfa17f40b5356d08d3b482a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d722f06e06039c3cd1c39da44d7329403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e8709db1c97584d7cba28fec97f9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e98b9e4a611466a995456b17359d5a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa30ecd32aed90a65e8ee181115185406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185cd5ac4a9cda1bbdd1850b45f4e74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526080dca833a8c5b2c2872a99d8acb9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45cd74430abca827db0e5a42a6ba8a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c493f495a0d686d223e6a5b9680ff63410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b31d179b244f94872d0c136cb5b72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db6304a642aa226107083578b5bf14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cf764f723728a0935562c952e64f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1345a6e17687652f005815b4aaa24ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223f46ee03f9943946fec6020e6bb64415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6a397cf4a8c8c53d6bf453ba069f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323d87b6b689ddd13e5d8ab79f423eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91f52f90df2021d0f802927c283e22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88813751d9b5c68674a9e68f09269b51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe4274f6942899eb9f4f33ad0283c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777788feaab2294e78f7077f9918453421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb280503b580178ff088b73ca384100422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05023d326ed969af7b3de2797beef9ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd737bdcd0a2c48830e800e59c238691424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1abd777dfa2adebe6bcb3ee51e4dd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb187b55cb16601b76b6ea85460328b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56be37fa6751400ade63f52a07cd5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14599b1261fc7ffca16555a5232c699428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930c89b887b680dc4bba000aa4cd14b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6a8803917c4baf82a53a070f4a3a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46955ae62816b502b6e67f149867d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248440ead2750ed365f85b652dd6b9da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ae32337dc3132a1c95b13c31d3b17433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e599b602be0eeba4e0fa158791c21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52301365ecc698741a9868f656555c27435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0257033f2f6aef098d1bf7898a188f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf065587e730f23e4eef192548776b58437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015b1a1864781487ac849cae7e8e7f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fb49e6d598807249ff215f8f99953439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804084d0f12ba2684da27667c4762e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10f4be55d50ed88b10c61fcdecddd0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd4e2f9bf368e43ba61620ce66170b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942b22d5b4aae0ed9bd4bc92bc3e3fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986f884db3bedaa94eb24235fbff090444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af952911db542d2c0cd4b85583b212b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12811219f62ccfb7157b75126c515ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cc0a1a21af9bef32db0898c1535ad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bd9dbb546b3fc86e49f5b34ea6dfd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de47e68472043a69d7382645adaf29449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0248fd1e167a60217f37bef1954eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319644eb2c134136f4f1b8da03d4c6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243baaa7fb1aaa8fb42e0cbfa9d8fc1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eafef0f9974da0eff0e77381293844453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5220aeb1115abac579d6f0434620a56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a19c8dde2fff3f9555879e7c6d18c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf58a30e543c8ea00484f9b8bbae01456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8498f8ca03b1070e1e51bf2996a07457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825252e756f4ba9b181613f9d18a287458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650549460809fdce31849bfab1cfee0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920948599e35fcc3b338739976fe3f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab58587f38004a65e1adeff745d227461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8132426f8a520ac3477b0980f58f68462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7fc822442185a64d1599dd34dcfd0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4478f5eadbdd4c7df31ac098629b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c7b67b1e314534a07c6d96da8a36e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a961569bebda3ad92c9b0932b14eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40b5f9dc985ca80b233c31455b04d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16e9a485eb9c47a17500ffd3f582a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc813f2a736f1eb0ab442df5033cd2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3339a5b5e87bb39d143ee9eb10ae5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98047a99218dc85bc2b30101628ac8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c736eb000fe49affb293bad256e315472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2539d49445c9e059e6480681e9e1fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a9f8fce4ef4d1287ab272338cecce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83eb67fb60bbb0ce0eb3bf618b0575475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b324116629d386436f9216ca8066654476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd0af8e4d241dedb349e7c51792fec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f826f443525d7d755c58aca0299086478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a427e1f7595e94383159e495ed4c484479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c2fe08f2832085418a5ef64dcc567480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbe679d5d9fc8006d2b60155031df2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a3d74351795f44fa443d4fc0fb370482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9651174cd04d399559552aff619dbbb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65511323e7f2aa92932c18069984a11b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76ad36e135c922c27e069057f87d77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6760a5e91bdf554bd56585d395a9aa0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14042baa51fd3359d257ad16dc02393487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5162e271f2c111bc3520d56acbc01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6caaf3546e1eb4459a9c9c2fc4cbc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a33b28fc66465f81e8fb4278294e75490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d193f0d79a9030b931d69d3fc7baa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40639e3e002a55ecd77352faf3b5c922492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60130d0ede083977925e0108a8ef9b08493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1777b77dcc3d7c01330c79e19556f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a778c730702d22b7ee71df82e6780495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d28028ce89b596793d07a637d2b0a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b967c0dac71fd39483b15c8f3451a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f1cb37da1e6d582a14f3e7e94b29e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a6d5e945a83a46d7117c21e033ebc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97f9a45f33f5dea2b9dea78cc9e516500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc417332471222d9b2a10196db031b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fff903f4cfb28ae3fe72936f3f175502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d443be120e869e904cdf9fc10a598503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148dcd02ef4ed9ca616288d00129491504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4059421ce984c2c98caa22dc1cc99e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aad564ab4b4f39b3840050aea1af62506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe380c6b722f2f60ea688efdb54d9d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8f81d92e020f3bdedfa2beee53c95508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd9f8d9d36333e535eca345e0b8966509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a9bc5d0d4001761ccb1996674893c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad9a99dfbcd397e8da1f2765860f9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16378d3593a7671f4b316cdec97139d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762036c8633eae961f5e7314ce3ba32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61be800aa697175277b944fda6eb8a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a369e7c23fe6c6abf85fd8c6ae3190515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39586ef420fddfd5aff76ca06efbd667516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37fd29e8af9859076ac88117c58101517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360da484cd77f3348c9cccace8f99e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87832adeeb241006435fd22612fa88da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfa640c464e3b1d1bb10cae7b7aaec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d61d6a41cb23276367eb619942c456521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc430784b153b567de39886d01d91b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4588fae878538ce5899c5951f3b71f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fe158e36206ba8d25fafff7277f29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad789ebe65501824817ff660037fda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b71a13fd1c1aecb4856f915431aef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630302e89d5d7a0addc5d0b6d2ccca0d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c4f146cef111b0d57e5cc8fb8cad4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53957478fa2b1bd17849d769d160d6ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e71388e1446d25480030124a348899530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22260ad69fbff4f16187c24a24fa4aa2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e761d3ce2c28d790644773ed2e0e74532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30abf9f93ae340dc86328e83d579c4a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e4123703997450b9f525a82c6fb51534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beae55429f0384aa8f188fd5ae1299d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316ba8cf02b1466b0a399fb54ea3f9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899d08f0dd116641dce26efea2d94a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353549a82e2304b8d6508fd859b5ac0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974954129cdcaa6d33e09d8327f2bd6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bcd24c35d09df0586e2a1ad37bc25540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d4475fede2a0bd1ebe88e878cb7a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d0156c92ebbe2096c498903398a82542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7322d7a3657eae335d38a10bd8fc368543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdf1d0c8a327f9f4e7fbbbfee22797544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664c341295e67a0f50de41791c9f97a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5448c0d92fc066a76c2524c782eb8f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7262029777ca59042594595ab1179547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d97d1585f48379a3327b3f908239c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46d507472fd91866de786246df403a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced086bad6bf145f0c512e7f3a48118f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672bc45b923c5dc985577409de3de70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ed670b76d60579757256c7e41536c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6924804f66898cb1574ba376333cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f168fc358ee381481f852cf2841666554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf1d5423d278f78de805bd857a29de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bdae6bf48e19a30f1664c5c6f722f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd5fb81929799cb236070de4512e79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30148f4a23bf059898aa29ec487f05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe840d1a5594fc9594e6824039e1104559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75711b258a0d47dff12abebccc21f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac825267d16fa9ade89a5934359d60561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e04b5864d6663514d0750d5f842ecb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543c44771e26d4daddaba0329407417563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616873d873f4b0c2a7e91b50e3630b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe3b813deb0be4e8c0aaae26d6d864565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41a0b9f1c40686b391686d970dde4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaacb4c86017047954967bfca23ad6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d5990eec367e9f73a12a1fa5bc164568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c519f38479701508f1920040622fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa9ff2bd080d4f52d11048c445c6d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79ee26007357d85879036150486c80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054b1a65b0cacbf0be3372b0b6049f0572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>