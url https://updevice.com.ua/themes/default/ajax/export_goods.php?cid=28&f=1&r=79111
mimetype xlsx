--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e950fe774a88bb94332023a42fc701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80454801df19aafe4d4c804f6ded6ec52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec33c8576e59862e9c099c3bd6453f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a779d21549c60f615a4aa58446212e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de122bbee4c8242bb3703037703262735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfe14118c6e2106fe71beafe0b0c716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf6cbb28a50c9f9d82ec27504798d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e182bdf3267fd6e2b1e4b612d0e0508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41512dac807c1e8bd5277368c1af21419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a889661cceb59293c078f3d5e467f1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88035bbaa9375ab147d4d4030419250c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d354bfb40e0193a491b5bd541c958c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bead3ae8a11bd6ccf2ea6d1d330bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc06e00b81dc1fdc666408865f7e8de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ab1c46728595611cb747d0405784e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f16e01961bf8ea62d25288462b90916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a65a33c7a40c090b42ff2136493bfb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96787b3f8196407bda71271c33965ad218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2443454b6d769f946e1c9e5c7ecf219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a41d49ab0212c379ee36d8b3185c8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdeff7c4d6669ed84c6d90c78d4a3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f8c9918043fa681f970ce6080664722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea480a10c1fdfc1c18cdeb6bc51da37123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef13756f0904c8a00869640d79a2a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940b7b9f852b60b4de053c169a11c5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b2b24af548a5d7307b5becffc8bf926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc299a49963ff49bc92eeb03f89c324227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad35b1bd6730bb38e5288744db5ef128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100823f6e589c817a1400d57a02fffe929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610a17e97d7d1c8961ce664292de36830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f4621963f6b27dc68dbc217f3689631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223d27bb0a035883b8c26683833c53232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493c8b7d88d4a3050cd58337aa99c2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a13ddecc6dcedbe3fdb926bcd953534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cd065f0adc73348a1f410eff8dec235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2798d7e2804105809f7a7a98d784a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a1ee7aec78942f8ef21eaf2c2392637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a3c0d7810618d738e4727894c026a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93f9850ff5064639d11167ad91edb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9856709ba4763af9aa8b809f0e1e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e38fc9e8bbee7e182457125652ea441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a64afcb4fdbb087829f2f90275ecc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438f44244b17e453065fe65ee460c5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353601141eb4176ffba4fc6ea559c3b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f98e67f3afb5341f48797f48d0211845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854bf6e38511d0553c16e3ccbc7a6cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26970bea28167ade9178aaa94ddd9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b255b9c95f84d985f296f7951c4e08a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf2853d5344fa3582479eb10e25b9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453f4dc62801f133a95087d68b12fb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12191df0dc35597492bf51fdba464851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ab0d0789b7240eb2d3a2d42bd09f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fb59909d06e80ed2b486c36916f5653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2caeb738420c09cd499769cdcb2a99654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd40b077c3da907d1c1142c7b4d8ec155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917da2437cad66714dc3fbfce2902ea256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce10241bc0e84b46e91231810f852857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040b6a1ca358c47e62dfb1ced8c2fbc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2782dae531332083f2a43f196b5ede759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b7adf9bbe717fa9f5206cc100096560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e723bec190cd7a4ea87d648ec4f76261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57389cd023f778315b1b30b1c54fa3c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8945d7c0846fee97d712bd99233bafb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f81dde9a0a2f71ef53f7f1f4cc26164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e7d42252610db43d23634d03328c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298c37ad5bbb8a8be43325abde89f8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8023d1b81859b5ae19aa50c6c0e070567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d11266c488f733b71440fe126064368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c7cb60e1f0bf2b47e9e4307198fe369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89f266359278c4ea5f1447b585cb8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc286b8cdafd895bc65cf29296ee2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9b24bf7e7188bd1ee34d749135dfd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab81f8a035738735235b4213580f4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397d8f04edc6dae0c469e1fddd56f8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5f403db6883d365ab4941a985cdb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212505e5b285c187bc5ff40f7805629476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a068a3f97cb37d276480f83caf6ee3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909a41743fa6d7debd799f490c5ce5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba21578869ffda593a5180c9fad83f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411858d71eebc64347bb54ecfae4728c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81f0dce8c6c93ff99e8181032089a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a850caede33825d80fff84eca75ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22baf5453aeb6b584cb480ccc56add683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13edad086d966ef1c23637862e86aa584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10453423f4d385a87737838394faf2d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de49a038e5184626c026fbef46a71ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01c5b4ba501bfb905477f43031dc5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4136df1a8c55cbd6940db694adc4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee899909ad58f36cde6c2822bc1c7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c6b44db0c6c09927635aa954445e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e21d6d9554cb2a6d1531521c9bade91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d22f8cdeecac480eeb1fa3f82502c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19639a64880efdb9592f6f875c861b7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfb543794342e3a0637b8ae67b527b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb179e04cc783eb577de3835a4acfe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468b68d2974960a609ddf08a41233b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd87548fa898b5522bf47c54e1dda0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0aa0f072519c605206b8e3a7b439a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da76b05860034183420db4a378731f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11455d7b89dfec7d3980c16b3a1102f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f15f7a3c91f9ec3cfcd4f6d71b4894101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3d292f99cc61b12270085e51b5a80102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41decf3c8b374a898b0d5f781b211077103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9811f5ad704e0a8ee270558eabb0939104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5d15759cb5c256935b8be652b06ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf85e8615efd0f9062f799632d6408106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf31f62c11b88ec634f73ff8acfa33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07527ce956dd0c83b50ea5b35f2f2c06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893464d22155db2519fe7c4c29971a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0025956272485e08b9b7f4fe100bfe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32775ba9185651a57bcf849378a30dd1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feee76a5a1fa7c45198792280d3d52f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eafe01747cf19534faa7d2d5a16ac4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd15259fe50485709d446d8b0a41cea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5812ff13c4a5e57d5de58a59072fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487eac728b64d643a09aff5497f64b53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280eea30d3ef8d5db5f70b695a5beed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434c37e451c32e1d49fd0dd7c443812118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dd92e2105e746f053a09002f75977119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc6af6bb0b7d099d4e551fcbdc9ba9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875750d7ac56faa99ffafe3fa4fb7164121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4309b27ab925e061df98c8425233ece122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8c55bd390c52f92790a14ea56ebd2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8c9dcc7be3055ad83147f313376a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9d84b1bcf2f4c940e18cf2665a3ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7fd00c6748a1762865119ce04966e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647faeba2f0846a91f8aa1f8cc0bb2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352e23338846a1255ca0e73f45b8527128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb67c8b9a116b32447d3547685edfe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b7282c906bd9c74b20c9dd60ac678130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595f85155503bd254aaa5187f6016f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632c22c3cd821c026ff7e64780d1fcc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8b8a89f2d10d5fd351d81d13ec52d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a041ce2d15526b7801f60d9ca7a47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8bd7cbfe52bbd30bb8bd205f386b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6d62d86c6689e90f1ef2e93f4eed6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93fe96c04ba55a128ac53a476b342c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bb21e0b3d20071dcfd38715af28e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b165f4f83578dea9f375e49ccb39be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca04a1cd486c0facd06d7917f16bd60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274df654baff441c69370bc4f4e5e459141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb569ff90605a63857f93a9f2b977e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb7eca1a61ddff5d7cb0ec05543fcb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd158aa1d7b234f4936c9059da5cddca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a17e07f1135b1104809921a6bb702145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec063a5c10e5102d65127ef787e66637146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d6511485d54fbf759384cf4e48292147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47156e7b4bdf65716d3a53305e861f6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c329e47f7a165c64439302fdd5b73b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a5bcee111bbb312ee3663858e0976150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e5110c3088011055e29e090eea9d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8eed451c6b7c92f43e022c0cbbdcc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf8595f1546a5312c3f27db945d58e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d429334160ba4b3bdcb531d449a84c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa117279ffaa2c9387eafdea1c93be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d90112a20ce56672eef19dfd622f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a9319e2f52e2da864928a43201160157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12feab62c9baaeaeee2d77d0018745a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fbcbf476effe1f643b1f51d4e8ac0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4282bf5f3dc926f5dd3ab4fd6f72a91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea345acba26171ac8b6c80566428163c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4135cbc64d165f32f7c40e119aa57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ab7f882be101e1e9eb3ca5c4b8c97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75389cc91c933287600a0f0a6dd688b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68027214fb3a514ba6f4d47859f331165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250e440a061401a92976d84680ec1c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a10dfb1d0fc1894266d30655a3d1b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585857a8e221d5fcb20d5ac0fd3aedc2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76639c43e22fa69020a6bef7e845d82b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12042961e20ddd990845ad087fdfe5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394b2fdfba308dd3b286f46789ffc4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701351b8230eab7d506b41301c4fcbe7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368b87b56125c899bafa79467a0ffcd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768683f0ec6c0a589edd93b78981bfa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d945f5590adc5cc34c98841fe64cff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f5860fb7bc7eed8a6cdc3629190ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f228a65ee02853ea25772cd69eb6070177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8750a3b433f5f2a5bc3098666cdd81c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de449e59ed155b2911377474efab55ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baba9cafb28566773353e1853116287180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d7d021219bee64add6c9c98f247cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61178b207cc7fca567f1957a4839932182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29894e37d29e8223f3e63b8b1222a8ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ff6f8243ec7ff837eac4e14809104184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29863d2e810ff7b46d7853d89f405595185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b870c990cbdaa40417230ea052c4ea3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f901918da9fd90a8d291d04617124187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a6e7683641ef2e4b4dbec7a8a9810188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1bf4c59c5637fe6828cdd9aafed4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc4174ce5c9868209f481f444b7b77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c8ddc871fa51130aeb0a65d7c0287191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0813b59f4e7dce87ddc6f93f23768c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7a0e9e21b9524dc8aeedcfcf54b61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3c9312d3364919d93f9609dfa045e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acc4a357c1ea0b2f6210ddc01979e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f92f1102311764f27d2317b673ed6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dd566637efda689e4444df9a30dc8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695fe21a83e488f69f5492bd7b80955198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1839390772e8d3d8ef0579986a36153199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce1bafa5596a25f23c46a54d73b651200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d822e5a6d52424b6e5fa88c825589201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4325fe3be54c2d9893e5e6803ee178202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea638cdc604d962a4b73964765e5cc2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18323e3ad2714bd757f231b97c934eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbc6c9ed330b70466b2d8292e9edf1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe2dfdba52584148bbd7c056ccd38d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416473d06f37c031104f69e848d9ae8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4609de77ea5768b96240dd65cc6403d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6e41f631522cfc1a4117371e04093209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5284258cc22fcce3efc9f4b9facbc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dc1666920e2f46103a3bdfc65664a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd3af6160e5fe3473fda965961ddd7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e72f8fc8b787053a12457d8207dcf4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f39e8ff3435a464bb6a3d8f5eed20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754717680f0e11033fa45c9031821ff8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e0296664a69e2010f39fa5477b3ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168eb1f16925d133ad00a9e9ee7ce939217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f52bc70bf8ddd38d58527b4c6fc1c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecde85a9d32f577498e292d1c78904b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bed057b7c8bc44c7af6b73106e759220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ada6fcc061f6aabd9afd359544672f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68d12a1ec05cdbc6745524ad2f8006222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d608b44d42549c053928f861cd2a16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8772396b40f9ce161a6a9cc36a8f10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d46b506009be8c1999683b9453069225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59641305137d9df3925a82c5a355f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b47162c1ffa162ebed0d5b68531791227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a402223d58dd241c95069487e56ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682130af509c9a1d9f58c5d750c9bf21229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ad203cc9e53e1e1cf8848d2aff617230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d98175cf8f4e3e4750c0c1a5bcdead231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db8ddbbd6223b525696c7b1e4605bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d98571bbdbc51ef16e47335f2c1043233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442e28bacde6da4e1fbec571a8e2468234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909de8749fde03168b07cfe033e7eff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e413d0f89845594b75a5a954c335c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275192452e448d6e18757acea0a5cdd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f5012b72a91d2f85c372ac13d2f20238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd8a90918b4b81d4d46d84e8491ecc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4209846229b7af557fb2f4f0cf713ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11ab2a98056662bd7f6ba7647c5186241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75307434c80ebe60c708eaa82c5f43e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26c109cbaa26d5608c3ece466065c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a8afa19123a7a74da30f8dcbe84e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8285a16b376fd84801d0cd28f6bc4a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50251d239fda930eefa0df06d709bc38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6c949622acd9942a6ce796ff48297247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533341b469a8e5105fa2bb7fa178c06248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071358e1172e8e925b05c316f25e85e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa641384f8422822182aa44d8a6bb3b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd2f242c5557dafcfc47ac5cce60c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea5db6ecc9cd9305d6fcc9b227d979252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf92fbbfa7467ca8a90d48e75973a65253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04379d0a480442470d27bdc977602dc6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdfbe3f4372bf07451de0ccf474563255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778377ac128e9eadf0baf913adfd7447256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc3f822f32164a16f9913affe950e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20284a100daa5e6224cfdb7b0b3e97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086b2795977c5266f100380106642ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0f284a2f3b61539d3cb8f641bd889260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e51caa6c509e08cf1fccd22aed822261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac73b6ba8d28623b2a8740f92578346262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d902ac60d04962b320fccd5b07e3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cb0bfa3f222fd1a51818d3b7f3dc7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1b4e926e24e388c2a05fdbc1bdaf5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326b50c01912d04a64ffcd04e810202266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a0886891fadd1f8982dc7578171a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d0f0bfcfe90337a43e73bd8237d32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ce6945962fac81e63b37fb1c0315c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f848e38e47140b70c7ff23b54cfbd6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8654dddcb61e78b4a36c42542e9c70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f691f7d44bc311416445d6b11d12b63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bddba24a1cf7cb3ffcc18d356eb5f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e087a15f4f308627a789aeb8a9026cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a648b6230c2b14152a94ed6665a0d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081b45cfc4109cc92761fe20639a699276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4599c8cacc521f4092b8e31f305662277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d09cea56b187ed3cf1fc4cd8b8bc60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c1758fe66b5bffaf5fae94c28064e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724205520ec04b646a0ce5b83ef91bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742e409f102a465a5e788635db2a81e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df6fe71a4bcbefeea12b0494662ea7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a3036cc69b630c6708d1b09c04d19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b8addc367fa1c3b7dc6e63743f6f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09fbaf16092677f54c75bd801fbce3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b38c1d2123b6a80696eaeb55c4852286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa2468e59fdbb3965608ed4eeaf113287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8d1a7e34980aaa2728cf7d685dcf7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc250a95ada04866ae5f46b5f7700e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bded06fb81e7cd2e1a775444784db9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9577bec4d4aedfaffab841a1f88c7eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46fe2ec32db5be69b14d09abc21a56292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a13a173919cab322988d9a87f9dc7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd1cd709bf155290b0a33fc9789da2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8a06d45f72786952982ae56c4d6c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b01c0b5e4ff36c8881ee3512d43a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b9968d9129281a3f3feef89767e32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324fc3ed644fe27cffea2586da6d68c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933d6d02c19dab08420af0196bad9fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbd9d7ff458fa829ecff49d85907a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ae7f86fdd00e8c6b417186708a962301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c02b4609e35f04b356a3db77e3f20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5ac7a8f0e0a1f9d2186f53d8f80a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd81f0597198df3ed16dd13e46bd21f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd37a75d6c302ff6d56c93c1289407305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bd136166ecb0b08f89ce549c7090d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdecaa9327d7675a7cca6f7c1f08f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16702a4baae3543a928051864a6293308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25fccf1899c72604ed1d3bb2aa4b96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbb5d87bd0ff4a7eebe0b42f970167310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c24ed2788cb1a4caffeb8b9f513538311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ff23b0bf381e38f2012897037356a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182071ea844cb010e50d06aecaebcaa7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f43cd49257bb3abd4d0e620d3fe79314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20294e5502becd6e44b27610af84c1dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342da945519837ed9556d9a35947cc6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892648530150e17752db89ac706f9d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159aabc838eaf09e02af9cbb6344091a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31769fa69259ed7dc84c8a3ff3bceeff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb91c4655532caf912034782eaa134320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e78c747ab17425515d362836885eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340c92dc70cf93845b04b57dfb0a8ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff281ecd27dedc68e56389b867bdb54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa80dbe08cccf125e5436483facb917324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e85ef2ca47d43443438287421ef331325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61aa090e471193bfea8456a9250f734326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dda3ecfd6e83c3a3d5e42a6b7826c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4280a059aea596be0bedf2055e03e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6b8b618f66d1e12eade28fdc7d80c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7702c36ac4641719332c11bcc0e94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac8e3f3bd106aef8932556a893c338331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29172c64133612ccc516d74816dd5903332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5a63722cf0562d0d3bc309d88cc01333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b588afcc5a3e787d266c9d158c2e52334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f80fcd6a824a604c9e1eec6d8b13c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3a33b037bb9b427f3ab71cb5d999f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35db44b29977088f6a8ca2b682c6bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6365bacf096d8336b74dd96518d83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ba93f51925ad54f75b0a6f1bfe216339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83bf64c91de1dbc371b7803464c97f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477955338d5ad907bd20c67ff43345a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f091634a9850b3498eb1e7ccafeef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766119a61ef5de9eea8e591f2788fd8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50068c7fb2fc91e20fb3ba423e51b584344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6f2fbc3520af4b38513ee0bcec908345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3da1a409676a854a41a18297bba8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48997c8fdd3021f3a6add83537c9d7eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1faded40de2b959d9099e7e8f890f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3804136a7623e57ba6122d1a1b9baa1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9f64f5f63fc6dfdebf3179d0904f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074700b5559142006c6ecb1ebf6e881351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573598d38dd0f12df6efefdef27a33aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855d07e7b92da95e6652586e81fcd8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a7af9f029bd672653174607ee246d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075ff53775f8f79c729c10ab1e185da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712036ee6276466250dc1043ae6afbcb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3575da5c69e6367b1dc3ca0fa9473357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f587ab373837a5aa4aca3d2f9308877358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bddda20e760d283b6b69d47602f7b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20a6db58847c09a77d104ba4cdb3fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f0ab8c1ff7ad251d7129ae75ea353361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924d788d836177301599a1c03209ace362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d52dae28fc34719a5fb0b415185aa9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1ace82207a16efa1f272279ff4c77364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5a90772ccb7f221fb857cce7b13b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979eda959ecc1dab8d3cee6b3f42ad57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e017ffdb8800a6a5c38ed81f21e34b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0209f71129102d3deafe636370acf9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bee5c5bf22f250fffb97b259f53c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d2c9d01e3eb15f1a8046fab38d99c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf8d915e7c0b9221547ff879483387371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a596f7d6870d738ee4bd2163061752372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3af3e2d68b9718d90c298b4df2a169373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ed4be7d6245852f7b698819206a32374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b24ee779a2ab4d49d05c17d6b05f0c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f69fe2e2dabc1e3d59c08dc277eba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a641e48374d86c1ff874ab2bef83cf1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3641c5a07a539b350fb372f89b3cf9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259f2a485360fc38682dff0598d88fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463229d10085bbd060d3aabb693503f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16539adad5b7f6a8a4d42658c3a26fbe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eac0027e3fe3cbe550be2347db69f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51391d4baf3a203868087bca9ac7c92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ebc050d7754362e4e766e454510dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfcaaf3852388052e1179d6fbcf4c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb8109865e48d29858be44156d3448386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb8262839cc4c14118ef01b60aa4cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c74261e409087d39d40c13da460de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605d14d85855f72ceb62c9a5e03ddb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6719e39abb7568cb6c6a3b279d43979390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102d41579199d859bd0a63bf843687a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5043d06ea4b1b25f596c87de07e016392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8612e4402b92c7eb4cbd162948170d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fee1171f73a0edd3829687f5749ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b66517b4e1ce7defbc3e875ee4aa3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0814d401c959088c73802709767749396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067b4a312dbc08fbebb70fa6a9cc2fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14183d4f9b6785ccc60451c32da890e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89a9a3d11cb067d71514aa4883d9e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2722c4364ad07189fb8176534d733400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc91179fcd3f2a1619f5b5f536cb90401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972476ea9e23e49f4fef7b929c9b0792402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b7e9fa803eb7a13cea0a65ae33744403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bd01778e3c2fa0b898165fdba136a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007a1f80af6a4d63b8c40e429591b61405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e3bbc0f4de99e91e79060ec9515e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32020f3d426be24a77b1a3e8c9e64475407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44fca28d19beb99d64ccf1f447a616408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2739101979ffdaa441392ea2bda49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c05d80445bc83c698f9204a0d4b05410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94aa34dbb2cffd08f23318e90289564411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f0d452c2a46c2aa2a1aa7fa686c73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb979f6212114e86b141a88db6da97a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f721422a9de65af12b7c9b51bd131414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff75c2032e7568f06601092614b0a3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41556c63e2f802ced760893ee12c5ef0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c796239c8003fcff2e4c3b7a4dc56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f5058f71a51fc5bd62ab35745c85c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad09cfc5e6a3a87f268e540836fbd4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6fe3544713ac491893d5defa0a6c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7921ca5b9db3d9fbecd422bcedd73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbcf523a452c3bbe84bece8933e6b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3449fa7e6113ec075a2ce66753353423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a9506bdfea7666474df5c2f2bee0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1385671beb82fec33f6be2954dde82425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416fed3cd43db63f97567b604b77c89426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d10bfae9cda68708ffdcaffbaf8da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99b4eda3e1fc3620d29bbbef1143cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15b026d879340a63376191d686cad1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fd577f90443483814c110450f22eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf4e9ed01b7de2d7399238d48f6dfd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6109ed18fd0202a19e5550e4918ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd5a9a4a97c0c04da370c3f6d3c60b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edc4ca7ae7c7918365f834ee466fd1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d4fbc02b5d5f2d6dac173e015067f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e90cde8e07a718897437c2ae83fc08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bcd24adf32cc3ad6daf9f7a6db670437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431636d8dee829c89b65376ee6d25e83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14282fc4defc0c783fb8ccba2fd30e48439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f652b817e0030f0313cb7048bb5c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d93009ad89972fc36653a20cc90fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385cdacd602e9a0c903c912aa77a90f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f599303de0ba609c32c667f3ebb3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ea8517abef7f40787a2904854e32e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3785b79166a35f711f10148e04a889b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75331c840de22d3fa8a8f5f8581c2a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57949a71ebcd9f445c7d8ceac058bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4997e1ed640758c97a529abd679a0e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c4b7f2c13def286616bcdc4bf8bc8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aed2a5ff8a74d867417bd487e5ecf2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9fc08839fbd218310dfd0cc9e1341451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6880d350695b749f3c8f78921071a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89716e06e40a5bce43242b412d14a6a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b113b4ff06b82372f8a652bc8391a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0289a40b5343c0d733daf89532efb8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee066863e8f660f4381b646002d34d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444ed23b863ebe54912f9f8e9f1c91c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940789a21e8d24906e0dd78880d4358458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341a08341a8a8947f27b2bab737180e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fab340cd6c757a821a80779b1ed88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf3414f2c61465ab6307e8fede05f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd75dcb540cab2068c574488d5a8fce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fbc310daed517dad4efe913a7ada1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295555e2cad005864abfa9731aba16f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf30ad32e86b608f389941554d2dc3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f344dd2325b94854f4ccfe6df1d30b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a27034310e0cfb959111b3051939e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1493eef1217c6b8b6bba9e43e47c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dd415ad260e9a0d5f01d01636e68e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5f4a1e7101869f4e4235d7d07d8fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5a178e216fedc8b53a255bde40ad6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6793cb1748688f3fb713099e30cc5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a206a75a8326f82e1250948fcc7a731473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83611ed941ec065b5d7d4ceffcb395f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fef957003582609cca3dd5cb86c841475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb95fd0e9188113542dc44c90e88dbb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d1e4121e19ddf44991a50a8f4e4a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037a52268de31e3c3931e71ebe36a58478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b853dccccedd6cb3ace7b0bac7d866479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f6a6b27a7927e1fbdc76a4d9125a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12c75d1d8cf799a89893c79f6ff864481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428c817e529e4cddc6f29dff1eb1e1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb42ab00726983fdedc56faa52bb84d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8e99e70886a11d8c07b0c1c51a804484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035e86411954c5e3db40a87c804b370485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff02a62e6ac748412dd74f20fdde50486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012dc64fd1ec05e69ac4b5b06420fec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7305b8ebacb77ad66a094f85d7655488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33beb5094042d5bb3b822a9cfa24139489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccb26a1a745ce0d39e4edddcb0d606490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade20d470b9f08b0711de83b088a652491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9124a7b01a1000642870f9c70d8a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37e335458b8f8c8586b8a403bbb309493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d32bbf7a2054342f90f7a3f327ab0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5e35e8f8b79fb0f2c5ac0b87399c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec094635e9cef3f841a1b81ae1f948d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfded1123d8d1965fd163c10961246497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3928e39272be34fab6cde077260af9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986789458ec89dd17255467c4b0b51ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5fc55fdf8bd1cba51a0e36403cfd1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116839a446b9806162c2e5ceca14750501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f0c623bd89f91b49f9980db17b007502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e8d281d1bae42e74a2832fd831de8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5f6382fb7c2f0675fd6e4c7cdce68504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa948514d14724c3ba4f46f0257c64c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b652793f4bfe8d6cf07853a4b81f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804984bf98edb31b472ceafc427fa39507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852466e6bc72b3ccfa3b161863bb90f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183b55727803ddb5d61eef425a6f119509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f04d78ef3ecace481550645472d29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0e6671a7f0f3a80ef77cddaff4e4e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfe4eefbd663819432bb77e1670149512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f01984fd00ec83c5064c502dafbea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b2bc1079c746dc6846ded33189387514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd96085e6404a7de36300462ad7b54515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67109e8c6181a77d29c3e5ba27b5e0a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e58f47908d7e0c6d0caf1811ee6d5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a99c5b7dcb263e24bfa78aab03af1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57326152a2699a056057d82143a1524519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e74d5ba182943f7a3548595d23a516520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad67db3112eb83efd87c54fb26ed01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6fcc111753e5962ef39f4855b30cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0b5fd5bdfbe0501e599bb105ac490523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e74a18e3214f296a06be6b6da0d7b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3891f767b169845ed6a23cb8f39d34b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd751db867ee298d1e86a0ac373ba15526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574331677e210e1f4d0727ae2cb12da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54035f4ec391db2803ab9acce17269bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b780d080d5f0abd92846ea108f598529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efca49d934c601db2ad361194361a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ec43189314304506135a84046560d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7092bc96bc744ebf4f0a342070f5b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b868c083d10f2f0290b86b1213917c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2154252625fe9a7e9046c819b8d111534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919a49727c98618e9ded99ed9056cd7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8224460e2c30eda4c97456a5550bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918301f8ca0e7a8f7f9cf179d1b7f66537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b56cf3f2b0409e200e7c2e4768083538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0e76ce82bae879594079541fad062539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caece7122d1868ea818eda09ffa37f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7eb261e39497e1695bd19813766e83541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f65725b9b22d47c1aa88bd745449c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11540a0b68bd9ac373c145bb982b3dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b58c17558795e02de4cfcfddb064f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716232f9df13419f67d7cdbd0fa6cdd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49949195d15b9fc5603af0d16270aed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1ea585888440328307928f9d3d641547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479a9d2479f565c9cf83ec3bcec4cb0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973234a25eef4faf4a232f3c87affff3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218075c352efe7e48dd767740ccc226550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fab4e480792b9c74a0c6a2208be2e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f20b43ff603666be83837cc853fddd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b955133a684699502dcbcd04e0fe2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e4fe4f99aef3e9d78b7e00aaa7c2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca87081e432842999f5036d29b6af7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dd010abf95fb55d1a194f30fb8ae4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32fdddb227da92b56c9fb78c4c7fc9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a71d83c821c4d4e904d87a6624b6a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73f15ef05da129062c3d9f8102d9f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194b7a31a035fc4ad4a0891758fe7eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e49f83315eebb2c84a80219987d4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e208215cfee2a8e2ac98cfb976a90e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418b963c9d8cf2312247301d588c808563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112a56388e59256d07e710549cf6942564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24fd4a143dcbf416c176963e9a0acc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad2d7dff5770b6c29d7b508f4dbf04566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c719a765fca96d5b700d55d4a1dceb2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c07a3bb50345c3274536a6e9780fa8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73eea53e85ab8d1fa4283d709f309e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8ca0f843c7bf0a19539e4045c3505570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834d983e31a190c5813e8a178456552571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d564b0b764c8c947889569d12f5eeb6572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f65cb12eb9c503eca1977b9ab1ccfb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e67b9f73f4163950908b522cc802e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027af12f046985d9303bd389df297d5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb286b89d77edc954ccc0b908c668e6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397ab655b20c4a6fdcd285cec25f9f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4574c0155361b4c980a75afd0c4b5d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d86924a979c65a22155f8c8b7104067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245c5df369a058089752f05b2e109348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19423ecb9ff30a27dd0acf4601c1ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1903aebf9ae3dcf6c341ba010bdea510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45253aa7f31c6a81fc7af643499d7fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50c2966f9d4cd88eb8cb96cc1a57d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6588fc6e055e4c1b49fbe742ce64313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a35fe3c6ef19f1dd5a2d7872490d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78705704b89d0578220c0f10a2d2d2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a1c7746c943b88bb0e3a9902daf5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16064ed6195a3168d8dcb7c4f19031417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadc60294adcceb2caf637cc526faa318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b797fe1c6712894517341479298f85e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239a09432d81cfb6663682f8e8c9e1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8abf8a27eac418932fb8ca54baa4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64902849094078284504580eaac881f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58508bc9da12d4b1f736c9637d34a6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075692fd7ee7be1e41684ab5f0e470124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec59009603f0ab8602447754e1d69825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4934a77519f7202b5214d1ca7191fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5a4fb9a728f71c0851315504de6be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f492269abdbc3ea0edca8bd8fd1c8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eddd7d97adfbe9d8991e165f08a2fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e19d0c97924fc982f24be36b6fc78830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fdbdca2dbaacb8d96686798dc39da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d89628538bb58678a8673c9fce50432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c06f2617c23b8e0883a741bbc5925b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f005751b50b752da7c0a8e20d7f2a7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d08f969143fc419cb15084b87ae4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854eec3647668bb3e589100ebf1d27b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904aa4b865ab6b9e376de3959059f8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ab4bfcf01b3abf1be6745e65ece1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4b3d090ae6ce621b951031550c92e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb91b6e31e00b566c9dcefb67b94d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a79e3ed3141c8d29e3edb22e75161741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e81e30ba8d89da8a755aedb57580042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2eb5f388ec72d25579ce5bb2d595743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c6866874182635d83ddf768f8a4b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323880a7c844446259c6f8692d3569ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170084f8e7e8024d852f7289002378a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3411e665bedbf20359af9a96d411c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf283a3aa46215089ef0afd5d06aefe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc9ea4ce70a38282baa4425527600649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ad30369d2d13a7748b0b762ff859850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72817b3d9f9e1ba96faee112350d5e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae0c94ade6b54b35d54748f5796c8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442c8d93dffa2e613c778d8668d58be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f2eda75f4c9fc0b77946412eaf18054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74946f97b3e79c297afae64e8bcc9a9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01016dbf25937e579ba46ff460b1bcd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f4945a6e6c41e7534242c27390ce857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d80975d4147774ff3b2b8d114495458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c73949275f3a833c8621884a8a2d2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee28210150248b48adc47ebde97f8b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86102febaefd6145bbcfcf314c653cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000cb6d829707c4097b716cabd2ad3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87d1a7625466b99089eff5b68320fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d0769d57b88b492163758dedeccc664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9931fec49cedd253c49009206d9c3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81443384cb574b04bff3717dc2dfb1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2418c9c21a57c57d12062b649c41d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879ebc542eac4a69c6e3414e19c649468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9811318f649c84aca99c4f232e13dc369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1aa02a325a24eeeb75ee7bea85f2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4684da3e7a8e324df899452cfb3fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e81d2f718c10e6d7e666df4918c38172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980b1628d5deee252452901b92a93e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2d957b2830e3378bec6b1e656187d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65060b2f29066c5221dac07fc6e8c9ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9a1e96177860eea6a5c1ca590876976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223c62eb04db39ed8d285860798634477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d44c9c122f9a03cea56ec3716e0ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9401a7fd38e70275fc16d02353df72179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b7a68d4cc3af6d2387cfcb76e7c2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521f5c5c6ea913aacef9e410288cb8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a466b8b067623fb925d4e93f39fb7fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fee439798afac0e48e3e6c487fa6b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa2a7928483f6781e55a1af38b277d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa588cc774aa73f95744adb0aad12ce085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a02820a696e7f2aa2d4addd6dccd4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933345c79e2b4c6843e123813c32409c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec128249f509c288abbf36d84f4cc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db9e48c52d2f6fe52786c03555e3f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af2db30461f2b624501dd13db6cea590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116711c10fd21e76d000d077dc27727d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e12a83b53eea36150879aef5f8d3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b952cba86fc47b1d3493c726a3ccb893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc809845dc423f088cb702b3ca8e5c0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2ada61a9c8da7048effae698343c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd474cc58359e98d4c1f5880cabc0c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051eb831a36441f81fadb046823513d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d9e72bc263a3fd6658474df38079198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c6173d00d505279ab13fdf5a24ff799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ae480f3ad9b16a7edb8e5c30543c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4dbd9f5ee52f57104fb0dd5e22d9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d53c32e2f4316ef3f9d6a09ecae9ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51cdf97d951559ed7bbae305bf8e1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662386f86bc61be659b174dd12005f77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dd975b44e0c99a7ebef160db6d3ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f33e99d55eb5eccb4fa19b0707ed02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f09f46f56235c73609cf761399c966107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd443ec8d49f9a9a230658d857604d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3b320f3d614be478f3e1560356bb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626630254d95080339387195f382b619110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b38f29f86f2400558da55722e4885111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81853e5109cd4242a605388c032aea3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f57c060c8bacc73d8b8dc07812956113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f40c5b3d934e62dfc15601c919928114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd172ad7180e37a1a317f6759cad188115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e5dbcb130b9a7f6a63bd074789150116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a2c826743b7ef45238104e7d05bb8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b608f9c666c9a4f39d62681eec3b0b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23e5cdf012893f043f2f0837198330119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fdc341477eddac95cd9a5f63fa2b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e40e06d51534a9446bb386f489c60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abed28cb18e27bfb075f78e5a60ca61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b8b82c9bb3cedc6413f32fc11a745123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08078cda5720da3d2a40401345619cc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701cb84af6091f5c06f8e2cbf71ccfa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a00e893d457a9f41b17f1c7ea6cf4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bff2826cdc507ceb3b507ad6fef3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bf4e589ed96ab61c94fb2f7c33d11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f1a69d6947f63d0e254f2786f4efb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da7d46ae76e9b5101dcbd986ab610f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d9d9f6685872d07e10a2fbfdfbda6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a252002d9381f9ab98b028fd8b95789132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916413fcb17b3cb2c50cdca861dab9f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99890864f853456beea7638ddd098cb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a6c61fd58962257a33fc33afd7d20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127671f8de6e27712535f4cfbda57273136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33852081f430540a3b0c68b52152961137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06acdfc55d21f0e670ac0ddb097e0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c078db222f3dc513863e1ae0325a3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59bbf7c5129cde72a7fea56fda8a27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8bb143654f4209d4d88fce13925ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bbc31b3c010ee089786e23a8cf3cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618c50ca3797eda9c44a797e3617631143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8930fa6495dd56ee9c3edb993d635d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f151657fbb10ba444f447a9b708d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eaffb43770790b323dfe3175910c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff193142d046661a018c01fb13e1c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0765410716024c1a3f21b71adf89564148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c635e50d914d1d2a72475c601a3cbd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affd18e4fc667165d8831b435ede87a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25d1c5ca1ba51b59b5c8ff86017219151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b0731b9d29c73d7deb835171fde6f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625bdf26d9e43e7c5c2e08af9478260153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2afa5db9a2a95810e10ed009fcde3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8e2eb5d7bd7e5e56746581c791934155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd6eefda01d21d5fb49c2e8b738cb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3521fc932b9b3c89f7965ea30df34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782566c7fcbec413d26c297cda4af031158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bbe15119269055a429116a0d73aaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c75482581d186d117ecdc94e649e84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00415749d04c2e6eb3246db5a74c8c21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef1d1a24aa0f4e04abd5fac575a954162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d406ed2980f98a9febe8fbf03849f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0d865fa65ea2aecd72f0d798e6f25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173c66dc7223f9b7d81531021a6bce9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b369f30e4b1b1e9485ed7e9d4b1c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1dd6c26f3ac03193abd20cf5b0455167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eca8d7d36bf5acc7337f97fd4c101f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf792b779f903f8259ac84b8b5b3d49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86af5c356fbf552d988610786d5124c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024f90ab39105951e3ad344ddd5a929171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293aa06c2c6f7491286f6821977c858d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c9a30ffc813d6ad6788cd0c883d73173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fa91ac58bdfedd39cc02489fabd0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261fe2926451eba8c101f726c80a337175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9861466f4db489c14f3b11fe11ad8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fc2bc98d4e24289b99b99bd5f07c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660cb123e0ca8c6bd4831c8cca67c66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d904bbd47c0a891c63365960f5bfa12179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6165d4ccdedda8ddf95aa07420f67f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704f13a8a1fb13ac068c0caca1d3150181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8fb238a6037cc9a0bdccea15898c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e893d62d7167bc1043e90bab75ed9d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d3b4ea97138a21dc762699451cb9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42821b8ab5931a6333ff28636ce511a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19918f24aa44dbdc98f716cae55c4320186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280f2fd754db3aa53fd375efc27a8a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9030bc58ebd3cdc2813143a400b01d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9135e10d88cfe8b243ef2d04e7d87a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87e7d7df9207920195b01d79ee2fab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771060c1ab6b4136a6089c8ccb778fab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce16b391d10c9aab57c759bc5bb73d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbbd51d4f18420b37805d65a169904193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9de6460f5b74492d9a56ade0e7a73f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c39197ae6bae99697268d58ff739a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e98a2dbde61525fc995eeed86b9db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53c0e59864179cb06ede3a252a2093197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a925da4ec7c5a41fcd2846da569445198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecb79fe1172751aae4e4d9606993af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af967676dfa92a9dc523cd17ae7648200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a9bcee474dabd7b9d45852ea5df9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa00818e04d65278cf7ef0ad1444ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18401f1cc00bcb5aef80739ab1f700d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df062b5b515c46df2e9c03e1650d49f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fef6b2ba657243d05f2eaa02d7bc0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70cd5b9b4bf4fdca7076645086205b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e15bfd9f1dec489fe1269bc1ca0a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a39a628163f82f2a9df472d86f4cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7c8bf972cce852af553139f74cc2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2b4d86dd7cf021ba9619a16d34d03210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6e00eec7ba2aee5c9a58e25d88f41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3f6990d02dd24e55b3fb6549d63dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b8195dc44c0f82b7ed883e52964fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431e3093fc0874937996b0f334b4773214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e48b622af90642ec6be3518b71ac2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a56bc6606791f915eecca67d55a4be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53104ed5b5e4f237d6145486e82ba5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7803dc00522ec3e008935ef06b9f93218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4fa8d0a584daf2e84a5557ae189b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f385fb4c9e691f8566ab618cdbf3a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872f880df4b6fa1b27375216b0d0742221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da6e94b41749d36f259529651925d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d109610787c67cda68cc5000eee10f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4995496dfead1442bcfe7b564499b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff6e4af23988c26e4c2b8647c43ec9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e02f6c3117d1c66b8333033ddda18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09370e567011968e921915e9eca61d28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2947e286f91ab9dc102dfd41945bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b61534fd06e69c389cdd654073a98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3660719eb29c57abdd9acc8c8b46694230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a008ec90a847b5bc987ffe99a4c4f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d8cf8e5f81d50229d83e9d3e75286232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18136fff6634aa7870aa2b0548637fdd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cf08daae42db748ebbc6875b17a04234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0afa7c6aeab3f70161cd1eeacc6f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba4ea03b2fc157f8a42222655991d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a029df579c172877dc89325388225237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0a25d965ef33c5e93f5691c6baf79238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324089f554d01ee898ce5b687e4cb951239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3d6c11ecf81c069e5bdb69415e799240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789213085db14f7e8ba652a8fc70911f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13423c44bd19a54b467187a20315278242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76930c1294be5f03fe7eaa48d5bcaf62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfe87b2e12e3e825230e83b9e82e25244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25616a19bc0b71910aed92e791064a3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2b57ed30653ef8b0f132adc6a5a0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b110f815643cc297572343f2a3c36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e85c2474e7cb3ef94c48c964030db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb4953d7c6ac8b444807fcba604f5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b7d220aa7a7d88feb118af06b11e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389df7ea73995da10efc82005cf2f48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c507dd8a673e9d606194f3e2dd2c5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bacc29239b8eb64d3e740dd636b24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de88fbd9609dc2db0e0775f48d1e410254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b99bb320b2155db77430b064bc9b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c93a5f4aad9f2193ed1fca56f6c027256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896ce5c912224d5454a6d92f78c2f2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fd9de7afe0e847d64ef4d1f732ed5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee726d320c54f2cf7b2d74a144db883259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1ebca04a9346d084614cdd0e567a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf1bd97bccfd9763c417613bd1fbc8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926826d429558a2691bb106bb5336f00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6333afdff44142672e715ea5866b8b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fbd15a96ac04a8cd1d8d7b07e1013264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ee72188cc7c6390aa093d8665e7c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3f221a8833c56187821cb94fc35d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6eecea5b0fe1d028f7414ebd4ff76267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ecaf0e2c0b17e744e7b6e1052c7b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2a2907c8ef428695b927ca7e68b29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27c3c0b4b341c81407d0c9db32a2cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654490ec34672548fd6149f08d7d2ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab3c468eaa5a183ae4e2adc6258ebb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c776765802e8129890cd824cfde2f0a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b1fe2999a91b6db6aabd315cd1c63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49104e06305111af1ca3d22bfb04909a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917bedd9aae52982b83e478b08d7879276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af40dde81b93f5bd72fc7cc42d7fa8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98070b3d6cdf7f94d4ad04dd5819a89c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf8772f676bfc821cb60a078e6a5f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd85b3f26fe19cba982e7d8318deb46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf57f281f915f8aea5102f55d8ce92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447c54d26182cfa2cbf298b60e8067a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c6ab09d7cf1f0c32a0bb9550238ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b120bf1b3126f90ca6580bdd99075ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb88aa65d5376cc15728a924e6577fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdd7bd300cad69b50ccaa5b17124bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abc567960db4800e149cec6839579e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521972ffde8db64c232cf54e8f3b5ffe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1750b9270857b0a72728397ae9167b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5afbd7f6eade77e02ed9fb7a0bb744290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b9a492c7c7ea40ac429da36ede990291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d8c062b32b0f48ab077210460588b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d1f999badfdd4815e132af8125490293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f59006118f9b0a543b6506d1f472cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9fb841144604bd10b7430539a5b80295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4c50f4939fb8b90403d4f13f14255296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f279390028b4989bcd182a8f97703297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec90a4762e74a0e1a47df48a147e0f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305c477522bc732edac8dd0cd689395299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98e321a5d7d074d19c767120b52130300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e5331adfd672ec4703590985b44e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2092e1c854e0a41c354795cccf9b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1405927a2b903e2e3fc2bd8a82ab0db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bf66e65c3cc5f95e5023b97843bac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50b4ffd5a1acde415c27d786cc575a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0181d667506988c8a8123c4c7157d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63dd363a25e7bd759606ff6a2e7e5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4610c4981aa733dcb9e60b1200211308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d21707d51dba119b4d2e9e100a151c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381c96775deecf97194cfd759a59e15310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c5f567ec0f6a4b78470ebffd22070311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08bfab145e0463465d7c92e0330025312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f6b1c96f3169741f262ea81b24ae6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5576fab22cdf61ec5b824e004dcf605314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3428d8c68fc15f9cabb52c93daaef54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed251ab51a956118cf06b406fa64f93316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71913835c1995305af90f70423ca5b3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d46d11df3a9b57a907ba1925aed21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be86f2c162301adae1bf547b8e67be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18d891e25e21aabf69f9eb362637bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705064ef8138884396f49f3d8ea02354321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c66be8924f69ffe03bbf9b90333182322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f1b68c16a093dc0a1f094991ec4c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1010e0bdc4c23fb336b3139b712a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771605f3b9d35a799658defe837dc19325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c53281f1c912af4da4a6c7957f81c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f081fad0ef3e384ff1923d09639375327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51abe5583d97b020bf7d134bd25193d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2f706d3da19fae279ce4d6cb4c0d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cdf106ab0dc997369550ed3b88e59330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d759e4ba3cf7d4c71c90a708e34c18331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7c1b8b73869ca27f3529482404db4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f6888cf3e4b2d8dbac6ef4aa6045a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1473468441f0106507c0d9b53ec0fa7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ebddd483022b23942c423c6694d00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba9c7627e69da71cd3f6c2e5ef6c3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10a8e8fda246dd27042beb0339e340337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74575adf19eb7c6f7525fc42a8c522338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a02a7678f11d77ef8505cb47022fb8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fef08156a73fa1647ecfd2727cf0bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f97fc45080824131930c91e6947bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71939337c194aed6474459ebac64aed4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e51bda3967f8833ec5338c89ed4a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776b4108c2296fccd228279dbc2db24344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9937afc892f17d3a020b9c6dd0827345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b578fab8fc270ab4ca5e5c379f3a02346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60fe5e1e02f11d33068b5d554edb80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc64851803bba42bf8f8b6a304ea50348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f2bd3f2211c7c880c703ef169da33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58b8d98f389e40b93651bf8163c3c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc2ab180b9dc09bde1d1e82f9d5daa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d82530ca245dd2dc7dc8eb1bf1699352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536fc27043d1ef1b76d4fc6bd757b85353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62de7104d57265bbfff57e7e0ca64ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81af4aa1aaf4b98bf5379a7dff7777355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32db9b8c5ebe6dbf7b785307b774a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279c616d62e51bf2d6d92b018cd1297357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ee3f70be5996ca5e7b00e13c1097a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af3e605eb01e46b72dc792799da3fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bebdd46d7d920b08cbe2f911ebc20c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca77eec0fd641477b40d41f1d4644ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2aa6fe293340de4fe09fc9be245e23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f364785838e787ac077dd283ac28ff8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e75a2b29ce9ff7d1bff6b4438e1c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffd26dcd261eea6fc846321f70f518365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74e0859f2ca8a70764fbed73917194366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca015a5faa011b210fd13bd412b883367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae8c7e021793daf0566fc9b6030f38368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1e02e35779b4cdba54366ab991c65369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c407caf83ee1e7ff3752d0a50dea08370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5117072d760f7442ecbf7e855ddfe9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b91d3c6e28f98980506810bdd092ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca3e6a95484d3384dc9269d8da8d71373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd506465854ded964273807661b983d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89283043f899ba14622280478530a3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784266f7b72e9c2ab172dffcf77f375a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad9c529bbf223426c6faabd0a269d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95513a331999e236319fdeeaa68ba42a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51df8b1f6b9a00bcc68ed1bae23301379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec9841fed9c2898c99d77c44c8bb10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c39a20efeeb1597e70ddae903033a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11282534aa3eae625683aad554815070382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62edf4d5642c8f6db350b733f1822e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3076647a98881823e44954213d1d7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e44a8eaaa751d63a4845105ac943f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a727e1065fec6d5acb54f592e6cad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62365bb07f63d2d7f891fc1eadfdb3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf7bee59f554d78fdd0e198b0ba662388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cf8f3b28f4851f99ab0b59bec8cae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7706e23dd73c4d49f694e7bfa3e817390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e328d15b430989e4f395019fc4ac369391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bbd5bc72fb83a560bc455b5468092392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faceefd026cb9750f62a15fa6cae68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351fd977bc5e1d6dd0a69eb9b95362c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dcf649d4fdbe184cbaee36462b5ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37518d933f3d4a74ce9c04cc687202de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b98492e06d8ddf6f4ba44b5dadba0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e45ef1b60d1cae992bd454edcc04c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13dcea5f9267b279c758566370597e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e37009d46566b36b94bb56c60633e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eefcd7660bd8ee5b121ad77ba97c08401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9c848d1a83bb627410a484a649b7c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c8fb4fec128a195b013857b290e8d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54742fb393dde505798025eca4aa7ae6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60b3fdaa16d5ec3206c8ae8a235759405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc06c382cd4181a0bc1b3f91f244eeb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00728657bbd70f77ce5a4d12556763407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea850cafc51aae0bc61136f5133221408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28c291d3d72c1e2b01e47db7f37cb5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa55f509f1649c589b736236a9909cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc612662504598a13789830dec0d7a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b704f6bc20e80322ad0cdc5b9dcf121412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd5536c521650bddbb2de176210457413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63d934a12eaee7bc62d75b5157076c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c43ebc46a2478da5d2fd9e5b650b59415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe24b8f765e1770e299789d4023abe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a21f2edda3b22aeb11e2bc29f920c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08186e9b212ad725ef3cfe803d966c2e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adce6c5e30a88084d8138a3417a990b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fef04cb51352d351121e8c59963d5e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca438eaaaf6f5fad3beed55ba69688421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dff3d8bd82ecba3291391cd187d95422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48252ebb16b1b87b558cb2276a6c35c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeb00fa9952160be11d52ab6cfaa6f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d314e81329fe4ecdded257f8e37871425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57608fd7cc5ffacd0ce5ff0ebdb655ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843c01e33fc780f3438579143345ff9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b0277733b2b9b5122a10f1e820ccb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea3b88bae65fe92c8b09691a3f9be4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ff634de25c9e1ea1bc2260b43f960430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb355a3c509b2c4f21046a9069c82da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca84e78d91e1910b2af1c63b7e148ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e452007d81f43ddca52f322fec2e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549041cbc5eb1f2d98fce059563fc97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1bb52091ac753e7ad650ad57f533d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891a60442a443ae47a06072d973ac7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73cac938ef165d66864f9cf7473263437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978bcc971a0481e009ff19ca08697c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd5b7efa3166ea257ed38369b6ca80439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63929ae186b21ca20072a3203b8db56f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa91ebcfa404c46114d448d45d56276441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54b186042f48ebe60d00bc9b8dce1e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e002a1d20879bce0e165d2ea2161e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799106bf56b795427ab62c800076f5d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613f8d4adea2c8d6d8778e660fdf189445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063220e4eef41571d4d64dba3f044616446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c628d6250aeb8a05c0e9d0972220b3c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b0fba3981553d12a3b4a91eed6db1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2f5f71383b1372191cc764f1ba174449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdfbdd19045f5a7177e991a0433ba6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56891ad0b2fbbc330469581a72817523451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1507ef2ec83a18ad790ee5efaaacf7b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e16f88744f162b0daf425d8a78522b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34f5e57c86c9b20376a3678bfe1e80454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe55f70e089e0b7265f057222bd617455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f0948814643bdc0e354cfc12639ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116e29512b63ca1ed74457e6b4b2f51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82c112ffa46f9a8d13a76402dc84a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342cfa4e8a4d9d8c3520bedf6ebf5f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e09ab26eccc2fc2ff76e47e7f1ee8a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fbade98260ecdd3dabb0a85472f54461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76941419e4b386d6ea84048ee519377462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b57a23edad0b5b78ff679b0a9bbf6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905417d96b9fec3588efe4ba69450de9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117541b1c6669b061d6a0a03f15cbf7d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3784fcc33d582630bbdc4dcbd3409b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b50e31d0dc26c3c5d595a83e5b4559467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f575f3c0d375d7c593e2e3cbed48f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23a67ea515abc7e9ee1acd3b5acd37469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766d11cc61535ee56458062bdcf0f24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ad33941bff611777ae725a888c08b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f95c1c94b6cf4bee79bbb0711d9013472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa09e2eab0297a50c04e884e9f30846473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b7011ca5b58c9a05f4e10426423df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a8a0ee315a39e9567459bb370cd38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9508ddee6536d1bd6ea49f1e567b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd478c5c9f65e2effbb3491772a8520477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2275de0839cc9bd30eb4c077d69760478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35733c353f6b35d31771026db7e1554e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95e0a8bbb72d3a1c2908dc13aa3f67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8729dc3e92480f43e188b0c8e2f050481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cd3315e7af7839650e2f1fb0a6daa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37662a8250ecf90f881a6b810f9010aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a472e075946b32b44bcfbf36c046f3b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c433982419e6afcb0ef6d7a80c334485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184e7cedf1e0f9ad49fb427d63d7c33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c781fa58e058c4ae01e0c9aa1ee9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89d03e32b6c7fa5ebbf20f4dbc275e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3c4d40dff309e6425240e33ba98eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a76bd2a2e844ba2bd845a22073c25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122fee1cc8b57321d19acb67a5f385f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97e54e08cb708376504662393f3bb5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecbaa60e3911438758c015dc2cdccd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96eaea820f8889a58d2f53e68728b8f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6ee7f47707c94f78d1afe55f5edb5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d3e75b6ba5989d9e41c2552166bcd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ca3b09db99c80a3506c6578e57a94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c6e77e5980827bd46fae1e997815c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1353faf0cd0d67c6667f1f12e5b0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7426d6977ee7614562d957df39ca9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4003f31de32af4f047b88edd3d32d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b77b1eeecf8dc12b4c2d9a9ac110b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc787a91c3737932445e2763d5e920503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3e9e00de4652ee0070e6d6e29f8c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed7e3fa149f426d19045a39bd2295f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30ade9405c8fd6305d6fd5b80cb045506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f72816c72e28274d9718827854b16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67a6d2e673180e4b8ec404cc840820508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ad99d0624f247f05c85ffe11be377509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696fe60360fb9bebec91220ff0ba0e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123efa12080d24fd4f7844305ee61a0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fc3cdc486db3339792ca926021366512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664addafa59e38842ac1ec2ad20aaf7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edee4ecbaa5b18fe7fd4902b9ba05d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df828a74a8576b044ba18e35d07708d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55b38bfba8ecb41e957065febb176a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118faf660d4f0a2859188353203b6e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd84a2b4164266a21e147860f1a9c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295a80075ee742782f1c08a1a53be05519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821e904f454e8defb8d942de9cd30dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f170f28c6a69f91532ee1022fd47e9e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbc21c4edabd1c5b50450be30cac14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a587d20cd73c5e99882c84e2d429376523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24ca85f5c8623bc5f34aff4aeef4d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f01f15ef91f8bfbedb22fd8a7edd21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcb164aabf95f3aa93ddbf043ee8cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1c580410ff45bf459b4a87a2d4520527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b87a9cbc56aa793d83a9965305b361528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39427725fe9dff84e024940acdbcacb2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d129d3ac1180c0d96e7fc2c83e0c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674367ef055cde250eee181e6729dca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5daf69b12e78d93e727e414404779532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab564eb03ff74009de6d08c7cc4d8e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c7058fa597c856fc0e4e76df8c5b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76303df72190ff0d3db6fc7d84f04d9a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca9c31d043cda0174090857045e8cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a4e7fd0d3aa180dab109e7e6dd190537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307451c2d2643484a25f1ceebb5062c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086bb11d1c809c137a8d68530fca838539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc507e393fc82df256e40bf0d82e613540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1efa28f2ac9503aa0fb3557046184541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e64e82fdffea574644a781f3d1ccc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da028654eae19422b9578ecafbe14823543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52babfd299e1a121ac03b66ecac055544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184cf9209c98bd33331a00e3b86bf94545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d5d331b6ead642de4bdbc8cf2d756546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba20fbd2520caa35f6367ed29fb9699547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832ee0520c85202ea8ece020c7a1b36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e6f6dcb1b66898402672b43b41a1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18613b356f9efc24694ae727a6336928550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f71af38bddd30285daaf3b3433bce2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f14bf962f3952a90f68068ee77ada552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140480c34be62b48ee88cbc4ac14615e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538197c6c6db99bd66098d126f746e11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283186a79a001513ad0adda2109539d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b7826c54df7cd39147b1c2fcd1280556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3236558fd139cf3cabd4f67eb21d03557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0436020b6f8e257fcd1ce0643c04fa3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123703ebbd1c7d4199e54c3c48df288559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73baa1a459fe92efd45b7eb9e86532560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0df0d275939b51dbbc63794caf9b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f2b1eb715febf242cf143840db9c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570152502aee9054b00b39c376c99b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc790a0a5f9f798a3281398de48e64e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6eb9bbd23b3dde24e959e812673b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d71415ccb54a97c7b8519b555fc4a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebf97c78b1bcfdff8d28c9570c1fda567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082189ec8de28368169f52b03959ede568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb25ce3615050b1c957feca282732b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62003d34797dd1ab3525c4e64bda340a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19418869d3284f9a459e0544ae80d9fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a27e9f79614e1af5de0e9b24248624572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>