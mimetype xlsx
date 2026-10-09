--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed09614742971c33e97c76a321e6b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad6ed2e63702e7fd2ba84d7d05d0922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db1eac4e7867ea29e1571eab0651b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827c4fc23ee494fc11d921868d9a35b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4d8f409a933399825793fb6c9b3365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db271239a30b849ae063eaeb7595e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85df1a339ff3e5e67ebd9beabeb3abd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f867041291fbc6bbd4329a1026c7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf71a7800f05f0c4d0a6316e590c35d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766111f6292004e7d57ce123119680ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd527bf8e79c6663ab29b214aa0e78e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6705c35585a1a7ed2e99d801ea1769d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff54e0469701e993f8a16e8182b3fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df0d4410772c4c2f5db75de678abfe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62668e15379acde73efbb531b188b51a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fedd07076b3f0a312f0db105cfeeb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8bf70060dfacd2160c4d4e11d003e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7011a97e78a42fc4321e4b932fb1fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74632a41486861e9d778cc916d28778119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8772e48a4412accf8ea63b9d88a7ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4edc3bebcfba0f82fe315f5f33b48921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57aabb1c55b5a8ce6397e6aedd653f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91f161ea3089ab26b4967ea8f0c46b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64050e058f692ae3a8b847b1a114846424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07312fc2fa13c87d5720eb8c0bb05b0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec189efe510e10c3f573b9b9b3e2fc7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625018c5d7547671e1110a64d78ec8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05de10dd49979350f4d17668be8bf128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3f7d5b6e57fda13814d285033f8ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e2895f07ed26ba3c76a8cc0deeb3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee932b975a43cc8d08d365278ec8113231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ffd97f7545dab396abf25d08e8aa132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754217b380c41377a92956c766dda34d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3333e35148e5502c23cf4cbd029a18f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d22fa347b2c9947f7a6baeae67d19335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79a3be716c929c14060dfc59c33cb836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11316da3a19ca2e1ddb15e00988e04de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841020fb0e862af27bfe3325c2a5274038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bbd7c656692f55bc80033d1ea653a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b768b3706b1bef78e875659ce2a26a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272517d7f8b2e19495d14ff0cd4e229241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1554e296307bace65d6c10ed3aba6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db9df586c61b712a1e8200dc0e8e0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1602036493b2d23e8ebeaa053b478d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509f72187959aa7f280dd4822d5f64445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88feebf0a0654265e503de5ad301a32946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0470fe058bf8eefad8b41938584aa1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffe3fa00387000164243835da7ebf448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5982ac4a8a92cdbaf634fbb93f5b7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a881e0cb25318d491dadd6b08bc3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6172fba8889239e440b16ed623e7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f210ccdbdcb47d4ab3189c3a1c8c28752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa55bb82ab6931934f00159af1a38453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ff3c52413a0148148d0252741a64b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2d65ccdc0dc3322e77e553916a24955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265be8716663ab0339ad5af1f229eae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a48b8cbca5501f9b7e331b014f7ce157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2fd19e09bd08888603935b28d022b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462eee3bedcab05086244d0fa6c9d60759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4b1874a5bf544c1f62f3046a36bdb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8628fdacb09ef750dda9055ade1a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad16227b9e577fc983c41c860d1c3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b46cb7d85d0fe371a49122678b612463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60556aaaf59c18d48afb0018abbf9a5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad6b404af53e7ddd8d5c0c456fe6b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c475ac74f4f3cfef7d984bd7234a5a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe041704af8e098b46a03c26fd53887c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b7b2275922e9b799c1c3fdcc26a0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ddd95884e61ee34dca49bb8411b6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16302517b605b6ab7dc588564a2dee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897927bfef7fed038faf893b040261471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26d2bc14f0d693a772b2394e7dc74972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62419ef5b45aba5145ee1c9645ebc2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8c19b197a83357f641d8b868339b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d2c272378412334bb21e485d6317475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2adcec3fa2e46320649338ffa181876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b4ee0b3fe505edd95b89d9de86c9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cf372a0cdb50a98ada8a74c2043e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b46a6f1793b9aa490304b17919dde79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa18ba1fbd25252856dd756c0e320fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab826a80b14e2621985284cc64ba998981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1a546ada1d52cbd5db0b3e8a9bbb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c990285ade2f614da1fb785936460983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ef3e5bc4c88c2d89f1cfd8330011084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085883db9ad2644aaf7865fb97b0701785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d52b311f20073daf19becc944560f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576804407e3842d38d05b330fbf950087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca6380d310bb19ab9c5ed5f4691cf988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b5fcbf668c43e5624a2d1504ff32b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70158a7af1880b8e726f7a7445f24c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35982b4d0728973d2bd10da099d18b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd2465f186ffcb48ecfafc38f1575f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4df9eae1e7e94219ae0221091ad1893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc09ab68ba43f91d2a7cc4be0d664194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0147e4b6459167baaacf89407e16e0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126f0c33ad0b4cbc89e29b3cfbf1f7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922107af2628a16bfc60de8b71c885897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331b0899cf7ef6e614027cb84aef7a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d8d459fc739483838fd3928d3e84499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7222810456351c3adc772e3abf053a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62dfc7a866f01fcf442e925e0c5c04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd414ef3df66d82edffa181f8e91fa5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f2a7dc1af24ef9b8c1bff25480a63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c0c49d68b1f1b1638875599360d38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc97769e2499a656ff2aec706185fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e00d2321c7c1bc8bf5d1df3c50429106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32667d442e563a3c952c81ed4788cc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad01bdc9d1bfcd3460b461f083009d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483fc061d10dad019d8326a7cf5324e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d11a609eab02fcd0e42ae86df2a63d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107678a9c988a07d6017a0a30a4ae95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23a5f50e58d87e805cc98266c16465112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63561c72115780d7856d2b9b95049cec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d22700eb71e3383c207ed8a94f8ba5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4950650d9db90b697d201000a22273115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7de693cb9d1fe51cb4634013e6e419116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8a3b72e67dd592c9d234bbf9469a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd64740cea1710bb059a0a08ec33b1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5ca95ada942b12fc96b30118554f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6b7bd2f63c02db27c7831937fd1fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd003605956de593d5fe2b3e85222f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd5b56160550b50f1bb4d3d5b90268122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd2433aa1006391bd52a28b7b764d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da03a3ae81d0036801a1154f614f891124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc267b1e4f9890f5ce6a53085dfae9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322ead52ccc22c38397c0ee679240b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb35a93a9794012b2071dd3f12a6e3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa6ba73271a369dd235376184edab2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fba990b30d4883aad0f6d514a9e9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ed7aa5b2a4bee79b9348922f8fadf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c507546be565e1e4d6105b9d4511b46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3c9082d9b0baf2124dea4fb77f1d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e6b8ba3a615127c936f82cddbd7b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ebd296a53d320c30cc1aaa92845a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d8d5a5a06205a373c674c53695957135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b872b26b9150859e410051d3b5f785e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba42a360f9141552ae3c29e1031c2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057b455b381d1838a1a116f660717fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6cc3989f56eb7ba0f90a790331b54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688bc81a3c7a63036b29953116e48de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45728b6bbc2797da086081f818e546a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f512ead2a6e9fb6322f89014d3edf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25b1ba5f16211d776d2650bf7cc62e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14e825ee1c1ca40233ee06fe41fbad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb556afb23662f73633f407d120cfc34145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848d50798af778a4cb997a5649606fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd1ee6ce67470b4b845a72de81db03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a309a9c40a3b8432e97e757ccfdd7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932594cc850c705631cb7474a5985ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7723e3505b3313087a5658049c5214d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684801387333b5f6ca4f5a0388739bb8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c3fb8f0478df3735b3ecc558715ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe86d3a6dce116f80e6c8c4cac9df86153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f06acdcf22ede1be3195f66b659b49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9eba8db4cb77fd4f2eda7ffde2799155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbef0818c66fc958296b5f729907cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb9baf2190f960efa951645f4f94f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9454a4b26d84e6356b43d61b943d512158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec81e32d16e9b25bbfaa58da3b9d5ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55479517f3eb14a5090917008a2c2e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67323ebdb8e5c881c4b84fff8da83682161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f720f450f92d158b65753f497057667162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bb8299313a4c9f8a387a794bf61e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debabea03c9e7cc91d5a8666af145189164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2a51e2ae47b6403324a051a9d0974165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef852671fc3457a1fe070c611b0f55c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad8256ee24e5ba394997bc0218e952167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae224643af5da5927bb2800586d266d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a64e8c465468b86e25e2963f87d45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e765bdf2dacfb2bcf8ae7ed601d6eac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a44d6f28ad0b6568e8ae0de733f05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a85d13066f6d67dd777852b289bea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6cf9eaa529d78f7e0befb0f678ede173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea27cd21546536a935ea094122f59a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f2c572843185d32c2f1eee0f3bc82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770fcde9d4e84d7bb3221426a3dc4c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfee182c589c4eed3061fe2992b7be3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb0817ff980e2b0e675fbef2bb3f03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c524fcbd999177fb0dab9d4e72e960179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d6ad8c9c024ab7e8a465a00d7ade6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452f8fd46d52b39191244b9cf618b98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612f95813fbbb1f864874ce4d1583aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec445c5c022541b6662d040e7ea8303183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b995032e43af806ca07fe645c5682c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dc220b89ca1f2a0987e1226bf40f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636d379151ba1c4ac9fb8c0b9672697186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72949fb0d8ad2df04c35cebcceb3dc62187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3dcd3e2d99deb3661da62596faad7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de346b37a34c5b305d981dbb36c72e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784cead676f8e63bb11032e5cd88b28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d76cbfcadbedce292e46011b3e4361191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1498db84f22b81ab9662761427613d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dbe602bf6ac96d9564a681b78da2d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbea24f493a45d5c64eb5afba7a1f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3788ab0fb4ff37030f385518db545195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ca61fb1ae6d3a7fdfaea29fe6dcd9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b6999c37d135e4d671e2e6ede7647197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f06ffbc7a6210de6843eb2d597dae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bba512aba9611cc2fcc443a3066029199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448a329eef248a8de3333fe43ed66e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380316a4d3fb40f5ae855de5f009614201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9d26a77fc5d2d7f7fde3f56659412202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868d726fe93916c54b5a62865723e32203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4624fbd7aa9f400ebca7253bbe79e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556a3e8b99268752f9e5d2fbce356bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f084f8d66f13226173f79c1d42b055206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf93301c87f74f7d63fc74acc96aa9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffa5f757da67e6401f9565e3789802208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03069f2eb9787b4538bfbbe21e0f7ec8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d81d343024f5832525dc1f2a686c52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af58df8dc9a46405e2eefc1ae4af980211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5610cef56b976cf5e004f7acabce036212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d7d359f478ba976ffc58864c9140f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbfabb3fb40005f6f059aaa08a0bee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c713a93e1c22bdcfcc3b1989106c93215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e29a87022987bbd8cce47f1fd526d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3db5ccae9daafb40392c65562cb2a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6883618cc990359521f63e0c3184f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9815aa2bfd2456b9bcb852141800271219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3021a831491f76835fe277d10b534dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1473aa92f7983d2721ca6a83a1fc8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdd23107a0e6e12a7c87d6f4908f54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e826b5931038ed23e91d6203e56b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bd6dbe2467ca34133804c503cb7f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25149694c6d7fc35d71bb2e84672d4e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fe9923ed0c18f1e1d283e7c3dc4ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fefe9f4a83ef30e5fbe4725060e7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be678fc1d99fb4a1ede361ecb9d7daf6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8c1258a3244c3252304c502b6f0c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d61d3e3c06d07e0a2f61cde0464d7d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0e32fe8120d5ff22ac0ff8fe1f430231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d71a5b2c0450bd32a7eb86788b6c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d62422abec6a1bf25e7dbcb81af85233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc7452eca611596cf5bef60a2b369c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d12a542e0b4e53163f947e9b7f58e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531e2187bcaf7d158e4a588ff7f06b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda39fc642ad33902209b348bbd5b7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c4ee8647df32dab07300ee4127836238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e919b9db139b5b14d2183d3a90fec2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021ea370b04673aeb7aa806a4bba96d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe5045b26ee995d99a05405e0790ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e649e1ef739d18bd40a961be97755242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da75df29f3b3de506ada678fb912f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540ee0dc5b3d0d498ed0ab9919c02fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb290c61e7e558b90f479fa5ef608c90245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b1037be3c41cb0b751513df5d5628246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442bdc2f72fa64cc3e481f28cf056c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bbe7c8ddc45097057072eb8b7a459248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09c7ca940477bba55de7bc23eb103e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db695dbe8276f9e48417ce8057f3bfe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada9632673ccd07d887bf61641cdaf8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97e326b8fc46209462d236c759b71e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b6cfaed2da76615594c9d7e1eb7bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a89f568919db1ca14e4ce21f53bdbb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5ccc82cb97da024b81addd47b6ae6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab78e4e09230fba5e5e011b9813053256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddfdf48d72916861ba14545d1e933c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17195e04804b8324eb3d781281d812e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df658900721158e7d38035689d3d56b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a071c425b6181ecbbbf1db116ab81260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f3d603f774c72727e81d741d80871261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619869be0dce5a8f012b7fc8886a22ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5225c4341d42673b91b52a19b53b6d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d73934fca7e91c30ed9f27e0983877264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76bf33c8b3cf7b297be87a845af971265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315409bc6eb473d439f2aa4690642e08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41441ffc09bc78dafc69b9fe890fdd00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa71e0d6292414aa2250e1a64024b4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158df70ef343cc168c013265995f252f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703fef7cfc615c3013d5541a2c6712f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8a3435fa096199485a5805da3aaae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cf5d0c967c81ef68e9fa05eb754be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcc89f1937ed14bf39e1e1c418a026273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8574f5768629bdb1eaf7782da0d9834274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0b599819e0b076bcbd005e2cfa7ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1e385688d0610b8e82d4724d7f78c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae282642f8a68c85977a1d4ad49dc38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df241ac51332255d5efbf1970c3a34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f935175f57cbf4e86de59180569dab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f765eb611ebafe3bf20b8699e231b30280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4f36586c6978a2de39befd8a995a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d1c5ebfc7997ca47006cb4ee8b79f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb64b9506e7ece68090595e98d7f2f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e058a3a86b47cbe437f34df76b8b01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a50faaec27f0c7b271f2df598590f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961acea2ef3d99d1d31cef0a4a0e68de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294cb1ab622beba934acdf1a66f183e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb34bd398de2123f6a13b9ea72d2f75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704ca4dca0820031d3a270ab0acb633289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea385ee3b8a0f46eb4d8183729eb0c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bbf0c20700042be1f8683b5ef8ae1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258e713776a2fccc865d5fc34006141292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a75c8995693f859fe8307a25c8f5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149cfc6708d0386882b5ba1b27c8380294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf1af633f425a7ae4ddf9a377ce118295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca917039fcbba458b872b099747a8d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746be9f5af2b09198c70d333615a5864297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32cb389d613b7805a620851aaeff48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea419a8bf87d786133bed5141b31f960299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce04006f227b0854f85589c11bcd305300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e6d69a40d7ca1d8876a5c6272f22a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb32e03c85cd4603154decfb3fcbdf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfd5be522456809cfcdfd5781a2f0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b29fcd701634c28dd964ef6c3629b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03558ac03a527a0755326e3c35380562305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bb3f6c71a79bc3b41cea3b663ebbf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded90bc3ef63b0c1cfcf231e4e05d8bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0ab6bc80b8a8a3ce64fd2076d1a6a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb30de4d247b13768d3d0ad1c6c616d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38e28ef5f6eb0503a9be0161adff54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f9b5c33f3813dbd06b9de00796c7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2c3ac1703e5716156165adde9de6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa77126aed85354ebb45b8d77ad2f27313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf27b5aa6cbb53797de44838d709806314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884a5f00e2be5cc5a29af2488938e4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460532df136bf127c156eb78f26aa5b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb071eed877468b3416f9e1a291643317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1bfd940bd4e098f496e7368225174318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3d357788a51d490a18f3d5e405f9f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac55dcdf1418b047cb036d9483eded320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cb9d6e4651e6e477963d0fbbccb98321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363c8d8c559edd024ce3c84f2d7c78a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f6ea5b1c483b69fd3558875335b39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f23bc5ea3e3f5296c6419347e75c74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71b25969a860554ef3a60c32bd2693325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27a4bbbb5ccf2d1f5df3cfc5fda041326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46ded16ead138f54e1b49a16f752a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb9fa1c68d51aae2bbaf70367eae69328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34854bbd0552856b83c5f6cab89d355a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf29ca561949b181486a58cdae377e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30213a08f876064e0e666a1f7cb909331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fea2d9cc0b3dab35451e8c4efcfbe3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300e3d9f912931cdf68697f2128d5cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3397fc45c084252c797f2f262fcacd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708af4424c284754f49796cf19f7693b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8e122c57ad4f1696278394db16f0c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439679c2952ea030364060c3d9ae5f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560377c7a146f8db6b12ed2d02fc712338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4a9d65d1dccc1da40ee571df7e4bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9859951f428ec7a9a78e693f9c295340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa05d5b840f75bbc8573b155f692d8a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83789233676b7aa8b405d564c29fb006342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d871c5a9e48523de28b1ce1566ce3ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a82b1e336accd52cf7780d7afb6072344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c987655a1814255e8ca4204493db4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d912ee845cbb6eb18afca0e70ae76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c1d191cdaad20177347f081deabaa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb4d2bed13db608fbd389943078918348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b0c822c7f6fbdee6a25c59277924f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e05d0e4e91fa404d24ffc52db5da28350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a935e1385768f2c5c272285271c2b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3a51baf5df4e3484fae9b12c614a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310a76d67c456b0c2f975370742284b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1519bfd8137c5ee63bae3322dd31dd0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7e5dff344f84552bc2df0886849aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac737556a20b7cf5cd36c97fb466712356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bdb36a0dc60d5fb7cda3d9ec464a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90652f99e6bb4e00d8ac6eb8f73387358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333bc571cf3fe98919321f80edebaaa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1352d2256cfdfecdbe4fb10cf138897360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64543414c70fda74b091626bcac3c56361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23631d8977037dca083e65abfd28a245362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd1d1a55482dfa44190ff4f16c08cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a099ae09a24a5df1be961b320bd68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38264241c70e2413103a2f5987cdb47b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d605545f49a9e57f2a5a91a087c978366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18dcfaebba7d4214a687a7156b1149367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2825252d8668adbb926956185a8d311368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fa834c67b0e19ae3b47f20ecc475b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062f2f7087df9166006c05a2c7951c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbab63561d84465252b0cdfaec555b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdbb9dfb8ae92227603a95177b9f61372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b91acce4c237565536dbce9dc77ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef1d7eaa5f09b7b01d0f127c392495374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b8321495367d14007f943f5f846ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089601b3d7f40d026c7be96b83c3812376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184f4bd5fafd51c627d36b033c612f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b6dcc03d51ed7179f6d5c0bab6226378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df657db617e4c58b0f5898ddd080f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5774111d08333cb8cd8618c6b2661380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38751996abc822c59e84c980792a7f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1309b16fbd419e4e702c793fe6770f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ebb8707fae137a8af394ecd031102383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15b93a68e18d24c917a6a09f0ea0d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d1c180a71500ce9b9522ed4ffda5d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f932f0b9afee297013b63a26221945386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b786d678b859f8f4d34a35ca80cac7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818203347a677a9ff76fb869437c904388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754bf645ace48a3fa15b18b90dbcf51389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf6ff6794133d5893e4d299ee53164390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322c57875b80c98ee77ca8179b73901391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b1de302e7b6879f2237f00c84b448392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc136301dedf91ff4cfe6779a63145f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c203cc2023dc4c45057403acd38e9a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216d7ac05b74af184b144a27b2d2264395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca76fb80878c725051b5e6a2f39699b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cb7dddd2956a6e8b84d69656dab94397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1c5f1b685680b75b880a017588bfa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56106462096eb30b8562fbffb09e13399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2b4978b0b53445f7934cefb131b0b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df219022169f461b8e7cf2f81cea3931401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7207fec8f974c79e57baf5bb5c2580a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c61552b4145de518706ff5f4be1e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5d78557a8e36f8822892b18e378fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75421d89cd46d6af6271bb6bdb4fef9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f507fb0756f0a21ca0d022de91d2e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e690e3a6ba49c6f2163b4270cdfe97f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70147d0a231bfb07fc4096c57f1f790408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cf15d5c892a3ac6a9640e48cb9cfb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824002d274e7d112a3a3edd938221331410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0612a1952617b64c99d297feb7e0d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51d91feaf1eb736611dfb003d2a812412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b95019d06e722ec8429d9b2370048413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e141a865687e2141029d0032d7e7b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6aac710c1ad861852040feafe11444415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6b50f6e490f55a5f0d0c86fd673a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef95c39d05169f8a6851bd9848b08b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5dcff31a455f3379ee8abcae9c76c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b25cdd1cf21924518d5ecc7e21496a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f93a8c7760b9de43df46df114eae64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d36e103268043eddfac1b25bb590c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a52662a65c2247e9665c00acbd83d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b1c792f8f5338b6d337a24ecf7cec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7586dcd45ec0ff31a3513f58eac53a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e08e51411db7e2d19da863a6028bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01a675a50321b27f7cb0c72086d3fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7697736370aad1be210b1a5ae9c55b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7399e345ae834ceb895ae07ff5dc45b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ef1526cd6d383f3caf1b2af1c936a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac3657258e4b7cf7b8b7bed65054b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b0ec05113eb0a0deb39d89c06edd7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c87344632756c3ae092874e558e1b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696de10b3ec53c2cff5f4a8d842870bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc97bafa2cebbe500cf1b2618fddcb9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662210654ec675d697f627780c97153e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12fadf16ea1e1045023373690a4fa9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b313f18dbbe2d042ebdc114a37468e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82720652ee465138f4181d50da798fb5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e161727153d886bb5dfb31a761ed4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7a1b9c848851d46e4268d7714fd61440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bed4c714a6b1b3d4f54dad7b88502441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47298089267c4b93b6503d4d5c62d221442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e657de7d5a277450078581356add5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df88b1d93f55a497d3e81365fec1c26444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb8e8aa3b80dc0a8e54c71b5bc963c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73deed462515bef024b811cf9845a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa067dddaaead3354592065cb54b2ba0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799dc4281a766b35e31bd58e448dad0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a41971437bc85943aea80233ea5887449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec05a111de4be9134aee097b4e9f3af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00c31f7d3f4ec7feec240d29032658451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a179af26a8beb2bd5e06f526cd6dde7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8e1204f2724abfc910e634cb3f5b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb97272149a99ccfb57a5374a82116454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fbe6d437110462617dd54d4f1aadb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6180338569da5fa0da6d3897f1aa1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732ae86b5910c62861a2f6bfa10bee9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcd85518e62adbcee1a76ae2e54a52458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2519ed11d22abe65e98adebd260e6c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846da368aaa0e241e403fcdc6ce81a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29ceea9d64f1d07831e29e3dd9e550461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288319923d31efda16e61ff1235bdd6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876245799b806947d051026241d595d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af5bf965166465064bf01889bb0268464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786243ebb21ba88890313989ca3cffba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5751170c00d10c5ec2d10fc38abeb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f24ea2a538dc50c13e250181f5a90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cba1552b383a0836b6d98e13ac525468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63240e26b5d873e839784e4770e7e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03462324814f51486a0024e648eed6f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22879d0274c1810a4ed8da60812c8f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0529ace2e267522ca2c2b8556a45a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2f591b56d4d4615a10f619ab6eac1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0733504aeabd559bc6695d5cc9ce8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f37d84ae5f946810f2c52362375544475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c37bdaaf04596f14220498e03c061c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca215ef891be32e2b5704530ab8f2f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517690b93cdba5ae8813a495710849f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866da672bc18571ecbcc7ce5a95a51b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30a17e0530244c7d92080a5f12503a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bbad90edefe94ff69c7a8a762e6c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d431a155b768cfc5bd1b3d320320986482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e54eaf02b2d5882a39e3cea8157499483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f81bab558dee7978ba3e4919d4dc5f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897ec3d6a204ab2326e679c8a12f548485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a8007d7edbd0802a24ab4a20ea5b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76d41fc59f8259ce52b3930a799c46487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1a338d513c29cba0e29dd886f5182488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fc0f45b0b9a36d13801eaa27191fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa561b5be2ed3747433e5efeb8dc95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482343806ccfb4febcf9fece056c6616491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571f09e0734caa0a61283b21e5b9d21492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decd21fa860622d29f65ed593a45e71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058f4be01aa435690643db56aed5d52494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830345a1cb8540b1871bfe8c8d9a6b78495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ff103c2868e5f0f8a2705eb8022a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93739554b06353834176154507a301d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bb79edf3b6a85565b35c3bc9c0161498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77ef33c9f39f914f5e0d82903df907499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7761598cd55a347604e10728773450500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9863f7e0a541e3a964a63c6f2e217f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8df7ff26895998aa5bd4659b540a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910a02e8cf7f89e9e9419cd3d2906fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edced02352ec8df775e6fc0d553399c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb976de9b0af001144ffa30bd86da56505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0c26364d7b0374e72e4d898a4d079506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93363a47a857a1671d3de8c263369566507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0a94b688e88130be3d8b1926ce826508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd77fa2149a1dd706a12deeafcf59d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a85afecfc1a6270c548c510047b51c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b8d185790ff71cb6bcf2a392e8186511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee16da358bca59e0a930e15261aa722512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77355bd8beeb603a5c1a128a8f0827f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9063ac9a3413e52e46d6ebc9ebfbd7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29aad4f99e377625c11bca150cd99e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b791b7a7b192cbd46db40aa583fd3fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b658165e8e7bb6d8eca493e42de30517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d942a2893d7d6b1bda37a1dcb9877518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab290e43c02c8790d6b23d60a6e99060519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb377aa8c458699bb185018282f9fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0fa512921b90b93e510a1d9cd2d67521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9a26193dff7e056f8329021d61b30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9b6a674f729077e83224154aa79e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5be2a048fe3ebd9944ce3dd83696c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7eb97285de8f8fa8435bbbe4f0505525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6034efde3dee42b065179cb14feec94526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766fd99fe2bb45e44e3a43850bfce65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c4a0ba6361c7d489536d3808968b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013c49d20d27685f048e20a77dbdcc4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4145b6297034375c65621e350b11a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3a3e6ad032e581412904cf51e740f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e4741705c050aaf7c67f2542ee591532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcc51a0781de9eec19fe48d2cc7d0f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851367bccb6d9fce35e783a47e199aca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cf5ef834d767d2e78357a5dd52f96535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e86f04e22d9cdae0540a4cda8ba02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e3fd69f0fbae4c447a3d284ee4ee6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ffb13d26598f47dc7fcd6258c5200538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf89fe0d262217cee68bf3b15a8c2b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484744646bc78f4145bbbbcaa2aff9b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ca964710c529be5feea07922535bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a12cda4c7723c192f6a40c1045247f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03993a53b60a92aec9fb5902e995e2cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d8d2f8cec30496e1d390a8720e9e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b614fc623be371b8ddf9e2b715ebe2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf8a6067945e5c21a7c555c93b5f1e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd4383c5e4fd41529198c04937cadd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c145d3304da8958bb0d1516f383c48a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4556e58784875db688aa4096d02ebd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aff1cb9c64118605ce0b35a0015041550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a637685e065adbd59d2f75a8a2beb54551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119f109759644f0bcdf84e92893ed52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41913a1dfc78bdc2bc38bb6ccd082744553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28c4e59c724a40d3779118cb299178554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271ebe840f2403ec379d8e8ccbbf816555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16acc05eaf288e7880030bb7b79eb75556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5615840d6eb9a6827625088130cd6b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21c55e4b4a069a6c24662e4d2d0842558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1dcda34c60d0df52bbc15452abe86559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0241140d7f6e4f233adda7ae662321560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebf1839798b09ce59fe9305f3327ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadf8ccb49c4798b538cf26c3b517e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb228271c460f7c8cb69be07b39cbea2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d483ec48a213b9d1f592189794658564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942e5a056583aacd852bdbcfe443d77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1e0cc371291623f9d30d4427a05da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286d0715cca1813f00978489eccbce4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918766c153f655943837b1dbb2ead92568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa90363abf13837be0e94e3c977115d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c0c17545d02d6fb883e78e8819b66570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0926efc2948d24a124785ec8eba02571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6f04376bf9c8a7b33a0456e131d9b572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac8283cca8f421f3bb2f9cef0f85171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659262e208640af08419750295ccc042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cee09df5e3a3a55b9e52e5ecc3acb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90bb2950f88fc3c18648502f1a32a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2d324c5e5086a1792421df3fea26c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9af4f3c9477356d9df7f0c82f27236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231833a5110f0c2c285c0ebb9bb643a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf508fda850b1b6611ed81a0e1f7755d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17604f985d66d5fd33fb0c548df18859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cdff2525f8a333df1460fb5ded82c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a881f9f76e437dc91409a5bc53b2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6eb8e7794759730bbcc600f48ca0b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b63e58fdf253e12d92b78da7d249de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50e321eebe2d0c2f1393a12e08c69314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76b041fbdbbcd3faba1f017867344215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cec8794585ee04525bc69e2434f1cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707556cd1391517b089003ff2b916d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34fb33b7855c80f07e15105996666518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c98b970b7b329d7db7f6e08aacdf8219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a61f51be5be19f7fc2bf73a059bce520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380fb8dfb1afddff1f0794754d4ca3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a8404a1ec7ce63a660a4ac85875c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91864d67ebbed7bfe30bb4f0812afdf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f165b185f6ce352f5e71267734cd13124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97f0f8a567f2995f9c5137ce145f9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865678910f650de8b76beb0dd6707d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7528fb2083ae9aa7f82ff844806d00427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c725f0768dae51de04b16c112e1d9d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31571cc40baa38603c6ebe61eb36e1f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c091ef2a3e3ca2e3b42ec16d9037efb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c4c669e8d8fe515f29d6c7c587f8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cc83093f8cbd305fc8fe00779efe032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaa1c5a16f5461378c7ddd2e73380a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16117a922b85d596265211dbe5757c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e68ed522993f46cbd15aa43b412a3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d03f7a0bb2cd4ea21c07cbd4ff62036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5025301bf0c3a17496bce5a3938b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c910167f539bdc8344e1e27b9e3023c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141a14891a5df0cdf78b767bd112bbc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d38a7d2447f2c8cdcbd2ec3ee928e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722aabf632ab204eaaa1be64428b3e4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8339c9a353328586af63506b9500b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a9a30fe4fd0e84003468dc99be8cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e366c3502a00094df60ac1b3a7c98d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6eba9bafc8d6000109f508cb9bcab045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a02a92fb4baa25a971fb472e804d0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e00f8d5b8f3277470328071ed54eaf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5543b4292c81a80f962f042cfb596c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19870710c7eeffe94b7fc832ccbef6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1cd0d99084f0082a6a5c5caa1d29050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa231da9352c376974be8f27ec7f1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f480e20a8d4ac581928f69d47887c6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ef6058c0e1ba44986912680d06a4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c611878500eee08809ae8b76fd1fbae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6b1ca8f631a18e29cc8385aa0b44055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcca78e557d21f8fe6d6289653ea7f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8d259f8c8164ebd99f2b7badedd9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588323c5f09f80c8a80082ce8c992d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515f40d3ac3ceb3ca5c5f3306025f2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446eeda3f012c99440643783ea717df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067b5de16dcd6c7b9a285e7cec0bbe761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200be5b5e742e25e5dca2e3c1b0044362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bbdc61f94d5ed8025a0fd8d0bd79263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508709db7c14c60dceada4fe09e9c2964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de34de5ef477ba63af76feb02058d9c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd119c8fffa8236b32647976f6fedfb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c3d290293ddb482cea8eb620c373f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f767a0ca7d0022c424ffb12400078f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816069c7535671c1183ef74fecef661969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f8518a3e0b3ce44f38db6387df8c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5e71eea0816b1b5c3a0b14396b9e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcda74fb89aadb34adc4ff73fc286372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fab0c7bf08e64760dceb16ffaaf24a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461ffad3efa22caf0fde8f297274f2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceca1f1b71615bcb55a752ea871098175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004ba5edb7dccce19a425efab0b941476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfbd35b6476163326246e92e7f31d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb51f93f96c7c20f9620ee87ac61fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1d1a5a4d2554bc72f84bd22cfb32e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fde4f6bc176bc2f97e936815633bc980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6f57f7121934b6e09004a773ffd3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6949994669582389e4f9e5b48c4e34f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2cd9f1b7cc3a8c3602531f1c6aa7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac4b9aaf4e7b2f16ca07897c80044f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cf67590bc2a72aef7785a299d105785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8341a014be8532602eaefc9fe935c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfaba947296b70c74df137a414341187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7568d4edbb328259e36f70df2df35888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cb67c41521159a521ebc58759130d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c829e8c0dadcccfa7d185c356b47e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f6dfd9527318dbf2a08c2dd266a3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49a29c3ba1bac99cb2903c2f048a5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f52f042307ed3705d123fd274ab99593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5a684a070075bf99a7903541e034594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065d492e7c40f202117aa21510a02cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e8c12897462c3c97fa6178a60626b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1959b942f400b98a677c581f5d58c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2b47af09a8df46b0821980e74758698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff5fc27749070bce64810bf52a79ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39eaa15abb737aeea8b4ab067f44af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51823ffb1ba0f1cb3e576e69da8ad8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378717ad85e81f81733a8c0c402d751102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cd768301be9bff3943db27a03463a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db223b0e00a0d9d32a9f6ff731d6b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d0227d4496523ef9b64f1f36fb89f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85256da3ae489a4c130b1640c0b4a6d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04ec7079a5d61bfd37e45e3739ca5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a89ba630bfbcb0cbbc017b5ca0ded1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ec132b24e414bbd647a6e475d36f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d3253073c7ef47d7c6b7879dacf49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bfa5354e5adb7f47433a837fb1e7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8ca8f60abaabb2171a7ff227623d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538a8af4a712055cd7e67125092f32a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a531c1b48b1831f13f0444c313996e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29b188d74fe931d15918417863fad4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475bd4593c7dc4ca6165f4c68626f94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ca7e4695081352438d56b32c05214117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e77e80616716e18b5527b2938ea2c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b792c9b298e2aeeb8dcf3d3bb4f633119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e52d74d529bf645dac6b2911c7322120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a9d518f8a7e2458acc57d075c2b4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cf4f3af44ed2a08a3cdd5857a43eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512546846419742431f08807176cd41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1988ec449c2e4b89cf1b4f2e8007184124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef84bdb14049d66c1d4d40a3c88fd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab33a00ab9518e582158d1c8c049f18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4b583afdb968946645ffe27bbd42f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb307aed96fbf247ca4e8d1986b9efe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e1a3b8ed7a3a3019b3006a4b361dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986a1681b56d89b57ae788690004aa8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd0a3e206b8bdf569061d7c1864b46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cfdabae22c137b61e325f2b994c14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd632745e9bc709775d5566dcbe5239133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af851b1aed3ebd135f34277558a196d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b95868d22857202340200f3b699fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2833dbd89b20504b586b992e3f18c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4816e8d54739981804217fb565477137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34ad173936ca12dd08157b278c6233138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcf2b3734ebbb1cc6cc2f58e64541e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242d19a2d8c93cfda038426ad884cbd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af024d15d252ef0b5b40c1aa0dc24c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887c9554fe1ea4be31f6bb209aafd4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a04507f271b4705a4aadcc46efdb20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36503d910577dfdd2cfda4e32a20e52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e6542f5581b3bcfec21908d93565b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742a99b7c50fd1211f9c4cc80cfbb92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3c6c912cec07506f6110556331bc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0fb90414484233d4ae513ed77138f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f274f6f371f104341e99f732e5f97a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483301496370712200f1d51cf712431150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0191fed250c2b6a19f62699c2a3b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb9fa2f815230b9b94b0bbaa6aeba9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49f0de07102f5c306b4e332005177c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4775c51e6451d3d6a7d44a1cef1334e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d60726b4da4aac1a77e34048e6a7ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0703ea9963f965e4df1486f8ffb6c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51583b3d89110c7d1f323bb74001ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8694b7d6b9918f0e2b8d17028fe6f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0049ca65e069dd78355754f64791911159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7269fac4f665e4cff61715db594cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad47783702580b6a977fe0c2952624a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c28fea404ce02afce7fe803f942bbb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13431e4550e269e8cafab93a128432163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ef8f83fe097409484d35e19d6c9ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0674a6264d96847698c389373bba4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b327a46e626c61107d4b920b9bb3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce482105a7b4f4484ed9a53955b1d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917f1c91c28ad4e3f0e1588e88be8d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c4254e34d0019e0e1e5b530b5c114169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4685dfa74e9cb99807f4579e5f305170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e592c1b4bffabd0be464536efac0e74171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40cb779e149b1183550390beb48632172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e824440dbb7818607c1d67979a933173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfad5926d757e183581b031b9088a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e54e76259b10b8588fda7e7e83f3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5d9c0d261a9e229ebd39d0a5e93b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751df4b4509e89f0bc0d681b8dcc99c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb6d18bfc2a8dc625dccab830082cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a8c51e9b451528d1f72594fb1d47a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c92282aa4e5b295dc4938240d3842180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54f0aeaef583aaf05e3abedddf07e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ad5b2fe6ef3f1c75b4d4130a98fae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca4764ebb754209c0f9820f93c7faf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d1851491ff8600b6126e155a2455c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2424e31766639f010b51aa461a993dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847ea2f1a56725a94aefa19d06fcb55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3110e306016fd70e0de286c75016d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d5455d6f0a374baff57b9482b47e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5ece985b7dd0fa8d468db90f5df28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d904e57099da04628136acc144036b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb9f9399ab5914d661f197fa87070a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d948ba1a0e10e4e1a835de267abc3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b9d338f6b43908ec07f7262a6f3b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26102a8bf7a1acec24df88d4b18c3785194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45917e0d2f79d4d00a9eaaeb98bb6e62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e012f3a798fedc14e33f3de55cadcf4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6969b866fbbcc22685bd5f8a257da0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6b9cf06c4be5b0eaf22f02b52a1fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b03f554e60f352b8d8a91e6d8b190199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23439d31f55d44dc5b7fbaae8e1a3fb9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7af9822fd7e26727c6256e238869b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba705429dbb14dd5ca1aeabbbe903655202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f17c11afea5fdf2964c5dd6e5a972203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc78482eab53550f075f33b97dd8a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346ddaac40a06579da54b78cd5edae0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d65e94ea5f32f5913ef2ed91c5dee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f26facb59b6e615679bcda9041d60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1c60af6b6a73be1cf94768b5a71b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274451bad80af8c0d3fda93e470062c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa74daa7b49310ab65ff27f00cf6f7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ffe83f375ec64457014781619c789211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a53974ce91d5867e47dbe036f71f7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40729120fbaf1fb662915e91b59c8901213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84d98acd9f82a4903d5f08ddb80b81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80837f6bc26ac1af8e0a35f32c063eef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebb00848737ec6701eb0a2c2145453216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf610f507fb48138803b3f2ec6371b88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d274ecba4bf1a1bf6886dad334a1c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99033c4af63b82791fe126b4fa9a4386219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84575c135ff1df09e00183fa4462f02f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb203290834f6d4feab04bc8f531c609221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4bd8fe0eac42a075d15d10242016f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12cb70a27c6ada16f1c71e1223cfe5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4cbe0365c69ad00b2c909972d70ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fcd57af380f561b351893db551d34225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d04410e6b90c70268192b5c7c4313226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd79ec872379a12adf076de9ae10d3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d4d933654e4e9d1ac9bf38c81524c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcf179e02d4f6ce0dd135bb917cefa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dadaed03181521f2bade8b65fa078230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4bf126bb47831474fbc0fda414fdf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790b7d85ba78aa77061327f9b8e95c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c729411acb979c4f811aad1f83e4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1bd3a2f2b09810db278c916f7a51c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f6e349afe585be0686199dd48f51a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72be31b47ec9020e550d52e71c6c897236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ec6d0f07b271f562bce90274b05b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b57398d75da4aa4d46b23c69b2d376238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2fba282bef22f22eeb85a75d5d6ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92633bf71b8dde51db85cdb735592210240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb6a80953d6ce4faa8311e9a99c0ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf53e0914f4378c5dce9713a819cba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9cc22c86ff5f3fdebf3d099bbceff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaec0a7b23ac94051ae24aed02a8725244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02296706d51abbd28ba0cf43ea80e92b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd490fa5d2e8e1826b46939af6a020f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdc44ae00377c00ddaf654d24c8f7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e17eb23a27fb80f4423ccc44831ef1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46782a7e720ad684891f4c022a52f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224663b06fb62350c7b8a76026dbbff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40be0ce28fe2a0def82016d22f15e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6be35ece0a1097ab37ea98e321eb38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a67418e35325fb54ff13eb2ba21734253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fba7b89b8b218d2ac6f39898a787a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42366d3a45c04dee61989458e1ebbd41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cc0f712abca7f91348dfd40997ad8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741baa0c57fe7bc0879a7ca2f097ddd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a687523766c897ee7b6d462823dd672258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9316cf054ae35a5a464631b18e9c42a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d1b527972fe4f559cee9687027223260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06dbb556a2353e881383eaf740fde4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a76b45543bcd0be31179e026d9e73262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff3641c6769f5790f1d9d3d08a7091263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08adf972ffb1027f4dbd274a9f606a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16b1ac50157bb8c2fb7ea5a0329968265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96860269a1666e1f6e3b70f5998dc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb58dbd1ce648600ffe491ebadbefe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52e20e19a81f0543706dde33a75333268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c53c3b6b1f8243e5f9279b0ac93823269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abd837ca3faa64975e15f523d8b683270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519c30aa27438ff47234ef15fe33125271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b634ac88102c3ebf6d65267f76bfd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3115e9ba5decf99c4a6a0252ebe4e43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633587f24d34b366757ef1e5e67f1d97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fb1964ff4fd30bbd47961569cf276275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976ba06bad6c7dc3dd8f933deebf66f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552bcf1cfbf9e971554efa75571c09c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b55c5751316ae4b4f503ebad5299d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461d163b516bb9a1b7bd01e29dca455279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e0de20be659c1d915537c46f3cd9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5965bb9d8b20db074ff063fbfce2159281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9c3615eda312095733a269e11bb5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb7fad9059d63404f94550fe8af2ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc6e54f612928cbc580ffadb6c0193284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e49f7dcb8b7a97bdaf4664d855bf4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546fba6a3868cc41fb59403ae2248b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171ff85e110f58dd4948eaadf6e8a65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2c5ff4055239cea96f64df2a3e45d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c53fcf944f102a5f323208e4a9898f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a41b1de3ecae74f6c62c64ed19ff54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549682255dabe0b91072bac589182352291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d835a395ba4afc0b98fbc0643b015292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc36b67456e6116632c4ade7b591e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7ded22d25277e88fb349cce6ef007294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faeb06f829fc380e9719a4939be151295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f39f9a649836f83f0156ebb6af2423296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b65d52a930d0e9c2effb009983e275297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c17e4aebf38de80f76e32b65a8afff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d60a7d90a69d17d4b5907ba804af6d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6fa4ed290d8431f2941d90b992e3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a7068dec202e90ab710b97f454721301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52101283a8789f30543879aaa191b18e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c099ca0622300ca753bc9509641b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bddedadd79239473300af706692e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3862baf7e182c39ae7e1528923ad4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7633c30e0184c52ac193081c31e8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7950633dc196b257a15dd678cd1ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22ca84b84407ae00c9e6e8d841884b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceac8e986b284ba8f1689152a00b304309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeafbf40543d275837b2b671de2412310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2dd3cbe119d6b611d2fcf8363f764311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a6a49596f82477fb3117369b3510f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a7303b382426ddbb1e838ed14f97b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4630727b69b8e44fea75f257dad3e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433f52513c39dd320236a6a333bf8e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24bad61af7d32fb2f2f186ab1f8f01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510601050dee6dc8e6b13345101c401f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a349fa20763779266ab516b0db269318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85b87b57ecb95950ffa369a8744227319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4389a40dc71b6ebba1c093ca6e0ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c14224422f831877abd141b1ad1a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77c4dc03b086732cd9d67b746c31bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba43b24ee37a8fe0993fc1e80a9498b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dd9e04e90dba8e2d3ad6c76f7fd18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef8f6bf8f583ce00c9cf9a2a2c6745325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fdc4f461951b9a427a657d97aa07d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbab3c05ff4d2524d66186b7cdb440327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26982f60d5dff561fc68b166af35320b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17106a9bda1b798a98b8d3248744dc5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d475317e911bc6824e697e9290a37330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d11ed1c20c976c613b0aa4f9bde773331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43fc6f432882e626886d944fbafc21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765001728442797aee09426596a1144333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3c3bf8fbbc81b9fe9121f06bb6530334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d342968225cc26ccc35dc6e24e48cfb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05761523cf5e5810cb0e753be0b66a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a6e4fa96c83599b8192cfdcd596cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bfc16ab342d043b2056581ceaa70f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237605dba9585e3107e519da1af3beb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc090b834fbc5c06df07b89add5661340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684edf30f41ac90cf2264fe2b49c61a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40dfee1cb7329eb028c160bcebb91b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d155423b314bee9a860884ad547211343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b749c0fa91cb0adbb486162769862e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6b5c1f3ef2d79037a169f262cbd0e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8f14204864ee4817e26e128ea6b69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32bf70584884759b89a470e13e2b8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322762216307831e14bb864e10de915f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af09e747df7dd4d5a2f8ee25159825349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e2cdae6af4b44f96f4b4a4c14899b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea9523f7a1ea89f331f4fcb9ea4dec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed915ab8943374cc571f2ea310a4259352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75753a7c5477ad095119fd0bc83f4df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad186acad57065250f300ab76957393a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c7f66755e96dee164cf700c5c45f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e097ef6e6a72570111eb97fd8f0d3d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a85c6bcfbf9e521cfda7c0e25ab0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd55c9d77815688f8261e9df56e9c87358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fb6b00b563964ac514701bda741ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4b43b7cc18d9091439d49f6f702b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1e5cbf0c507cab49f7719b67a07fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65aa1e8eeb5d3c3f818388c5cb29f8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5d9cb3146093ff25477a087c957e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791c74458f3653b57bd32d5dccc0f4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896023d0be1c40e11c4ff08b8c40e110365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614fe517329110dbe0c9f48e4b47ffb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ec73dc105a700350bf9b31500110c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5620e298037a1382c3b889608d5243368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366613f592f104cc3d31f5b4dea2c76c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbc84379c4ca133a8b6fe342e0054a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90078d335c1822d2cbfb724a0f6763371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec815b4ec02a0d6c07969db6fc7ee5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bb6710485ace3cb3293ae0b59dbc4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76cc8ea0d3580afca415c2e63fc26a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1ef0811f63f02512f1e51a8673cdc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a225a5f524b2bd885f88e3f9233e75376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce26cad42702c0cd4efba76a99dfa53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46edc5601e477727dd5abcb3d841d06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3b1cf35f900e4e6105b892882c892379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045b4328fab1ac70453dab7b54db956380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a700588bb0de3836091517d19526007381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eace2c16358c7ef6a3c70823ce2453382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f199307f1162c24b92ad8f2de2073b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d564a5c7d2721c8d45d05458ecda97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd59c0dce0e90977f85c1db397acee3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f201547bbe792f178e7cb10f949de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc76191b0bfdc2d588b1423a02b893387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688c9cdfe905be9059fd2a29d5654b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecab193443a186a1d4fe5fc427fe46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb562cb346b22e9733aa0fd0c3a58e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e71392c684dcf3e70ca499591fbab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14ed59169ea0224e6ad37e9b1fafc4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1c6ef07c2dc414cb57ef812483d64393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f3c92ee8b2e6bc3ded33f589a8141394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93599894bbe80642e3bb6d794b9938ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fe833a943c0d8a4f8c4d57827b28a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144728cf0b72915edfb44d156f862aea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0d9263ab98f85ad5ae87744a9531a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5e6825b0aea6dff69da7fb104580e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d34f2f0559cf708e597002d1205257400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a34e6cf3d3d2e2eef2b55a750294a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddf90893dd9293d26c545511a22e79402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92b98c097c08b009a224f4b296fa12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385e87152c1d17b977049b95c556b4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cef01c3213b9531f672d566d6de786405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46d15bb1ff283e565056cbc49565b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad6e778319a9e237cb0fdb058d4457407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e10e4d639af374cf664de118939aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d81b3cc3a014eb197c13aadb23f6c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdd2b40377fc8844fe13b25b45df3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cdc335bbf7ca074405154c6e6c099411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adef11e8655367df2ddbddc11321a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35e5c58c996cd922f04e50b1c10e46413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febb7a65171187cc4d929143a7dcb2c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6c6ca0b743a4a65d676732f2acd2f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef72fb470e97140d9544320b789706416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd002393516cfbaeaedab2bd086496417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac966dba5f88b9aa8f923ebfc54c8a8e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db51e06ec085ad05bffd43a2881fdc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99c0e8529505774048bf3a1a65bda1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b198ba6fa909bb33784bf19f6f0b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8389387b9231ddda4e594b0061680a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5e4fbe5ff80cffa3af1c727915a95423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa6ab19cd3d2a8c60efe9084d6d4b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93637c4f99db6eea562d8e69ed4a8fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04549344321bdb0f4bc50923bd0f95a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9aa19db7ef414e753f50cde1728ad0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c14a7e9972cc32731e87f5563a49c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ab4580ac78b98e7a5c0b45393f561429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d315e0d18944b53edd4161639377d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76dee97ef8960c750b9e61e1579fc9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92925f1a992be827a48704aa6a470fcf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbfc010c26f50376e49f5ca837511a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bc52ffbf99ed2ab2bfde4dab1aaf3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c24b0fa04b8ec57658401904e31d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a144ac64e2ffd8684f547359e4f561436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2912bc011ee19cdd580dd6f735180437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485e92e9ccf2d68600661c51e616ab2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543eebcc47f02e73853482bcb278518439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb97150fcf613c4376e3c4a0fe3a25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed68d3df240e4464f53af15bbf98076441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9f39c9c2e0fdf92f72174ddc957d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5072767111c70a92ce6cca4eba0490443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c18dba43c3aabbc7cef1d9535205e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8de26d215c1e0a47bb7bc4522cc6c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40ca2690fb26aa4e031684f021dd1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74cc9b97de9b0dbec8c13f242a478e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7707f1d5de660c650e3d566607f5fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c4ceba31f8dc5854636762ebaa05a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff54e37d70a2874625ac0afc23ab597450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00692b94595b935d58ce32b7393be933451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bde28fc6f9568abfbeeec52a4d871f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50516f3b48b2e7a29a3a7a372d5f2c1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a5b90791fa0736430694e5a0d3eb0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4fc410575f20ca80f7e4e1dcefa63455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6d2395d85254ba53c9e8dca30a3c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430972a57bfec9a19c8f834ed340f38457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864d5eb6c69d6722e339679300a4656458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b109e5ce73444bbae3bbc1206fa5e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418cafc89b1046216dff626d665a248460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561ea4542c554e983dd6633c80f268f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d4abc4f7bbff6908ff692aa924d5e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594b08b1d66b7facb3e2b9d18c0df94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0eb2a4c8b9c2d89f69017865e7d3b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb8ad2dac431b601228f3bec3c899b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc9da9164c455b5db54d10270c979d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358aa170fa61721ac1a61fe81d0a65ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e512af8016a7808d111e02d71bf528b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340e356cfb60bfad15f467f71e88f55469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d8f5330792b835d755585790907b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2a59f5535ebb4675e697f8ec08b1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757363ae3df6dd31a1f40c9526128e62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450027dfcd1d2ef71bc37b0aa66f3b0c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7071383eefb554ce25b206406e04594474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc80fdf1e84765749f6926caa6f986475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59091901e318589dd6a6c9f835a56d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4496171bc9415fc0c1e81f96fea25f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d453d086e7a9ae1980ee89c3d07963b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55715aaf7a43612a7fcdd82408a3a189479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f541d973da30a7c643e993d975c6357480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41736c3e031ee46b7b5b622419c344e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b84eaa1fd3ee1e4b28044ae3f44e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8e0787d394bcc94eb8eaf612bfefa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8881982d7c651ae4f13b0cee14eb4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5766c8c72df7d405b39fd4c669f102485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c4e9eed6cc35d5ac0c6d3f57d5dc6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3c1418c39bc0f8a66ca507edcde67487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1097e09ecfe10c70f78d6b9db76502488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35085d558d4c26e0fe96e788ae3764e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b74d0ce397eb7ac83f2c5b8155cd1e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53b239ac08a951bb385342e4f306bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856462843d60c4c108a512e735dbead492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b97b7cc85595a54780366af929dcc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287ab56b19e65d8e8d562da2293354f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd328fb883a62ab5842097b6354237495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad1276b863b1ca7191b392b2fef7de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c65090198a46104f9e5d06340693f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba5fb84de490379df1e0df1ffe5375498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6aeae14de1c80d76766757fdb9887e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e6b7dde2797a74de07fae34f875ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab4f21af31da94ba999bb951bb7d6f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b18f71872e4a7ba8f5adc36543cedc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5081ee855575bbe33592b30639e506503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b43b6733a81ee987f2d23b790e94a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4545e69e41c0966aa9a22fca90336505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdd0f2c29844f7c6a2239db18580b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05ed18f1b49a313e752ecdf225c52c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a304c785aadc74b012410348d16c89508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181a7dc89017ed4a62a51325fee5734509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fa39fd5b20a96004f6fbadcbe60fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e12777a6946c72460a29fd91a4a7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f970a45c54b2a67d792dbfee204069b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305b1222dfce70a5fa7ef21bb5a6d60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8d0c3d2a3215cd050beca45c89558514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9aac612283e479c0c0a3866058a3b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b1c234f41a5969110067f438cd052516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49174ae3165582a4299e52dfd7fe10f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dcdf7e53fa7fc05e47039a18709cc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be2edcbd59e1b0d7fa6c74c8e21554519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123012f37d7d16f03bf5b68e641e49a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1df9217e2d56fca575bc7095d18377521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22415c755f203276109f3bb9729cac8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e018be19381af21fd7ce52eeeaefff0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aefd16f4b40dd5564ac7e004ab44b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d773bd3302a0ceda0e8e02747c6eeac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1cc5f5b049161ac82698397a1dc37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4bf08dd07ae625ba5c4d2a8551003527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe907f483e0ef3be9110a417250c77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2419ffdb2c0e7304ac72b6f1160e4aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85866e605896fb7d59f228e4f73aa6a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbac3417a272fc16931402edb3e670531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7c42fd19413ef541e874eefb2c228532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bffb3f3699cc694b2ceb46c4331f18533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d655833bfb142342e874a97c30015a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff2ce5c41edd670a7929fb9cf535f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3aadcb00b2564514426c674c77f26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95eac8cca9467f0da450eb5d56a56a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9666a9ada2b420efa4277e6592f15538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c036f2f6acfa66b38bcbabfdab684a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12cac1d4dcdf603ed1f04a30551bf2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ddb7633da2fef9f73db97bf7ecae2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f74ec65e0079001784c33d024093b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baac9cc9bf3ce76efeba36d37e2804543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a63b914bf7dee066fab7753df6b30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6a9be4a80c67cc05802780a9525ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e616ef39c3045e0bdf04cd0115ce0a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266dd2aa26acfd32176c358ef5f42c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6edbc27cfc3ea47bd566e394e1d70e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafa04267a0847434a638cb38b4d650549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614016256158c4babb764c7a3d572d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb2d2338fed205cee0faaf1b6ef4a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9130432c6e0a340c800dcf145c8de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9007705e2ccffeb80f1604743ba6e75553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee379f6a25f5915c5353672347e6738554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a15d28d23595cbfc5acf1f7da3323555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd37030b0b5a2be2f083a3aab3d8db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d161305bd5a25b35712be9dae7777dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf42566d9b2bc7e5f3b626ddacaa77558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897039109bb47e8549da3af6879b1f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b901c2cc1c171682dc5e35dd8e435560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a618f42be28394603ad0e15c8ccc478561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145980d7a683e5365c26a0d23da2321562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec7be0f75309a4bc1c06163dbe523c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7962f7ced46b2a7283749334c7a17564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252513c16a82e78f1865dca56bb85e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375e1d3d2eaff3ccb77472405c9c992566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35ad3bfdfbe8c21908c3c8384d813c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43274e6b4c293d10dc9ab59aaf221075568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb665934570c2ba308f8e19170b5c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fe5bb7ed883360b8ddf2bc7d28e42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70f5c587a1c95ab4296d8470b9fd1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4feaa9c36c729750349570f01f7fc4572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>