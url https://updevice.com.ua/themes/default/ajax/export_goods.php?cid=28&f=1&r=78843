--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d376637df98d1627aeb2788b5ffe07e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a3c7ef5c9a8135fb7454d6fe012e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a49eb1a3d8f677a22d13572dd4f2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050438c0d6b1a5780ad847ad5f984c694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db5603837f0b63f012568f2775fecf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44481df04f5da91632e17e71ae89a69e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739414e8e8211d8334c094e52cb414597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b8be69c3f149ed227ae492ac14c058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50000ddd407d500ac6525bbcef36a8b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66161b671b9828f9a6b2acb00f4e92cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f85a6133223a80d9df489115540da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4707efb62e45b345d1dfad10f657c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26a77e18d45728908bd6d7dfc1fcd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877616aa7965dd547ff270265d4abf6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a609c9f93ef29c2a458b306b8e79b1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39276b5d5790597b77aff8ae0cdb2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c512ceda1531f29ce8442b868853cb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432ea2b9519b76d2966db7b20b07adf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a96fcfd125da53c6583de8f80323319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5185d8425227ee3904aabca1229482e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb55a83121d57f48cd332916c3e1ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c3d77e99cd250fcbf9269355811ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85f77cbee8ef1eb18fde4486d7004923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2318097fbdb5d91436bb7a4862e9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef31ad627bb8e6b648cb788a481e36725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d3b6a9a72dc7cb1e515982913519826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea89fbc3757e1fbf8e0da4f3f9d12c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520a0022d492c90a98f40ef9b45476528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5906fb1328b57542333598187652a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cffb1278b4db213ea5fc97abd93c1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42dc114f11c2afa22886bb15edcbd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0e671e5fc769eb4cdd9ca21a15f4332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bab444b3ef2067da29f140e05e44b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911029537744718ab384c588e898cf4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6736068dbd335400167fc765459b08835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726583da4ab42b54ba06eaf89f2139436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30a8da302f84b7af418e4dd61c923937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18966bcb7c454d12976d1d29deaf3b5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4d79d0886d6291de7873cbf485da739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5b174a058c607aef7d09a9a4455f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a20c019a4dabec6133b89d42ff1d6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978de0b60ddd1a85c244756ad5ddb15c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820f099cfbd9a3ca7e5cd0d78c347ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c61a73872839da74425d2e034730f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce46c219f7466f76674e87552ce9a6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8e0cecde7f00675a5f6947e1f975e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329399113e3889d301527ccfa92cec2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c49ea63945c10bd5f41e9776f0357f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab987e58c94fac98ac5900f6722d39649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cfad3bbe8a4fbb4fa22db62e9711c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333af2b75006de8e73dbe831ecd0c9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eed876506538b187243486ef766f0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511c993870d48d5882e93b053c96e1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fb63b5bf9d2747dca2d7af09d611754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68ae27a49d85d9310eb9d48e130b6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a02f8d62559e3c3f3dcba6d1233cc556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583275a9ea9cb7c79cc85e26557c55757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fcd240a2dbcab1f978e7903edac8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e75763dd51359b44dcb92877397b2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b53221368b79fe3eecf9cc2a5eb00960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996335218032d991140dc39f836844661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8555bcb6b3c1d02f3fb824e83390662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0c0dca7fd88af78ffc9efef3055c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56609e93c3fa9a5c983830e78311662964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa01991018aece2de258fa22c8a30d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe04b756c18b28e465844089ea6d5ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af043ecf106df5d4f107bc675d7d58767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3168de40a707c5d424860c82c53fe068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331d9d64a00e2186fd8ce5ac55dcbe569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa20fe02a9491eb345f805d9282e1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aedff7af035adf0fc45801e788957571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5ac6d230fbff68d7febbcfe36b66d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09fb8a0a9b38bdc799cf96ae4eeb3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cff0b14f07f394ba53d239d0f515f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e729897637ca77947cd5c057cc4df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef135948e2a048ba5b28bdc61f7fa8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019954616ba1cd1c7cbaefdf582b9c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d49406e830f5fd630daced8548c0478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada73ec45d5afee16be5939598dc20a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11e6142011520f2f45589e56f4ed4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa79218c1ad838565740b86f831c3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6326e7fe69ed6c14b01f35cf7ad6c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bf104f30d0dcc4bbaa1c81809f65e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a4f3bc608113e4b72d320811b0a8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5d3cce2355702e19eb52ba19db01b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa0a01d3da654a1f6c0ce90388407986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badae4fdc78344ff4de312321d86699687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e759e6428472d274f09a7ececc7a3b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b89fe2d6a64b39498beaf5544a5a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfadce9b018420200e53296fd91d1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f72d651ae908bc537b06b5f4edb3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1d18473ba6f9dd7dfbb9d86bea4fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29b80c7a8422f45a28a1da3949e71193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299a9d61c2d50985c3bf58a7419ecb994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a99d45ca7555303366a65a493cf8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db995b743aa2125f6dc0d3e814131de596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45337b10d8f2fed89a7b42d941e85497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc9573209da15ea5a35a835e1d344e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c1ceebfdef088cf5e0b3fdfdf96e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cbebafddfefc1cc27fb560e7ab3d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaad44c4c5ad8ac1f03c201ce033468101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5b7f8b926aedc32deecb343d662fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d2bdcb31e142bcf7b4bc086ad6734103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e34da9b18e13bbd1326d79b6babaa9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103cbb484ace2bc3f7bc91124676587105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e6bace511cbbaf2bb2f27bb5b1467106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dcf9d528d88455d5577605321440b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296f6605797469836c85b6490d7d1df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ab7ffe57efaf7c0a33c7444303d41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144caf60db8c71efc9266c09d9fd33c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787a207ae10f098fd444f9ecd1dc398111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5fc2de624122d4d063b9c4888c8c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc11e1f43392dcd9aca2138257ec49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9bb15a01b4891af75c773625f9d8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e55056bfaaab09a3532512fe79174a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe2197aace614a7eb42fc6799c3902116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2e3462b59f7f3c02db4da093050ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ed89ce42e80ad2a5412dba25621ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571dd483452ab0a4e1eff82f232ab33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57a8a4c559875eeb49f7cd098d72bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee0ced63f1e8012e67205b7a3fee0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae43f35506f29297c65a33752514c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbf5de0855a0432a6fb9e6cc49483f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8531bbb1f34e67d93aa5e89767872e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11278dd9d332f5dec8ad5da739c2b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5bcaee4a486ca248fe32d5c3f4de1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddde78bef6257cd7b1d31a87346092127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5bad11b2f90f58506bc0ac135b5bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2c2835138a2787a92724f36840485129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a13dd8701711bc24fc4db210d3609130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a8c42fee1df66d23edc36a95f3cdc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492c1c9fca0c44e84509457471f647b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b84ed1a92c70f59c396e6772a258c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f970fe14048366a2489f579173452c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77918487c387bf80ad8d68a039484db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e248941ca841c78a0378bb62f9518136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a012822ee5941b6b22f0b06d1d52275137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b768bdaefc75b2e5696dc6a1010dbfa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdcd64dc6f803cd4d39da95dfbe1ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8a1eb953366cbe52db6ef37d4d8b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa8852df11d916ec68e2fd5dfa4eca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401efd6f48b8a8b1c1f0d0bd68d9141142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4abeea754c68681acb5541d3ebc889143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7729d5cbf23c18b7acd33c733fa06c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5744fb859290bf2da6dec09a5ba7da5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8a8968c3ab668c1d0b7e67cc41659146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933029594569103ece4e99991839882147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a656232ea0468b22fa7d6cf6528147148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b3e2eff082c4971aa6f38d2a172b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c605d9dc850d669779624981bb756e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401d526a425c8592fa9938a2920847c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a480c9de03fc124d3cc0fe280ac62152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540676773a163bbdf6d413f47465d5f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09bd56ed16ca7548ef4840270654c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcee9b73ed92db2d02afeb40ee22d69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf813cea732c89a1497c4ab195dcdcd2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33be52f2f1c70431789c583d445175f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3258f4fca8ab11cd4bdb1055ddfe10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c06e823f5e67088c9ae9a739688c94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfeebbb516de92aad12368c88e57725160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218a6459d4ff69d4091e29445411e48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f419e4148ca22bf2159487ca01af23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4964c8f98502267cde27ccf1cc647163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563065540a7ac3a4e31b0098ebf90b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66eb5c74dc5094869abf0effc73c3f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627e4f3b4e95678567667c037b22e67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11e7a9a32966b355df77bd81e6c16a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2525c6ae08b22f10b062a36267d1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd00e4d9e122a290f24e4a02b881270169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4609219a7a4c918735f3b299b056e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07394015e858f5906b7baaf7f6c3ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203855ddaeb7e29e83950670e2c057ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a01c22c707b9f440abc6243f64f3aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a35ee4121f298d01bdfa26db1f870174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7640db58c71a3eab21d1ec7aa99eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb9417d15dcdd1b2c092519a39d291176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305f8a30315a5340f23e38a1acb34d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb3721c87904aeaba6570e2b7f4b19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413ed2c7991241ecb2cde354eff2c2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2f0d2fd4d9806b9bd10a21cb91d64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051e0f8511f73a1e933a562037879d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5a11bc42baeeb6b6c57bcc6672eb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c3693b7e47a1868df54f49a99b419183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222b98354f2b9e9cf8384ceff03ad30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b43c5e772b87df556803a452af5ba0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd643a2f26d64538f35dbfc737f6b43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa34c2d66d76640e6e5028549aac0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61446cdcc9c145b138d5c2f20697adca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfca9e08151e35af50b013740cd716189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431d978934d3a1ee92fb874a2b98139190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2bbda7b8090826daab92b6b027661191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad6d26b0867c1efddc9fdb947022fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080068cc4dc2b1841eb7ad8eeb60083193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c128e53fe0084c87c24b8c845c7d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745e6f4a2f6ec7a7461ff16ef6eb19b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5b3e696bd7cce88c5e4b0c9f0a67c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d67dcedb940427c5b9f3b79027e902197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8250a9edd32c8c8a0eb0fa615bf66b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee04798f3f46d4158d05c4cdec44af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386c06b37ad43a0351cb1e2beb5a294200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7208a679b47051459a8d03dbab99f6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebfe54ce797e65558b83fc0c2b3761202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fdbec4ae2078ee21161a2b1c7aea1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289d34fb12351a74dc8e099ac50dc46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e245b9db695aaabf42a1a63bcddee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a47ae35c8110893543a548bd7d468c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6291d81e451bcd84919f7804f9b3cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9090262bb2bc2208f9a7b34c973219a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13064369e22ad0161bfb1ce8922179209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c702e9bcbd3f7b1863a24314291365210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d108b72c4c4efb5e4d23af392c88762211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c807f62d660d0db2508e923580ab7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ffc9c1ad58b9c1622612c8084fd97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e614d7393f7e1dc9f102ba1af7d36214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36f4a01ec802ed429196fe4dd8937e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3d8dc0ae5b6c7b49a8b1479dff7c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5414346af42ef992e5919e39c76fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deeb1889a3e2468f66b6f18af1f3fb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f506339ccc80db242913cf0cb65d3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b50a1bbfc529fad0bc450554533e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430d4519400ace75e68ccf8acdcdef6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7c046d32f2fe9f91c65915ce17391222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60861dd348c3a163b77e071bfe0127e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25eab775bc1fec12629e1a32389de7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc99e6a15aa78d6f0b81471dea4e5da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9119d9ef05da14b2d5d23a344ffcc07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e7c5cb0b887e1d9c2ae2efaf00425227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1449bd4dc0b9f0af2401a6192bdb1c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded2409b77984cf2cb76ad786e038b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801354a7abc7539d69a65047d500f4f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bac03429c4b255b12cf852b3c42aa3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651676bac4a835d5fd10c714038dc0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c62274471a932c52a3ece1a2fd691233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec790d7dc26041d837440427309df8c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8654c36e8722d098784f80928d1ece235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfcb6e63e1c128d46dda72a6fce317236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb12701b1f9125f4267bbf44fcdf57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abc61ac7fa684d43d526e446396ce3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595dabe8676e236a35e7f56a61c5a1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f7b0cc6dbac8c2fb47766d30ad165240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead37c198799aaef6f0328982896ebd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906520e512b0cc42b94f752915d2d44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602d74338953359ccfe276dbdf748d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480383b93710cabb3004e4a64596cf82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7f77d63257518158b83c39883fe1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f6e5c99917724d213811a1a371ce3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdc8680dc359f6f3da25c861270aaa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e45ede53c92c7fea8c6bc5fbf2379e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7f6f47af05427f2665f4b72c26f50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27160e93c12176f88ad8e86e44bc8df1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177b8fde1df79b76d5108794574a4ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89fe6c8ce99b08b9a194a5b0c541c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713d8c82e6ca84e0ac6057fa5c3c623253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00060245c47be1ca7d453bf6dac80b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94202504c4d290f546e4b4a2f025c6ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be271199e0b8eff1ac220fd91fd86de4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58278d7c141fbca3727c45d7a71d4f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabf0008f9d5d3d9a4284fc6232748e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442debcb183073c1642a8646f5fa9f84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24a1f29522667c87e1e20d4a16dfbd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69200f38a663c145846818fd2230d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9638c5ccd187ac493bc78a17b75d414262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c8231d7652b50f78691f6932a4646263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e246462c485f882da020b6d8163c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbed9e3d4175b4123bc1e9523f82123265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def5631659ab3cc87d1b29361f2566a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43806f933d624b69bac2a086c65a57a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61999064a517266523fc38189889dc10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b1fe0b6ab497823843a6936254061269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09a90fd0b622752ccd9cf67db2e347270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f3a183dbf746f8333491492cb4de9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61b55efaabc96a181669b33d0e8d7e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add9837df08d773d0c81c0951210957273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd137e0c6c7a36e5535a16845c97645274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0ce68ca7ef28ac1d75071ec8c2031275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a63416b981b51f6cf6f76a3b5adde4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5834193a8b44d17f5afe1957976515277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85319d0ddcaf43085de0fdf407de18db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fad3679e4878cebfd9c71f054f916279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ff23e21f31eea567cdf50861fbd28280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb6df91555266c0465160710009a6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffbf860e81171a06c96b3a3f848f3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec64284d33d226a9cbdcf1234b6a7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48011fa75c0955474f8b99d30cdad4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f13a1af21308fc94848fd00b16b4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0ecc79dee152a21f99b0f1b54b2cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9373f9427acaf71fac2f5f92b6c97b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadd762a14aab9baabf6878dc3cdff0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a06278f2144b71aff1811dc960a73b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ff8d71c768fa74da7435c570b2379290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc736214fe767cbfaebadbdac137df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6cf4acefdfa4537df46b15353993e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fd28cae5bbef5c57f3a27bbbd1971293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ddf267e265cef78bf8dc9360f35f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08b57a37b13c01793454ef43616d3d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97857fa56fac051e60d0ba9eb95789ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065303ebe8e026e0a3b6e5a9464c2d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519d86278bc351499f272379f3693b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960e5f872a07f111ba0cc98e3b4d8e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379820cbdeeadc8fa764a90eebad43e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa457e4aca4659f7d9f5fd729014c93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f6a9304f9f58fe198c290678c9345302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17838f7d3ade2b98ac9ce775b600a21a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b332fc4d4f59097a97c081dd78c95a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d92895f46ca0ac16bf730c2eb8522305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7d53a65e85744a3ab979b778bd871306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77951e0396f3e5e6c21bf49192ae0594307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55814bc9a45fe045bc407942e6fa3d39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d4a545ad7b57eb75b4e57fecda3d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21c5d8b3d1598f4417f5ce29484a69310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88532c90dfefdfd08721cf03d5a5bc73311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bad5bd3bb4dace4551eff81d5fad2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb682792852aa848496f42938e9d13313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768b914a179ddfcd319ea52190a5fc3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef06070c7d8fc1fdb00b116ca36ab5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c8d93cd57ae3be58fa1de8a687f4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e78289b120f160f9472627d273ad7c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f6cf6300f1acfb3aaf4b77a5f65be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16e734f3791e1cc41e5ad2f7c58664319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3070ca96282ff3e0c1f4987eab2c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6de165960c505f2982e12878939bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c003ad2ffcb63555e6c8af1d415b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51b942b71439e7f6d35781b33650f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c265cca65951559ee70e7e6699c30f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44563d22822007d3afeebd5c52329d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d28ecdc91759a56b00f62cee2c464326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72413d72704cb5da03a135827ecb2528327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61666ef7a1afeaffbb302a4eb396d44328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f94f0fd6752900198820a5889594c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e985685a068e3fd692e791ece35a04330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e6d50a36dee7bad13814eb5087c64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c346484990f01af9599c1b71fd5814332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97c70d7d193070a7947e091c21e82f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fc981e6f59ffb39ad5b38493b35e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbf12c80ce9e906f3ab86c5d068f45335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a9bc3df1009bd13e27a3468167fdb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617b21e519c925be0b4ec9a6782b93d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15699dc2794c0d4505ddde46a6f3073338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b531587b22259b0aea6fbd433a5044339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d739f3fe7bc8353596b38a839592b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0c7c1e785aa38bef71cb1c1727c6a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697970487af741d8f9af779624e7f151342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b77d86573a20461a7c4d3c23d50a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77b4ddd68c5d6fe0d2e67aea360149344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469abf42397051af422517b8cc5f677345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73d36ff2b3c3cda1595f7529491037346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9e966ee19aa94eebd576ee93a399a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf81239ccfcdd25c5bd8e543a3778bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525f3114465d04227a039bd76645c1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988aff35e605d3bb86abec6b3ad7b13350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfa61f309700654a27920ef7e2d803351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0aa24ac801960b8b62377a62718c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79950d212c79c2262c8b7e09e4dd27a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345e3787dd3c1f9e48f53e9fa5ff11c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2bff08eee1a3d254be04968f99751355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec4a20f2bc9ad560a1c21b720d5caa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a122b9fa9b83cf27e4ad70efc3485d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c3538e15f8938d7de2f9b1d581777358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19d8469cd0b17772611d89ab770191359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab151aaa3abc403db28516a62fab69360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6adacd7aa4b865cfb85581f5ae060361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78e27e263d9984d2b373dda6dd693a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6721c653381acf552a0a7a4acc5d09363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dcf71c61b5c5b98f375e9cf3b0987364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cb60ecffae2bee586074f982637c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0d009e4e3f6fc04cfb8b221cbe441366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcf4774fc3533813717cd61fb4616b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbef3cd1b03e0d7936f6f88800b6f88368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df512ce1c50beba9dfcd92c211f945369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a186e8d47acbda9140acc969562333370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f184627d4120865e03109afb2fbcd65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df218388c1e2b16ff46de3bdb9c3e5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057173e37615c629327584f9d3e0ec8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d816d8458c18c42ec473819bdef722e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a608fd56f6d4922e250740eb9b1721375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c1d4101d94059282ffe829e5592c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65739d552eb37f63ca0282c9ea588fd1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79f0e7470c1844ac7a15d2409df590378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9c8fce2683d1fee2263758a876e19379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1263bc0fbb38830d03802dc90de6ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c096dbd9b03d850b74cd9fc6b424e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516a90c3889097cdc8a46ceb6c45d92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3acf774bb42d48a72f37359fc8442383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486d9201a18d5ea7aff1fc6b67077dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02654e471b95a003545e71e967d517b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c342ae1ec4d012791c8aad44d547c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd02eeb854055305d8cd48dc60e5cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efb4f32a254eacb53db90d22965792388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c795ded27f5c773ff1c0f9ddeee65389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd95166df467367a0bf900e4323471390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe60f81602ad7c532b1a6199c7da73f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146a9297bcddf5b9f06f5e9b2072853392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a856a90886cb19e6cddd9ea7709df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5820511c45d05835ab5418c83c8ee3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca1f0054405b1d969530e6bd450781395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f6a0d92e9c8ac1b9a8bb421cd9ef7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ee4a7fa031fa653355cc94c365e4d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3232d730d10ca01b50c271baed865398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc47de893392fa6222c1fab3a6ea519399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf0638991e4231537cf45321e9da36400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d19a3711790eae8e8018be35feb6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6e7c335a304a7714559b90f8100d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1e20c7df0920918a454f56d3028e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f83bbc0c43d65be0de2b70d1d54ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3a6a1aa7f3e96a90d287bbaa400ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de2f12a8074b3b8b227eaae9d80bc1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d776bc7027a8a492ebf5d9a52a57dfa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62710391024603a59bee3046b9481911408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e118ed5d426434a15c6eb0b3dd99676409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06be86a231c239e18d7b6a553fd84be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc32592f6d3ae03fcc1e3a8bd00a937411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae325af656fc759186cec7039cba039412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c99cace9d43b65ac4045874c2e374a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988e241a77715b284812dd9845748bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943eed05b481636362a912c15cfb70e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e8de03803218feef531aa9e4bb715416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1db8885f6e735e0aabbfcb0185f793417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f3f9a95283dd8b5181e4fbf93f27f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320c9301ca897dbc38fa682f19748f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8ccd2ee2e8840c243d7e293d86e6f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4fd970819c2f331b5be236f41ad2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982cb35d90d11fc52b1471f7f4f6eae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c47172241dc86d8468b046f334714423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aae1cd5a364246f3a1d3c9ca06770a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7af09ff13b58e9f0ef354747281c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef29e591aef9ed75772a859b2fbc432426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf0ca399587fffcb9b2c29da752502427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552a6615bd23a9c044a961e5c74b0b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d79ebf7e672922b5ca169a4b91e03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343b2c1c8264f232771c2eb81da71a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f7fa0ab49c34e9ce53cdec32e4f1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1e753de38b0ffb844354b94340b86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b31c607ac830d28eaf46bb7da88c91433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7c09e299f32b19d87942a15473138434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cd21975ff2d98e6e25156455a6d36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7337fc47a88620943606d58e4f221f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7922e3263f0be0968852b96fa59b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7fc15eee53562a819309c64a18f75438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c932866b3212d28306fe2040a3dea0f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21379db0e108759dcd32ec39afe29d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083324400f21685753396a9ba14f72f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b673d230635da09c90af75aad5d5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e93ea1e4bc33e805ff99213b4cf2d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d86965c0f78566ecfc9708aea44ac9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936809fe3c59a84343ae3b943a4bfa7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac50a9a2da56985c19e74893dd0273446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b434c0f50251b913399d49b76a14c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1121986208a31038d9b46435b32f84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb912a9d1b66dcd7a9130b6715602599449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc323850cf03cc4e5153e7e3837f4cfb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcffa6ec04c39ae6a235d1efa194ef2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5657c13a85e52735f43d2464d4b5f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d62bf30cc08240a3d3f88493a23a0e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b2b980bdb79a98e91bf093f02b189454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee8bea0fdff7e7f97b07e180dfe2e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c8ef1fc117b1f99434867984e5ed4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e5d1c00028cec18e3362f85ec7ec9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5814289170c78ab1d9f0832e7cb2822458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446631074bb36e863336230afe6e646f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a7c34820f0f80d53d0081d7e4286b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8561797d0f011074826a06783ed898a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450e1f02d245be66b923259ba738ca1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5e6787aa2c89a4e1da1391acaf13f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d881c9111476e57794a112b20761964464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aefa33c0ecc5584076953c7503a7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685966c685283015d0de507c8b614d45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6b5734eb517d08271177f10e02ac6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c75037d180ec0772a861f80d6d6f9b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4ed863889c06e5c42f3d55dc41b59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2487a252072127970ca8e089b5161a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6dc501cf6aef2d4bf341f884812e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f0d5fed53f0d70e73a75dcffc83f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910d22f605e63643f2a9cc629b73e64473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef84614cc3a1b05ee9245a20760f29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3c4895e0c0b49c8a4f551b62a91c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29bb32da23c79cedada1ea1a6588d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c93d5c6b95ad062757c8dae479246477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bf4c517a8bfbc83bb561ec58c10bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0739e422f5404917d121b47d193d097479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f15082184c46b451455d0546c4551480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd673f8da6d9a9f164c0e4e88cea397a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c68d69e597e5406c8162e1781fa1e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ba1eb4d8f163a26fedf76f09c9189483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe44f23e33b42efedfe536c1c0396f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f4208c6161c572fcf1558f81c56e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8c0d89c3696d4bab0dec17911ca18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dc05d89e9f62c85c62474d79a6007487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995264fa9a304096b32730cd16c70c00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd20e1d043642e5a4b2c4fe98a2420489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5c9caf360148bfb245f81e3f1dd4f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926b2340548da7730055bf699ba3e70491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c09d5e7618295128ca4bf3a8efdb60492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5650d08d4a7ded05bf3adad0e46f092493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb56293c2937bb5762fc6df8ca0145494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e32d2496a1ec81878a99fd2842c2dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b126acb6776030dcde454b09303ed59496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db00f269f6b37c5bc74747714c8917497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c7702202506af4d252e55aa615c93498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fa3457ca785f545ae9a83ac9c5a6d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85874161e28186e2333484cf11c9ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d45d6c62329cb05b269e4cb897166501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39040c1c6d7c5a24a954ad49d4f69146502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796f43695b4e67d2c92fe9757e88030503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3a9a6e1ad4c866e8f8c4631aa687e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb955367dabe8f738d44130b15857b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de355e55145138b8b5ee78de3896f885506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e04b54a701e44239eb63aabfab77c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e629427aeacd42bfd0e20990f8956508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360842f8474e0d3ba65a91720e69156d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b73ca7cd039bef2429fb1d8ed88101510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bf70856bb9c8f44083c434dc4e343511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5af8b83d7034faf7347c773c872295512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec45c18cbae32f1830c119f95c5d06a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756039a3b65c1ccfcab095ee3bdc43d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e78abd63260b67d7d2e17f1037d0a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e052b0841b054c09b3cdb6bccc20e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900a7b6ae76875634833b309cdcd713517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9ee2eb00e6e027a6d8f21817ba324518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac14701a4336e15dfe8e5d97fca2fdd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4eae9e26c404da19d4ebd24768dd33520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973683e8c92977b4b9056a11e95463d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf86a1ecaf44ad0d650156eceedf112522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200fcfc017e1b7357ebdd5f6ba76559523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d54cd174d52fe174d46f622e0ca19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefc8a46b74308646711e8481f6ed58525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c44e9d7dd85994a563e96a02109c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f07582ec15a08f939b64687a67a6f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dc936c95bc4288b040e8bd51528d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578061cca0e3c08870b5b88ccb24bb92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66df4ef7c58b4ea5fea850d839befe1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba56be36035e2daf96970081604a20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad29787c3cca08ad0756fc6dba400b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d6aab6fd0b2f4f7c20f958d8241ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25aeca8deac12c4081b126d01663ab6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549eeb2fb200ed91bf113ea3e19f1df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9b9c60a7caef811b3086043071310536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdbb556108a73b4f038ee7436723c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bb5ec89ab9d2668bfc9716e313d80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4a342561d3e4cdd7e3beb9cbb071a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fad83901a56204ac16d19f0541480a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9ceb039d5155dc94697d6c2581929541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e806261fe7508cc815a1246abe358542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a271cbdcc41753cb32fb6ddb0a17ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5186a17e31b16234ad3c597f52835544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07aca7b795e9dd8227699ae2ead2b38545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056687bbcd988a2168eef69d6a3773c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f614c306b077e3d84137bb40e9efb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243b926ee6f694da23d7ced02511acf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db249df3c0be5b60f72cceb1e62323e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535e0d91fd69b37ecdf3f8ba7b352db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2813d38d20d8cda5439415da88242551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1575cf34fc1262a0eff3c26606b82552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14159d8713aab1dd19d2f771d160e106553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8252610c79381763e5ba6b95f9de7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a7a48e9d020bb79c080264f8e1a1e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8167d24ff81496b64a49e7fd44b5133556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c368c42d7068c8ccaf66434b7ed2987557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77da1ec7d79b0f5244366c013c853c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6abe5b901d6195b05c2279f6770b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec119c13fb3ac02f683cecdc7e4856c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aad2be0c62e4cb3980b59171d08920561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b815d25fcc28a5055a6f4625a4f88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e582cab76a5d7d9198cbe5eab7dc77f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3c1d35fb764795f0d45aa6cc59d1e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866d40f2dc14caddb540b3d9a8a1971565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dd997936d6448295c774f406259bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78191a12b27d8148cc7fa6e7bc43db57567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643351aae18852798e81053379faf35568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af933e7ef2a676cbd57edeca2dfced4e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d974984f9bca65043f68d38511e297570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaf1bf38927ca793b8e579f1c7c6a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6b1909af1cf7f187977e8229a8ac6572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4716cdf708c85bee548b6e922c7001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f53480feb8e403002f2f9bd2a3d4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af944269207e9dce6758d67f70a3f82b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6e8be9b30520913a4f5ce8c06eb3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0c4e0097e3208e276df809b3887985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04ce301099d6a9e7116cd619b8cbc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7376dc55fd2a41dae0cb02caef00e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1f16a51c17d9941d394fe2165731a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce42e87639f5597c77b1bff4a330acf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800085b0ad5241cb16693e9f939cc2210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07eea3f7444805ee878c08a279251f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba13836cd3bf8e4328c7aef0b3a44f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b216083deeb1961dcc0d596457b6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a6a2ff3595976430f58aed324c8a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f5d812ec664b18fe42e4d6edebd9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67416c2e6ad7e8e91b723ab0890b42e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c4a184ccaa1f6f1ef2f66d672585117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4961f9a5b7611cda5870e807a92eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6470498d097b9b5c56e1dd0e9d3102b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7174b60011dc764f302a8f731a49ca320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f53a0704836b77a15ba8003b74bfd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f456b1eb47d7e87f023ff6d709b244322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7624e37a0c658ebfdf4da9ef5b5ea2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27210dea38276310e3344dd34069705624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd90ae32a7e173fd46fb5249a68f6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474dd790428e8f2329b32572756b7cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73e739913781a0969b7d696e313f6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0a364df5142e516151a8b3fe0402728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08a78dc0a5948efe45a4b805465d0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465725434d6386a4d30de19b144c0ae930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d0a5688acca7df0969fa770c0b5ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb2d3bc15697e88745209d7e20a56032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a625573cee0116d72fb7ba3e90d5b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6c8aaabcfdcb12a68a6787cd50b8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a36436ab1a0b6904fb103b399a079e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19760117d55db379dc8d3c3bb5d6677136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764345f469a01ed1ccb4749aec212a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c75e6511bd0a7e9bb0c5aeda081f1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fba772d20f7fdc6c10b14f63249b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4296d635c8c37302af91ab007bcceb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1a525605f95aa0a30d26abc9ff84641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7a78e2c1bd769059734104fb3cad542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df53aafedfe4a9a7150e744c9cdccf043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f64c06f6de31983e96d3dba894819144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fca90f281c823e7596c66db0dcb4a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481a1857cf2d08336e2c7ade8ab7cff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f3b3d1d3dfbf32d4dcf22e8e33eab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d59a8e0a1e31f14b1527c87f4a9cc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2b233fbae1d18b0d41a7c8df2f52e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb895bcc112987948c1ef4601a63349650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0efee9083f19e4429b374ee7ef8ed051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790da3b7fdf9f51ddce90ee769596f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ab2d6c5065272be3de5d0971a43f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af12d70cd6e5bcd64bd3590731364ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a2f2dda511533725c1e824c26196c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74512ef45b5115c1edf64db2e93252656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe004d5c83ecbb634d784d027b3749757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c078446e6e1969fbcd780f608bc124b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4c06ec4930dd6d479134c6523573b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b517f13a73ffaaad3074c2a0bb5f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9eb38e009939f7e9db833e9a48f57b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27729d2bb34810ad7dc878da37c8c0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92719f51be6f856c48103f7b69b8e79463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9832595e191364c348deff73d89bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a16cf1d11470033d5d274ce678b09165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cd2aad3e239865f32e61e8784ff4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c6b8514155ab79c8285f10f199ef167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41a675dc9635bef52f7f3305c9605d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd91f8c688b4a3af62aba65520a4ae469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5a8f3ee4704d1e86179962d7e1a4470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23f022c370021f4048bb5d2d93535e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b6cd158a9b2c57a44bff74baf7bfd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df91a68eb139c9913d343f7406e240e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cfc4482ec76153ab7fbb80cae4e0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974827dc8e192021325c5ecf422392075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6653a6faffadb97f02fd58a434ab276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f198037416171876501321f020be9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff5ac3831a9bc0a76ad5f3611fa51578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313a4842faef56ff163ebdf62f2aef779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb63e7df336a811064a565bc1a0160b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d4e7731956d0d9822f552d2f8df6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210384cff0eb41e9d9abba03dd0175482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50886de611b8d15d280174db9aa41d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae149c209cd42b856909f72457671e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad365dc14b665918509a56f463462f1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1db86a656bd138ae1de44c1552df8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13451fbd47ad5d639a3b83d979404a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072bf6ca1ac749117d1ba0e530f362688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bd3a9ce0d4497a837df2cb91a569989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb53a743e7f485b8f0ced40aaa70ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335f849da0fcdc56e3df3759cac694191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869710632585b8578801b20f44c55ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e1c9f81871f36bfe396c8aa83e8a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6972283e57ea9585dcf5255762c3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5df62e6d515a047c03772df3f9d51095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b70a9bd32b75e3b41531a4568b22596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c1d6cf6cb217785bcc721a9e9e48997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb0f256e0dc6f6f0966cc0cb23e69898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834419a24446ce1b6bb57651352d71099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8f1dcf394f016f4abda05ec5ae17a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38893fba5737bce0f645e6de5a1cf64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48950bbf9be6b444607a05a9f2a900f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af746449594fe29ef7f5af00046556103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf21ff40dc18d7a8277d5a3070844dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5132e05b40f8444038c0d87048d2eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968e328223f43e9e2ef33f5e2034d51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd0fb6b3e17e7885a5cbb0bc7d4549107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfcb502aa44428dfc570b7d5d32b94108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bec275f17cd3f77431b2d2543f9ad1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa832fde7044d794ea7663cbaaf47c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90933867aed27799bde6f776d2542381111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddca6a9c935e9b4643f660019a7508b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2928c6b106fd7e82f35d313bd6086113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56460e8b457587cfe89f4e2a0b077d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fb83fb3707ec239198a0d630e1714115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58118e689e0513a6c31b592f9096818116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807810b5a6c131dbfd803fd3883b949117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155a2746c311d25c65197b34ae80a97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393066d730c979c1180479b24d796dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f277279e300cd7edd9e38d62376384b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeddcf7a619a981ef410f401725a63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a91cdd56418076f264070d572510a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a4a44cdc32298357f06ee473ca24c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b439ecfc72249b23ff1cf706d6f6737124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206871d5f33b8621ca768b79b86fd97c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd63f10ceeffb8457ba3431b878ec84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdf3778cb568e004877e2a6a3d9a1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c601fe45810af797b52c8c953ba689128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ce7911433c9507f11934ec86bbffc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a4647baa57ae4aa7dd16532182c6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02352b4740266af29ea36b09fcd77fa6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c975a51854c136b73cf7c58925334f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e772ad04fd1dd8f8defcccd2e1607133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07062b699b80e81dbb0ec9039195e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319356300debba640ce26079c296a21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7fe3e658fde09dce7a2d671f82fdf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a7b37cffd4e8a57c143525cb13013137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3773a979b33730df7bd1b0486cd8641138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f9fd70531d38dd799b3948bb2c84d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bc86bc2d7b081a9bdb3661de04176140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9991e7109548daeb138818346df0cb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138fbcdd9d9cd35fcef536c5f200f26142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cd1114047cca45e9d63934b315140143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c44fe31b5fb0038f61f002503b25c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a72e50e167356c1d02180047654821145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1187aadb10724a8c2c64baff61f1c47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b14a296658c6840171be5ffc65d8b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7e47f32abba8b1a51576cb11aff02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466c47277d27adb62676685b89dba92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a342031bd19192de3aa04f0915b0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd6975e2fea22ea48374d52b3fb8f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2420ad2b74795a4642049aa5b199bfe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bde9156c62ef68bcc9b5764bf7e03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97504631b7588c3f48a418ce4a72dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe0bb4b21718f1c98ba2e3f2762a44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca63873baa260cc2b0e33cb2be241a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326be06b3eb3587bd57ed1cacef2df8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2ef2accc20762de8388aa58984796158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114505c09157c16e87e75c86f1efaec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c305c7af9dd5e5af8893bda44c7aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65416b8103c880ece10f48be3d84f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c21d4293f175c3ab0a8cc2f833742162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54511e4c803cb967ce831fbf007fa8fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f2723d7c6225d65ea846ba5a37c38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74186652cf1623c2e16b1b31a2e933e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a71a0e946679db74f29e35d092d1c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3516012dd89782191264e75166798e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228c85778f1000e66a7cc8f33651383168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d06fcfe0cf99a2cb653f7b14b8081c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc0d8578f10296de7c59362ff01e1b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde6478605f3d2f9b3d5e56ff4d6627171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa49e14fafc6a7d3af0e8b8255a3fa3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fa411ba29cd5419ae6b242159549f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a2c3541dad37c2587ab9ace60567f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c174217afd49fd62e37275cae772180175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c12e87d8d59624026aa7702c4260a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7a40fda012b551959b7f203bb48e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb36f9e89ebd9358cf82acc619aaf3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168cfa44ed096ca7cfd832bbdde96f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8e3c70aa0936b1fb63800e8c1e8e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a9cbc95a518cee9f6c1bb587ed095181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3413fa5d601502ec626842e56efbc8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829172ab0333dfb454face1259042c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61374d43be423b976d45b941deaa3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2d18ba0a8b887d1c7a73dba9221b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fa8f1d4e447af684ee837894c998e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817a2291ba4fa76b12e71f5e51e0354187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550408776c55e3cf1db111502964ca3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3bda4b11dd1451c9b89afecf597c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f32de2d00c098ae1f366eaec5442f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77255a560ae80972ce4542efe058772191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03daa59097ebbbe2d23ef37c1f08f23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4b7b5de6769e0dfbceb616ee5f579193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f28b41fdd2692f2d08029835a54d74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266fae280f646ffabd6db0f86c07210195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d6315df1576799244726e43a5a53b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb489f06fa40241057d9a50350359dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecae1b9eeb2bd3c73860b97ebc4ad0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec8c7efd2e09994e0cb7345da2efcb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5705353049c31a697996b3c817e785f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2babed229a6f41aee3a59875d6b85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806812be408acd3487a7d596503795f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0e304ab0221fa40e4f40cbdfb13e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0bab6c75bb2ee257895e4ccb44e79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442122e7771eb44573cf9acf70e566a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e1f170b238dbb9c283cf16e58a523206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ef9e6da2ba80fef89088251c0692f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b47b959f54d5453c23d3b5e69c5cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff1c15124b7a755e6fe03a5993a089209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe29eb5f49540e0e680a60a227efb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dd6b09ed7478abaf7b849994d7d3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701588c9ef0c878e63e8f6f981084c88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9477f55f49cb5b683bbccedb325c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686469a71eb56fe89c335ddede1730f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4548000236eec5dd5767ab7c8f73c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996bd7c345945bc5ab50b4aa1441191216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5406ee354edddf1d9b34dbb0f7cd04f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d58e958fc259ad67eccaf70b1a6569218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261b593b6b6b1214f0ca00e06acb2d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca56e41a4e45a997faf1091e413eec4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd20cc48e4039e1a28365d5b006193221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080b76a5cb9e26ec72311f44be15bfb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcc88939ba557ed12053897e603914223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343daef0aeba32f38714d1d47acb014d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7629a6d993bae7c79d9b06ee9c27a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31955e9f295581054cfdc3bfe7a9ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d9f3932742fcf9502f290fd1ada58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ceec119199b75ecb40cab67f95dca1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265555b30f403e753ae734276aff5f8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55295ff305cac562a93cb8ea6ebc738b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb0f44c30411e06a15576324ff4390231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c6d7db03154b657ddd30ddbe331d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2f2344216906344ab27fded3f843f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2acedf6033a2a7a010ec817c44ee6c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffd239812d0727bd213e3472997359235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d4d659fc1f0e4b41bff1668a85105236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7f83be6ab97820f27d22c3ef0107c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef4a0a1405ca47d82536a7604491be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981754d8505c6c5a94b7b5e904bc7ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88525aadaaa0649789de8b9caac8c35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ab31fa2ca4b71213386f5d2cdc93c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10825e3557a99719f75f8291a3a1c6cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001133f599fa016c726ed2156c68ab08243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6970f6031412720e2f512b89b283e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edee6db7d2173a3c4a58e05d73034f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63c65690eeb3255958ce6eb6acb936246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb043ee9f656734a55523bc5c6deca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770ae7025dd916548873b7bc4a321b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d721bf26127cb24404605db7fe69c8f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5a452aa5986a139ccc02de7ea0d35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193fa8d7305cb1754cb5b25b1a60a41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28182183ce2762a96cf3c56d4863d31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee215f9f218a388ed1e55861b6b8f7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732db0f2a4030a09901f6f3da4b6d987254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14764be8a627c5be12bac9c11b0960d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b52cb86e1ffb4d752504e3fd976451256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06575951e029c475e8e85fe23a3fbb7f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457bf7d4739eab29c286092063cc14d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b548b0ff9e68f45eb66349935eebd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cefd1190ce3d97aee75d4f092e3b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587613f1b33931973e5402eff116a6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ed129469209054610f6560ed9cbfd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afc23fb98b14d3ccaf060b3e6cfc5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426edd55ef1b09a4d566d7c03bf5634264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3db48b8fc9bc63b324bc5bcb847f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf26b397d63b70e9ea2e2d75a4bc8c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbae7dd262c04b730208fb05307cd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6a709c4bc1d0d77c236954c2c1da5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95416e533ae584f481bbea36823131d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a08bfcccbe37eb3859d6f7983e8c3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fec0fdaff6772aef5a73542ab289a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675207bd0b36e830248834b11391e7ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41e99571bf7e9fd6d4c27aecbef97a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851208308e15a95071d76c5f4e46d89d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ba90f019764f783dfc50e85dfc91d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de2adbada00727a80b1466fa4730a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ed1e97bc12adbc1f352995b7af067277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f54b05874066679f4ab74ffa57b28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa5eaec6906907702cb76d1a248682279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4ef122af543406fd42525670464ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cd847de5fc1a20adca261d1431c04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd09b4f7ba0352889d10fe220435bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1bb3e5f86047d12b7b09daa44bb80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c40f6a327c087223371691b1d13015284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37db8d0345ba8a0ca8e4cd874752878285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a09bf44afec864cda8cc5f81467f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85cdfabea50606623bc30fd7498ad3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ae53d0963540d1a75c0f37b093cfc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324e9accdb6980a410834e1198ef067289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5d13e5ef8430cd40f377ac1b537d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2389c7d40695f29bb3c3c53a82c71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dff72d32098e7c52159013f2b78cb9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a75328fea25d399e7db801015b87cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6f6bac7f0606f70264e68697b8eba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bd61f3caffb063ee85367d8e7a6d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dd37de1f66a5bd2ec48f83c697e79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129e1fec7e068397ba2f98000f86333297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dbb8fa74b208067eab58b8c981a03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7855f6465f5880f23291cc6f902d53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3be92aea475203616d15b39b4b80ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cb0cb621a1dabe36e3b9dbe67e135301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d531581b4972f38da0137a64f1ef25d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231809a251573f1f6b2e3f58aa0dc63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad389de1d2f9721ef4a8f865fda742a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f8c4828b85983a537535123796299305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79636a84aba27b57ea0aa1de9b2ae5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd6178f72594492a63acd730338cdb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cafa555fe040c9f02d0b21a55b4fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315bfbc01fabdfa3566da73a844dccd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8427b9aca5ab57509bad21a647c88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead392540eee38be0818d4efa73f7b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeecbdd4c9249b40dc9595e60b449d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e90ebc2001005c3c179864e8db416313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a968f379775f4f6b4a37c8ebde5dfd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5db86f4c9dab4fe151e7be10675fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd09c0042a894ce1962a641e93446d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff6ecb5c7e35809411ca96e2f68d84317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec654ab7b97225854a1bedf9e9268fd2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda7645c97598b58b39a0a2e9c6c699319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23106be93950017b77b5aa210b61a04e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9828979d2fe50edf420ef74433c4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7eb359ddc22a464cc454554d8163e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3e02a7f6e0c54102eb6bfd3912fbc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075f360b85c42ac557811c68c14892c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66ff1e3ea317f1f3c8865b070afb50325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e783099a8f5c08f5047f35fa28f851326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800aa3043ad2aa1585f6194e1822be1a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64df619f43f6701b21531dbbde23979328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbceb8780e6ab6ade0cb2b28079d73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03587e92ebaba0b867b237b148502e60330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4237a149544e447ec58a5ff71b6f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04d3efb2942de76be55fb7f1e4d8d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bc63b0db0c370f08c94abf03033f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c00af75c27ef33c3b8eb8129136e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2826167e932caadc0f834b6c16bd8a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94825509e13e897a0c922422ba2c49f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276a5c928c079beb3f806dbcfdbd019337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e453e656ae731baafdd27e0147b335e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba34340c9b3520b04a61395f7ba26a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818723aa839df32f2a0dc5d535433afa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c03f4fe37c7e9ea5ead4256aff861b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e5f46c9154da977000c530dce75d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed294bbf85ed2a43e74eafd4caf958343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fb3df185a120758e1be7e5eb817f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53c0f275bec109192f0ea180a9970b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba158ac9b8a5dbbd1d4d1b05abbbddb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd009de7560a741a4a95af2232bca9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3579af2ca3a94762b100ebe47386194348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef8903c788f8ba208d9a773604b0e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b69682551eb1d5b6722ca78f946439350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b781250af0c72c43e6e50f5fa841c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ab1b91245c1d25b787981d4817a10352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfac2eb9a1ecadf47123a70d137f69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b73b47992cfd1d0417e5eb960e672354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52515f53008745ea8553db8844b0216355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a19ab8ffec53d55556b219ff1894c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9951da5b8a48e097ee3f0254133f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcaf8934f9d587f9ee2519c0c39cbc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceecc30d7976a89a2fe2280a9d5a37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61779340d843711392e1e15e5865c1c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe977e765e889af5d0074ad1703935361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520722c4081172a54758ce088ffcd366362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f20e1697d4be771e6461182813f896363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b2c1fb80fe41685473f4eca2b8d08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d88b124ab49aeae8dc5e69e1007ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3a6689e089d1ed66039399a4c0ce7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac00357f8b79254b3ce25158c12b902367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e1b4462dca459e0aa49dad9b74891368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664ed4829126058415a010442533c3b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ce7a1eec0134ced5d6a557859689c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066122e4fdd9f05fc0154d13ad3e54f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3e480e60bac3d46cfc98f0316fd84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bf2163488fd793d6a97e492b13e1d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4496ba65dac7cdc086de25befbe3ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced605d6f0957f8ba061c62dd08421d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46187d2f95ccda631a15a36ea6c2ebdd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ee2c9804dd620b9f5e061336e68ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4a7b60820931fb5b0105c4c949e87378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75431744e9bd77edf46b2ab149e2e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69adccf404eafa4dcc75cd24e728906380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270a38b8e449b5c6235732af82c04e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef10f25ff1251875fdeeee84a7a68f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65224a7f6cd3447eedaebdc1dfec3e47383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe443535861e309744dd6d65ce742fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d44ca4124fb54e7a00be89678c70ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd942b4eec8f3fa4dbb040aa5264953386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2ae59a5d9605cf110514a69a14d55387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8482f6e56b7bcfa54e0067e3e656217388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4749f568241851691b5cf02334c64389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9c1abc4b69aeba2430f98069e5d35390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c6532eedb631b915c0a5eedc37499391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285cfdcdf3a28c6fcdb0fe43157949f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af27d019172c36ecff2a775dc4abd6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d2691f0a4ade46bbabd2700c53242394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9af39a65f3484cdde4505721e00da2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914570d4eee305cfa5f0d0f04dfde6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0f92dc041fa783636503ddc26600f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da99cc129c9115a5ec1878dd68815b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2087825aa7267b6a9c1b97aa2c5fe3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de102ec8aced51b807f3471ab46c6ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198f4a2b7a31fb9d5c2d10b1a506ce9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf05f0be117c27cc162bedfd5949a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5617abc86240c7494639dd0d4eee86403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235122b752b2314f95516a960e087554404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5d38bf4596aa73df1ea2976d6e34d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8381c70520f880174abe99c3f232fe7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516b746f8bdbf49d9ee0d88897b31b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27561f72e3e1d27082d97fafd4c196408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47fee9164a2f21832584d1e30fd5e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85f6372b7418f6ef7476d092a8ad3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa5f792ac043d7af7cd7f180def696411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c92e4db4a9696b37cad4b144b494c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cf7d72ee8d199ef229112c749547a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50764bf8860b53b29b2ebce62bae700f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba381582638cdbabfc07f2d2f39746b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52950323adfaa29c65432d07e189e176416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0150f430128eccf92da57bb25b444f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d2bc16c07f5aaef1300e4e3adecba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c931985e41547a9b8c462099ea6c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be1ba5a5580d431691cde298263bc9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ed74a8035c5cb034fbb7860064a33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b23b98a6bd39cd5497d489b98fd12f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698b21d6fa1859b5d33c73b42ab31eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a37e9361d3594fccde5c276eae3438424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3fef2ef2a71d95001c2d2f9b5a724425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dceb238fe095701b64e5d77e57bef4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14451bd5a89256962d7ff3f6c62b7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750413ab3149ebfae52e62be99f9ff7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cc075e3f185fc94bfc24f5392f6ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d6ebea5a53004d12e3f65e636f017430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3f67d0fb313d51185b42797b7a564431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd412274a1c47fe92bb2042d3cb5f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41568ded8ef840fcf5b75d1cbedf4c3e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c518f0536a00130f3ed424325788bf2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb9c069baa015f41bf2b923f6e8b19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f854a81cf3b225fc932ab8b7782ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07412e5d5246b5c0edb54055a445e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7634ba24aa4cf022b87ccdedf97db1d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a22e36881d828e14a994132c9a58f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a3c4f85e14be295fc1cb041dd49d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2fbe87350172db9949150c8669589441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dd7f57b25c501238baf9d1562c17e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18436ebbe67718e655a84be1aaab058443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27deb4af5dc5a400192995da22b2982a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06fa5bc9755920aefd267cf080ddf1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65393897558ec6b9e1cf65c2f0288378446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c694ceede440eea75b03623ca5083447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb998de8a8cfb956dcc00a895f6bb38448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff7d3a534b138012cb27c4f827bf49449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b833d54b8801c8bc950ecc5df1f53e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e779c6c270db8ccd572ba513ed7b27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3038f72807dad95f0507d424968bc9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9099caca2976b48589cfcb6dad23f23453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb050034b08085dd24a43814654d79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1451af51f940860bc7882a40954016e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de99c8beda28dca290bcbea13784c6a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f26076a75be00dfdf0e72b15e623e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651b0c86ebbc3557739667cde9cddef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8abbfa0b77682d8a4585c45e417c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a3ad416b08b870319557ffdaeb79e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e879d9f7b7689f8f7d8d2386d61b3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7705c7dd9444b888b4bf261f21a8b46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4d4ee47452762ba581d40ec6dca91463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba66450a80fdf7821e521776d6cb06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cdc297cc8e164582bedbe46d5239c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4ed41d921fcd1bfb5f0fe3f89a6ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44facfbbfc8f1392bc50c51ddf555d43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de383a9bab40809c95fc12e5f589c97c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170b56b0ac0946305cb7de51e5f5aa1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fd00f86d98dddc88fcf60e831ae40470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671aff0c7b7e28f87ae6388abaad297471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f26f65900b7b6f5cf401814b14e675472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1240b2f3c24186937637b2f1ed18241473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d91ebceddd3c46a54bfc112f9d9a9f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e3e6c90c8e55fc098caa5738bbdf1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0b8500036fa0f15d0ef0bb67697d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e08733ab77bf77de8f91425c131f11477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb69e06a6afaf02c23173b6c1d19b61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5825cd94fa0f7cec66b018573e0d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ce38a617ba339ce5e070c3231c953480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde1f354e3b59837ee837dc8c38acee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7a10c8f0f16cd8215f6f40a7f8207482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88192396b89541c4151e7ce02afd6506483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a8b6c877e534a2bd34264bc0593f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1b10ec04e174752cef24f39a8d260485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6708ed96eabcecd48beab83a098a897486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba1aee47ccda5225827035b0628678487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172e9c718edf196709a77ae50e18eb1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc382688db0540a2cd084ab6cc7f934489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bd4a8cff8bf05ecb7c1308ab3cf65490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45e5d4aabfd0eb8de4bc3a04420024491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc65ea11a9549658e66571970a5351c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d29a7bfdb7d84add2a1e3c94218b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89775353225850368fc9f1aa29ca260b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf43fe415d37cb4019d2318bfe65945495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36804d93e6954c19ec6644ee7e3f2a2d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430d9aaebdfe2d6b8b5368d58380ef1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f536715a30adb714bb4142f82eed0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bb3756d20e38df8c96a9e78323c4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8284cdef06b5e683f4e17a6db1b49500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f594b1d9bcfa60e64047d197d060cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb26042c2f87519e90360fff328b87502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b7fb5e36ca9440ed79943ed5d327c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc65b3f1c09e877a67c891585104e9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921f4d11a56cb49fd8edf40bd3656ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77eaa77786bc1b84e3f08a52e17f0a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ace65b31bc774241254fe5c09eafdc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2af923118510e4c139ade8e0f2326a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf12c807daac7c9fdb10f05065e87cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a95cd64ce09a8f7a59c9d25fa25ffc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd825c9bfbb5e44d0834de418702c5e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd08cfa3be810c5c9dba53da5748c04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba0f8ed906f36bbb0c1693d7720ea5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c230448f136d67374c1badaa47f21514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b1986023f1c123a75e98e678ea188515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310add25db7cb8b56c55fbb4ad93c975516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4a2c4b05cf8ca00a3a2ed497ab434517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be349e6525f8266429198905fadfef2d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41a589df358942ae36575e0e8ab0f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc57492fae900df00ea1b99b3d0dda520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faa4f04b0f214f0be615ef5f70e27b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f56764ebef27d5e787d04d96a69b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e206a93caf1cef209bd395ab7e1ccb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530475ef8446474a1cec9eacb51a015524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e6954d1a42d94d9bff55465293b00525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ec3c5f58dba884e8a9dfafdd4d940526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79bd05b0c5af8ca2da9edb573c6951527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46966d3d3ee0abb37126efc8881b6e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea86609f20d4faa21a32a201451674529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27d19a988c3e6b76d3d4717388acf5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46210683dca3ad1b76700e3b8e55f575531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780825d864dc5f1a62482ba8390340a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf0e17e187eaa65e09bbf3d6963288533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65c95ec87d66887f2c4d6e9331a9ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cffe6948b3f3cb5989400f69e8c9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da196d8d09dbf008c4a3bf8dc58fef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9aa1be7a3636ad9ab743f086db753537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358589afd48d0eb9db61cd2d3ba74859538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36730f0b4c13fe0f495a180fbf047f46539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3725c2f176c5c431be8759c2e92cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ad8e23969b4285fcfcd828c308239541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2df4d9c6b9f0434295105304ffb61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e74766dc106dcbf8619fb4c4d77df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5f66cd1879774c63366eda7209679544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bda8b6230c850fe4df14b5828808c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018398ecc3992ab0c8f072a6e2e2ab7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91e597e9c69bd3b67cf518cfb1c29f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987dc7f35b3ad4925f9304f7ee12906548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71286eb461ab9dac92689692b6cf791549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6df1a7712b22f9ba8e3562cd6fd2b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f514cd4dd2316889722a282f84499db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc39420966f6c177b05dad7ac695c47552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bc6678658015109f169508e4fe1e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f2044501af704c57cc81252d0fd7f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91431fe4cd049b12538716e8dc88ce34555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0da2d7ba67b468e641f035042976bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f9ffc61c478c24327acc9744d0513557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46867e2d9654849c207b6f0755b2b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de520576d19f5e6ec9508ce03b19e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67c1b60c20ea34c4b4827ffc68b7a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78780a88e504f3621cc61b536b7dc9fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cd2ba3b200d18b5f3d35cd697bb2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185ecc739599c66731bc7ac79e6b1da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3365df83cf8da0c4a98b6ac9b9672564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39badaa392b34d06642d50654b157a0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63fd5a658354fd01e8009fcc3b7c73566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c834ecd6413ff4b43c1df628ab511567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb2fa96f1d45dfec927108c54e9d01568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7944ba4bd59ff56b50c58aa493e9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3103150f8bb242c4d200feb1eba4c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1334023ee5ade400b68d560a3c07565571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42bb0f761f3f6777c2db5340d272d4572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>