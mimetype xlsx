--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c63a3096a1472affbe9492fe6ce3b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5aac3f77a940a87c38dc5e486daeb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f56e3082203ade32ef9cec8a8e1283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e366a796fc3cd04093b13c4df544b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179d6b6111cce9da1d596d33d3438e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648422e92c489d0debbd5194c1537386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa12b8872289e620d873c5a644a9b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65606186382e606fecf5f7af1ce986748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1119a2ad8375b4ff6299649f508a4d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697bef7d3041fb8e636520f0fbae42f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446853320d9dc22edb3ddf635862896611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f5a0cd014c595c6f2f7eb96726da612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19caf18fdcae9795781eab3fcb209313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fed23079ed1c75dd4c565570f2cb7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bad8ff2d2358fa09561284d27d4c6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5076ecfb72d584eb8d022d70f46de3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630637f9a1cf8a79edaf6f59d983d8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc3a18a88e62f940996df7bbdb864f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1563986c4eba22dd822ee34342c69919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323febb728aa2a1a64c5a950c2d034720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337c81a3c8c353f620df876bbbe946a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd4099b6a0b089ff6cc5c3fd5a8c0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7b8b562aba6903c810270c35edabf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3f6ee4a7cc012b3dce7cb976e8aaf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6f89f0f89406a74d1c306a252779825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8324095d6f369e3bfbe04b5124d67326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adf1eca16b061bb38bd78814ff5b6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecde28cfc8c5b58a5b25bce6ed83fab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e250b52b93f3a469e8800d5fc24f9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560f16bce05114f1a650a69576d791730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4be41fc3cb4b6df90bae906629be7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e3fa5999b44e38c4a24cd687318ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c4ed10f40385701b5d045febe8d5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c17a6688ee0cc6777aeecf1a765e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dd6c5003e0e3ae6edc51fb993a4b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684f1b9b3f8b3571e57871bb6add29836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333587bcfd4169c3b4f1e5dba868b1fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5af18409e7da446f05fbf439de4bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeed35d88e979395c78ffe8f25db08c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe13d8ac76a39ca16e17a9358f48eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8812bd08a56dda4cb6a03159534ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96e3194ba1f5782cca44d1a87a57ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67b25a18417f1aa0dbcabf10ed577643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f093d2abf7bcf572f46c58cb61e77b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dbf29db134a09cb9ee8b467dbbc6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eee4a98c5d5ea63c63332100c5fde346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea2f9b805e3218ffaf008884f74d3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f2c29ed229bddcac0891ddc2e5c2348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69899f5fb18fcf5357eafbc716804c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76364ed837ae6fc28c2e418e1d280450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8d48c6dbb4c7db62f129e243f6c6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545c438989b5cb854d3e6eb477c4b9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959e0a2c2fd07a609a5dd58b3042d0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95585738088297a12610b37196b66d3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59096712e435e9611bdfc2859942fe155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c134ecc7af2eda6bbfbee5e048251cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fea8419d7184717fab1a7dc5058b9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6ad41fff01db4bd71b8a95ccae87458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a07bcdcabe07f4f00bdd24ba0a16d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30ff8c0520f7e8610db76146f0c08a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb7560117e538cca4d41339987444a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330782bbf31c2b55df5caa0c3565759b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a054f6af6b4a73fe72d4454a4847e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4761a5787711cb13ded503d0af0f9d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b442ce683345344ced8b9c539f95965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475a775a97456437bf62508c9c5a41966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08df90b0d03b6fe26efc0253af275d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168349d5de413524dbbdbb2071ade1e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e181d0016891d9dbe18a30806b2b7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69db83acbb4d0ab4dd89bec2f9fec1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c29196b036e70f7511bfe912b5da7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f271a13141408b9cc4e0cc5a29938b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6916c6a0e2b06c6253dfe5a0f1a1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8404ef4b1810a08d621c9c6a5a00674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b3552a86f5e79d2b576036abd16b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17d550cfef8358c3c870de74371d4476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7aa1432d1c2b978edd6b03567660177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57343c151ec90e2cdd32848edf349578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa5b69939cc738adf413a6ab05ff2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0019dc067fc93943b7174a3730bae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd651e8132e621525909bd2ff7b2ded81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca21cea13a6be85e69ea043e406c8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a33e0536266407b0c4d67486c404283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1166a99e4d80cb64b549844fcf61f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cdac00a5e543edbc718a9f063a6b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf363c062593bd3bf468e5651e14cc9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc47f48dbbdd770993e6b6adc63350f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38056847bb1e6225370e6e1556bfba2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a220fa50c74d0705fc619426cc304b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7728e435713cc9c6fdb6c66dac796a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfa28db24b7769665c45035d005e1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb92a722ccb73eeac552e41408c40b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020ee5ea0f8b9093243179c4de0a7fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df27e3a475a3c4cdb40f8ff2e0800e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f55d383dc37ef7876be94856f356995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7297958e95610e9cb24300978beb4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324abccc0ecab48bdaca0fb07a35bd697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c24618be8132a08e01930f166feab498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6e949937a68191374287040ff24a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ace52a2b734c9616e094514a8907d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc16b3fd5f589927e1f63ae8a8fbb2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9641d5ca30087ce33056f5640b2b740102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d14bd5aa1b0477c3282c30fec32b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cce8ae2b221fbdc6e5d321a059053104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3c4b47d257745bd5c007809a19ad8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb6b8998ede3d3b9d8f408d92a5707106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca9b2710b1509235216c792e928554107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfde93bf2145e085d761129f185ed1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761425806f7f611fd585c98f1c90e2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc6635705b031a932018615dc75b87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43ed6c038d0820f32883d7a61c5f28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b2c72ab6cd8b58143266b661b8c04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560c539ab8062360a09864cb30f275d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa08527348b5cc76be324bf3ae78b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3b1959dcbadc006accd504deaaeb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbeb4ef99d3c5f8f7eb809e8a956813116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a59896256cb65ba26c8d89ba72544117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1842799b8b45822e9039a690a661d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f129d0991efde7061bedd1ba34a89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e62882a33c816dff7defea57a69ae0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79d749b13fc3cebb5ae353f3423bd5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb572cbd92a953137af5f5ae8dcfd4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fc58aace9e48f10781a8c16240066123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57332477c9ac8cc2ee05e30325125c78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d408c94f787acc88e13d0257c0c60d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5c49b703d429a70c321c32336f72f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe459561c60626b83abefd0995ffd87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d024a0b18598e0430abc797c3df7ef4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768be538a336fc685e89d1150856af1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534a9e5b446314534c478df852bcfee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9760ab68884cc2c5926fe552fd5560c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf09824909851414b41ca7c27bf5ea5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf768e1e086daffa3956eab2712008a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79027e99574a4b6c5d04979871896a44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d771d8d87f8bd45b35a16b6867509135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8706a908fc8bd92cee21fb62dc64e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9dc47b0c1bdb59b79331421ada7e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c999d7f6e24137fd741fcce97d1b18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884ec9b2f4c73782c4aae65cde8f346139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184df60e13444b308bc63d1725ab16c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954644316258b4a4ab8949f32998753141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511950ea6fa2a2fbabeae763a309b75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd83856442a4e685b70f9c8ef9fc97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729e4c39ab1b396f035af25f2d4d01a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f4c94601358240623b009f4bc7514145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3904360001ba3d5938221a4f152c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b9543cbb6ead3fcda0b66b014f763147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30310bbd8433565f4b74c255cbbebc60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf24f9099ce03de42a64edc835853f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290baa0396d7df63067f4724356d2f25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b08d62405f5dbf5416f43dcad7ad22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20119b3693afdda839538e58dbce46c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa65bd43303a68581f70f8cba9520b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1400088131c979214a493f76bb71a7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752464d0b8942318e187b90eccc78ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4c48b25e07c9dbd207b1a1a700902156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21046b434aba34e27ec0125cb725d8a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376195f83d6e6cc50972bc6df50bf3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5097f08944993a167efa533dd6f6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44865d84c84bcf8de12eea69ca560f82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f18d44c777122f2697dc60d645c71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e716cdf35ea81b3a488862b8b1ffcc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229e87352ba8c26dee3d8fbf496c5e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7084de843ddec7c535c4d592c7d5c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ffce084747d434fda1f081e0c4e62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed95911ab82e54c4fb1e9b064058108166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b780e161a7c5ba8c8ca11c244d31601167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacf26562e115a71ad4e748cef69909168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdce0fcedde151a4887fd1c90e9944a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31992301b5fdf96571835259ddd4f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803704d9cda362c1ba147007102e7ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4b88d18ee3a4f5e3b7e740d083206172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4064048c7b6d8b3f8a0a57a62912ad9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93267460c33968f8f5a71ca5c807f48b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10050ae72be32d51db4478b1a58c5db0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b853efecd84eb39990e2060f64f45176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd64f7239699f9c94f530abd4883a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478633bb69254d9afa6a97ad49dbde7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d621f19acd9202354715eea4861fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef586e0ffba285d652463a506551d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c95daded38c6eda6a1576e5d457f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad91c24da7b077f3ab49ea52000dc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088da429da1ce81d0f208546a73f342e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db291c9a8e0ee1363c478610e39fc4fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283ec7a288ab9a7b09d0bd525ad947a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9876919b418f696093f24872ef99b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fa22bab0ab623db1f9fafbf350a4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b493acbe52795a3988a693939ef8fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d4c34f1e302d7cfe1b00f1dedd1dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5777d043902eef9c06cc1e1c87e15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a9f12678647f2f64f14454ec63e4f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ac983cb732ed2add4d1c35896469a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e668d737f1b73c9076a64627d566cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b2bfca5177edf57c90fd0c63f2fb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b778eb01dc7ced1383807a2030e5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa7e8f5dcc591e50a6192f774f6f85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f70ec6e9a6abb3134544f03eabcda4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d0b70ba40fdc71c7c69f1af0c9c80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862830e098f5aee1e466cc3ef53571ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40fea7ebd6c7664e5f952d61f94161200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e757382ac08d0efa549436f0485943201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875d220589b4952cc0851903a876751202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5430068ae3bbe72ba47a9bdf1579158203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652ceb0356dd724135e49b1532b2396204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c95d9c7269d4b9cb594ef19c3e890f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e832d0bd0ba51ed3c13c19cebe6af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db9efb822b222c1efa9e4ddb28d932207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ad630ec5e544c0d6041dd09dbf1bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde676d6e77bd41d0dafcbd848856e65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e503b1476e066a54a2e5a09823c15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c032bea1c50dda201c23fd7cd3416f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b95e736305d35db25e081b22f025f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59987b16d40127c8313de806b6167681213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a559029372c718264a07697e592cc0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92fa9d959313a5e454038acfac2102215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4eaed38ee057eaf430ed62bfa2d85216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cf27fc623319019ccad6b678caa0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29604803e396432a10400e904e0ab23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9cf89d1eb106bdf86b8f1283592c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ab88672b43dd70af2125cefe683f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3ee95d3a0c7ceeacceb37abdd6a3d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a981d100f42b79d34e8deb9c931d87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775ca917ee11afefa94c4ca08eb7d5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300132751d9c3f2f0beefdac1615481224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a986a1b9d8d8b90cdc5b2adadcbfd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025ca1a94962555b710f5e31fce18e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc55c8aff93bf5d377010243ab0500227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a3b60770382b178158d06d0949b05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a182ccaec6f39cddc4bdf3fe6f188b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fd9ea6d88ca1b1d40688d077c6024230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a67f7097e4e8af1ad8273f70ab447d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81303db942f211bd56c91111c1270db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa181fead03fc33f43ae477366e8744233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c616add8d0e9122e98e98fd5c35b44a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28803f20038e148f39197c5246679698235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1eeffa0b7aaada33f11b7fb201739236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e431236c1226ce6812564fc9bca122237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70d372d3e852e79b65828fb1302f2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e33de313cfa94e947d7869d20be4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e459384c4cc737526a4a145adda033240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641859a0432b9cc63a5fb39ea8e8f14b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0fd47c851b64b1a8a23c178af0a62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5cc5edebd69d1fd785a751918f910243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1bffaca7f7eeb64875d561da15919244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1d45aa2e601c35dc03579af7f043b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb674d04bcdb19f9b38fc5960cc3e71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e60a732dd3f0fab77394bba027da21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e56564f019add1fd95627956517e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e86c2e8786880e41083dd68539ca79249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a05de8e6ca63f4d5a0241d0460709250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee023fca2724e331aae8bba57d8a75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a03090c6180f20ba87829c5c33b1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6cc145af160f0328f44cf857114e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a004e3e36724b174bb921a86434e87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c084195b4712d8b6305080428231c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03177848058906cca2d1f37876e0b301256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648ca8831dbe5518d015690a580cf0b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85a973ab76893eb623b083bcb11053258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1e4cce8a9c999c8c43a8afea0e9c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaa3626a251d974b00f25f6e298ae8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b15615d595a303767331863a0a147261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2693bea7821bc77199ef1a946fcc8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bc70967244c459c9864d3b6eff07f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba167afd817199f0134c0193744d87264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568c115b41ce0ebd7201066a40b26ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf846aedc0ccb90278a6abedd712465266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbbac61ee9b318e3003822868c9222267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a230875da67789bb91913c5db0f61268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454b6b3dfb055263c1d52074c4eec16269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c05ed2473e04f5a4c0f3f33a29253270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cb9e2108a6dabf57ad21fe6e203db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cda221f2bfda0dea2db1fa63ec94d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fe3e7dd95d3e03e4c6b81963ba887273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37861b86a4afa478c41b90d5a4a9f024274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc7c12664d9a55e36baf216141085d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e767cb7dda3494d6827a74df4d5bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdbaa1399dc15c24cdb5769116fedb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2e87d9cf716cf9beafd5d6f60c813278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3719f28054fd11e455f38422330f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68755e045fb12ad98b9160a8dfb54d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc08ef34a30c16d79c64a5821561128281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629a44436eaac0aaa4d47d1943ad325282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd36c1d2ba4b2691c4eb84dfbc636de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf8b0f3feb74f2b7e09e79fa71e554284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f602a0c90053e27218209d064256c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207667464ad74088f5a1cd43a0592ae4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec6f91557b899390e01a770ecf4d1b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bb1dceb825835d8ed891aa8bd01f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb8518ead130d93948d46f73053295289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e604302767317717c5127b29476de5d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cabf293acc71db303b1e3cf0fd0eff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a1076f8e84d7d1a63f1287f4fa4b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8bb0101382a8d36c03f1c86bf7ec8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08121390e02f02d84be36e3302f1a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342e53a0de6930c1af0c38499e0a9d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ccf9471e7501736a580a6718bd97e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472f6a68196006668ff9c02d443bc40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0a28987eed4a2f7ef428bb1478ba5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab747eb43f9e9f10bd3242e3ddbe3bf4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c635dc49f8c4c6f6203f2173ef1e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7e03f12cd646fbeeb8b0f409f12f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a529f84af856bfb54dcba8ff75ca05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f255c4545ca4850730788868556e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ce93353395add1998078945e12d3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88d4f16f61ef0d9cb0c2d6753362ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866898056c977f2f7739836138da7ea4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cfd214e69d6fe50423c58fcded783307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2053d573f5d93a7e03b49d9492e27eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bdf443a6d5a14ba37a230d99dd8fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896ba6399091867840e5dc05cbd9395310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843a459cf7a2865a4a041f33d5655a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078919f75136b34bd57fd368d068ea9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e5c8dd2f0edc712f86e0a787c9e80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249df76c10fdc6ca9a9b255a94c6e59b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1cad48cc59463567f4a5353553e76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6e7847f32c64a41119135422ffb1a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d596f102a03f97a26c0949d7d7af4e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164bfa88f654eec3cdd185879f97410318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5bedd499eaccdccd4593e5876c538319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619d59b546cd6d8063e8cb1fa86fea7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36f86669c866da5054e3b379b101bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910298863c654571868f87bf065222c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6f205e854d688abd66721d17b4c06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d301f2797e37990f8eab3edb713b52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893261a66bfad068601ee6552f7664c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9b5e91a3779f57b4739e6fdd81277326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae3c2cf3fb4d5da370b906d17b22a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02a1a7fa6a4da4010f11294766535d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640c33118078894a2ada0f29e320087329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c227c22e3e79e155cd41584aa8290330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41128dcbf96d25b807f52d0d06df60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d921b7513d35ce018b0cdbf167540a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd98e0743a77e1442600068d4c0568333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a04be37c20599ecc19e632505ca62b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65747c46d732d2aa1862d03ddcc4804335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af954668d375050b9a6e42c48326ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eef9af159e942ccb2ab9790d1fd1cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b238e38a2252d81d1cb418f01e6f04338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db6efe5575ec0ddae85d4d482cd625339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d0d1fbfa5043ab3ebd78d463ca331340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448797c1a20a9c5a007c5fb40d0a87b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dbe6dbfd57759338f0421d986b417342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54083de56bec9c95f1be2e7bb39cd5f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813cd4f7c0a3e609400f14c8e25dde0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3101babb67b1b10d9b8ce6031dc370d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fd39fc31ad7b8dcfea7ba2791898a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb028fb52b5dedb2db394510b7d538347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b76f7ddb9ede8706f1da3b366313fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86fa305d3c73958b21bc2428eb53bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e981eb9cab511d646a01a2afb294c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff05a4b27595a4bd4e8a0a661757b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f2f98345325ce59b5a18812a45b91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ea52b2d69dfaf92d8a618e2f15b4a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb4759aa0955ad38c4db57faba1e59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b7cbe5f808980473beb81c1897ffd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db85cea75c1664c4d63f254657bfc6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e510d8de4ba2f233563fb710d65bc2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aff130599ba427582a0e258114cde358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3994680bd3f05db4afbce6fc74a19359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71381124b51bf205b5529a161a10f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477e7668f516ec9ff6cc8d0a593be4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae736a483786e20edebda936788aea7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143cc61e65164f3f702bcd5de5e5867363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a466d53e399b2a547197a9bd6296c03364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5bba0aafd4dd7d9685e434aec3ad0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9d748efbe178bf6b07cc8085099b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b786cb4582e95088b26ea6002211a38367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a29e4a8816f5de3ba8c0b9ba00ac9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83591eedd1b4736cfac671848fbae2ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e62498d73224ec67c3009ece08bb3b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039d36cfff3348c31255889ed108d19371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4638bc4109e652dc543bf074b811174372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c323ed711019b471cc28a4cf21e69f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955be8bb51a310311351c81bc26105ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68cc15623bfe24545bce8cbb55f14c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9b05c730ee57e8a64e5f8fe44fab7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05612a8558aae53fcc9269ba36bea7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64abea4fbb5459180b7863049f378f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc735243bf47e880e4d9a761e1a0ebb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ae80dd317b985cf1e42a9c583945d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73888385325a45daf5a3d0fb3eaccf82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c87c9351755c75a08d37e75c3a8d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961275146c7908424cba12431f746c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc382c3341774f66f6fc854b4baf91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f10301792115291b85152643dc792385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bd3d84caa9fc8750fcd8208297c40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6e605f351b6bee85d4ab7549205d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f4d82dfd4d70dfb21c5fd02ebdd72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612054f74502266a5290e650a33c3dfc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705ea0f16ea10c2ab29fb3f6205f979390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a5da016dae0f2d438e892dd0051f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79719157185f3ed7b80711d548246b3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46308b67811081836812ec1b8aaf9828393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a224adfceeda379f4f8fdc857b32513394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0352c42fc74ff54f3ce91acd8ea4ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4242f123ec558e783ce6a16bd34ee5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa323c90e5341f8d4dcbc8b3a0771a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae478236bf44ee5fcdf77f59b397d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f8562d65ee2af0368b149aebba970399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cd063a91d7d10b08da95ff546160a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d786791f508da46e30a7a206cefc8ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3ec6022e04e4c1b1c90220967c872402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57518885df88f34790a2bee34201c159403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f3c4e98550298a582e1df45937408404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e6f4eaa2879f8babf3e764a915c3b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f0985a7a42590bac62b71d718b174406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beacc07cb5ecd972ac59f749945861a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6d952f5502aa7fb87d4641c40de73408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e83675dc4f0fe21cf893edd9a9822409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090e4235da44418228f95630b3abcc6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99928ac0018c92633a2afb96a3bfc597411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315c79414c9fb3c494992ba3b16466f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef847bb43f57021a8eaffb53d545a84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05998c3ddc91646fd194ec74b1b6091414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b997cefb1eb289c8cd39b82bea196415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47868071c9f261a7c16ba4d17bf40717416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84f2f9a19673c01fbe9f9a5841c159417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398051cbaea4809b3d155d23e4b32a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946862ef2b210720a8f61f846fbea7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59a805c6f3d0c639dbc3f9caaa79ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc7786e402149b6bdf4ec4106e49c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69301e0bdb319a282c540d6df6c306e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28144be9e2d6d8a4cb5e503e265a6786423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18531ddf33874739c958a2f8e159a886424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2d72b1082de96658d39f46468f7ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bb785692a95e8f63357094e6fdca3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cbc70fde3025e0918a0571addf21a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923ecd31bdbd3af3e706b24ebd62ce7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08084271ce13d30ce4e04da7495f9049429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29201147133d56b5e0c0ce2d738f417430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56978d78eb38789679de20021b3f45a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc58ecf83976b5e45cead2a28387dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efafcdc256c31411f72cc6a794442a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac4a8b9ea2090c733907c0643842b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2611bc810637751d550268cc373b76435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7a0084dadf215c4f0c2f9e80f3bc7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3336dbbb2dbe1fec3fdc8d509ce8107437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1145dee4bb53c205893de989f3e4a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507333ec3c7ae52ebe407dfea2aa39ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8b31820e111272378ebe0b38bf181440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e296328bd854872ab78c6ec8b5885ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573289809df605ee7df5fa52f35d24c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607702bcb76e94af2f350679676fb707443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb257eade8f8b77796a07073fa0b758444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf387d02d0fdb57c59a2652e32cc0423445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f7b14e150815f3fdf4ac9a8922cb4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07d85aa2977b521a01b6f97ae89ce5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa816dcf93b15f2f61cdf2f81e4017e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d675a81db42f4c5c54d61a49fc0c7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737912a367ff3faf287e766019a65bb3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf8be03b848498e7977e0a20acab86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3643f15b073182f782729be60c9735452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ca2164b8da767a534682e849de1a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b525a7e7ff3230536d6ceace2335e8d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef6250ef6fe4991ee1c1823e386cb2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65315223de771e1a19fc32eeff169445456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e41f9483ee3e1c674ca251712245ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd043f89add4fd7eaf7b576dbca3e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248575cc937b0aeb86f2d2a9c22fa5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42162dd4410449f9c798253986c72480460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59527d12ab39e36cb983bf09766b499f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0c4e76a6b4f1db2e493f4252a2b90462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebc9bf9f1e5ebb14b0c5b8dcd2f2f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bf9eca2be315022fc0a9a73ba5bf9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b8e033b085797b5479afe54c91767465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cccc6cfbf216409cf8f3a75bf4495466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114e80790929940718a9ba543e74954467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb22ac6f81832b82f4b85ca0054da9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8e98f68443d8994452db1d7a8cdad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1375e2107718c9a9fc5998545d7bdee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b319679f509586c98c824657ba1a91a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205cff85f484f69cb107fea87429565472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c469de2c8ca88c7b39f6ffbb31ead6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a349d430b6e9114281df88571a44123474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e20d9aa8d7b7b44ee42aa6e7814671475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68df7cd3fdc127bb66f5bcc27f0b5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b139308e24b1addd5bdebd77cd84c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08efb89947486d0c1982a5616b1f1eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e8e5ab11ddf42bc9eb7c3c8a01aff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0493f889837ad7167bb604df274f093480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5afc1420dfae0aeab5abff5977430481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d38aa45d98b4d95698e6f6ef7c3d9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775efd663fa9d4f3ce40b766ab246a16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f99447c41c8edf883ece8576de1efa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81e3fdaea12bc9ce4a5144510c4351485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f571a43c3a1c196407a76dd57c9ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d43b245bd80d7752283cf7b9d88f5a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56615bf60cc032f871da30900dd87eaa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143360c431270998fcad038904d23ddc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bc71fbcac46cc11054b66783cfcd6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924b0f341ac47db718033510a7c3dd0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f21dda872045fcc28a8fbd30c2c02492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f51aedfdeaa35969acfa64766ea58493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d66d866f8208409519453cfa69869494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7b7e4b8e938e8f928aad05f014f4c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b2ead065aa536ed6535b3f6b38b94496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed82046a72b61d2e5ee78e5b1f8f5c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4a7e62c423c78ef01c8c36bc07c9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44518d4ecdda76e2fa694fdb515ce0ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774009b4e4b5d435b02b745cc3ec516a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f3183367bebaa441e5bce734ea82d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6814d983637e0eca527192da9f272502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23e64ce98c92973b88b40b44670939503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a35988dabb1c07a2f3362aadd995fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4381224fb211f2193f920da3af5f72f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de309927408171bc6e573523f96574506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22dd998cfc322b71557a25d4a71a75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed7abc4a4ec76ed2dcc4697dcc127f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e43580b030b97da61d4f6fcf65d1b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924e714277105e93df2aecbd9e610f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447acdd52cccc8dce95a7db7a3a71e0f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c519bef2ea53d99204f238c58cf4a5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbfe327ede0a43130a81e0953bf1ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6e940b215c233609679dd5b82df50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005048a7e0307928bea0d8ee4641478515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6beb2c5807e6f7372b1e7597597e544516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2de8831d1bfb4c3627d3a1c5f1f8cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cc105ad0d1c98c76bba7674c4720e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79b967a2db7f10edff01d7e419eb91519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d277849d925c0881c0c7c3bd45123c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb814341a89c16a5d2399f801f4685521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8785a94b1932a87ad1f73dfef76b4c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381aa58fd2f6f04d73e279022868961b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622badce593cfa3f774929ca579f9ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aea7c1e65432f7daee7b5a4c4de237525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5b4855e7df0a1d772994d6f7e06ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe647419c2665157d20b420243554e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14418ea02f00a2869473707beeb612528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf18c89a189f22232219120b59e042e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa98ee7a620ee0c9df0852949e86878530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530736d7e455a6c4b8821a9c608a696531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19f1602630a3f44b47cb0e9ef5e9b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56cf83b8e00cedb2b4a667bd4c6422533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7164df3435fe36e701d9b0294ee584a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f1ab018f5fe0cbfa65a1fc5110fa0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb27d11d01540168d4c37dafe30937536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2360c59b6fc3bc5c1b134194134eed9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e8c8826ee66a6abd025e03d75f750538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b451575f734a60c78619fcd2c4bba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12016dba6e67a4549c79e725cebd2b23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4412bd8dea78e2b20c1befa23fa486541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc2a88f6edee1bf851ac40f2900716542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe165c8ef7fab33daaf6b6aaeed2e4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9fcd055a13f77d37783f8661dcdbd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fac5561bf8346e42f618ad2374cbb8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486926844198686abaef188019b6ecd6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f0d3689f6db760e7d7f798fcf93fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6f6c354c685f6df8cd32a042da3ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9ae13ac4b57a0b6d33c6ce76c8ddd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e635366cdbbf4d2fa6fda1f19ab36550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fad87cd0df579359702cbf71c0567551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2151f19ee0177c22dd4550fd140b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcfbd776dccd6d2f8616745ee3003a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99d22158afb2c42503d5952b43586c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb3c5dc355e6d56f2f707bd2f98315555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04040241cd8c7f535470058f15a0110556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd10eaeb0d68918ba940f40e6130162557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723d426555ad787825f8599b38a6c6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371fe39745c536689d0d1f8f12256fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09ce816ca7dc02468d5a7f6ad68c8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886b5a854e0a34534f7271624f31af1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71894ef9fd045cdc35a00b0fc6e45e36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068911b0f599f2fb6709d408829788ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100b38bf21861c78150af482ba67535564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae9531979af33a728fcf7ff6ccff62565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa1a10cbcfb5deac176956f476bdf2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50d1da10052fccf6bc1787e617df66567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e5d64555a78e7e9884e4047e7b57d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb8e0c3eb208416faa9808a51f3e7f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5842ed2bc7d210a32d0a8576ab35b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e84a41597338cd7395ab94f5bf79d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c08a3143e59bf1a4b8f65c95af0e2572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de3cf194e747f317059c40d89149fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0ad0c09ccb00b3fc06c72ffa660782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4113bfc65c693121182e1e2acd09c893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e98608343125e1810a4eadc1b58774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e45e3de3d9c4d72f660ee0c5cfee1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005fdda69077be0cbbb33b2275a71116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ebd5a38bba6477e2bed919b4a13e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287f2fa4bc88f5b58959083ca5d01888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d05825bb261a017dc652a2df5c55839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704900412c7dcc5eb48e943bf0fce3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5535bc828f39bdde0e7310ba2ca80fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f10249258ea038669ebbe0e685f3f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115999e0bd0436ec39050e8887f75acb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1a164cfb601ddd0cd74d50c0e9c5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9034dd8ec6fd5807ef3d80b8a156715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9c67c4515f47713cc7486d7d643b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03a1219f6494b966c51c02afef958e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722482554c1f4d832c0d1586419c84c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfff685898d4b2bd627c623105ee2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46786e902b478fb7f3841aa4d473b11520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2bad44b5363b72b775164b564fd8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac56186489d2b4174f8c29caf44412c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6895ef1e78e5f183d26b3ba477aced23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba522df83e947a4204f104ebd955f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4d2ad0999ee603370a4459cf6557c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff123843ffac32afe176100a273367a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830575aa2274e693f1f093a7a2b932f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23064f9d4f37acad4ff01051185d88c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54d3669edce76a8ef66452bb5e86b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a4b202f0fb84dda901c0771c1a25930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac455b5963ee8a028802311b0b534131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40a8b9c0e20fe348d605607ec2bd7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f7c59b4817cb7ee14b02efbd59d5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca68c619c34932e2113abcea78b12434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9af3211c6a8f05f795ad06f401267435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec2d2fbcfd4eaa777f569c8b6d9b3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e39c301121fc56bc75bf23ff5d9fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd552f0787e13a1a747c6e24d362a2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2996be91e7b9d1fd4412fb8c0c366c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85874c82ddf994f0ded32e527164b4ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c913934a1750151eeea5229c96b0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f16e8278dde1b182781867802c40342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffbbc8d46981ffd93848cc6d72993443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd223ae5457454546d4e3594477c94244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df90e093aa1133af73d06a504b057745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07656a1adf2b72382f019299aade475d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a83039b43afb1d6aa549bdfe2ea90047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04834423a2b11fbd9d7741f9f33bd248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf1d4d6fe273924eede3b393e4039249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98833e7144aba69fe9d132e5e749e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719d05eb0eb330dc8b03650701e413e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02934639fa6496a4bc97e45019280952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69440178872cf590eb9b28d7a199b0c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ffb024ae567ea7442ea3456d0207154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6a1bd9cb2ae4990bc75a315f0893255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a72c57be52dee63d9b37c2c45cec756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44609be2794a07bf6286f13d40426daa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafa207fe7a6cb229bdad6cad4c02d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3b2ae90b5cf7f2d00cba828417cbb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53357aa46ae204c3390c8af960d9110e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542b021b9fbc1f157422389229f342061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55c6ac831f45838614adf6f881f68b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776acdb7168414fd0058337c2b6ab4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41043e9199ecb720df47c72ad5af25464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ebdc483f8dcde39b1ab9896fd398d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac716c0e8834e9087a2c11b981b0dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ad389af26bd36eb4bb8433a94c89567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d47884045483b5f6a525c7bfff97b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39627245c48c69f8a9ecf4704b40c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125489d3c1a780650b0cb3636f5674770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d4749e92a6bd245860317498420c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9204c1ae307adf92ac6ebd20b779172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2001f9caf8e351bb5b4e6da31e46373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff2f3bbd7ebf27d8e6e2a4a17ec71a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbf722659735a2d89dbe1bd32702b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ed4ebe36c3e0a67108f856f458da276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d428004450d0836c05eb7920c31edc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f7ea041f9f05f9e6599265bc13b3578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8091c55e0bab08afbc401a42bdb2c0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dbe9d13e3ca3e3f6056b305cd3f1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7455b0fc503735a2fe039310313c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbdcf97fc4421a7cf714f8718b763882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a8a542461101134abff09383860b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427819c13801ff9ed03a4522506495b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bfb160ce33cde716a1e62fed1326b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a23416a8284c48eb8a2b20cf1e5ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f6b77513ee01cfe0e1cb71abd1b2887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a6c18c9a172013f06a334193e8e7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f808406772b99175f2dad6d57278c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345c26d756ed669b8a3b78608f47d0c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2caf89ef6aa5a497ae031001171a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae73c633b4c549d96863f6928cf8ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0467db8681a25b2a771328066ecd693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75413d3ca8b4816bf5b2bdd70d7123a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d50f65804ba17bebc0deea64d207595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85549519f126b22c2524b6c926cd76d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2f30e945ac9241d40cdfe5b7d66bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed5e91dae97376f95050489752258298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709a06ff99dfc650e570335a61f0a4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80328ec0a83a10442fa2ab48ec68dc7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9109ebaf912972519153e13128e2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a76a6d49a30f6f068bf4f9c400872a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf0728400a5e23620d3f65ef050b14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c45fac819698ab351aa6244528a09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3093cb434313a364eb1ca1763bcd20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a11b21aad7f35ae33e434967a11c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5fa45ce1a4250d4a59bb7b4df572c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575f6f38d50958b6bb00c31c4b7efaf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a31bd81f5183d0c0ec4892f2977132109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168876f8678616444bc2b08b42e2011110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa546844ff19872bc1ac3155ad3050e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49419c358aead0573dae37f0987d3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20da9aab837b3949eb8859b4e0b8e90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989d936af1f2cd061e5666ff154924e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3376565447dfcbdfb69e0d6c9f62b80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe4de6279ffa86ebbc978fc6f44679116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f4954399ef46797b33709d3431fc9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e04ee304ae52f0bf3a25ad205c02e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaab94c609abc7bea0412e0ec5e7bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd780aebe7e99fd3ea34c4de0d64dd9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d0713534a81c5406e157899f1b8f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f0c987a925d3d52d42dcef3202afb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a2b5b6e823b13d19305bc3ddb09ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc95248655e40fb5552158b095cd5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15131701aca41c3bf769e538d239c58125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541c31b47d61129607610e25923bb1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a9d681ce7397d3ca20df04ce87546127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630df9d84aa60efb42bc1c6685d8f2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dafebd44edbd5ab90e73b077b68d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260d3c9aa2fa1706d3a16964322d971130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f21867c29aaec30582d6c698b133f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24353be2610ebfc9068f7dc11fc568132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679823eb612922ec720b66f69a5c2d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb31de3a61ab166e52a69a233d58f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f302fcb2b7a09f410fcda9e3384c305135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3dcc3ff9a12cf0e7fcfb3fbab896f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355189467721e5df110992ab488532cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018933a5c6fecf748d944bfc9f278cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f128505ed9c2d5f7917a151f33522139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378964c4aeb82839c2bd6bef1ef59a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb2fedda693ca357aa08a21f98d19d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3f174c653f68f72775f8e2f7de620142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641299adcd665deed3437e09c19acf0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8527877321732282401b58294322537144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08112ba22625ec3833b7429d740c3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69dc70add4fc59fd5de6c6dbf92013146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f190002b131edf22da03c60a75470e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d100df8b77c315041a30ebb54c733148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce9f6118b07884a682115b236bad74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b930b93a3ffd67efa545b99b9af53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc971cb67ff6c666bef20e51c9bd5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ffe27c02ea62c93a31ada2ad3955f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71f3f4c25a86cf725369fe549cfbe6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e458ad651b49e6e3afeab2681c53a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9356074372855374d9f2a08c7ab47155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42ce3e607df110f07a8830e09ae553156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b64eef0aad8bc8b09cecba0595e364157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2d1854bfd94a172fa42e128f8b51e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631834a6a907d4981929b73ab762d6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c03c69ae0f4657845fc52caa7fda9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0586d439a7951a566dc089faaade50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8b9d70620d854d9882ae9e90f3ce7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50aa5467df6a60c9b996b5afe2f30d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d548a775b5d34fae69955644584d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d132c3083532c44177160211f3ac46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ae86f7a02bb96f6376da6bdbb2fc8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df237b7fbfcabd9599c1c26b39e6d7af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737904aba4bb90b04a137229a9f27f24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d014f3faed5a9e1c9e833a4da5b61e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df069a660438de23bb2bb572d02d25c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091685f6bff6bbe14970d4322c83b69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfaa51a98fe929b081a07aba76087a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c50d582c5d6b6e129faac0c06d458173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a08e5040ed68961c87344ee2b7bde174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb2f4b2b2bebf566cdeea862c3d186175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3502545d594f296774452a7106ee7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c13fb13251276f26b8d2f4b5e096c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb73d7e6763bce6519fb2e2f685eaa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3a03b21bd498ef5ad63cfee801a06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda50132ae54bb298aea53c5529ba23b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6265b0f75a66ddbd985e7f6f8d7ced4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a8b2d3de16c85821f60202f31847d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938cd535cee92ecd0d5fed3bacd7679183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa8173dcf3840563524c537d00706f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283f8883e537059f41c30d2eac8d518185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf100a806d08bc0edbc18520db05d285186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983bf292afdc7f5b7c6c972fe364bff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552b495c583ca55ade564d4c3974311188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a56afedf18ca4c9c8043292f0900b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69aea6da22794efc4925e1e1fe9d915190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c073bda2351752485df299d99859baa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ae82f432cfd502c26b6a90eb93213192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674cb1576ac2f2016b384cfe85e09ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02ed660b508799a200d462b417f0b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3289a248a81fac645fc1dacb7f935195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d30455075e6e359bf3fbf05d4110f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0692101cfdeb0baf9894abeafc36ecb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033759312c77ba98c090e2bf863de08a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c139e187620d22dbe8a62332f6d88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7f42cb36e78d823312b5b6c7e1ace200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0943fef34971cfa20fe098047b39a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0b4064d4e5e197d0230cf3613b8eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e7f73a929520bb184bfe4ca11ec4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbace5bfbbc87b4df409c53a5c798bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852c1dd0ba2d2e44ec5cc0da9a76529205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342f9030436c468723f33c3a1cdec86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0387d59d790852977cc803cf3c42972207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bdd0a6cfbf09fb0015256758fa681208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c15a5023617fef4fdd85fa0b9945d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040910062ead2060bb4b01117cf86c9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7d7ffcdb1b49ae9de60a8291c4451211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacf66e0859627817946f3c665d617d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a099ebc3167337818d6067dd57a2623213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633a65f3f1cfb62f0cda52621afa1b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29747c13bfa511bf43304f546934d88215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569789df68bff137daceb97bfd75a45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea0e1eafa89d2891daf412fbe73f2c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4c8f26a3da3a874d25cee6078c97e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57637fcdfaf4201c73da3a792fd2619219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b574a3a72539c7d4382dc4fd4263414220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4577d10070279793aa380125993b0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7844376b1969ff608dc51ae64f5254222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6790180f48e496807e3be2e0cae5314223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322ae3e837c123e36fd7dd548553c9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a6bc74ffcb8321d49ef7031c024a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5f0ef9d41c242036d22b7a4d07da1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3e721ca062dbc49dc45d8134ab0f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c92f0ecf5f39d5f16a6fdf2040ffa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c84d7613d0f58d43b1a1b4bcaea55a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e973f9ece3decb6264e73d60240db2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd263a11d4a427223227ddde510704d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd2de72bbbdd1829bebfe9497b73a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b22f3735d1c8ec235b02bd023249e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff3c78e852e59a173df8f972cf54f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094bd4f65dc983dc189f502985e6036235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875e1e140cc8454af1b5eb37932b47b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb18d033b1743215c4d791ff9453fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191690708ef9a631f440c957115e4c3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b53955dc281e76d3af1ec892d9024239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc5d533d1c1a3f95bc553868b19700240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722337599da5f335c3702c7b2784a0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b87bbeeae5d1abe6f443f76868d7d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24f76dcc2cc2a698467932d90fa2c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d67c83413117ee878828351921f2c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641a687284249250c89ca52786167a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60068d65363593d0a371c4b806458b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb3e385babf51c96cc6dd352f6a21e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6484beb5747ed81d6a717067cb7701248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee9fccd6cada0650806bf39ce2b040249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8553452ca8328f3f4bb6147898f52c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcf11c6903c8bee2c15d358b0b06b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d5ed463860d270105d3da9f423b41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c768820b32ac07aec0c0bb3c486b27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bbd9c70b99799fea654a7755d0bb6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449fd6507a701a17c09b15ab42ce3ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b248546ccf3489be6e26a114f4562256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90f915b0117b52a02c6bb9613e65f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ebb2328733b86c32d218afb4685f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3394f11fa721edf3f997557ed09d8f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58839c1d84b73f9c081c3a42178302f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7d23320f0998b565876f53387f575261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809eff4b6c98d47490c9e5cd3e1b42bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335341fef01c2698f11020e62d9e586c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af562852dbe2045754319497d4266447264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf09746eb4d75ffa8c84a59c4f4294265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f59632d07b82833344dfec615bc6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8196abaede2c43f41994f718461468267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a9de18f381856a82d5579d43d7633268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1a3831cd347b87e110a46967fe659269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a967eab343ced4f0eb32fcbbb462826270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab1d64ec41e0583c148a39eb3b6fdf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3558e31e59da0c83cd57d75c59f4e2a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dad122f7040fd754574d02bc49775f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839b6fd7531d0b872335bdf5e3e2627274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d370f2113cfcf1b3a43f2bad5f18df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f2b2b244a51214da9659408acd6dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59800b713f25937a51e5eb92a1525d15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89979b73af6bc79f246e175ee2805e67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfadc3c36c8d4c81d1c640c4fdbcc76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead090e59a7e572bccc72dcec68c2759280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a38ea0c63144ff6c5efc0a0004a23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5eaa00c4bcaae070a40cd992c269a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0e9d703b0f3ec2040a5af500f85b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06333af9b0e7ed4c00b1150cdf72717284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99144267ac15790dcc2c5bc060d909285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4359771657111f97320d0f68e5988286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283dc31182d3bc9ac79bfca40c68328287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe728ccb8196ae91c305757949cb72dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b50bd9641d1ca5183571fb38b7945289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4414d2b2bcc1c7f558195f977ac096d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35386741e935da1b2483d8db9ab7526291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842d46cadf5cbe2b163d58c006f1b56292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f734e32ab1b8ce7caa254089e2b7a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f10920c7cfb199178c980c2065bfd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6734b9f41d195800ec00638c1a4b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eded10c7a3271ad8ebfa1840bed855296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dc9dd1d7fdefbbf7bf2ea14d82ecc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615dbdbc08d0f5848ff86d1521e7158298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8bbdfc77d23f65b18a84c0dea71d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dbc8c59944ecd43afb4b392dee8d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a38e97866bf9020619613041fad8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc8d8919eff609d3935bbc3dfc48f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adc48369d82e7dd3060cd1c000ad08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547383dd60f702554c8c738f8746304304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095b99f669237a4e03501d3c9857fa3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddc824b4699be6d3bbe2126e535533306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c119ea4584e0450e48cfbe56ffda5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd574f6e475521cc8c6e12963ed9a79d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c10895fb6ee2f6d650dca239f2bc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85becf553094db8284f0ca692bad61e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9630b92cc2b80d94be6eb2656b85a0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b510983d246958a87070dca11d17bab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbec4e67093bf9f020b304b36d909e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d59acf431826d6a0fce63c9212e20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8060b42426f09e05b678274c9ab09b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388fb21f116e92371f5404fbb782f7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66ab97275c952b4f2d9bd940b799e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357d5e6f23fa76254aae8ae7a89f873318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9201b48b5d4d1bbc6751f93678b3e0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea634d4e92959af72d86616ce73efdb8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90e14aafa846f2bd80e0a80b944998321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ee6427ca85d9610b398ff77f59906322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beaa512cd38669464d61e95e9e7575323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c08c099c012ebe5b2bd86c5233a3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760238c120466b5b33916bc74ea72cc7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875b9b62171d5309d1677da77f8c806326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fa69a637914994308fd533cb0fd3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22f00548de93a8ccb1b3b4227181bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444ea20f6c1cecb67b984c3c0129fd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15b2befd14e7ecfac3b8193682ad91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435ad01e9cb0d9dc154c8ef2000cafd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c27e5b4c4ccc719cec6c0221abc153332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e4569ed6c358cccd5e72e00b81ce1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efb8ca842627de0b5ffe10ff219434334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ea2a5c48337efcc3b828ff613e1f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6704cfbf523f278dcef5a130e6a32336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9ced0f823971a22046d1c9ddbcbce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd2e0999908ecd422a850bfe103c82338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e8e988b77c69bbeee5fd793ed87c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9cd38082985c2b3cc90fc1d7eb525340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88355514a801dee4acd809fa6b63e2ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c6cd21e12383b931bd99728270e58342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2622fd0651b110100764c849788be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10720619f38498d6e1c3c7306e5249a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37934e12b8b0029f27c6716fea41b00b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b898dae567cf6b5df15ffdfe67638346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2beb0e1ff126e1e2e3987c20c4d79347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ebab5c3b82b860f76b51dcd49ff69348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16442a5a3e173b66abee9bba36585bf3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c5eb72ecd286f037824459c78fa27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e12805bce3a6c190896a930596829f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c13bb749cdd32b21e6f8154fd5c271352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db547f1ec5c126bff8587136add5c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a4e520cfd6ca1769d3421a11646a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cbde5ca1fd088b7ba3c009e24aa9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d104fe56f5bb493dfe2074a13dfc37356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47d25a2af307c30db16d1744cc4b2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a05c63b2af46424a162ff1a8029e81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61598dbea24049d85f9faaeda3b043359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683df334d53adc62e50de7e76c19cb51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b9619f618cb6467a8b82c762b2e75361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f7089a847202aa7c055a642db79f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb4bab503153f756cc9a64d321d634363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26d91aa168304119ddaaff498ab77a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac29bf3db1fc28ff594eec1e5ab34dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb420cfff41c9ab7c9b0acdac86e201366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd038bc195bb9d8d7df34af46de15671367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9325e8a4cde7a4165d8d85a2d1eba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e8934b877c1257b0c056769d8942e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994b084de34585ec49d2580fc65d29d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806f8ea0c808a5ab8fc07ba01d252e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9004c47df6c4c4ce058cfe4bc0d6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830641f5a0af5e29afad7baa276940cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f3ce6c4cec9a4589df6314719edd2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3cc72773f5c7191fddb1e9913eabe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e21d3e5e3448789309d447085cff67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f29318b95be67bed8bc8425292928d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059f5ebd3bb3a482eebca32c9d4d718378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962a313c316d9ee97476909b1dd7f73379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80edf9a7384292cc7cadc41389a53c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbd6372214c6c315ffcd9de73597b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c1beff0ff13a698358f88238e299f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4993e4ef69f604cba02367ba659e6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcb4e2215998e5015c20c5b9bd7be1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d422c52ed55a2ecf921f6546544a45385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbd64d4ee7e7b1c436d1d439ccd053386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4312c2a0ae3aac2682252637a7162b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fb4e67ff16fbf2b7bb78a1cbedd20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3de39c999eb3d088ed5deb19e6a9bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c03c69dfeb257142c13b8d5d0c1a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828235ea011f7872d53bb00a4f3f1b1c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e48973912ab6804f77bb3af49d42ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0d47e318dc37077745ae03a2dfc79393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94d625c25cb3530cf754708f1d78b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00742fd75d9d5f35efdd18ba8e320705395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8325ea0c0ca537596a7849159a059a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492238e720e3f8774c174aa67c98ec2b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169517e13e247456c78dcd79d80e6c5b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702e104390cd9a92d05541b5b05df57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a5f3915e7ab6e288f09ec94c8d13b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c4258e242f983766ed852b67be407401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561a27761efd8f536f65512306e7b87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d515bbaa65e077a438e6f7c7ac4b7db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53e152d9c541f95968b38c0081a48d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945938dc61619a9fcaf5ca454b53dfd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70374e60e555cd333493e4ad14cd40ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216936cf391bd2db96353a105b8261f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9517eb5da2a93ea53dc364c560b7a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc42926bff66380f210d1cc49478bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a638bf0c2e074425799e92c631999ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75416eb975d81ed4f49f8baba893d1b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e5077525e5bc4901fe0ac9fd3dda4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fd76da3560d9a1452d3771f91a169413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040322571a9aa7b98cbd1a18f15b2e30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f170ff1813771f60c84d1d958ffe71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbb1a702c6ff0777c8f2ecdfcf42f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c7ecf384cf323ee333e72cfd58dcb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34745c0602438d4b047f68676439eba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec4983c0d81a6aa46f339b0530359a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3a267c39c02370474b841684f0bd8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96d546dc12e48bf5c33b323251ccc4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63b9056d4acfa3e75d524882b22161422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c45ae21aac37f7e668ddef58d3e25423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c842761fe63d6e64ae38e7d9452ae6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1f2b0b0dbade9e68027ce045ad0ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54483d61de302d41ec12da01c69ca7b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f612476270df555cc9a20026819a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867afa3c4490df85aa41faac768a254b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563b8ff214e0601e3c7b796b67c75e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da46b86bea6084b7f3dfa886144e95d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382dcb1f8af7c6f91827c88407fa7b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3551ac593563847896c604a2fcdbd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8755c195cd190e44e4f804aa7bce63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee1e1b8a77bad48078e83135f36479434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d753a89ca51338b83d7cdb36fc7d74a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d61ae0910ee5bee00f10a3b2389d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1790620f1df3dc7cfead6d95dd75d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9754894ac3db2f04370fc1bcfe0d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3d782436cb37e29ff1ec9d1388a94439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788c1a8e86934984b5bc3e9449437d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0779f59d20ad7c50166bb4b6a9842bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d048d9bc0d4207083a4e22565d809b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7cdf2860f43832eeacb8587d0fe11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c19a065c850a26bd90e1c50dedee9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5556a0ece8b0ef275545d46cb54961445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006e383f5626e604d7586e1dfb258b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fd0f792e269da0bad324da3e731e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38ea5fc85781b5cd7632d846b2a773448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51165399d2417e7bdcafd5003887b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d51c008f84d06066e8b8944cba0a19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025455b91de659eba2fe5fa1c6b96f08451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b331ef06391196fa493c5a7c4b9e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d9d5c9fab546d9cb33d8e7543972b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dbba4c1502cfe5bbbf6532ce1c099454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69054a1a8f223aca9a96f6df1cddd78d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46895c91c9f1af48dada83f5dedaef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a91da05293c12d82f07f77abb035c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dd8ce4d8339aeee8827c041acba64458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4fc4c51c012a0b8121f3ae1771b88459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e59f5591e912954f8e65b445834056460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e28b73311be02f5cb9f411ebed034461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f14547202ada6a4e0fc20450779c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c672fee2a9ce079c971b484110ff93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a2336d5c59c4bb1205367900ae529464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b853428b96820950021c131c80f90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acee9c67e632bc78c122abf36aaaba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8403a794b038e212d518117389edb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516bf81464914848e28ca03e2cb23cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e761475878aa7dc72cac84d42cc8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbab18ee80eabece9ac5b568391c93a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea12db63ef475794cd2f1ae4d392d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d52cf51caffaa3caac9d9c520a71c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960cb13d8dec04b213a77e8e2fdf781473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f3805162d3f4036dc1103deba4a68474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96818d01a825ff79314899ac44b27a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a61bd81b032bae096edeecc8134bda476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6412d3a8a8a9b14f1a6398692fa506477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a6c39557a64021cc4bb283b3739ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfb3e56a1c99acc2fb9b174a1e0cf1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284a68b437ccc910c85ca2d8fa9054d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245f8d3191a3e65ac0b94c1e9a13dfa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38107473c1173077259b90a6aee6bb2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1122591ad82f3b32b8868a1ead1c74483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595487e0bb6df43827867ecc3146d1b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce234e5aea9c5f4b3272936c7a3d0a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645f5a86a1d7921f009fff33511edc9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b212ee5fbffee02f40f800fcc2066487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb953aa809c2435211718d3705661e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a63204f132960025a522b5ba19fd31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157036fa8f5c32f5040374c9fdcd22c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345a54554ccfc6256cf618cd231e02c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22abbdf696e5720afae0609231f49e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30553e90c69888c71fe2470fa47c81493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc053d7d3465d2565097deeeaef53e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671c9423b27e54dd4ffbddeaeab0ea1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102b2078f1fef4ff42720c11edaa438496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18d7a456bcdcc0f6ce5d8e7de61d34497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618316f23fa8b79219da029ecac8318498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cbe160fac96e58325bbe79793ed1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed08a07bc8bc4482a4ce735f71737c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd40baef4c7e53ab6118924b1d2675501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af32e2f990b3c5d46b7a2fb3b87b88502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1610090077782bd04d6e28c12e21b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f8535da28dc421ee443e987bc4804504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4672d35c66200815bcd19c33370f64505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce21441659dd98fdb2775921fcaa609506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c4e989745ec5a469e2368bcb74936507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304a1c796445066067476cd5e505113508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b086c9728cad563feba7d39fa50384509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7a2d9081a02c3054aff5f7ff97b42510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513c5c06ec6064bb22e5ef483f5472c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c3ace97efc567801bb6d52d0b2a0c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66654a2c28654187dac661981e4721d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5771ef58bfc8e0224622f59b01aed68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64607727e41a8c5ebdc04ab88b72a088515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6726abc49c8a0b8a5c332dbd6d71b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416c4da8e340d1e430af7680d026a38517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ca439732a1fd666f4e63b92f016ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859c22359fc5f690337b308cedd8627519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41f56263dad659b8aba26229460e6d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a075c7ff475af622803af0bc56ec829521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016c8f5ea19eee1bbad492179514af3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8355660f9d64041bda6a34318bca86523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d303b9484e028617fcbd6fb79742d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822be89204a8d8e3e2a91a6de5e8a9a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fe0a650385a9fd4c7711c7b55d7ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec33db00315d24e6565676ae72e5bce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55fe6efa795c1e1b4dd5be4d6548b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce59f1cbb5dfdcd44ba138f841052b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308775db86bc546c32342779d580cbe4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ef9b61070e2e3c39ce3d035cde696531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32dfcbcede0df5dae66d2f7ddd3f08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f39f31c3e16807b7249f8dc4d1aee8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dde1a9928e16919081df8b2d28e618534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e25ca87d1e5d69a925f4d8a5719f46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d898e2552e53cb615a1578572080d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed872d914e68667d5a662c30c80b5f71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115bd4e2aa44a7328e67d1d8c18efa5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5753b98a76dcb381aadf9114ee16bb6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616b9c3d52578672743c38452b3b624540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed96becd5a530c451964952114f47f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d78f1bbf1d82207c4e2aff9b83e82542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39b49d47707a617c1aa8f265208860543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c90075d1f1d4453b0ddb122f2d958544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c833e4d815324aafe665b0e887704545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8334f5c520428c94b7bd4b33a25746546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5063e14a0c40a5fca1ccee7d6b980547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623320b07a006cdaa7d95baeb0b713e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640937395bb2476b8b66e5157a0d0b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723d32969f682c6fbe28478611da548550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e449d12b49d2991734f9807a991464f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedcc6a56d0a9a1d4cfe67ea93ccf6c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68230744cdb0e59aada88aca17c160b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad393eaf08af0a00deac4f3608b29143554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590318582fed1839bb6c458c54899176555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87eff252830011b60b373bf99b5912556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a49997de01719255f95bed1d9c7ecb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178686d999c49edcff4a620284155eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a899ce1ad81001702122d9459325803559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18dc82f7fa9132e50637e69cdc81d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cb16852659035e8d3e8de135ee628561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207407f795a0ced9648bfc08c7af2c47562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f68bf7a8a80eb5e1f23582a6322c1f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75f6206fe8c2ebbc379bfe13c42de5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d73d38e796281c38db0c14a60c06ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee0cf1703d0e7cc95d0a3cd424fbfc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262522ce7f870b17232167d83c417fb7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b1115f73bed26465fbff4740fb2d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17336eb36822e7947a11d090d85b39be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5bbc7227974cd6f63da6fc642cb66570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ec605d31a6c8e8cc218b02b723d96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6403f92520eaa213ec903a7b28e420572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>