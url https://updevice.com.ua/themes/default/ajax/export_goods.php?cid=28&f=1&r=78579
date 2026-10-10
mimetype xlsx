--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1766b6e76616c0bdfbc8f4a22d5fd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb5ea2b8731f743abee7108c5845242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a25c82748d37cfabe1e4e6e7df22d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1076669c89636ed7b0515379532bf24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69f913ba8d130dbe05ea78a6f5c9e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2793296fc13c82b543220196443816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d511100f3a9dd254e9c43a07674ffc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928efbdfcc6697da846d6c9cc5fc7c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c736a02e2f24fb24f2eb56403f0209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757ff26951ac4f02cc40ed77d3e454310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955dbbf3bef35ea7bdef970b8ad7a1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e871d8013aebf5f3df45c4444757a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a70d616e4a62a14e42424698a81a6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe1d4871cfa011914f6a4a67a24f8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddef4a70ccbf016360b6011fbf387f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a8fdf11f08d88295fdc9119fa024c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025c67cf2d5306335a4d9f83e6dc94717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c10632d173dcc0a2838eb598a449818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689398df4d3d535d8b9c6623b6f43c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696f16b2301ff519f462835a6a882be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff623806d2d59248705ecea2ff909b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25594eb58203be7b74554614b54e77cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8d2a866e74f44057d456e31e0fc0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636731e9ad59b00b64d8f3b0053fc7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1957bd74ecb86ba66f31302ad0ca19325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c242bd250757a8a6b389b0fae9ef026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854319af305b7c3ad48fe43208bb2ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32551f3111921642f0b86837f75a328328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12a6b75bb374df62523f8dec75141c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249939e1f1fcddd7442f963e852496c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faaaf96a00ae198fd20f35eb368a8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36c6d939217392f55a14d36af93cb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4a7fc093ecfbeb9b5d9ea32c3501233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56741a28c6d1880c69324cb5790213934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eee56c0d4222b701f8bb739e874a2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb8c00f9175f82bb5ef452162f4cee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126166d6da1819ade618088390f5354037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66742ab29a88121e448915fc0ddf97a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be277909cc8b15914efe39bcd53e160439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6b800a8a8c1f33756b1d0b845361540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f15b3d0d790b7ce82cbcda00ec45b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f9bbfddc53c29abb9c82903b94eff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585b9087faad084428d8cf2318aadfd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716d129622ff19f4528edf4d83e841b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa42bd2ca3b9f2f75027e5d5322aa145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018d237b939991d9c32956af324402a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727b3bdb3185f0056513d85d6cd0da047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364cd9b68063392259be327356c4c9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5950f61ffff0c8a1d5409555316a0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d3a1a8d0c618b0a20cebc8a1289e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c90ba6d07cc3017591ea086a5700f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32403d0d6b94be56ca9a65d06b4cee7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9e3a1ac71627eae7e68184b037bbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c69fdd71a3865113124b8fb421a50154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2efdd22e6ec61249b54dfc20ef70755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557adf18502911be14c9504715a088156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacccaf36eab31ac9d3c88ad4ae0ec557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b0d32c105ef37b975d89da85ac89b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b110eefbf6ed5d805ccc7e1d017f6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ee6922fdd171572f88a8d9a78491160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dfa801ce752403f569b042c7a56ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dbf1bc4b273fc60bcbc6b48cce50762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459d02deaa142b7d73a33b681300b3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b00c623368a4a999d186c4205e43f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfb361172e51417a22a61e78ec784165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17639f5bff2e376fa1b57c6c387dd9a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2d1190de4a44d047ea3f1caa3872367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120b5e7b12c2666ea8d5f4841caac6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81506d22b309e2906b269abde7dd72fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbd57e43c629e8ddd0dab1872e93bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2212bd19af651f2c20301f2709193971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcce580b884c4697fdd6358a0e354c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becafc0c12cea7395d19015ef76a35b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396da67044f55079e30d7f635fe6b7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48877be87f02ee28c53ca5417f65212375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394246d69cbbe24c4675ee83545bad676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdfd78c3489b524c980549f0430ecc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453af4725721caa1385d907358fc87678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca9089478095f9b8f29fa90f0ca15479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed1e2b65f4da53f6abc7737165d94e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f65956c6aa59c22fe3d1e52da697881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd15c6b88ef1550011c126bb80023082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63878156ee788b3775f7f1710a0265483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc20b58f7113fc711de130e4900f4e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9c078092380d075aaf8456f7f1dea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48a84811b0556d601738fa2808b40f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3758a767d0033d363a132467d58bf087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73630336c4ca0cbf5cd3bab16780e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d1de088218e4c9836bdfcfb780d2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b61337b2b91f46882e2b640fdbb0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193a8f27778c85146f87bab6e651d4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b143a1903700dc72cf924670fe490192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa6377e2e91ac849caf4fc0918df8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c15fb9fa5bc2b1fa4e4c01b60f97f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf66acc8d9ff3a2934a592ecd6788895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4ebfb06454046a694dd9a9ead245d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502b34ccf475ac7d6d5568e0c21686c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd24bef77c6337a7a2f84e99a1e0cfc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45530eeb07d216f34ac2b4e18df31df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9895df147e5921b064cbdc1c93501c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aff8f2af281558b6e091ac6708e75c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6661d6325ecab9858bf6005be75055102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980740403e83a44177b1eb6f54459ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fd2f0239b582aaee42513fd858b56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb44cf9014a9855a8259ca1805e8e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ae998bb10954649c698766582dfc3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffc7eb65386c3cad7ccb0f8302922f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6233b7f6080040bfc5e5e23ef82af9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1c34d697fd873bf93fa719bbab3b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb2f0beb5e8d2d6f3fd1147c9fc7bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaac60971a81d84f7191127e3b894e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d82de76ac3c55d0cc41b30ed35525112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0831b612b527e7133a2c8d5bbd55861113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f0e933160c8f3ee227d54eb3009c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae2339b99bd415ae3e158273d9d20b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c4895b5d850414dc8b26fdfd329c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807583139466f147bb1114569a6bdc5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20ac5b92dee865d37c7493cf7ae652118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21593083a2f8d14275d2860e8242f92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc95b24c0c930736d5453a64c8cd39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d9064d7167dfef47badd031c98514121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be304eaba23c05308e652cffab1853122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec409403fba97898894f45c4a35802123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d325f1ef8e080ee06c5196eccfa3a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f6958baa6f366c81f0ffa50df7c2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b13985dd01f22563bc7a23902b01ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6c20c5a751cfe213ccd4b3b3d6c61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51c63b521c8abcdff1f76666934e4d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bdb6e1039b205b050e070343e17fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa37fb895555479cb42a5907597f06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d048134e34140721cfe374f544443de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6d03dbdde7a0312b31cfe67a8ae46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104915f7de2bef6f500868057be6f32e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4922904532fae08df8b742cbbcdb11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d518d104cd34fdac0600686f286a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5db7689d67ce6a81c583c4964265a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb793c685115ca7c6a991a6af1086c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b73d4f9a2f1435c104c58ffd06164138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd971b959b8d36e31c35b896f4168e0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc63e8fa6900a0ef662f0970dcd4256140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a8237d81153fa14e8da2e5ce499b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68025054185e359625ee34cd632ba412142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54946a21d384e7c1a23e80ba14ebee83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994f6e3d2a39e095a243957496a34a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e22a57c8e447813f2b8ab4a9548a62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b96d5c000a6ab3f89a990489826df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14c42e0bc97bde39e2dcf08c305ff7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86a77999313d05959016c7b258d8be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e170a22984582e0747096dd1592bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6b3d831c2b90274f4684b200a477b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de3abcbb0b85ef4f15b7b6a8eb2479151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd0cf91e4f9f64f793cbe52275597d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1c0d47d0e917e5e43749414d4de3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa473f8e4909495425c178c5c01cdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ce48dae039003bf23ef72075c0b62155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399ad0188b22b8b314d128f796db1da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aeb978d6a07a7d2796511497fb3ec2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233d9376806e5c08c9efaf3da74eee5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8aae6f5c4b84f41dfeeb9bc11abcbf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa222cb8977fe8b00b88186244a663160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78622ca863cb3410ed1232dc18582a98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db1a960f4a5505296eb8da47dcf9e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b75f5f83a45a9c0274693e6f94200163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46970793168e088bad8d526ac98c6add164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62f94701dac805cb7dcac6366afc65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e3c5ed1c7c72edda688313bbfa5c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24411c959614477b69400df8e8a4c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9d305cf8b6dfc6cec1003f9bc97d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7f086f6c855a930e1c1b56eaadb95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236ce6b50a425dd5aa5ed2e41a8c40d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff406b10bf1db9ac595c262f3578b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae779a876be3525c2b8869520bc6b62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d3ebb525cd850bf6c1c3cb17f6c2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab26e82568597f05bfc4692a7a5d1cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93ceff46ddf466d80c73842400faaa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073ed973c6eaca56593b791b94787e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5489b9140c504126af0e1d38d4b910177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ad66f216db26715df8de64d1c90ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ee2bf9d2fd6fce3a69561c9c2b3b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b685e8b682e5e9438c22533849585180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968369b60501d316cbc7e622ba29458b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaed0236f3e0ce06151b6d38a2ce55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14d2eb60d9c087348c18783db2ee28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c76670ca2a8f80e664ec71c0d708cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b34c64f80b87b170cd72d7a7af073a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9e1039b96064465206f375d145a63186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b33f9a4ddb941f746cad8227d316ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d723182c43b17120482b954d081b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124e1ba8619a487dcb8ecc575754acc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae053e9437188db711c7f7a65d49650190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c36731a91afc8b05b4e074ee4d756191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1db4271c7bfc623c36355ce07d346192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03fa38549b6b787332894cd092b6e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70611c3c9c0bdd891816ac8d22365b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a8639dbcc221cb46d902e60324152195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d063967280dd722e8cdf37a76aa338196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07a3b27e6b1bbf79f2b8aca0c366c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62501731df39dc21eeb1e0fb37bcb63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15924591f6a3a71728da7427f35cce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e355c1ac42d59eb50139cbedc78c030200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae28ac1d2232530adc4f63c42f4140201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae4df30c98f726f5565ccea74bd557202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc004182a5b89e1b514026ede86ed69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045fcaa81c138d920b806f5d8e2741e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6081e9e90bc5033c016b51bba176e3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3fcb0f44a2865683e74b893b41a41206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070056736abc9162d8eb309678ddcaf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb1de99ddd52ab2d0b8228db35e3f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65098fa23647999ee75815c5ea2aebd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a148146fb40786aa537b2c722aed2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f017d3f0cb775b3d3a1269af73bf5a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc8a0e7d00fd06bc9c25dff0de75f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feafc673cda83336ecdf7e24a703161213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9271b1c62774512d57187c7a80adf19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fa8e0e176061c8c959168c7bcaf0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80b26c248fa8713c83b7705c2293a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c6ed1f0d311c260491d064573eb74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b626b238fd967cd7adddf0d1b8c56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6cd66e430b0ff3eaf0af149302cfd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62fe06d4852c6a2188bf593c79b509220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25317a00f617013a637cd698574c758e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463facf1dfdc4adf422965a534ec1816222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275a671f9df3cf5d5d1653df0604378223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34afb13db8d6268c381188ada44671224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22827dfa16b4d2675053d9a10efc5ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f9dab8fafc334059ccc2f62caf0d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd46ee59a3e9d4cdcf495baa81e96b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343dd6fb0de0a070891e10cfafec51a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ea73b9180133ab745b329c3f28af4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900f599a4d36e02cb7d39dd237ed4b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be6a47e4cc2258ff27da6932b0935e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612802c65c83ba1c9b93d168bc7c9946232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6670302266fb7ea1644815d8238fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e358e9f528d196a40e59181bfd493234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238058876caec80447d0f47e5367753235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd77a8d48010288e430d6d68c6a11a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6f13c676d49e1a059d6db73ceeb57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f52469f4c5d7097bdc55e42976f78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e35d1b0ae88e1890fd06c0112a269239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b659ecc343cee0eb4ef8124ea3694240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee10c0bf4285e91461b95831ffaea9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bdf2cdf4799e54aa1f6f993552d88242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8d10681fe49fd2b74544f30c6276b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae1308670f1a2ce74f31be1c098d2d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c229c62a0db7c713d51b1715040820245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf2f5922ccc11ce83013edee74e2c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935a07e196780b1a2e3e0edb40aec90247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa09f2b4db095193d419dc2fd21c4a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31e987a2abbb808e6880602feb2ee5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f32e5ffd42cd4fcda2d325cffcd247250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97003354f90128c25a03d0eb9738785251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9e17c07454596f2281aa2acec9834252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07d6c96561f89c6b782216e922b184253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63fc84ed3b617424de244170056b9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4360d2df4aabf7b2e7628eda0536d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec151743bb6dd39a34f9d1651c7f03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5181e76de8704ddfe66426f4076cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d5f6643471790e2f3c461b6f0b51c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d03d0e1396d5a566e5fb888d6204e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3429e3b3d68d120df7c4799f5eaa3db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0be36773a3ef9550d80f513bdd7ce4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeafbe131ecb705e564ff5e17883e1a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657b23b926ddd8bcc17d98c281bf208263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802d12ad16274176b4ab57be756b9fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f89dd62daf7adef2b794c3535193c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83932b28cc6aacd23a4031a2b9df9eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27a4d39b4d13c79ff6afa45ff671df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05e25d8e4e15908b35583ca6885372268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845e7447c2a92e81efe22924b17b9cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0326c0686cfaca6af82c179d3ee9c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e35f8afda7d3549a8cbb52ed82e9c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c31c164605af844f7c041c9afa087f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878710db7640bf60d5fbd27a7f7e6d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae861bfcd34f36723abad9787c4eaab9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59da35d3d44700f03fc7630b283e92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792a2ec2790d7a61c222d01d1d529a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb39cca5b43857f4ff26bac54127af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40eca6556e396283a1f16c4a1490f17278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068133ebc388ddb94f07fcef1d0a7977279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9bf735b6322de278cbf34f08eda73280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b077733f57b9fa7d5c1d89ea687fb4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960df43e30e43e9448a6db2ad33fe25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787984bfa98e4a6e51a7e0a847059fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de56ff1254ef0409c316758af1a968b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90f821bdbd073fec160bc6e2e5477c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17b5afc8739213b4889479cfea0ee5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34c91a4d401395a420423b9f955e81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d26f35c99691344729e7e828a1bad5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fe1e7b56b273bcb2c8ade49d33e86289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff304bffc29014855f06421e979a634290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b06a8253c94edc4595b449828ccec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faef6b2d2135e4b32ac120c81a80279292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b01286b40b101221afb0baf334ba0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22cdcdc31ec5df6832ecd6bee42315294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfec160edc72f0a8caeb710d14f8fa6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7837ee8989da41c71fa3f344732999296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0167199c449f39e9dd01b7c7b154ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fea2f53f4959f5b91aa0ace1975f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cddb4db83ba3c0a5f4929d7e9a8247299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b2139b455c679c9d62b085d652498300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362faa33131c4843e7be68ad3162fde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891421fae4e9f7ea9d280727481e830302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55925802021ec2b7651f53f09d254d73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aabec4a5c936c877e0d595d0f59854304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c57245b3066129820943931091b1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82151e1ac3deb9eb3c89f102ca14b89d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbab386a1c42ca3cdc6b6011c2fdc0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57631b38420bf775cce97aa3fb85afc0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cf3c56d446197edaf98267e6a62d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53749675885ca909cd7f25c7420b887d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8670d38627adbc78b790b3471eb372311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346e5421b84a46e57c9b379d8130af6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b81dcdaf848e7ee37c2e937c313806313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d76fce9b8c0f005b8adf349965b3b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a1d267e5b8d0632f1828feac66532315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495a65c9046ee2c9bc7e36378e74160316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbdbb1df53b868e7df62e2717d680f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6649b56c3323038ee42de1e805770de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29402a4854a48df49c4611d9192ceb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96429955bedf285e8135fae88141ce3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f3c66c2f500ba299efffd232c76d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427595db93df8c59a866312dad6361d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5246aecbbfd8b890b2ec143d7c958d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8d4ba2b0e259e9ed0db16eed332a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec8642029819f23753d2c1f9e88466325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432cc51942ebebe670b271e802c6a34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76a2c75874dbcaf11a0c6a65588dc4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82f6a2ddfd6bc279a47d371bd162b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa8a18e8c2ec765c412fec20fd65bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc45c5cbf5faed0a8ff1032198dfde2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea65ee7dffa4070ca901b5d53b04ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b50e4ced45da112434af04c40555b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab83a5a03d4f2461fc50635a2bbefd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ba5f74507cbb32785bdcf7feb47c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef51bc12801d76eadedcf12812aa67335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0ee32b6696cf43c0a4aaea23de51a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af927b1fdec0737bc7d5798b4da1d74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a8a366f7d29bd6f9e4c61796e8697338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79154e4fda2c45a852104e4a029fb0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6db990c9766774864fa8bf0b0caf76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1f364f0dcbd41993b0da12cf952bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8c5fabb7c4014fb551b5bf71fdbda342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887c9ac4455e953cfce89d8c6665d3c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e22eeef7fa889830eb2f96d6b360c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262186adf6ea91639370cbd4d647870345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be0df03602d6ec4ee9ef72ac211e5d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583436f63b6b75eb24f2a8e875e5bc2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef848bd1cdc6a27df6b02692fcf52c30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14817789eb09723b0e0d035397bf7b05349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdac28da488683308404ee0643ad95350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392de9a2703d650e84f9f860b1e3de3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b7d640c009ac40af4fe2ca512920a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488f26a35de45a41554ad0f2b27b5d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a261c4eadb79ffedb96a845153bb01354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9d3483a141a3232c89f85fa866925355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70cb4e80449510224d198510d7a8a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec7790fe869945302b1068f09fe7ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df169ea01ac5d58f7c57adaf6d86a3cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665f24013d716112eec3df16ff2dbc3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ee190225207f4d6122f12979c714360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54500362287edc22ba4453640a3c794361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab96b85b90f5948c9a71913ec6395c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47764fccc1fe6183c43894fc0f20ce2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef44eb5730b66c258c652a718c2520d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9211a6edcbade70fc3846001a9d24fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005507ca1f0f94cfa1a3ff459de5597366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e34379d568776a3628323c8f8125d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddde9183cc96f05905c9fcdf1d694f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41667271cee18e50a57f68aef2940717369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d315bdcd52b611f9a37c0fe4c84dc26370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b64e882426ed8d2b5d4a6a86435270371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79ef77663d83aa5af881675f1aa13f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf4c824ec5e510c314020fab1d781c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b60393b48d7dd18e199de501d96d7c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd57cf031d477e4b2cdb23286a2e42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a903e91a0ea70c8ecfa3f8ab5c60e69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140d6fc928bf073469d302f461622bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39df6a4946f9a45f1f115e5dacebffb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51e102943de18227ffef9cf4c8017e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253d3a57d01c084b54cf659d63c13e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bf08f06030e3eeb3daeb0fb904d42381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd59a122d58ab818e02b1636d14913382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde49509e0b3d2b894d9f48506d0058d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bee7dec3fce3016a6c88ffea7c8e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5dd53fd43903fe6fd4b964353fff8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05138efba8c9eb1520fb80c43ced72e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281baf2ec354bf9f74603ca457eac56387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1160cda812a0ab0acd51092fa9cd0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da9c4f24905477888b492a1ccd82cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f8cbbbfef8cd5b206904bd13e76c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d519e1cdae84a4febb90d8bf20aeb8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87100484d784f2c3e49691d4c63b4ba9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054599cf07de3ac8745989bc957f302393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753009c91951e9285aac085bbe54746d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002969c735d5274d4ebdeb8411752c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37ebe6f1ce89cbe85e533d3afb344c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524b2c42a6c05c3da20ae4f59c6ec55397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba39ad9fb4692ebbafcb204f373962398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935ce5f073715f33a2b8dcdb4629e62399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17b5279fded9a20ecee6c9c681aa84400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348925c8d007d3ad7ae6a8c577652d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93173007c21368b96d50ea6ac4342870402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecc94f5e0324aaa454a548da131f88403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4409b9c05da1bd96e184f41334c87c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfedf596a6cadf8fb419027fc82c705405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718738a4afda4bb0a40cbc5bca44b74406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af87fa3186d2177a945ff77c52c06c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387b26e41604550959638d41d648698408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637e39514a9a20c80e5cd6caa700936409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b4b7da5d4dc6c51505fc1dbf7ae43410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0580e213c1b98d644439c640dbb95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e07707c013c55d9a87de15f801f978412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca51c9e159013ba462c976ea6a07fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511c8f1cf8e2510fb206f5bc2fc213f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea6a4a64b05e1adff0dd66cc973760415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6101b97045d26fafc6c601be9bf27e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6cb4a2abf3048a864a4dcf23ff2e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc1e972a60aa55c60922a894105dda418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c1aa25f8dc55c7126566b3a8a328d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca078c4cc01486c93aa7907f99e5f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20c6127f7358d426a67549a3afecc8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372b35643dc017b9ae2d73a424c1bb5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbfb22b30d7144099fd560c69e7ae7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2c8b9a437c0e1d2b3d4de028c26b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc3c5a067a836a25a98ac3e47eedbb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aeeca1d492dd781bd91d3851192e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b440d7a2daaaa695135bd18fab9ab6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3702924efdda38bd287d993059ae6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e9195b68558e0541127bd6c594833429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393083b8037197534a92f6bcd13814a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d761863e9ecd89a68ab0f1f5870563431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae15d4d928947889958e195c07db243432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5518c903c3ea99809d84d134221f0ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26342456a2e6fec3de4e64d51dec1bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15655ab5f4cb5714e92f305235487a49435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c732c52d1c8d14a783285284fd229f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b294bcb6b747bfc38f805ca38869b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2d3212ed392e4af7e2912f77314ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61830e3a6869719a8a236667d7de5e83439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22092d26150c3432f5794ec626da46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2764d033880341bab3803f9f0be183441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6f631fb6afe60594b0feb059e9943442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df66eb777f346d1a11181d9d56776f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9fec0ba3468e0bc9d01c5f6c8427d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9864cceaf107b850b531620a9e599445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08f3072ec7a3b60e406b25556e0e28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92c08cec2f48163f705dabf3146012447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969260485d93ed3c8111b7d8b8fcf1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01fb62b28cd797d82640a0e8863b8b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ece21ff934d9b5d5604c7116c51377450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a36a4e3950469c2b89ae1855c6fa53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d49e2570a00d272ba1a39b9c42a81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaad7dd6f9628183e2d8f8c0761928453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef481edd515910b87eede2c4ba069b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf2dd7f800492a02152779579f4dea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef6f9de2e322840dc1007400f93555456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36e4536c3568e2ce3f1a9d74191d00457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3206cfe58206d7f32e0d031861a19458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a5b36850b7a83b71ec75bb74b2899459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63aa74d262be259e6644dad1e741c8c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c633354c561e665bc2178403e4ce2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b25b778e6b49be65f015453b27c4c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70d5819f9bced7b7f18dd913b703d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e95903fd8a6a11eddd08565adac1ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64cc76db0afea3c7299517135e4475465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd2069dd4d0526487f0a1259be2b1d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2e3d18c30f3d2f8fde90ed5f9ce75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be152fc68ceab760201f3ef5ef914cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63448d88e6d958b6e84e1714067bb3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832fdd971d3b0f89d205bbe43277329470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be6cd2faf088469bfcd0155d246caa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f05c3607e38e39f89479e576bd369472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594517ad92b398a6582fa20338cf5b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fdd960cecdac91ca3b079596a5ebd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33069a4976db19f7516752ff9ef7ba6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779654694bdb8f111ef33d2e6bd32c99476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849489859d8af2cfe3c0ba5f71ce444477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c54abdb41af41671007a540489d5fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c1afc9d1b0fa259aa72d37420ef63479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab0aeca7ac51416aeb6f70e269bb1c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7b6953d7a64405afefb95d2b488e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875119c663386d7ecf9ac9eb7509f81482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8694ff27e8deff1f555f53d05d3a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1e8b6319c477a5b03a2e5510cb139484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5581fcae2142eafc6af151bc94a3d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027edd573ee6f30269de5b1c3d1f385486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392d67f51e7fd2d7b51549080236ed3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf05e273230cfc7742d89a707751ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63020ce875d06c26cbd377bfb1b0f009489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ef3234ef6d9bc2961f4a8cb1c1f0f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba098f40935b843618fb0b5bbb844b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea11afd0d64ec922e32c40ca57c2f6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f59e0637c9660ec751ef6a685ee63f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da4c82706e9268b92633d9985f01dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce405459999428fe72926b95e6a212495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9a0b86574f589c82e406c0b6957ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb3228dd1ede961c307dbdbd80ff8b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b84f20a3355f114c898f70f8e228b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315553da8612391c54678b1673b5e2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b810cb5e99cc38296672a9859cf84500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895085ba42d852b8ed7997f8e015d2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa08f90a487de36edad95640117cc71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea7cbb19e5fb50f2294a870161045a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2a6d987ec15ecdec5adf1e082aa69504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ac3ae2f1cb36a1f126a60e2459c29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90feb50825b4b46b23a739e774499f23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360be216d7dd63e99234ff1f9bfcac59507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cdb391d61ced695a8e04c0c9a899f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d70df2207cb269c80994ed7d3c8aa7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0f83b2175a253138a366ff7d55b4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20101a10d4d0cee53d75509f9a33324d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172c7c8269b2d25e5d287c7bc2c55b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a38bfd571b4693de6908a6f3809ddd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f33014e3acae9fbbaa484355732d4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb414a15741ef260cb726daa766926db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f2c90e98a1486810f42a0136aaaec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70f7be829dae6151bd0a9f76d072d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5feef19e23be6b82462aa14ffee13518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1e92a285cf1c30f2e944cd7ee97ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea5bb3f52bde1ca26375a34000e426520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac30c61d94b8681ce5232d49d93306521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c6f595d42e3ca38adfdafde7c9315522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c6f540066655e0d352b5e5d2da8a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83ab7dc7fe4b1329095fe44de60ffb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33feb6b9c99231d74bea3bf4c29cd87525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b55b910bde2afd49961b88ec1b3f47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e639fbc2b28f373d789c608af3ff4c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd741093e9867b5c189b4f719b16be10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec849655cc81b660c98add9263b3fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848abaf1271056498c80543cfdd011a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634450a338d06e30a7cdb87ead31c2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47cad826c9b7d756945c05510a5535532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db084b8bf5930484917807dad6f509bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f8adc24df807186abdb2ec94c0b3d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e94f07430650274bbfb3091beb370535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3c0d7b6c1b435d4857f8c1b046017536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7cdb6c4327ca42fb04575afecfd9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95fddd45f91dd6088f5476d3dd9e9d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92e12e96072068663517b2e29c050b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1523b86cd4910eb03d3e3b881f325540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91049e4ada09e484465f8637169da6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd910275e017980d23a5ad7f205181542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7ae5f83777e381ca3ce47f6f5ec9f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0ed2cb546d49ef387fa6c9a56f6ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d7b4e1b56f351bd4150834f89b9b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695c0d4d075fad3ebd113c97efaaacb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6af05884c7427eb96b0ee9935c5159547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2736e6fb91d952dbf2ebff0b80f08548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d924b88c52fa0fe3149bbe8d76f27a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dafd3503a8703430bff48410ce8f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5d266679f144140a86a8e0ab82323551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb408b84b49b1a9d7ddaa99ad20681552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1bd4e560fb190ce5867b1167cfd5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6abd2eae188df6350d0bacc46bf70554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71124ca2e9b3fe3ec8ba624b9563ce1e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9229481f42f8f92fe0d943b3ab784556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a36dcff4e62b3052ebb3f3b3e36e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9130f490ea87d95ce2a91856a91b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2cb963c95c44b53780c3ee74defa0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd21343465cd10a4890a0191061b83d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf6916f80ce6ca600abf2096c4b233561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c37275042c196b84d3fbb8ce014d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba7e2391f068d62763c14be16062a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4b9b841010a6baab4464399a3b7cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b7e6cf0944afd91665e081b479eec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e6e278415851d4abcfdf2e15afc47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecee8f46bd1775485ca6eaa4153926d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf03c364f874a4c3d66f39158ea496b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb0131d1438b94c02b15d20a105d4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da42f7faa2201459e9af15d83e7cf67570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c202e64ac5d3bb8040d4791e8215e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cf4293a8fb00794c3ea3ca4651065572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b938ec4d4178bb3f4907d064290bcdb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f23847570ad9ccdbbbf3028722f192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baf1f8bcebfdc3310d953c6e4072133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e043831a922bd6040112fbf23159a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35bf91f718c115eb7e7cd4dc7b3e8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033d4dc17ba119e99e825a7dc2ae3556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d320212c10cb5d1f6fa95d92e41b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e9d874641d0734f9f1b3956ed0f078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5bf343c91117c04b647cc04f556449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e8a2fd6fa22324c36791f0246331810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2616238d3543df8d3625d92b5335c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7e24b698d3c9c2e6ed749a0c98d7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112014d532a9097ebee8384b437151f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea3c4fa5162da570eb1507bc30c80114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a329401033e5cb227de67bdf05adc6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8eb1d6e2233ec8e0af885385d211e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fcd72287cf1de428f8f012a4b3db917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c396ac55be7b61afa78094eedce6bc418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357bd4acaffe2ebce6d86909a4f89e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae815043e1fce026e8b3058fe674db320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025b6ece8318709a5cc73c96de9942721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ef8c39e24c7e8da27519de0df28c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe84aa8f3a77ffc6f806b83095e0f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb8b887add16a05726a83f7ec9d8d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380e6550ee18d6b80e5a31d303f36ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f5fbf88d10dcaa5346f57b2e898b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9142545485b2c884f9c428bff8b463d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c360074b63e8cb806d08af36880a3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec5ea1ec47f65db0ee4599cf69859d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc55d3614320211410c44202d8516d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9215afb85e90359159931f4bb2087831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69e2c0e35f30bcef8479b215264dbd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f40f1286b508c9b9758fa91f1ab1fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f6e956c014e154953819ae1dc218d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb92e9b2799747d8f10b6e3a44397535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd3d7ea3295e9e6b70b35d5f58aedc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790205eb86a8df48322c1e26d87111637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda31b680016661cc8ca9ac9b353eda38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b39fccd962d6d25082d5426728af739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fdeb1e01633fa000f1f41f7c7523840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93f2b50bc801f4697eb3c7ed6ef8e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6465363ecef2aaf3528ed937a3964b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438318397516f0932c2a90f821e56c5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7cea12ab3390a5d227de3a2dd0e4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90e637ccafe2b30a4ddae38305da4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c5ae9b277fe98ce90b48d185a644a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06b8bb3ceee1f62995314b8d60bdb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7d434dc7c8be6fecd5606aa8e315948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cb896ed0e20f5d3c9abe62c6e5ef149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9d3026209fd8b387daaa03cd14ae850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6b2dde4170e98b19e6f3e1b69612651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c921f62a79d129c98344f1a472f5f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c57e87de028970e55c26db0d215053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4aa94b36b5d97dadf009ade84816454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec803b6743605108c04497c59527b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650908fa30f6195a03317eb08371e2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4297c5e66723c0b531336cde1af9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e241a1b863b8e1df016a202a678e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de096cbef7ce6d167d769e520d110f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119f61f10c34eb214d6800701c5d03360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2d0584c82c1154079ecd1fc7edf2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c0d207dc4526b3a6c5c6b1ae629c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0477c000dde65a7ad18c702c20cfd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c71a1999e7a92185b2e5b2d6c02dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0024a51d1cd3621ac140cb0ad67d5565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f855b24c6b9bc66424927de52f4c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab4b7469ffec81b32cacc95b6b374767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7ae950c53eb919af44943b9e3e51b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591c0a1ec485dda99174d57aed20a7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173995e64ce577e34053ba368efd6a6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6780fa8fa92597f6f2c69b31401d87c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e9868e4799830e5cbb9f56c1b77c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb40fbe80ba7eb7bd2da9b19666f37273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122d3abdb425ab1d1040e0ba80895d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bff17348730ba57218f2c39b51ece975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24abf901df9a7edb8e11b3acebba7476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f35eab45376e4642a3e719ecc062477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31759cb2e62ff18e83f2b0e1fdcbdf9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489ba7b47cfcc9604ee352c2ac2114379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b16c42360a33f47931b5d00bb888b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d34cc4b6ac83f28ace5d6cbcd925a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921616ddf43830785b818b442d59cce482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4249ce8d04d7f5d2a76b3b791910c2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570a658dea22b4975aa65a48c4068be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fcaf90aba3577ce06d5f7d2aee27685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66da4196912412e1d97458d6e863a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57c5d2de1061b1fffc24db9bba64c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35812144e2f86c9bebbeaf2059650888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cf57b827d58820bf36de71aa8e11b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69db361129dbd2144714dd9cc86167b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb19ff68f2bdff6bd7879120fdf9db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5bed6b270876096a782c13b64b3bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c48e597a9f9ba81eb38ea48452a5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888c9b9f2c85ae897b936ad910ad8ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5019395c17850f0ed7db4a393133ca795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20637522978fdd31dbd3cc3ae29360de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ee8b7138f51a94b597d09a6a39e1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21b3673580e86df09741e67997f3c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecfa4eb0ae78a7feefceab47dbfc1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b7533ddf2740ba6fc4a18f4b16909100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcc0cd2a845bf74bda6d1b046dfb06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c198b51c704eb1ebeb5aa863cc7c37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc56fc777016a153dc5b4c7559a90c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56efb4f0cbf5dcda2545d6a1d6ebe2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da36e3b9bc79f890d72a3dbd4d25d24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ef12b8f513d02c237b6d9130fca51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1220bc31b28af64b8e894e0148d6607107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eec38f9f94577839cfac1ed74af578108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde5c8745eef62cecdae6dc55608b31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa21a41efd655c24ce7a072eb05bab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a551d2a07beec5ed21412cf563553111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcc221bd9a5e199e7b0cda4fa19c9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07faeea10550158023101f7af660c91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd57a30347d205d4b166ba3426f957114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda0640f7b3e186884559a92117f2d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261ec867c26fa3b59ed2c24216bc170116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4e86ccb84c59a517502967165e9d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143c6f84460291d734d87b6eeb5b833118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf16a145a2032e88f9501d467bb884119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552377fcfd103057e219fbc4f0bf7707120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b0910c903edd3d4893ede9d09a6df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cedd42913e04e2e72b727fbe2af2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc9b0b0c860d35ebc3fab22cff3dbf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a47e632742696d4ff1d225e6625d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914147235db1ac333956fd0ed92a958125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88227858ed1c242b127a7e96fbfe1b52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca342648a0e98131e9951cf4e385e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a282f809f246373f4254a8189f5857128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91042f1abac3bea24c9711407e46071129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7dbdaeab6da6ec0d30170c9b5f742130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3826af57ce65fc3a365171f3ac122fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59d6ccbe9771f16dc40a966b2b5602132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023db4575c9ecb75de1c80dbe4c4f09f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc044119ef6e1d54b1f610918efa5c42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db06b29983fff10628aa5d228c93cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c05a8ce5383efcb49c0eaf8c5762a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80084aea3ae8424a08f81816eefbbde7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27e48cc2c827411825599ffebe28cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e5984b7d882c5c98b2b1c3bc636b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2ebc96872039ec52cc413081b3a9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d12033bbf68c1170be00508a4cc11b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6239b8f28141ce71abca68f8f6834142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d380dbbe17468ca230b486c3f703dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d63e863d00af994bcf3f5d21e2ba1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce3a26b1226ed90297ffb60cfc9f8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f60d7eacf9d7450c960c6118f7bd3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8dbfa18d6ebc0cb8b2254667ae8fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c6ad0aa2d1ad4f27b4322941ff8ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf1226f16b36f054ddb985ca804032149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbfb2764a553e1bbc44aca9b58f1fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35670004c5d561c07169f5427cc767f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38848fcaa4ce1791b9090feac4032485152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f343a45c1aef8dc52915a95f806059153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873ff607854f12dee0cfd042bcb665a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe0650c0e669e6fad6dcce40f19a67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a48bb6475ff8c0fe8da5174142592156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b1c8b53cfae9fe059100253c68c49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2f1e6c06433249fccb825fc80a1d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa5a821fec2af3364de7a4f806d507159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dce584254d73684be1a46273c6e1e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2663da38a0678049be176343b9125c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f96048118ac3c9b1ea6e9a74a7b784162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e33dcea39c274877354b03639d7dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffbf21ce22df8480815410719977f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877485881e195735497df0c3c3a66c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5b45cf5a7fc595a8b5bae81725244166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39107fdaccf04df351900ce1fee937167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf6e40017adea36fe0fd9c068da594168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f96ff64b5ddfd8b949a20c3f69ea37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d52936c19ab4ad106f2e1cc93891d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c5d917b271e1b5a08da22384a2a56171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef48a48ebd065bca5bd79b197347059172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca462d5820e9dd8f4273d7a5dd2cd898173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e3f015be100c9234764a95fd48542174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee27efb9339630941e493126432704175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cac7cf9be4ccd062dee65e571fca60176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f349ead5d256ed2fcb0511e3058bbcc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733fe0eb18a88c388d0ca4ec7cfc021178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f891bb1e4513c3635fcb42c1873db4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fde04620d98105c8909406845d13d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8baf04ca0d459e51effc7bf555621181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cf0049fcb84c86b9805f837afaf00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b788bc7bbab05c77e3e7efb2507e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71bfbd70330de6dc2abbdc6bcbe0ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e1ee7a796514660a51e6608d41c66185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30676927dfd72160cba2cbeb9b69104a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47b421f4c69eec8a2c254300ab0840187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4168d07b05d3b632bf8b0b80b53b2b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10352bd3cb5c6ea7db98205d71ae9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accbb869becb20d973180db0b5fe1b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad9bc3d3430d3fd9242e2ac5c39b69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86b4ee74ef8140b101599b0246cb98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2938ef2152d5fefaa45876cddfc9fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0740dc6543f74de0d247dc1864560d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55d1e339dea5d106a761a51e2897b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd04ae70469d81ee5691905224ad44c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a06a32851bd7f41bf8c8ddb611cdc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fd67f0ec804864d2044d7a70834f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d78435e3d8ddc1825e2bd12f4f744a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff754ff6f7a43a6035d2cd58091c38a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ae34462f7c41ad9dcf1e820637c54201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d627a3be8d781e40b2fc47d9ff1d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415ea4b414861d6ac12fa1fee76a96c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94c938b19c8a1cc976910c1cb8a3aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0041188c17d05115e668f104891d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b8619dfbc88d25d0028128f0b240b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab6bc170cc90aa1c6a83620a2d8794207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b960bace6d7c9cbfa3dbeba6135257e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0a35510f0402d5efe32a00ffebd64209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ef5e38c1fbd4f741dade0eb7cdf32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4298bf8b39776f1a7fb0d7fe835f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632346493b788bc8a89c34999badb0c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8e47168f73e653c9e2064490cc02e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bb94081b80b091f07d21d50d64864214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b0a621b4f69a92047d2326c6b92b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168848c3164ab6860f9fbd708d33e08b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb107407f78b818e27639b10a8dbbca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c5fcfd6a2580b841b259e0714c587218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5926450fa6001ceb544df2b570f18219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302d787e85fc8004ef14fd89f7312e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2bad9f97c56353e4a35773775d93e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964790814ce7478d997e72225f3e10dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e70e8e19e22614f791ff1bb1bf4bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa5b157e771f59f76c9085fafad891224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cded1cdd0354b8d242276096ffb420225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a74918840006e553804bc04f23064226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36c3b9aea0e5de513c6ea79d9e5431227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5212e526ff844612bfc73f2316c45b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee6795a40272db42b788f96ed8cbc8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2fe9fd108a48b86afcb507b637eda230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471196c6180d21af36e26c37e184e42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef18860ab36d46f6de67af2aaa2e2e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cf92c3a3c394f4eada8cb9d65836a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1474ecbbe7c525b7829ef224245bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87199ccf9d39af60b74e26cfaa38e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399a7eb5bf42256fc51d4611d52e209236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261bcb40ba38dbf74c31c7d3b9945bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23445773698241b2f4ae17b643de04b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1a8bb135f1f2a442b7be329172291239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a767aca49ade172d07dfa49020727f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22308a9f6d8bc98f60d63e2e974e07b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bf16e443845de35297a73b3f7d0ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e482513e20328449e9517a3fb04e437243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7696cc09af0789295aa2c7cc68c845b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431061041fde8b3db665a725d54122a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2704c6da0f0b8738e9717eb78a0fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c6cb3c86b5a5ebcac25e6f521d9d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d463cd9073186de1b9632e8f95cb44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ad244bc0c1aa9f55363ecf6ba8c79249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4b54dd67ca5d65c33e470c88d781e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ef67c775ce6ec311b421d904ec6da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75578da60cdec9898ac57618fa069397252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887984bb336877f93d3750afb01db165253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394312aa2568efc889cfdbe5275aa618254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb6d2613710eadbf8ba477b3a564d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4cb9565a8e66b2bf73f1080aadb8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328a92e457b93d73704a3a73237608c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d616219e35eb9157784a2abe17c4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4139188a3ff7e1090ddb5b004ddf1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec418883742d647529bd1287ff1cd442260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf47ad918e7a8333f4c624890f2c80261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd86f0cc11d5518dfddf09a5053d6c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e17c688934e27f4b67f6fe3c6da4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb551c34fcd6cda5824729336128d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377c14e82cb2154fad33d02974b6c52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b814d1dfa6f49a82d22e4657fc3718266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783afa5bc1a402c26d443fa659bc24ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ffe5884c2a8159e7de477f77d9c01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3bb620fade4bb3266ecdea5b5cf1c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64c0fd8a4293daa3fa20d461539703270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bce9e301ebec8b00c20707d89f0cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9bc77223c48bf90b0ac9c3e7e061b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f09c1cda1fcb708e404668a0e5ae9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770f78f096bed9258ce02a4efad6b53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826717ae8c21f9793f2816d33df7a06275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d61493b121e1a7c7f66ed10d6ad27b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318f903a51e0939c8e919d095be6cc8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bbabcfd697838c019ae8c8c55c3dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7766bcd2908db1bfa5dde7c56c48df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365098c73faced98664cc95af39bc544280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21dc1dd984b15ee4a8c739590d7986281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b628b53c376bb585b22994e4b6ff6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6a150f1346d6b4ee190dc0e237465283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c90811b0b1f6bc808286c9dc986b17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35a36bc2d5ef075b5fd9962db9596f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34449c8a1f80054db32f2971f433cd8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae461cd26022fb190b86d9285107f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21e7a5e406aea431675c93e3a1547b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23df48008c1fcec56bd3b655fd53061289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01671ca57578ab043541f8719ffb9be0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6d2cb61c53eef3db8060ca08ddf3f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82371156a6ebd3f8f32ff42f0552bde1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a20cdaccb0ecf7562168748ce0d7f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7372a780bbb145b4e326106566b27294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4f38322312a5579e9c94bd7c929cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6b8f2572a70faebea0023706e9534296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb338b27464753b4f6a72ae35ecc759297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0843a966d89660ce3818dd9db0ca4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5931263b8e50393829176762b16b559299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4031a0ca424a4216bb7d0d77fbcc60b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e91d34dd2bb68dfb9f39b79fdf5e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f5a462c26c1310b4663d00bcd0f31302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277c52fbad9fdf85271ec3297a3aa61303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5524c5a103cb9e09040c95a75564119304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50d599b026350aac14c8e70f23986f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46081824d2e9d0aa906c6524fe5343ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd556978fe6367f814f4ab0b6acc34cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a5e980df34f878a233b7abd225cbe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5622bf12747b229ca25daa6c920c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0db8739e510f0587d5080fee62db3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e1daca74026e65a6cfb5ddd49441e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766de9a6eea6b8c2fa5f920fee49506a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192be94248fba7a4ff3433646203248313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868514ec54393c53662a72a955079057314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d61ec5603051979d74e8ff3d5291f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba014407492af8f38b5e54e33afdd00316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b40e9953bda60cc5aa96bccf3da91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a1bdf4c95e2f294af4aa592f6eddc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0d01c4229a57d1450486531cb1026319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08851af876ea2bb67dc487179117e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60136e3fb249ea01b58d6e69f1d6b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47365063b4ad62f9d19f43fa95a889e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb9a778fc63ed0196a06facb7ecd89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cba249096b7146451dc585d09547e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a0078eb1715ae6e61d4cbad4f9da7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115ac52a7faf54eefa54281be8b0cff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58048e69c678cfedcad3c974b5abcf5b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e9b33fb4064e2e8447196442d7222328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc100139d1267b7c4dbf26b5b78119329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e179921a75b4ca74fb98560accfb819330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2437a5e56f4a17f6afef6af09e65aac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fedc4b11424156511df98391e02c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d396ddf6a5fb593c7bea9148d093e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2ea33ff043bcdcffbbb6b282d3a7e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1c19b7fa794b6675c5af2c1ac6c85335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b068d030323df1b17efc024d566b3dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa2e3c8f18aadc483e17db7f414579337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3d61ade2d2581672576e6e278052f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b634da59269c96529903d9829df6c83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4225147d36f79ee46c7dbc7a3731bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27f521fe576af362b70068469b7bf8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f592e9afe413d16fed5b3b7f5a46631342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd5e0655f4827c4362108d0a5f33ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d4574b7705071f118f3029eb34c75344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930400d0793ff106db5217f623be474345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70745e0c5e176dfe6baf07c31a538e9b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195aae52cb29cda25ff80c9f0b990f2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360327ade4a8614ad30fd0a148c7bc10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7131e5152cee9dcfee73f76056d3a97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b011866cae466abe0f6b2021464a04350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d4d257b32dda8f878923175fd28e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4844dd978488ca0ba1ce4b3d6a8047352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7470a54c6a9108a61a1d32ad334d992353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf75976d2ea4d764ae22c3fc9914d89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc96e61dbdfb10e83913d20c9ee44a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90551c43c2b854026670035c19de5ad1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0c6a19e60f3b9fa0ba79d86457e02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226289b39b54aa1c0f967449c36dbd77358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79770b5893d5f231eca445b0e597f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30113fe8dcc8f1b570e4874d7c5c88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310a4cea8fc8a11f11d9505ef586455361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bffd8b7d625f168f654cff7b83c22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc174605cef9d1789d7633a2f2cfb0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13c3c11a3dcea93c5dcefdb4640624364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa33ab8b5c66988b7084fabadf73a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb90d8bac64ece6b38100ca6c9da116366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ec353c3d86e460d73aaca7beada7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cab4bea1ecf20cf29b28b85cbd25b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4b10851a7c796590d93133b7d9c0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3111cfeb223efdb1220335a30accc58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc598647504d6ba00b563ad0e379d019371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473b034b54f1f7df0a9aad47fc9a519372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019918cd6f4a4c047f1cb5f857ca4b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8a4aefb36b0fe370e5ab9bb6bd941374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32d7e933f4c13bd9b7d375b7837cca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd362255ad42e85518ee26893cacd394376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88dae724813d5ba4ee715971704bff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435481c267616f80c1a7834f1521f2fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd3d4707a394279e3a422a7ea6a997379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62e98b3a02630c7da8a3305d2ef54a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb11a77a0b115543a35086757ba3db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a954ee26c80a74a43b00bcb8a315aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d4cc27689553c5c0de38250546cc7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed008f5680ceb66f561d8db0e726f0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2f87c68b2230e8c73fff405ca4a0d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88488853128057497c8a56460652985a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e021f6c93e5d258164567958fee33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02120515af070b360262bef9a8b07be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412ebe3f58d1b60ad93abeab3c58246389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62845450a320aac4cfe7178218447c0e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8aa3b9149cbc8ddaa2b911b18bfe1b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62f32953e084463c0cf6782a2f8be9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5b87cda20bbc2174972d26d94c981393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050a76ed8c34fef041110dc5fb3eda8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89ba56c8c255caf8d9a0f32cd29f9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15d3b652c0d45aeda42d48befcc6fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc113505b13462957d5adaaa01529c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88e1edad66f881e4d487578f5bd1b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243079add746a3c66ab73c00eeaee7aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a06ee7c9da61c9ed8e7594bfd372fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51895a615bf47302ddb55c396eb7ce53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073e7897aba54f2354b706516ec2c0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170b8745daae9210730d2435bec9655403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04e7dfd53b3fcf7aa08696c5a8f76c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77429ca216c17139bffa3151a0e91d5e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dbf2f418e30f430f0af055f08e161406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bd131eaeb837cbe45ee1d3558cf23407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29373f31c72180513d24d23baae75a3e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b740a8fc4f604a7c69e26ca93189e10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ff8d196d9eb8389b08114ddfe9cc7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba98237ea08da56e37d14bf39c9c1f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474508154be94052b05d21ee44fe2ebc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612434dfa61653b7dfb9f1e66f68d54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5241b608e7216b1ee3e76917fc3ce6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4736648f4d46d02d84b24362d62b0f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab26bc587aa2a45bd0114576096d489416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bd2442a84941041bf56de87e8190b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2412a0f762b7d41c0771dc02ef5df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb19b774f2bf6edda914713bdae661d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf333fecb742e5c082a884732477d116420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f12ff41fd83ca30db639b6167f8cd1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae3234b5fb583ece9c81e00cac9327422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff1cb8804aa9845e9f877ccabeb38c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26420cad7f6d06a228fddc2cc32972d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e325ca14cd5b52df575e9c782d483425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48055c3ddff05b4be51ebc7f1e1aaa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e270f4f58ff098dbe0f3ff876377d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d80461ca1ac28405ee9d922dac6fb0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d03b04408cc20aca20c7ab5e021b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c38c4b9d67c18ed677f2905b8b33c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f5cb4d7a03408781a891b524164b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d38f1c0776876cba9337d692fbbcb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff375013be2f0d2d7bbd2f47ec60fb40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a0d7e91896515f695c9c96b0a7667434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631bf75a90d9372427baa3ff77ef56a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868b5142cbc446b9e2bf96c9c85f793436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11e7b75e731c64feac4bdc4d5950b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf966fc7364260b28f08e51ae67ee3a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552b8660a10baafe72b562d6a9ce71b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb0de455c0385372eb361c933b1428440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b4de5c2d2eccd395862ae334208e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083886e728c8f124e9985065b9abab0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88174086eacc359bb04fb0c1e8bab5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2f937939650e13ecff8346136ae6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae585cc63007f81bfb6e6e1b6eb1189445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946d3e129c9d6b2bde4f45024a414de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9e6e320d7439a56d686155464bd16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab5468e239d0b28cef7caf33da9a61448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c6147ac84913107564c9c1133b15c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43879c0d029dfe668a2ae2872493b532450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e01ac78281ff507bd7a1e2cccb60e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2478bade837b97772c376abdd1e68ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73c63e92b385a9d1650a4f8fe5cf9f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4931a719956caac5b0357cc71a623454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950a4f2c4c15cdf53a6c1d980be8360455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ba5fe6bc41aaee9a4f3522bd17b24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b6f6ca86d7b8e248eafc32a8679a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438774dec0d85fe896cb845c5e17d9a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e7f0ed11e112c8aecf0bedaf103e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1509bcd707fb17b7c894d0ba2728a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82e66301545485056df84e324890fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5521b2c96d41f5031db4e052d04ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5943a66368c7458ecba53eb85b48a87463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f3ac8321193ddc80dfc55e82401c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96c5fe789f570b35235925f21f3856465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa11e3444d2d3bedd40de569ff156ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886d13c4d72c3e81ec007be72955afa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7586c16adf9c7cd50ac2bbc2a452fd4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d88bda6be799a09b961eb1e11bc3c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01406649a4113791f13b639550559e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326f528161e745734c15467842e2f15471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f94965daa9d3e186cb1339f979c4c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbc10a24a2a62d9f32c957022c33b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff61069637c429d956c407a73494d46474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fc5a135734935e963669ba55c7085475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4e50b013134dd22717bcf1cce5cab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb06e462833ebe78719cfcb86f5a44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0592350732ce40cb0568802eaf380478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1ef3e6fcc268147212da1b84ec670479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ce0558ed9197d38954e4de661d54f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014e36989c9c8ddd2a67c8556b1b040481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf50759bc2ed0c2c186ff56c9f3b5d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c56c2fa8e90f1ca15fc04dd6e3165483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec70a7d11435dc58717aa1a94f4a9cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900fbabb5a5bd9e5850203e76cd50d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd81c60e14a904a80d1fe00ac3bf0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e6cd48ae08ae39cd8e8a77d6baa48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78814cc0a61d4754b79908298fb41744488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cef9303d2131f41f26cc30dfd955e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0340db7bc327c0c730b4b98a8af2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9d5d9ad2c417d44683f7d28768158491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7e3e8ca81675af6dfcd1348430265492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963304c66f4a79e830886cccadb10e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e8a553c68fa21f16e38f2d3c99bc9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08eb65f4c124d38eb800551dc500e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f393308d1e6397cd74ec996972f2f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd9b2b719668df19841b57b5c18535497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55599af2439156ad55977a88ffe81c0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbad49913c079723cd34767e8ef237499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffb2bc2bb44a676cc9cde28be9ae04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8bbe4085e0b13cc202a77870f7b26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29ca7868484dc5402d457b47f26e1e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c242d5a7adbbdbe1356f10edee756bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d281582534fe7d337abe8d0a64c7e88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834cebfe33a53138aba8510bbf1f53a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafe6ffd2ca6899f1501d4418fc5176506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f60c86daac814212858721f845640507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98c1c70dfff826aa3ffbcaf3246669508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed8e30a1c068d803ed1fe9efa5bde4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e214d0ec78fc53e552dff1c860a4a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597974e548f0d7a9eb37370c75b4690511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173bb13741f4f74cff8f069d77861a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090281f5c4e24c8b0e983506e87314d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e160d0ce460dc4948626f7936254639514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414152a1f7aa2f9dea060d60b4635b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118151efdbf70c937b07d992bbf14f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046c2f70370e254df21ec64413a4777517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9f0fe9a0bf2199b3f02e4a686b267518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a11d27525bede966b1feadfc257916519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71895a8225533b02760d174b9922028c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3d3780f66f5a75f6b1aea193b112f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cb00a487121acc3f415b6e67d74ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c40ba7f106183c7cf2bc5046c04d72523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0aa20d7553cc99d32ace536d859918524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5bb2de0454e15b673be57b87c8e81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0fcd28c42e0e2a6d01d7157786690526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538a2d281933b27f06727d12b394b51527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675904d875f06f5932fe5d90a62db3e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65533d8af0bf80d1d2fcde9ca2f0b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694be4b95dff68f2348d25234d4f9671530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d60cd12a9470f1d4a0a8e06c89015531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f1d6ab5643e7a76152617c2da8bd6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0370e193d5959ecd1c57d906cf2b88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156efd37523cabe29d3c214cdf21d63534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ae66c94c01cc5da6a78651bbd9271535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509a8e306cd9320e3d6827ef489ae4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2bc156e926e3228c82f41375cf0b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd802e10a9617a932671bcf75ee118e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c19138bc0e1b9bb086b42f21fca82a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a207553cde32a458ca98610580b6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e282cb8b9361d951760b351b7369c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cf07a4150aa9d60af29bb19ab8651542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354093568e5ceb8fd6c4986a270d4b44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eb68d8b106a92fe3b156c654c57d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362cacf37cf526520f252645eebd9b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bf796c2ca6eb92d7e8dc1c7560291546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d7f17f5c246f10fcdd5a20e09a50c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b748a06196478ddf8f87c84f91a028f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504489cab628a0afcecf019eb7b4a27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a3bcfc52f043f10601d4af600f3d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e930c8bb7ab7004102ac86c44c66ef8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865e47b42ea727c80ec394778b79fda552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586282f6264e599a29f2087849ab65c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaa47715aea026ba677671bee9bc24554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d949518a349bcc3c7349a9f1d866a8b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd012c764bcac4fdee375e0f3aa7c0e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d93e0cb50d8119c68017d139b35bda557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614dc90641289d5a91bfd00535d08df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea32c38579d044d0a5982b955c8c940559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8441b227007d79ffd4e3961db7a0b9e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c3deedcc7e2bee342a6733b87d5d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd9e81771344c9dfc0416d5a5750b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f51b16744c313ac975cf14b111565563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef49c866f02305b62a9ea7d97d1fed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76623a0b4d36fdf6a54ab70650af47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd8ebed0437eb1359866e9de848198566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c277947244370a18613d368a80cd30d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209708bded7f058bd5527c2c70acf33568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbdab0c92d84a5ceb29acca1edd497569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3502c6843a5530781fc99ece8682e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f1efa26f53ada5b665c862775aec5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc53838c132a22e0759e27a1a6dd3f572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>