--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87753c93f00154e10234ee231787041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777f84bd1f88c50a94d258527059bd72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dcb3c8db4c21325efc3234039f7a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94da905d4c7726b4e959a85d2cdd744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f2aee02993b4535c906151b7d10495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c680e9ca75b171f6860ea155c8e1cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80a2406a93d9aec6b794a7c3925de37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1b96467643d345e94ac3394d874888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda93475e24f4497a5976d35a00dbed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b53f27864101c53e2c26d9671630ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15676ad5eec2dc00d5f4a52d35dc04911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978e95aaf88e149c0a928d38765114d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d7fcff1bde5446f500c28414198f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d36fb54cfbc688800aa116683a424314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11796121e6709dc03acd34a07823d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af073e01f2af6d31f6004f990c3a287316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f549ae3ef908f06a1aca9b417bc88e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625a61f28b0a0dd3c2ed382bb9d273718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d4e0dc427881db3dcdfebbb5e089c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674317e79518c81c07595cdd3a4fa3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a42eae7a21ff57cdbf2209e17363421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a81101cd85bd9b8872b42c7c8634022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cf3e2d6d32171c0b3cd483478d1c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c319255bb907f40e1459ec271b3c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da1d98a103e1d171dae2b19d05ddaf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4820411a6b762d3bafb846f6905aff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841ab744fc6877201ff38cf2116ea1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e93a1f71a7bc4204c81f0c5cd23a9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261473370084793c2ec82dbc352d8cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58527a248afc436e195f6e57974cd330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0652e6a20ff8c5bd81f5b3bb6b18c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5d339e4522f3002f8c85116e8aadb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e6f562650df378d6dec0281b1a51833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a984346c0fe321aad8df21e42a62b5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995ae1d37cf937a5012eb997b662d9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ceaa0c48407a3075762a2fb9deb51736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665bda3a46943d36e771ad9426b37ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba989b919acc69acd382d0ad89f9d37838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce980f8ab65386bde2c0375c3074aae639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dbc6be22912d64b6022b88674b48340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580160e9d4a1b95ef966880883710eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655325d9324dd35f121f3e2d90b5ed742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d42c1a4352b2648c4565f00f629ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abef8430c0e981bc0bbe05573e8276144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf76c9dc17f520d674165b4fc06e9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2a918fc50b719f66a3d5d822388ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d855745edbbdfd4c110e0e278409947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aec46b7a95cc547c7aaaecdf2c116048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae069c4d8b2aaffed451045ad8f00e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90888a1b827170af21ad5f9a6f19b70250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946820a9743bb19f201702b73e54e82151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d63684f43f2f35f0e2ef4eeb342b2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd211e1ffad556bdd50f12c8f8057fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8591dbfad836fcdddd606e36a0cc2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b75a3c2358fd2a86b2cf5eb90d500e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a2a46611a925b61f3696a78383a8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b816c3e9fdf6080a86d2eb98e5f7457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf615a3543827494ecd71345c1c08e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184b7783613512659b3abe22ae6f1bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8920fee0e638c95482a2712c7bc4e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b55be60e80d65188b744dc964325561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aa93d6b8c627ff0c290e7fb15084d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570f0e047dd227c8aff41f80f544bde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d32509b6f2b0b66547ab732f29f77b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd1d068552d611da985e6b188a6a8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd03fac327f4e1a3c5eb773170f0c5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f62d3ac9d7a3c6b35e6ebf0edef0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a688856995ca3daebad8f210c5537bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444beded02aea8b4f008c4e42f37f7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53057ba902d322435c7feab94db3368a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf1420f886af0bff9b633d9267ee3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a185df9c2fdf9e7dd8fa1fd0308d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2fa6a461da066260dc65f73a53ae273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48169d8835a67b367a59d460e2ea538174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949dc93e1bc4c4ea473a3acdd130e9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daceff8cabcc7f3086c71270470d77b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d69ca295cde50fab3ea940b41e4e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0bda69f43f348c865f4dae73788ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b071b9405c37ffb78fb6ab45e2123e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1df420f9477800f8b406b7b07d42c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68ea87aa97885dd153af9cfae3882481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77595d271c2af6e181c550bbae71df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11f14d3887886cbf32654be06bf28383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071663c4baa54e70aaca11935a6a0a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc846d1d08c435ae0b7543bbdf0b34285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f387e4ae1c0f015be60cba7c5545df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0823053f26e4cc5d43d17c468c59f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57df5bece359eefb3398ba1ec9531988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c46ad0a30e08639095ed92a6ba550789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba9b9d0e61cf641d326dddd95458da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560da8ac2e1bbbe888c676e1874165a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8696368f4b8a1b189f84edc287aa26d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3f6eecfeee087728f43df669ab0d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543137f681782415e1dc8e4a11f13e8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bdd057bf669f08f379096f658054c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3851c82a968e95ecaf7fa3b4c6e39596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdcf3b47b0d015353ccdbc51c2715f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af523f2710ed11e9a08e32da7d0bb5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6b50a2f741cb0c60ff7945939f0c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3b12042a1086f870bb7f50988a0c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdacdcbd81db58c45d878d1e5a0c61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7744b843f6718deab3dea6bdf768c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eaf8b8b7fedbff6633088fbf7f3cf6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f321cc59179922bfe7cc7a78543ae9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d9c2a2e6d98e0caa4e0b01775d19c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11331aeec37b072a7bfa0a03db2ecc72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ae39bf5b96bc42ea098df63a4160d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4ab2b4f3d4b42529f29b8c340bd42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117249faf460166685cf15bf3c1f0f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195e5982142af7271e3ae62c58382e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d5aa7a3d42cd6ce4d303809b9b6ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f058eb8ea4a9625ca8b94aa0d5cee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab912e69ff1777f9cf094c8e62f80d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7ce58ecc081da53495e17e0e3efac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cd64a557c70fff06759036771b814115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a04bd9a80f94eff1b7327bc3ecf990116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ff2908d140d65d2ff0b663011177c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0472d184ab7700e3612210736f9da0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bcce66d124ab4367f3ab4a1fba4e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3e83ee6e2927f83931f1bba30e5db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53fbf40b27e8e80da4f97dea30b785121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb2df6ab1f6c4253d101e00701248f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ef15326cfb92f27e5daf4e1b7a898123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248b2feec77e500682ad9c985f42e82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ec53297cf270a08219418ec5ecdea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6134b151085652ec9898b1cc0ec1063126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16355ea9f50337895a42950837eb70f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df9bbd2cd60d3af928e91150d58b15128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbed75559b62ae7b09ece60e736ea8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdc8ea75039ad3e160c8e66cfe8170130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92607d68c1142d50d311afc9f0dceef6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca270085c7d8c50b7941b208fd076f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8215fff086561ca6750259298ddc70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b7d30e52f232885b31a90b7dc28c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807a55385b7fa2e5b6e959b37041e83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe8193cd017a298322ff7247c3754f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862a06e2b54946664f728cd2dc00cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e518d0700383d6857df262f5fd4a5b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f89b7406ad6b2908dc868703e4010139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac78426dad928fb1e3f2cf94b2c5d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1cb11dcb5c0c49098270a06dd126b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55857105885ea27e7d247a50c10c7352142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c2b7a2f04cd5bf0f4ed031b31e85a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fda8f176c5fa7c8512d07479dca1d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79787fc449a7d461d964de78b24a79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75140ca31d04c80162d39947308bda79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c67bf23cc41161797afc82772d2b6b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d44fe700b3b829ae5a35c298c94792148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f147701624777df8f1d1fc7d23c572a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64525fbe45ff8f8a9b1c03148be801a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e41cea021c34a9da8a13737a1ced1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f25ed69d63768e4363d2e51ee20d39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1879d00bbccb2d0ee00b60c7ad9ab8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd039061250b9ef5cd12af022cdb7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a44ea686a6a53ffb44292859795cdc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d20c32838ad8169ac0044d73249c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44e0503e17d116d24e2842692578ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dcfbef596c99d44ec801e8cbe28d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d6e27adc066e142d336304b94907a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9debbcd8e459633564d3d8edca0b60f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f674c47b5162e3aaf1e056e0c3b22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8a7681ced5ef01b4d9b605f27d8f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9eae43b7495cf024f4e7a5453a5c64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c21187fb081a5dc0d5cc1143a63e14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cac2b7255b39d66680db17d6d73a6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56e14876e51fa7254485cfbc00f6cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e96e600e90e561c45eb6c3d1565e7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1869ea5e208fd6cae2d2a1288ae5890168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc154f1fefaab1bd87c463634ace8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e8aa7a0907b7ae9dfb6b63898f7d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec93de595da4d63095e36d25a68405171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca86c99aa3e60756705ec38ab0c8c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822c9cd565adbbdd5e005cb904e5775173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d8cf8d9cc88ec8d054dc774e434f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428039ab1f46050ab863613a556e57cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36354fd46650d2d90406255e291cf5c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774febf4e7d84c7346fd396d1b2d9fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a8e22c140b1eab97b673bc8e621ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06e4b762e8aa57615028884ad604f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8d98a7ccf962d5f8d90b1ad87bb23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10de93fb6268cd2341487149295e2b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3854eddceaf4f7f32559e6223dcaf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64910cefacd4465987fe9f0c4322fb2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42768efd52c7ed6d71bea1c2dd6bb6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220494db6b1026370d6f0ea9d9ab182185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6d2b9ffe7b09abe0418524421ea89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95accac8ad0f82c6a79ca03993d64f35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc11b296bbf0e88078c57d99c2c02b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf7542cf6b126225d6e5cc67343b17189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e33e7df5ceedcb6f78d291c99a023190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4d0179b1ccd0bdaec9e3fc3599ed7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54143b542fa5684606fab9a00dc2b381192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a55389a1c47391a820e0687954ad19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67101b39bdb323348d36d755f87ea3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb652394cc75da8078e5f62ae74dd814195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989199db119e963ae68883582e887677196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa479a1e6a1fa9f6c34491391794f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfe842000ce2759696ccb1cb64c863198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc2f7e807115f3f85d0e1d291cbfdf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee41633a3b2fc00cd66bfe88a19ef2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c40e8fd5c97f5a72e3bf5df95855b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54a7311db0fb291c0a43b0a3c5fa6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d27e6ba7e613e13ee618922e11be4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fc2bcdc3ceedad272b49501ccf9f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c93f24302cde87772321e50cd7b1cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906181a02658a3546110179ab97a305206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43eb5842dbf5d65ee96047477f1ec6a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d409866b7322e47d47243f40cc34c30208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c0d0e91ddd3a569abf641c306a2d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a717646fb82ec0ccfdeb893e04204210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e79c72e21abb775aba8fb5f82c46da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f7658e99cf2894ff85238f94d713b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cc48acee95e0ec6fdee8d2ac1a469213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027dc665f7ed089f608117d098f49c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4beea515ac3cdaf513a76caadcc7ffe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02108648b6b8a8ecda3efc4a74aca2a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da15369c4032460b0605e08df1d95a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c4c8edf2891b8e4dc9f88519cde9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348739752db3de1de5ca69a5567d4e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f5a53d940f36eb9693176ce8d276b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b913555abb0a6889389dd92914b826b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b158c0f0c4d47efffeb85d93d60ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5d6d49d73d82a96c5f00705c72686223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af9d5ce68e9004311942c43903190d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797cc71a60aa470f7de4e251eb5a83b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4a57fef216dde03d3041e5ded5110226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59c6ca37724c926e01f274ef802dfc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc377c71ed9de2a912fd464ec9a3c9d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf46748143412bcf38ea755c00b064e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a86c624d96802e478ca1bb4618483230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5987118c3366cdde94817092e495ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca956ea72cc87ad8ef54d79c2209bc75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a26ba84ce8f3ffeeecf804692b1273233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc0e61a288441f66ea85e2c1c3b4ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8215560cd6c5516bcbdfaca8e3ecefa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711b302e2cfc5cc66e49e38b89dd23f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ba7528ebdd5826039e0a2357c499c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b75a495055d2e9229209158391a082238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b55e2fb9da0d41e782a44f42eb2ce1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e01f5bb4b57ab0f0c118bb79cad76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16812814fa38fc6527843aefca4f0582241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1cd98bb9221b9f3f2eeac88b96868242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59770489535343e8bdb683bf986ef352243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bae5a5f48726a28f6cf4925d16666b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a4973336a11d25b1437b1679113f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c7242f2bf0171f748ac786dbc31b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babd75189726d15aaa4c09a16d81c0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf730ea84c7e0b76d413834aafa15e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777a42d3d5a32b981eb0fd72903c765249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee35477e86b083278d1d80a7db24129250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce232d41bec781db0e02d6c9bce33cac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f61483ea86b7ea7d9e357c59146956252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0967ed6dfd9c0260f4a2648d736879253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe18104e29d891335df1bdc51d0a973254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d612e803d2654d5be0a13b75d7a07255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603879ac1ccbc3bd921d0ddb34df55b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e616a05bca8de4a7a68ce9501006f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6b12013db31763270099088cd3c77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7103644d218ee9a35c7c646f35cc1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b83ddb753fcbf77e40adb3b99e20b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21babca68dc2427d2a4ed0820b43e0e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a9b5a5b9c954db5374feb0ccee5cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcfe0da5b74cc1b6c3fc683d65eb9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48ea4d431b4dabdae5571e9cf64a2f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18962cdbc2b3b6f7326c898339e850a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad090f23fc957eb6f4ee9d8eb0b49893266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2367c6d809c5c8b0870bc70225fc3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad5192a1192afc7bc6559f0aefbf4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2fb4b3a715665483b67b80afeb43f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120252a40e0dbeb9b347e4134fecffad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598994c09afb105b014e54aa6fb17b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bed77819f9d86138617f50098ce5f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52c1defda3a57333fcea596f789bb8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32290cb03e4ab3bcae03730d6a8c2e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c4ab8f76f7ce29f0b649b7faa0675275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f18528005efecbb1e4f023af0a93c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec6ff51588e8fc4403787afadd0115277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920207432ec89ed8ada5869d36b94f11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75358f629db43474bfbadbb5dcff8d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a960bb21f1ff043a2c51aa514a35033280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc49ee9747cb569215f1cfd7f92420281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e2d447e4ebe1224317977665ccd19282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0108e8b5d8a9fde8180c6395f804f90283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000cc2dfab2f4d862247f7746d0a8be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b919f54412d025b5ee235fecb74453a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe6ac21617aa31420b73afbf423666286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f04f47a139c881a5519768c091db93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1349fc74f6be45650d325f82b1923288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2b67729a1b4e6c635df6d506cef7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920eb88b37b0f863a450c96aa8655dd2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55919edfb15f3464e6a3c2ca65a853e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618a7418e4c996a60e3a462ae123603292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07585e69f5e477d7532a6772cc259827293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402228ebfe97bbee441af2328e9cff0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7113fd3f42adf8375fcf883ae21f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007bde38fd100b09ae2a19bb6b00d00296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1be7ba4553c08a7d8dd6210587f35297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572df9cece1d26d8be79ecef1bf6f37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdba7b2f6b334114c306de433c7c6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d2451ca925ab115bb89d08ff5e15e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668e140179ccffcd20c1d79fafa59b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf6761e9876c4f1cd8653b0e2a9786302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd32bc23b9695e8d599cb723c3ffb30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c96be1cfafa4ddca202c0fb927ab7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eeab3b7058d149dbf05f1a81dcf111305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e0feda24bcb19e0ad8a1ffd087cf0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6d311f058149ed9d8d51ddd7eec74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29891839e65fef5cfecbd467c2f6c4c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b5fda16bcdc29110fb7f1f14912d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa328dac079d7ccdd8e380763d4d75b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e26fdf061319ee97a419424fd59460311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaadc1731f4e70012e9e81a8441241c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c030de3dba2c32f31a17f162f9733313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6287997f4a1703a1cb57edb7e8f0849314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1128bc3b9fb3df3dd41adbe854ae1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f5fbc39d1434b71e7062c939e57e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83695896b6000c5098e30fd938523c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2cd94d58d665e0dea71498dd6f0d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2417ce5100287092e5d7165419d4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e898b61a51b7dbc23e199b59070953320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fb38d09dfa9fd8834f106fb06fd77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c54634680b946d9ae581640886204322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca51cad62c84b66bec35e432ed2c82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a01627adc4bda121c51e0e40522da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3dd65dd7a6ee5605e5dbbf01d83ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed4af34674cf495c17749e491326c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428468f5362b3d0ffecbedcbb36c9fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758c1ee898b0d537f0e4abb47ca8fcd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a78814464718de60edf6fbfd12f4a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757fc857449f23267ac751ec6cf2d11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140d8aabd3a18b6b4e737e6b9db864b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c949e14a20eb6e9a75ccf5d9d1bd51332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287267e0c24b91b7887aaabe618ceb7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64235161fa362a5bc8f065c1efe143334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8a30c10ad833379c99788173c5ce3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4347359fa403024649640b20b6473a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c81b61ba11e4d4fbc3b6ca06de486d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df8c31d458083ac77e1913a12707bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd3620ebabfc46d234301e0396f9ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1fb4d34dd19a34cfdccddde79a76c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684651df79542d753f9af82b4f45f464341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49feaf466c60a8ff59bae8231c2f8bb2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b3b54ddb21dc99592d98b19fa39c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ff6b4825d810c9b318e61e96272fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a61a125c16f39ed6df31071d31e2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897fad3d43d4facf55d0aecde37d982346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24acf716c8a1ac83e34e1ac9bff07bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029945583fee45606c2ff569d4344b88348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c918bebc89d3d0781ff540729ebfb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9177d23daf9a171d63e0ce9228257350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954e0470e36bcd0efe473b6bd1503e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e3b45e2da5a115377df743d651b4a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc9bae8915696639f7f007bfb86b6f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b253970016a8645c69f4b7064154c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dfaa1e6d29a55f9046c51e9b9500d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9e325886556e959506ead2066a80f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efa53200969d40fa68ecb6daa6956b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b47322a8fba242e994fe76e5995387358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8afe6fb9759be97e82809648fee53359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45d7b03d0b41eb83a33aad3b754b15360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca1e14c0ea8c6319981fa94a4bdac1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a16a8038419344451d97df1bb841f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed37e78cc97e49aac38b5999920d100363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3e184dd252ab62ae0b97dc4b578ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e51ceb7105a70dea6cf660e7562dd2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e1918b11ab91b3f04357b73728e00366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd540ee00d3129ab22cc1746133c631367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f40e172bb570118d73fbef75ac08a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9dfcd4346dade2b521847312c3c10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa2f38de0913e766d6cd09ed607347370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894c7882382d230ececde7355b4d785371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c94e0f5fcb3da09e0670f051e4d0d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098920acf3606a0e00b22e56dfce8af3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47903641044951b5bfa2b3691e5128374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017ad682d4b87d6ad5216d5e65b0a11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e68d2aadf2670ac0dd89fd2620841376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71335237dcb2b5ca6a6d0e49261afd95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95941c0460b49f9a95b3ede105afa96378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529354b6baf3ab65077509ba9d09030379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6bbe45bd47fc1b69aa7c976ca71c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd42e7c848ac2768982f1d70511a553381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c5b19e8c8375ab12360f912c83974382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975b83613d9ff4dfe21e631f3afce72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbf36217752373eb3a4ccacc2bb452384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d87309db1890cedceae32b7bdc116385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbce3afa96c95395138df50dc53285d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e09b09d3887f7904ae08b5572cb7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834a12c9bd36c593e90905b9298af46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc7b1fbe55b38e92e84a47a8260b1c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33493faddb39cee7d3828a10c55c8bdf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be01057d7b3abf9455846a7765316a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42b5b0765f6a35218e6536cd1afe7e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b568ef216de3e7c2de2d046ebb3552393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e20cee00baf251c9e93ebf306396f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a960cc85b1e8806eadc3dd6f8fe6a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562ae918429d3974e4ec37055b7e6c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edf787a22f8cdf716f3189ddeee125397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec434e9553545b4729f7613dc202f241398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7015656024de28bb9d2e09b0686590399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fd72af6a5119c4f23bfb6083365bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91580d4d03ed63f429d3183ab66d21a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f3edba0704c0e3d83c6f123f8d5de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd54b40ba23ea4fbe98a4ca7db34772403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5634f72036e72710beb1151a2d9f6cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b453fc185c514c60a148911e6422ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b069deb6f541293bf75f52161cea81406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c79f008452c0d89e8db4f89cc523a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403797def37a46d16b4319dee1f24d71408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eafd55e09989749da199a79630b7d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119029c8577358d24083ce1aec198de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524544a6dddc5d936d96c1f82227b6b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9427a1d2cb93a4cb3627aafea2b091412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7180d0eb90ddd8e34cf816b513b2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05ca46acb794f6b384a272f054f9ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203002047d0eb4825435f7aa56d8f96415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a4863f17dc077b57389ca07e6805e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180007650d90ff34b64eacc6ffd3ff95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265414ae349e4579283ddb7acc8c021418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1e3083d8c516ad06ae7bd5f8daa24419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dfb63392269288caa85381898c5e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a305d50e3849f8918825190332dbb6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c630da9bcefca32027424d6b32da2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aea547b395909415bbe7e9db24fed1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cd2baad337c8e4d37975454113ce0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da7a4aa2343aec8d3d484298665df5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7978666569a5e5b79c4108e993d9f32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b1cd0e8dc892bc043dd1200674854427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44789548b67874198c53179a512e0af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce415ac296a6cd4f78865d571b88e84429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7554658b455ad06c288f86492f836f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f6652a3399d1954fb110ee36af9ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35794e9733c92cfaf29de935f65ff8ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05342a401241b1ff8fbf84d641b5acc7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3caac38251787a71f9c0dd262773b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fb0bd7d9404f2d83971126e84eebb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f3ca3de4bfca15028a4aca0c22c29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09b0c1cd9c3991169358fc8bbbb2da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38140f71b5dc9754e898f13ec91eb63438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb149f814f46ae9d7fba393f70182d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb245d4057714daa43cd72bf55c557440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a8e156f269abc3ec17b58c8f353fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1baed7ce413e3c7aea89b5d31ea16442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a1acf4a1d93d6062e34e3fd16eb9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943d6af6f483918bc665033462a729c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd6ab40ba8e0c5b1171bdc40a0729b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df9a540fda755cb5e45074ec7f9858446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d9e691f22a25e871247b4dfea0858447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db22696226ef2ec0288d15cf9d2cd7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe8929628e01dfcb818c523e53f3a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5926e11f4c402b27b76698a12bf8ab9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510a38e14fe533334c915e44c8eaed7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120db8af9adfe4ccfe92a6ded985f2a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7c557f4fec7011e7070b56279d15f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd95fed37c87e0c622f4b5ee29cf3fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167613607658dfaf91b93be51d632d00455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9780fd3785dbd1ce4eb2d343259bbda456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fdd0f39ee6ee3f8c9e018929c8cef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e5c659b2c8aa25ac0a37283a1cb79458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f8b43ae54e64dcabd7d9f13086012459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcecc2acf337b61648091300ecf39cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66270aaaf86234e0a4590388c0ca35461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a2b699bfb08e017e48f92a5023e68462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18332819ab966bf3c0d76c1a5133bd87463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f234c94082839f258442fff140aebe3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32c471d82d2b74430e387353a0a7ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfc9539448d12ad80ac6f3a80ed1cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286e60c9c2735f6b618e3c2bba159b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156d63876311c3fe1d79a3c0d88cd14468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c92dfa727328c1ff1a4b15ece0854469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65db06a2ea28fe017a96d25d2fff45470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8e9012a9d3197a441f6c8cb44a6d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807701fa3686aa69220d2af6397a7c0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7634d26355a26a18d9217900b232f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a40761ebc1bdc87559f49242ade15e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57af4506cef9a2ffe12f10e9a53e8ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b426d1eede6573073ecbcad9c32a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ae3d16187a0b8ae23fd30988222df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04124a0d0acccc5b418c76de8e8fb06478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece019b6a021ea74a666096f41067ada479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a93ef3c4c0a66741b086adfd0af86c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d0e7b5d4947f62d1e4bb94bfc5b3d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed2b2ab024571338c3dda8f21c7c50482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1d97a015fd4c3a15ae72f85851ec1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301ea6b2b1047ce124bc772644580b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf189886fc4bbe9bb94d205c7567c2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498d6ad1cd8bf20c2714d76dd24ff4f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95836111ed37d7030572af7eae17035487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c1831f6c54383df10fe58595277db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740582e23517e0898b1c1561e7e5e3d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7c7b91a317d69bc1e4a13d41bf8df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf9abd3401655409e4f7a4af0a14ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147c9feb29369653c0b0bba658247bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18c114bda33e677fa3cd68c31f2d1b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3e33f927e91ce6af2870d7c9fe753494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a862cdcf2d2a1521a842a51bf49a87c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fca10680f25ac87ed870b5a9555af4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf670fa37ef2797fe470003e8e6f24d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4c4e8bf8d0b67c29fdf477189cf43498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8a796637249e13e070f30cbd230f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd6d187829cacd32277bf5371d13aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513ef04d2e53a6b8a8bcd6821d7ccb5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cda75cc67f35262a0e9ad976d598f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18cf2fde06ca06983d921d92fe4639503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9450fa95c366046e1abe4f5b843e21504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6d306190e264b3ebf0d1b215e9fac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68c644fc15d40a5dfd9442e28f33d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e2b1aaff3b19879a264526532a897507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cae71966a8300bb9f6b2ce97529b47508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd9761cd1565e87a9b98703f966bb4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73504e229b4702a6c4b4b0e016e9a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3fd949315cf0e5b8cf2eaa816a8af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47387f70ecf5194f96cac40fbdb4b6c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a97aeebf9bdc3d4c4e48c2f70cf10513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125163f71c6cb2fdacb5153984132912514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6bcaaf9e1517ff5bba0ae8eed5093515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74851fbeabc815aa87f1b2e3e9f9d13b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b8e0429f3dc2dd014ade903b29aff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382183f717a664a3890ba2fca77331ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db2c4230eefda6454052c6f9c64b80519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea97c93a60a2fe1c2e9433d04bf1b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572709e2a3782ca23bafb4cbaf18b776521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac327252b955d3f0bd22358355b2969f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710fd4aa314229f8535a4e0e1d176fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3efd38fa05a57316d95443c75db709524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b40d268993edc460a7432454b8786c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efe8bb0958bed73724409d9125c7de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e16be34166546d7cec07fbf34f69f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385e3081c19df81792c1adc36c13aec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6319fcd57bfd45c0fe078eab44864d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6b98ed6f76677889df1a49a09a7a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f050b209f06ee2e5f6838bc98b7b6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210d9b5420ffd03d6c72a821dfbcc0a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a0764abe7bc3b3d2a805d8d8d884a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc4af2c81cdad0ec61f86efab1ed4b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83193f760b0dbe6daa3429eab120c25a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525716dc4c21eb83bd193bc1ec78dce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6890c86790e4d34b2d38b72e9fef59e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35236ea43fb37691b6224e5cf4f4a965538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5a1a222b4dcea16394bf66db88209539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096611cea848865a2182853f054b1b90540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3d33ea216bd97030ed4d7436ba1ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2d064a2c4fdf511f33eb5862e68c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c49c9a7a0d0af024e63d95afd361b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac2d8ebeee6dae7eae083df3e6e948544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd875ae130ed48e1a3de3bf65f5be65545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2574678ead9ae59b6418c700eac73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1230a80f7cbcc63e7c378128679d30f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff256dbac09c16c37d4c8473344c7435548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06c7ced5f07f86a95a6709b1bf9ade549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4998a0cbabb1c5199a7678daf804fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15a3d8adc66b1097260d040726299d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e49612a853fe38412c081665cb469552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3d865408a65bc68eade32e3bec88e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cdc5f56ac1589a206cc880741fcc8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f113b39f841b649d5945c9994cec88b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548c441f9af3e6ebe1b77e4620daf3d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f0443e72cddfb4862eead9d3e98b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3121b3f683cca985a95cfc7df5d612558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948fcc30838708670c2bdc4d5879686559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607746b5cedf412618d2317b91237f58560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b1bd2e38457281014e6d9b7296e10561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba2eec20eb3b2cb7e6b99005fc1cf5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799daf19505dd85fce193fda202ba62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973ea7227bee0ca4ed6ef878816708e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d70f2d5b24fb7fcca44c9850ed7b6e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e07037fb532b44e937a27d331c0f44566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a27d080569e2f192ad9e9b4f905665567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c78563fba409177dff87299e52f3e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebf8a167f7c5f9be1895e055e4f9a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faaa9d6859579832832ee88a17e452570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624b975d31b092476ec710206faf74d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3898cb84b2a1b1cdeae999a6b5f730c572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc01acb1f91020e5e6127194dbef071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47acf6b291f3c6ab1fbf638fde726a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7f5f78bed5dc8bffb36a4e217dd263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b4025b3975a78bb612deadd7c83a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac787860542aa9ce69e0cf9d73d4c3b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b34776bc536acbb22fb1b1340a5286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eeb3fb8e35b087eab76f49b601a8b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea1634eb1880ebb5f9e145582fc1818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9512e9d58430ff67b637064f7319ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba83498c07aeb4b4cb14a91531a84f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295cd3af08d12966ebadc17273a65c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e4b7130824fb4d1d8eb64e1b364ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59927ef727f1b5562b56dd902b1df713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a2424281fa4e047ab5fa4f4b1f12d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534b4737db06059fb2efcdb1922820715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6a128c7232fda6e2bad4bfed655d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b5f8b010d6688f3656991f8c469a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd90836ba26cbf6026749847e01eed318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b96ba553eefff720793620eec9d9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604db0a526507aa71341ade2b95c821c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029eebbe70ebbdec2970a301a74b4dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527209f9e3f165167284b85ae1d4392122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c2e5c0c010a33de39af2241187fcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d7b51c57f5387b51a6968c97ee19824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603e59dcf0e82b2a97ca2618574da3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0ba1d00359d7f8dd60d2e51eb3baa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8536dac7d5e0259c48ada2681e5d56e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edaaa80839b8c7a913af285cb0e83b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110fc11dbe5434ff98c3ff9ba61445829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be8c43293a97f2599eeca07a4641ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd0e7137edd81a47602631974c110f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fb3ee8c9294f0ee017be3e8cf867132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee43bae7a19cc0fc8a346296b11492333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00928c7857bdab55aa7521e215ae23e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ab9d3b23fc7527b9607e892737a1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7729997d6b668786a201d1d6b0376b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638426e07735b5804849b96bab267ae037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486938841ed530cb0b3a88df28c09ca838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef42b156837fa0ba6eca8fa4f461f5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5876dfec5630b465bd4b8f4780d950e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f975bd072e689f99139408f1aac5c2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3972c7c9eeebcbaac8fc2913f792c7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377388b2ee320c0d9ab4d1127a27fea043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e53906f45c143a16ab5b867b1a6bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce4db1dd3f777b84c16f9262b05b6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe651a0852ff506a99eadca7bd2f6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1573bbda1a10642f0133bd1d37c973947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b63fc8625e8c5015b0c415619f17b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36f8d33ef93a0924cc0500cb914bd049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cec7fdcff631bbb5c48e84b22c29c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46dd71f169507a1a0f5db7d745775551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3632a94de0198ced01ddbeaa3c7a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a097af6cfeb058d4e9fc838f81e49fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f802abcb6723d292745a07d20119754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3534b4fbac4ed9f3c1c7c8e4502f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceaedb576023ce73f79dc4012cc4dcc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c66e05e837f5ff033f03d34ffc86b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d04e66265156a02ff2fe12109147758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7082e6946df40955b6447e8416349d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4d541adf10ea816575dc70ac70c8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b5fe3c5d500d74029e202ead2fdf861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa34c96c41a8607ea1a95ef710ef9cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf5f081ca8db5c272069eb2d594ff463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d947cef4ff9690e5eb8dcaf68d91764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76448d09776703c75c3038dcddc97e9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7514512368f6efdfb4b7aa2424c8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194af769a8d138628d8a262141d8d26667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc06410fdb9c50048d64842b0bed9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519be9d254b65cdc36e0e54a27070ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c675dd2cb4d16c34b4cc78f1d50b5c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc5b4aabbe6e10a4f46b1395ea527971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6fe932fe5d6bc4cc9b6b0efdec16572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73115986cd27516eb6903c807711ea373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59894d5bf34db0a7d2eff90dcd1adab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af476f64df52dd434507b9d0bbc7bb875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696659484ee976e01236fce3bda2d44776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0502358b859c7e08e97216282eb527077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c563efb604833bacfc0605cb23bf3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f05bc589de6c96d670d2a1555dcfc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3d8ef0d24b69d3242c4fef6bb189980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dae691d89449564cc3c899bb9d478181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a4140cf3a635fc5fdd32729dce7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967cb00109aedd418cf3f231ce31c8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f37cef7dc49ae9fd03444b13a5d6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbd80ced60b547ed67bfca349c19e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff15ef361804f3895910d8d87f1e7c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b5e2384709b448aff154fa5b8a8c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611de6fb3338b5e37bd9a47b6802283588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d38967093d300d470af4aceaab6b9f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941c8c26fef9ca3f795de5bcdec65d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3144cb0b4c9f31b7e4ff6cffb4c500291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaf9a0726ba323191c32787d6d470b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeebe1b2fa873eb4dbb4929cf23784293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0fa5e74f15a3baba5ab855f28727594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9e7095460d66d8e024a27239e073895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba68b85f0e06031a5f0986a9b618fe696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af925e62c896ffe2ab14d8b1b1fbfb097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaada04fa22e0be6c07ee5ecf2f98898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550428e40179b693995354e3847359d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c12a89a9fe560cf5cb87a7559f0e2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf71567db42a2db6bd1f7ac83ef6bb3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71d2f45a41e6d9136c61eae40185e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b273614b4dda6cd90518415f307842e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020aed809a1d364b54f00bdc594ac49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1d438aaf2958a46957a851c247d16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9593948757e0ee6455a9eedfa3e05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b867bdfdcabca068936efebe7e4133107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7f2cc37be165396229ec72f8dba4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7107555ae46e02e6b734d2ab30e67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7e619dafd8dcb48455ff2184043d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e143054bd1b852738436cc76be9932c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3041b3413845ba15e02364ec0217f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59915117853158f8e04fc658ed6207a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f690b57c423159e6b05748b9cc5c474114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937909725a2522cfd017b855b3bc633115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0478214d5ef8221e2ef2c16bb9eac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099de6a839c3033eb370cc1412b40cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f302354dc5423b3a1c997888ef61e78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38820e392337ecdbf7cd423353a247119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d159f23b70dd5cf453a1a4ff18664bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8ec15b917bb19e70254636b772607121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e170f968aff70a5ef52db22b468bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813914523148880c0136edacc197b18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a1bc2cf846bb8aeab91177edec70e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4e5f9a12c10763e87606f2b9c75fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6eab4ba1785fb0e6d768c33dc9b4e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0f444ff1a6929f4959b140d4af207127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c76f4ca35d21d9360b34d8bffbe992128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b101ae57023e060fe4aefddfce04d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1303758e4ba79999e90e2ea9d6c2a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c26299300f2369827e302c2427558131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee6803a6545b8d1fbf84d4ea5b12ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421bb3eaec34a1f1d70d81ee1992bc8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbdd9edcd8d93dfec35739795ece5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcfc032cecd8fae335ccebf252e76a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6c5aedda0ee535e97c6d1c725c942136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689db9c782f2ddefe32273be4e464ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d45a36b614cbcd9b3f85e92803d21b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08e352c4ccf2b6b4c46a086a15a566139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e09373194dd861c4e4bdfe54a910f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b453ecdb52a3b0e0a697a1153fb29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255be6efc391ed7725326a5e5e06a47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27533f575f0c9db55401e40e80536eec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d93609252649e4bd13ba0bb13ba5c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2656c99f8f0a9456f1e6e44b5fdc937145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972296e4287e0d480579b3428d77a52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb4ff5425afdd052453e16dc0881ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4975d098e17050aba84adff7da0ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f72e2bf4cb818737452abc685630b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91d779ba002a7084f36ed2dc8b1759150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad3d3b7d32b679bf1f2c0c2bb285ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fef61cc49715d5a8820834dc2cb6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d3e01ecfba635a263750b4f418ee8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad009173330a5b91e39857d3121635154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb94bf0e2af8d91186dd7a42094be1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf05a7e45fc5bc339dd2c82b96dfd9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4a2aa4123e9af16a9a46c5a340bb0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa005c435fd19bec19cfb950c66c72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f76c9f2fb3bd10676770ca264a873d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19437deea642679aa71dec14ef0ea8a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb58a05cf82541d20a9cd1e62a022a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159691e1209ce99cdc54c7b9a4ebde8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69a8dce202e147c31570806337139b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99400cdb580415c1aed78e2a19974dcc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18569842bb860b8d9ce3b3c4aa45298165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bf98511ef571bd6b1f6d0b77fdf33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25482c6185082e99cb0406f938d0f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5d5d88dd0a1ad8beecf76c20c3c9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3344065d265984401b36d8d52e5fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659312b627c5b930a8705386617706c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b45435162a28eb13459b74d14d7fa5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1f904bd8d792526fdecfedd2fef07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060ea77cd2f1f0094138c077943967b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10440ecac2087822cf83f399ad8190fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8450001fda404aad1bb65a71dbab7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d18d1f8b418eb3f489edaa3f2e0856176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8f7ab3eaf65231faf11886c649bb5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efda6d3776592c6ee9e0ffa75270a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaff42a5690c202b0a1bc3c72e7e42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36ba6d47c0f3861beb289b3883ef3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe987566a92c3bd2a11a2b70b2f2f6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c660a7b5cd5d7d628755a45c0402d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595f5565c5b122a6373a52d0668acf5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5af190943b765525845bd5b8860790184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30227bfbb445a1467dd0ad40a554ff36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e02803637376dd8235ca37e725f07186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5c3a8d23a0f2822fe45c7a65f63e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591638940440c3c21972ea1a28b2d1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cb3a4e0678cec29d3b88eee450e40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070aef203ef579c0df184d5aa958ff26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1da5ce741062829cca38789bd6f0e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567f8426d5f3b7e07c8cce9ee428591192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5db98028c1ce5c0d3619d001ce089193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f821653c19e8b91ea3fbf4641ba10194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8310dbaab2ea15ac6ac611f2cc1d89f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9b2d907f729e173aa7f1bcbd3ce51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def634e49378ef8b455799ef918c47c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646157dfce2be5cdd12f61bf9e60926198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492260d26b24550b63950c3f778933b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65262c03cb33b9d7ff233be9bd81c7c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b75fc8a696aa01ffb85373d897c58201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79773478061d4106cc475d982e7a6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a6759da4cada73b840bc765161868203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fe2ce24743de3c1d19ffb92698ca0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2800bad8a3f08f8ba1e3b85be6155205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3d40a35d9cc2ac6f0dda3a132dd01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec589d2cd2cbd54151cb04ac01d7e10207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37e036172b98fa2b10f6d9ca50aac1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebdc91fbabd95f84c96d908fdb3490209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efa96dcf7cd2ecbb9f8500b79875fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8dcc0bf1d5563ba6c27a4799ebcde211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4beca60273c7a4711fd78e22e3b8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a45af34a9a14e99b2daa4ce0eb139213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442887c73a96c0a6c8f574523cf455db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6463f6b192d3726c6313e9ac42e6967215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a31b4ba12e0c10f704c1c6ac9845c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec423c3adf214c7f8d8cd18fbd3d315c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10712e83298f1340c0459f96cf27dc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebfedf004e82a928ca824157f75c78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3a86346836d932281e1e1eec6b823220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbd3a04c68b75675ac2f08867235d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa429ca7b37cd9e648e86b27077d0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075e9a16f94a74453c4ed6aa20c70b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68babb38ed5ea375f82b69c78e7d786d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a610b242ecd77ed7455c2d1083da219225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420132ce7aac242533d24fcbbd0e1dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2881c05ac7de0ed6ae63ff63791c56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f139164fbd8f41d723c6402bd7a8c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f18dfb915de0985f86932db525b15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebab8a28a79eb85406badddf83efddf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9c7b22ae10969a48ac3acb34fbb61231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ff6bde25ca3186e62c90f6aa702a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8db0809913843a44a734201474871a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0cfecd8787af15b34ad12f16fde6c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835dda31bc2ce820cda61f0d3d0b141235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd5dea0565e74566c7188a116ad323236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc17b9c8a17cd6712224a0ca11042dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e58a18d73a5d13ba9a1663ac90902238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58833e89a19b21170e75e860fbf67425239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e5b9b88805dfe1fcbcfe3f7cdaf36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b9fb1edc1698930fd08886aea8ca3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf295abe8c9c526f59d53899d414ee10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcc410a3c23af22d65d6e27606eb63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082e6a9dc5801be7cf7b0d249677627244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be566c14ec1641394f0e742fa123a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d800c5487288285cd126441c4db308246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650309572715940e1655aa6d04f7e24247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d484c9944e7bfa40a94fd9abeadc10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30327c42b35d3e0d724ed5edb82d62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e493e68e5127371822ae85f2321c762250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5723bca420d522023a660aaf6e43d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6edc87d74bd79b731a5e8e9d3108ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da05be22d7e66f9bd849d361f439e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713f076111e60c964c3894e3d32d2bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c150e9f392a41b23ac812420b6d3c1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334d2855161185f20d939636cf3ebf3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228826ef5fdd262e61fb55ccbb2485b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6125e6dea43d11d9da33c5879e052258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d0198ae941fd210fccdc5c55327dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfade7e37145a5fa6fe23ed6268d0e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054dad0715722cd08a5d94d24df1af1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b43cebd71c1f128aba5234d7fbd50c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbacec7d4a0859411af71dee65acb4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f79838600e0b53ebdcdbdb3663fffa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ba72fe1ec0c768c2a53831f842603265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c1c256315071db4e8f35afa5442c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f352140427bafcb798efd7f3bde98f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc01ffacd23c14e90e8db4ab5ba5b23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bbfc3b6fe22675e64f6e50b8deb5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37f96685cdecea629796fd2f1e68b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650cbd471fa41585a3c80bc73ebed58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d21f52aa91166eb1c84dddc9e2ba8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c39db997db5f1e46dcae01c106c806273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976db81d93c5ae8a4d9f890dc3593ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efc29d0a66e30a0a6620befe4e4330275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8518915d8ec830027851162571523276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab22784734ad90228d8b25586b55ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f93c589639ef8110c7c0b32fff71c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87e3400df34d13a11094587471b5f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5144a5be2e928f31b281b708eab82280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c451c8f13a80146d92441baa09faad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1ed0ae8ab5eecd5fae5dc2b9791bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592646569c8d80224f4d21b0bdac4ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8188c9bd11fd26e8347b5e24845ddf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a00c91fce8e70440de2c9322219cd9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04c0aeda1186b88bfe5418ca1a2e5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d826dbff73fea9483e7ae95e004993287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a24d91ca8ff2fa5c39cc380404209288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9711b7160e3d55422da13b1c8f03a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43de03f1ca7d4be09bec5cfe79919a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b7de849704970524f504a4d144f71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d2ce125490a7987ba99441cc78449292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8345df9143b077d5fa0f74e1d606e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed06b0993091e8f90a3a6fedc2fb6b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69cc819f63a821e0c42d9e7d4cdc7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bdf15472352fd32a9025e972e7068296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5f95cd8a5cf5b217097c7af754d51297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf91f604a519f1d9e79991308e5dbf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fd19da36f6c3c13c23f49291c0fce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4560653554a06df90aa10dde18856300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d1f24912e8f57e9147fdcf89a89d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc238ee566db5a6f4256aaf13f02e926302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64447360019df7e4f62c140da58db4bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d23bf4ed26ea106ad2abe066730af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5ee2171621fb485f83845c3badd32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f7d00ba681b9222041faa629550aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c1db214e510d302e6b1e168fcd0ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409fd39359257ee4663571bc20f352f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d26e0c01e366d1a4ddf18ec7fb81f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328da05a9d5c15821931e8d3d98133d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bc1480fc4673fcf2915f826d57a40311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b34d1878cba3118eb13b7122d4d05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08782b170f305ea22ff9fe7b0d3fc939313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51072bc0a1df05c4a8b3799c3bb8e4e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039972958b0c73ee6a4dc84ea020130315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1a975a9021a74741aa1eaf87751ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eeae15f834d7266e40dc18dc301564317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3d8c39b6a6147e91f53202b9ef64a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7f502a12ffae8f1c92e71c872e888319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bf0e7bac0992699768e7719febde7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864308adb6925f41b7c93dd38b8e052321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a657c21258a9d3809bad43be434233322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89afcc4c262fb8a8fe0fb31c00fd460323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f65f2bfb7f8f9dd83ccd6fc23dff85324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bce20fba45527b14dd2d68fc91cf80325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a511dc322f4bce8d597a395a0b8dee0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29347ea5d4a6888df631151a549f73f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048366c335c4e049c6ba33019ab0c31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893ccfd400a7418fd5cc4a6c19c9376329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7950ac3b08f5024e79c1451c1e50d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccefccff29751abbae9cea3be0828d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd0103db9b619a2bca48fd16f83071332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f42c1384a9528974d298266a91e98c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff1128ab801a2c8ea4f8514cf1caab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65217929981b5a6be5c734c110db8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31b50aaade1ddef702cf9bfe933378336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fac1e6fcce63f739f859d46050243f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2cd741cf5888c28b6394b7985b6cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bf6ebc976c81211b87d6b0534102c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f88ac54e75c38e1dc21f9ac78a5e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20ec440f9114f6e5eda6d2aaed6005341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ba616f0ba98eb461164cdaf94c3c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b6f54bdb4bf7e645c02b31dde4c11343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddc057363422edd4e8cac979dd55ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97677488d02eb1aaf6c888e11c1cad94345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf87a240ad96482dbd879d03e6516b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6001725694d9d1803e9eb7618a6ce7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b7a86e3d6b47045ceb785f203b5e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc77f04c35e40066d4e6184c8c8d82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775c63bc48f2a5cb549fa0bdbcf2d90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d63b24c73d3a1c38e270956f7e98e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a76e620c598a9cef3dc24574c8900352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88075f6b7f461bd48f01e9e7beafcee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fdc677d8cb374b2dff087be64ced4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b81b09e9cd28c217c0d6b64d695980355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bb423fdf59cc1d0709a3a4d43e223356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22134932a60429357602929610a8c549357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fbe9655d67f9ed61e2d7ee43293bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5920cc2e83b0a0b54fcfaf65693cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29fe7f1e917a63dd63fd2ee77f477d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1461493bd7e0bd8c774b0f32156726361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee26c58bceb2211d23303b7ab6b0d23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1ff36c4bdc1fc7b2d7c836c1b956c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bfbdaee7847880d79e4a6474b76b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21759ff206e26bab990fec0935a86cc6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98805d9946442f69ef20fcb05d373d2e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c809cc6414e2899b7c5bfbf74151570367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181624c7feec03e9176d9d8bda6818a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacb035726dc165cc860ecc4efa94ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637019b73907ef9bd5760ef1cf31b53370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecfd1ebeed9877e1e5188402c78b87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9da6012aeaac29318930db2265bff8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540253bfa37c3a940828b727fa3efd7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03486815ee848f14b5749be4d188e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bd5adb24ab733da984f4e25494d4a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b23acb6a70a1381710eb71b5c1a32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ae1b9763048e35ad29553b849b396377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1d4e515cb18ec556ea9851d829e85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea79fd01df7a2ac63de4c5ce718130379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01be13384e51fcc554d5c9b00727884380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f842f902fa0a1ae22baa00ec5d169381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4965ef1d232c12396781fe6584a5d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d633d1f3add0715a952589a7a0f89c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711b19768d4a90a87fda469a258ea39384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd489294cda253a1808840b6bfd7ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b942553629eece47f395655a8f9002386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749c04d900c3cc3daab84c54fce0cf5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef074743b151da460fda7fa437cbaa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3b40f1070b3d7b49030c6b0fbef7b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492834f1f99b1d57f20dfc180e80771390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e57b06d9a2f6e4aa067cb380da7c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bfb7a2579b466456365426914635d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9bd375de4f9fc5357ec0c0dee436b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad88cbfae7b6408cbc32ab45ae2ae7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eef553c89c6a8ce21545ba1193a599395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3630e38c03cc15fdd31a1cc38bbf6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cf66246809a5c3c1dde4c3f4563d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6668657b02ad9a11e9986bc2beecc4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77106f84eea10135c8517049b4e84de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db8c7ec9acfad8f2df79f6945536c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966f9c2379899c062e9cd9540cb47e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f8ac917b2dba4e93b3d14c334e1ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba34ba611aa0256a784e38bc1f70db3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc1b811e151ad4c22e1be806df5ccc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261f3413eee0d8ed123378ace1fda17405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31062dd3cd1e848004bb7b3bab1dd73e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2bf79a3ce079d4450c8a248924a1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ef4948efdb9231e3b6e54279cf10d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cb345f50df4cb147a439b3a5048ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed12f573bc869cce97699c0112e998410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31286ac918307aa7bf6a17f33b706d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4179fee88a81b6775beb7df3bd810be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b57717be061db09c996f385fb6e2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdde295efa1234bb83f1b10f7e9cb83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a09e881fa0241f1e883369eb20f5a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e79707f12fc8a61a9d65bf53d9ab38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f356b7c5bd724068140560e28a5ce0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b07c5bf75482207e2cb0b84d0a6ae7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2b5ff766f73e0683dee9b5464ba98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1945a303b539cdd7a3d300b762405420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d18587760d43c1e18fd081e182539f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48197a9ff665ffa7fe8420970a443622422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290b1d19dd9f7dc55ec411e5e0d6c92423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11c92bbea3420da523ececaab92b30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad37e1ac176e9961517fa1698b39fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c01beef872cfe2a5704dadf0c42e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99253195fc6339d33b7e611812409bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6b94240b7ad0dacdb73b6c12a8900428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e380d07beb126f382b83c528a60fc16429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14650385ff5a48840867230f1a666c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5cb55ba904d0270380c95a36f19fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a3b08a583188827fd5eb8b42ced37432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec544a1d9b4c0678302c3e103fddda433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814d4156ccfb1f5f704d5c0a4a9d111434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71eca3d323c19979357d6b951e2d30e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf3aa868366f83dc161944514e2fa6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24364a1518b4e050f02ac6bc08871c83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c930ef374deb7cac0f4930abde50685438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d05dee1a7f63e385fdefa2698079b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0419b3d14971e0e65560b00ed9d39bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7d7b098f26a8e5bdcd07b7f102a11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3892e645f1198a3618cb93d675530d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d206506df6dc0d85c175bce548a6f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef6e8309d7949adb5b7660ce36d144444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40861cc279276df559d661b4a4328e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56091aaa9a38bec54ea74bb9086611b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98057e236f7e51b8ebbdb873b8e403ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e61132b1af4f32103fa5cbe3eccfe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8793cc58a8abab2606af494c25e40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c75fa222b4bbc61bf087f291adaf9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb49f03b808ccb480f2209c89a7429d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab59b701295346794670eef2bea83d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc12fedffb05e9143e06cce76bbfe54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1b1400d7fda1cc6583fec1fa24c76454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab9dd9061f11e3927c20bdaf6aaa3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dea8e6dd2d614245d46d3f1fba6975456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37609009290b2b5f07f2ca0429bfc67a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5282d2f08dbb8370bff681822d289c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7477cbfe77d2b83e7d7d6460671fd3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7764893dd718426b60af299b05137460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bf06ed97af31de52963653cf83774461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7e01a2a5c269eb167c60d4deb4035462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032b3b2ed8a30cfe54d7f74e647cf56463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaf54301ed596425176241f908a76b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bf1b869758ade07e1e4d4088e3dce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad3715a1363f7c40f34026786d0fcf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddf0e8476732c021d15a412e6ca893467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d421469421353548befffcf397256d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8191e589ca95c483fb61c506efdaf96469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8818dfc2e86d27cc19349ecd7ec3ce7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e53dee959ea4c20322891e9c17afa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf78bab4f48c2e545947083e3f8ad1e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bab1a867c87a7d8132dcc36f49edf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146553d0fd853fb069a3ed6eba970c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a877ae297f5709e86e12cad2dc8e5e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb7702f3b6dc07f4aa1f823cdadb12476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db0fa83f90412a21fc6784bb7911f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fabddcfdd565228251984f34b12f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e16675eaca7f3410a33536abdc2b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37d7cffe98da654694e396cedda4d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9010a4a1e9b72d80cabf7776d391c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15592b65f2dbd28587dcbb4dfcd429c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44deb9181d25d087851ccb39b3fad78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405841d930da87e4135f63be692c1843484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084561b00ed13717327da0bd8eaab4a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b9e46ed168190b5c4e97d832ec374486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb090966d64160cc14727033645a9342487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaa3425c7c677882a758046cff0dab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c322bc5add7fd1500f209f93d4fc7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39de8dd093df7ff1ff5b263b4c3d12490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165d227b8af87f0a130d77b23cf4fb5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72738ae81baac7588c4efe51c9b6586492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dbd03a7db1eaa49d0677feee4196b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d7bc4cffa044c2d02c680ec9f7bd5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c79f2a02a82d2f1a3a9917d8450b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adf17c39f82dacf540d7b48adf8be4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005da72e1427f5f663caf3adb7d2e31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cead128a2b00dd024e7adcb71ee3e91498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315a58688e2e2872a42cff334fb0efd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3db7024462a4e6ec338f587378bb2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52123daf77d000723d113f66cdb31075501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fddc3fe6946f6163077799896bc95d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f16eb8a41e11c9c911f9ef3c69db1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f66f53827b2a493eed4bf20aa74147504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dce141e6c4b1b7d9b460a1b07bb1a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055f9315944352426ec4ba06b27ff0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16fbe52ccacd4e232a12e8d258af34507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85840ae0813ccdf5cfbec836729abba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5104cbb781f837d01516c196026aa4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f268c1229b94be603f68c5111f025510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5065a6c3ffcf79d6ea1401fccc03e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258f57ec41326c8b50c40fd0a85638b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c067eb641b16ebb9217fde319c38b29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6aecdae6c6720c2ecc9f1fbf5799f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8d01a2a11294379288379683b8545515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c18f2f1c191bac659d2927e836e108516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe1e30c8488a050a5fc51c36a413b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579b79580b0f8d29107cc501f942997518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faae029b292b69b5fd17ff0034fcd64519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727679fa9a7ae004477c59a4d9b87f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662828e315907be221dddc54589a06c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb9f2340cb8739864ddf2fa58e710a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d477e6e7878677eabdc874a28c2fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bad6c6e1d6a69a198c7be76fca5b1e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ace8e331a457b41a742e2da5474f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162db714bccbe7e6f65da2ab211a42b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3cdc7f8bd62cb87ae176285e02be8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb321bfc05260bc580524fb6e7be650528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfac46c473ea86e3d8012c7b03d116a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0809ef175eb5dae82893f7876f6e75e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5de242a57b18af063fb2e712222e23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3bc24d83b4737b0f5a63c0fb30fba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af0d8bd3a304eb4d56755b622969bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9aaf48f679e1df2f3a749c8fe2a87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59f4233cb38de72297892e4182a8d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739437e7195317be1c1bf75d6a65d694536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd91413a690e42dc4d49c7089a8f4f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d6436e93486c4aeff5f85b3705967538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f142ba1a6356ff936c5a92d187728f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc467910195b48ca0b9f0028a32e9be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2052af72bae55896f8723c1a474c7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85b402af672014bfe4160961b1ebde542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc9a4f73331497b655c38dddc8cf42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29015d1ee6ea264088967987bf7ee7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebe6a75375fb40987e8aaa824d8ee9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579623dee2f76b5b269aa1e428ddbb6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2c6a35166a07fa6ecc68bca994f3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e97ebd256ada1aa90eb23d5be4daa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d64e6f229335cd9d01527331605ef0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f155554a89f6698ff906f36e34d03550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104f70b1833d1d2cbccf889abedf59e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7885c14aea1b9007fb81a34ce1b89552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4ca18be60f5b80b77997c121f6331553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949af867ae1680108a2c8e71b60a0e82554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a135fa763353e49b58ec465e9ed7374555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d865a945857ef90ff5c95fcf12712556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3f6e8b4893dc1111e5ef4f766c3d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af1309efa557bdba94d94e28579522558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a99f18c1769e1e1c3a4959857a9e6a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643503f1ee49cd699f8b8ff20a84d4a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc70164762ef18ce9a7fa88142ba268561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74c5fed2be71d6f003c8767aad3f24562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68788709a362e3dde10a89d42c18e14563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cb6db338f1c115ebe84166517992a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d36b61b4889c61856b4d48c4efd7cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523eea84c6853febe296567052a3258a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9061f516ce9ade10aef6090d49ed8c0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46195eb3de503b795247e99d0e0275d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7179cc7cc15b16b5008cf31ddb819569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8407ffef4e5577f9b3555e8575139570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7aca2de87a78c0c5b3a811816674b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7108d1b22f0caa8984456cd9aa6b8572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>