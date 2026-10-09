--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc5ae198004396cc668dfa122f7f4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788654cbd35f31e4a0c168ad9f0079002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0445ba0d67494e5d34ff36b004aa9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fdd732f4389f34d26a065e82e1aa44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687723315dea9e260136e5a98d0d9155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb879c36cc1dd2cac38fa66f89a366e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ab220b7e8d13daee21395bf2882da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1901f34da249c18eb90fbc5b4e4f108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf6063d318e9da99458b1c4d9a06339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089ce8ec57b027478e4b3f3a3bc851810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9321707eeea44623c97d9ca7046f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed632b3fe17a91f06d7e4433f729cdeb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e70020e943f507e65de795df58cd0c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394d016aab337b4d7dfde60c123e48914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c27d00df818abca8cb523eb3a3ec2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b92d47f1b21a2f95eff10279c54df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57297544c115b598c13f5125710d72f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8da31ae5914366de919a0f1a1ba16518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075333445e6079dd3e830cbf4eae23b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519319d9840480ec259eeba32d96ddd620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28e3768fce1671b59311d78aa1463421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653d5a154f209827a95990c9ea553ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d16d26277d8b24205a77ac0063f60a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459cab28e7dbf7ab5d24d47e89ef01524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31051eebe5a252acc5565bfa18ab7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a397c48c70fc45dbe753bf03e8f8cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6cbd4545c40c61a6a4f47931b354327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea02473234aaa1a5d6fcf276a174a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1bcd0b7aa87b73902887a38de447f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbbd88fa65b81006c356740a12aad830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa0cedd1328b15b666d3112e4e72c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310608329c08aaf3991f91fcfab3058032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e56034cc2d2668f769f546b7cd7f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54627fbed04a26ec406f3d5f7013fe634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f57d46a4846b98e5b8943e39f938435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebdfd598a4113c14bc5e5e95f8741f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbebf2eac86b73ff1c78ab7c3ea3a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54977d0fcf132887a207d3e1bdfcec0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6bca39cb5a5d086265c1c9a74b26839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912c1b2be1007e5280dcd86e27f740d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e155d04f5f73a5e9e5a1e664517f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe3a6f8c6814ce4bb61c6d9b5896c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b7a47fc51938823c6a970ea9cdfc343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e14a785908493e01c7122f093aaf344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fee701dd332b27a4847e294d38b18445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed51b1ac7d249beb7c392914c4d12c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d6f2fc0b56a6e6406ef82ddee3b2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f4f8493d9efa7c2933681e0aec89548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca14a7b1b93443ee829d55e484e9b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741f140266e6050355f9695defb1d4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77395e12584c99eadf6f1b00b5ee0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478104c49689da36e55324ceca9aa43d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e23e172e2539cf9458afec5c91836e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5983adaecad3b056cd04dfcc245bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98470d915986fc82b92741864116fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f9a3a8b7ca258d9d6ec097a2b5f6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991955ed75d254c4c08641c7958be8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1e774a7fa257552ae2f60a8b6979758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1b14a569e1753ee3ae3110d1a0b4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcba69e4865337217c9795eeaef78a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e75e0492da9d5e7df0d37b010557d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1b1d3938397c31e6f3d624297d38b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b1b30fdb1d6e96c41df12847280f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0e5f787f36048d7b2e6600863c3ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587031806eec7d87da8f408b787c0f4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ee0cdc2c0885c41dcbae478bd98e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60431b309682d7fae725f2aa4291bfa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2094469a7abe00d9ece86c8b3ad3a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe65e05f99dd0b9bea95de2ada3b98969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9311e3b384ba64af178db92848cbb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcecdf68995b99223018fecf89a59a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ceb47e7b6527f02fb59d14e8c04ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af5f4adc539c43da6e8caf474092b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2381b9f7835e38e2c9d8e3de34d46774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e3cefa39061ae9ad1aed7ec02543f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f690bdf2f88ecb41da7b606b1ad41d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8add272d02a978f2b55442e7890e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabdf56c47bdbaf36d7c4d8945deda278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c414755ddd966a34340968d386914d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8a771c0d063584edc23811959e7f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46266d9919ab727016feb6a06c88e8c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a141bcf866f51a957a65b640c1de182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5694e55695f1389d0e9a879b8d6ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ed3432a895e945f1bfa742fea4da584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5830e46bd0d7bc65d6bab051abbe285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec3a6c2ff4a685a65b894b4bbb508c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c1a3722ed08948a8fc60cce465f2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f1df73605ce309e1c977b4f3453d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1117a290c4a6c4f407ab9ae7dcb2fc889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925d1566104b2bd365d453874ded04090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef561debb07d8f4fb378bb621930f8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110310700ff87204eb37644cbf65624b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd72833958835f021a05ca9a2531dbb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042cb284dfd436d4502b7e12e8ea67594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de15ff51fd4c4202ffc9498c3e44a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b10056d2d6d1df2dc1846b81b8f3ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39520d6473c821a752c5ef7d88931fc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63520e321654ab02119a70c165bacdcc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9fb8cfab1ae818650f999bbca8d1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913aedf400b18141972fafb1af679e54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba2dcbdd9b0a6e4be39a4b7dedfb45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d5e66df56d2a7ce5a9111314ab921102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa608e854f6c758c73df0758d3437f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2d4c629d627e6034f2a936ba2c4ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e340b70de4a6007e84cd1a8389d505105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c182035b5553023294339a1ed9f34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364041f7c8cf12068590e3cd2047bec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4aa36c5eb866b25d165525393bc32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6ea3d436b2dd3ad18204fe6e540c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248c65e5a2097ffba47208f67cf830d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66967c2d88c320ea95eca72f9422d1d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2faaca2d2554f162f10c714fca20dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77681080f6b6403e02445e846ae33644113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5631a0dd8a767744432b72cd12695114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edad325ddb53e2158fd6c0567f008d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d39c239a948ee2a35f079606fa83ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8d774d70e4b4b84a9795fe804dbcb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59779513b7690ba0bc6f3387314f754d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c15925237183eb7e0ab0497c699b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71434ed7f6bf5275432436b8720e8efb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb0635ceb27be97a81fed6ff675e84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b22ab917cc7424c03043d93d8bd3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce4f52b5e24720b188cc1464f87714123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc46748d9815691702e3f4d2f739534124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490e361a03a048d58293295cdbe9cfc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57fc280a7485f04ad4bec07d25ea77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583312728a27f19a578332fe8f51e52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fcfcdf422655494bec6005c710bc5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ed0789c0f144b2471d5ee6b70dbe3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52328d8ca0183f87301f04e07dd53c9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef8a4c3844abc3bd195ee0d6f222b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd06a29234c9d68575b24e9ed4f47e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f0cf30241a7604d322bc2d8e1dfac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f80ad56e046aee0b87ebec782ad683134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6a65e3c304c7c9bfcaedc7fb4be28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7510a4b34ece0c748dff073180d3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297df38b9c5e6490d69b0d399d87d1f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013ae997476eeaf8b9d29bff9d8ebd7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d0fa48f94e3c7ff921cd5a58c42ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d8bae1accce14511cb9b93c72e247140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d22f9403b4cad5e574e2ed2ec337da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9995f1e62bf6deafe8110a57354b20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98782a999ee6dc3621c6945067f5b10b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad7539da7f2f618e8f9d131f4fd53a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0198fb9ea5c5c8589830831ac834bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699dc5cb9beb3529b687ca3bc601195146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4c66a5f04a649d1abf03672867a79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8b44f9e0887b6783dc17ed878ba02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65461d90887c99ec50f16b55267a2811149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097cda9619760cedc54bce41e7b7960150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09b08c44274ecd02c08255081dc13c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e725d2ef132212bc4d26f9c2560b527152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c193dbc13dce4fde305233f3f378ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaed33aa9c31f965add20719d9da960154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88502f055a1f5143a8d84b4ff7833a74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943f4b4cf43af0575f2620e4fc62b67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efbe691fa2f3e6e39e9c6d5647b89b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb56414357591f3909ad5fcaff0943158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5487213a4db3e13a5b65bc2fa63032f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6a6f99f2f1108e147f729f3d55d98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d965315545e7ffb61edf0c4876262161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080062664e29f76bb9d06c3786915778162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df23071fe048b0dbb91ce4f6e66f39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fef0cf3c9e809411de7dbc4e3abe0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca6faae3ab3b2827fa63d449705fb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ec739f53d5d6e76dc5b497f583189166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189fceab26ffb0db72ff068496bc004167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abc7da76f3956b5e4675bbf305c55c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93da025d3c47f760f8693a7e33b8ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7ce121ba5bfd16a5b89f6542f19f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a4491bd90699dcd399b0c552fbbfe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17147301aa24592e2c425f4f36da83a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f5fe28ca285e222f52c1b990e7607173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b93325a90bb8b65f5ea420e70c1d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c44e47b6ebd18f90a01cafaef633bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8ef7543bbb5da632480dbfd77e1e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91868020df4340d270c14049f368069177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92f7be98d56a3c244fe01cded071f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67925bf73180812344a9906a17de90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c87c29e6bb35ae19b972207e44a0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f77aa632ac7ed2691a390ee50ca3cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838599ab79530a3194308c9fa6743fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f613b92f7ef563d59853962f496a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2d02db92c6be272ca4fa949c12364184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edc37f1d42049ec9f2676b2311f728185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293e3fa732a6d32a667a4d969aeed3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46152433f95d6098b9cfdf110ef64a6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a928bad5445137977c104fc99971d06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f86d770c4a1faff5d974e553f63528189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e66517091398961aa800b7bb1dcff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af2fdd92359f01e96daeb3873c46ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db06d4ab979093e065570bd16314ed0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f23cdb7172737cf1288ef069777ce4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a56e5ccb09e1f9874e642e933df62a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e696f61e6985b705bfc3d4c704d4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b4582b45f9ae6bc87a810bd70f321196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c24894efcd6388779eb2413b26cacd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1da8b417f6655f9f8d5ea116a6fd7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967f4192a072a7bf0f5fd0839b55d7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013063aa3afff5a670262b9e0d19c79200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed886de9908f7a0ab834587e0ddf64b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe45f466073943af6dfae7cb603d909202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67830fe513142ba649034f181af4a76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ab5c20704969fec8b61d4f70167dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353129f054fb0dd7451168352b71e49e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b305ca32509e055014c23070a31019206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22d816c559ec2621ce90579108752d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377ab5594481ac8ca68e9fa1efad98b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9eee5b49de37646faf04e4a60457f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fe9f045ee4e0055f33ff61a3b1d8f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2055266814be20bd676f417c828c859211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ced1dbd65e7f3f9fe38a806406176f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287b0e8f63f1a59d384409226f1e75a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0f106b9ec742c6d7f72a8bd3fbda1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f07961257ca9cb2133a157902ce64a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89701803a8ccef057f98eb19ca95aa7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518158a1b88100645171f4cd4440ea5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b69c73d1878abdde4366a70fe44c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa998ee5210e20d13a8261af39a168219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d23ff56b031a8a9bcb4fdbd7d62a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f24f3943ac594b341c5df962b3fc1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980064d9888c30e7679d1b3ba1eeaceb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28710a6a278466e8c5484c38d68fd5b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6421bf708f5313a489639c9c80c32224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0999fc9c13b177f25a15f69598edd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee7b28d6b14b624317491dc5b182ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c7729d802a3ad5beb2e031854c91f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794c1ea5784506ed768bcdad3ed079c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350ada72d4f45f61762b6c6882fd881229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d65e7ab8997a11e14a3b28b2633437230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3a256805a843102041c171e2519e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7e02a647acd2beb50d70fed5279b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c405c8bfead2acf83bd3b6fce2960fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10f29ee489cf0767b67b19ad758a3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f189ab8dbec94a5a1a79ffe1eccf9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ef9d791d51b53ee519ec171f75dde236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253aeb323133fd15b92f491ba399d15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bc6edf1c37c7b2792b95723f84e74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573441a8b8e8ff4afbe5a78189424e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b67e26882d52372c8c33ca302d541240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b4ed0e9921205c207607428b27e9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a5b1268f5043051415cb639fc5670242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a15b6c0c74923e2cdeca44a8a49e5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed88056e5c5759163faa8e372ced79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a122b51403e644e3a04cb1e1ee930c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2c86c67e648770efb18298755cc46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2237945c10d06e0a3ebb9e96e7a0df3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb1441d485dd4caef7cb1ec1f53d2a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3be1e06872d37a7c67e88d3aed22a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905929058e7a3b306c53093d7fdc9d30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9df85754bd49878c3d350975675024251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7b1e8fc58eac013f6dd951b04c1c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184105f926ec2e5a6cc92d79df3cbfa9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74038d1ac7e3ced968f67913cbb8cfb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe4b019c71b4691e5f4c89183123ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3f408672e96c84122c30ec92b1d4d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab2499cb5755bc951e9111f313c003257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b718bb94fca021ed8aad6d6f77b5f87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9041aeb33d548d0bdc1013e61b03be7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e0bba2433498e740220d2367f5dcb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ce58392832bbb059b5bbb4581ee0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f59a223718ed9d29c2d1c58819265262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3026c1d503b5b98aadb141612f255263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb8ea6775d6620b5e78fb27e08896f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837279347a97130930834fbb8afd47b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf365dfc57f7b462491bd17eca7fca42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fc7f54728fb0efb02257fbaa98191267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184346cab04babb6e3b4c0fe58d46d12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500ffa37878cdfd5d95c81e64d29c6f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4d2fdf9476afa624dc1e62b399e55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec144f8bc0bb02c995a11b9d5c99a6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df542f44619b62cb43e7fb8b03c7f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff536c0a3144674ac842073824d2c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca484ae1fb6ec63e5f91ee5504e97d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a804d5ca2dce9bcaf3ae3284ee5d33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5e95a1173f6c1a6e1b439feb0ba71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881be7df273be7781f04290a4192a8f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef5ca3a402a0cc63dbc1c3b27c8595278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43735a2454cbecef72076a29f945dfc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d5bc9ebf31aa89c8722d304a561ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ba362ce57e0846e9197b2508ea478281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8037922534fbebbe5359fe7461752282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681652ee78e0ecd8e1caff2060ec780e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4880099b8f67d0c62dd95f494c03bf1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16690f29d5a4e60357b096288826211c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1da73964660861128df4cb2415753e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eed5dd0abaebc60717e7427b968e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0a2cabb5761a02f36474d2ae4285a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d569bfde2c402b4da8cf6c4284bd0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5ce6bf40c3b5df151e0a9772116f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec05cc61c24ff7d2cc3dc1d86335c26291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e2b6130c110d94da3a00ae8cf65d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa1ffc284fcb8af1958e7ea6999be3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d1db12cabd969f9ca61edd5f5d955294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a372bf2b3ba5f050b15871fdf4b80295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ae04a443e9b5ae5e1cd6e6d091efb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bbb84a50db5820ba16e5c5fcf4588297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a3fa38183e31fe9a3240f9623e0e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9009e1b08cda95f2163e11b2187693a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df1c53d76db63f1702dee155d176e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a1977c403f43e48b22b3e3c3d7e51301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9617dcd3c632903952b4e02c2b371f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b524758b1f4ecafe3e1ad3c9ed496303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace56dad71afadf8ba71909c2587e5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde40d7735171dc989fee2e4c2ad31b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636018277dc9e495f5eaf02c905c500306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59280d46f7ca7b00023bcb492f2d488a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6651566443ea67001f4dfb564efa056308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5e3623efc20deb5e85d3f2a233b65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e357240e99490715d6dc7e1f7edd53f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e0550eebaccdb63afdbdc77a4f395311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb0b9dbe80ce1ec61fb100afb4e791312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba33583c65793fc55e2cfc151da667b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3182ce3fe455f70019fd3b4824ea9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ecd6d44045a310b0d19942f3ed310315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8e584062786044235c933de3cda8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58719890e433207471b3f383f342c67317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc83646f50143c0381b7f7e77a685c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f8548c35d4307b3a56b1a4ea770ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc8c7733dda8888d4229d65eab6673320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e97adbeb8f7c1a72c63da14aa7c033321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a11dba35d384f65731d5424ad166f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46848e10c5f374024e4a08ab5033b557323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7080286235b1bda5e88eb69871a5c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae44be8ff66887493232d9c20ff916325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80b03233d6a155e9285e58a4ce7653326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd6b264627575d52d99e8f86749dd2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6eb4dc8eeaa2902977eeccbadaeea5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448827a84df1940d9a17fde28bdb9520329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520d322b7640233633630524165eec5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0bb38f6cd36b568e9e1be694d628c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87180c5a3ea228b4a966d47733d71a40332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3fc61b92d0751e880fecd67fcffc0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326803e838907416d19ba1eb6ab83e43334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f297bc8146e1ad2b7f83385923ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a1818981a3631a086b511deb2abcf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff404ab6b62da93364cd938218e84b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa9ab79867347fd595a784f53021e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc857f4eca70ab4ed7015e8437fec15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014401d179fa3336a30ccfb1fd417fe2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dee11aca8c7e7b603814cde84d22c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81247c2f7e92d65592a625cb48afb3bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2992ad963973ee99577382ceb2527b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da44465ceb047137a27d91b8141ccdd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be76b4396852ca4ae5b65d019ae45d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede967a731e7448d2b36fba7b12b6437346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f42105e4764c53e65c401c6bfc307347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2df31fb7c24cb9748956056fae1b69348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e2a716aae86654bf88f0c86315c31349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dd8b71718ac90d69f840ff3384e31350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2310a98e5df52a5ed7c57a18bf8f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668ce5284d96105bed195eb4c203c5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77ff187e9faff39a67b286efdadf9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ff660edf3ea0771e018c9763168a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96eb7ce52b815ae27a5da0c412a6d4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaed0dcf9971b0e4dea7c9b4226ce6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53eb4a7d6e059577b0d1ea376f3596e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c9c5a86a81a7a8a664dc7dd7ab109358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a16d0331694da43a2aed1feffa986e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e6de56706e832d08f655bb5f670c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b405863130091181b2db55fafd4e4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dad56b139c568c203252d1c5d89da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899359ed43c706a19edb8bfb4fa7b443363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980af01ac096eff9922316d0440f1fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01257986344dae67c85ecd8c84188721365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecc8a30fcf932c307dbc360581ba1b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff79927af72909f670296fb7ad44eb4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226525494a1d1c9584cc78d880cb87eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea697bb61bfb097b95d6e0a58521ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910decaaa160a8b7f6e13371b2c8c4e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c592d65029d7d8191cc54f92693cce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9daa9655d466518f2311bbba8f054372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78e7ddaafe00866becb7de7370066d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570090ca084d48078f04dd498d52cef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b6e4f2afaa7932640eb744ccce5d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9991b7025ec4b216bb8e41f18b757c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdbdc22ad8103f07f4193cba2cbefd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e5f66b8844de84faa91b838474f41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d25f2dd9908a8bae393f4a96e53fa8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3f0dbbe547455de6adafa1ba641b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069f8ec4d95b7e7126d0ad95dc35758381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc51e0aa580ecf7b8e373d3a10c2cb6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de5481c1039b736627eb6351472d3d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd7bab90bcc0365efe7a473ebb3ebc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcef3a7917b51871e84efbdfdda3ed9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022d6ad84022f87f6b968d24226f7db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f637f8c3b0e35b6d01f7efae07b3e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a3ee14b4ebdea84b42ed95473b405388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad5d2580a662c94e942ebfcdb86aaf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772dcac4690206c4277262107993a33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b87938a49747dcd59aca51b265956391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba174f03e77e5b744e17985e1c411d11392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6985ac0b658df0abb5cd507f6ded3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dfea1dfcdf6c1007a4ba191d19188394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae795c45fa5ecb2236cee1114b7206c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05db02b9e3a1e50130dbdc51bd2165c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed285a4e05ce070b3d8f61374885c719397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beb146ce1f5aef52993f563ebe1c28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2eee2b4ad44808347e6b93e8b84a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60aafabbfffcab74476dc379fb563a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb3de4bbb9e80887764af12d476fbb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c22d511edb3ed833e5c11af48cf6d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae243b55fc00137ea1279634cfef581403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a8d8ec685a2e7734a55717ba7c75f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170c19511119e15d00e9068dc21cac0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847fc29123a30481b8a55b3f5ad0a33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea79fdf6256edc703a707e3a3179bba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79d5b2a2f14c62ec4822d9f5d26ff5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b81860f6b62908fd2c627359bcc527409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68a779f7125aa4a8a20840aae3ce80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ec6b6fc4ac7d75c17b33a9629f823411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8136cf6c3f351cc1af4b96954f486b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef854bc9591bbb52d00b703752d27e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb815baf998b50a43c84c1a1d1377b93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd6849d8526189200969b4ffeae9d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc332f748742d88ebfdc5531ebe056c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b3806c516150cf6ad704a2bf1424b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b846661b7cc2cfa7a664bde2e088b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcddfb9db16fca9814e1d21737c854d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b13ab8c9f56ab63ed8fa765b27a94420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb035b50d92d2139af635551f824a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46abaf6cca2ca3a8f7de9c6033ed20422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14b3452fc1c62cdf0de08601256e66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91734536d3a6eb5ea79987ee8d2e08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a61a13fbaff765f73e4df5ebbbd12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00b6f913c48002cfe17dd89513b5c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4209b363aa8285797bcbccf4a79ae85427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70934bf94d0264f3184e2fd295b2e40f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d84611a7829f9dccad87b9db4b2f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c637ec5ca13b24dea21ec2ff668d00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629de3e423d9a8b68d62e99bfee1b75431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb934ddf7b6436fb735e41948028d46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568be98d23ddb53331e8b54de9d3c79d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57523e9af60fb0ee5d914e80ea1f14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b37a7fed8bce62f9c4d91c59cdf58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a463e0296595ae19ceadbb7f1b815436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a322ef0927b47520c2e090123eea57437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4c651bbd7298e9825f0d1c79c7185438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f32152ceecdb465530e775cb04f3fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52811365afc20b05e2429216f0609ef2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cbb1d6a0caf76599e73b75d029e30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f1ab7364059d317c13a9201402c7e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e546d68b87174937a0b1dc3554ec63443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef74455461758d14c19b47919e1aa5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b571a3c21c365a773dd29cd5897825445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994bb16bc9e869682e5aef40e4a6c84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35db37ea4368e3f35065cc31610c3df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aa03f56bf1083bbf61b9b97ced22c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf7dd4a09160eca19aee20e2c05773449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78603d7b5af77552990fc5ae0eca36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c090aeaaa1da5cddd9dcded701a7d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a22c39261598a7f2fa6c24545ae2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef6a073b15e8a6ed7105a337b231f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82197b25d1bde21fe4512e71565110e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed86dfc3162bdfca9007ddec8bbb92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360d11ad2241c9fb237ee7c423da64b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d52fb4cdab4b4bc8c0799d2773319457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f985ce32daa36d9df9d7cab020b28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de153b5f5c3320acad377e83404d6371459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8ea826688e8422a49e111908b799a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259d86b731b6516a283f5f6f741c34d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94e5312c3fdb6d29fd86e2729d582c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0508b73778cf8e55472bb8c395ced463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e546476be5f0be8c2c87e4318a0fd5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a40186e5b6024c53a7dacdb6eabd63465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d26e07dcc089450bb16e361f7b19ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40c714a236a8ea20cb079485d1f165467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790502435a1b10293cb10b0162afecb3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90898986e97010f7c82990b395ca0f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdefa7d3625b4aca006056497c948ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da12f3ed6a3308db1fa9d1cbcf6cd91471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bdede485c59b3ca29e8fb8d741b7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8bdf6bb009a3120243faabac20184473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5870c94bba65cdd96f7866cc8f8afca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1ce30d1df387629e7b3730c00a592475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965e25a8908430d3e07f0e3896b7643476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909539de6ccde03e4089f9bf9ed665b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c180421705363c8fc795f833a0881478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a13935915a514b52108c0a22fc145f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1b722a4ae993f7a03eeaf0be2d7a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be90b521f4ac19aed37c109cfc6f18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f83a6dbee1e4c71625fa6089f64ec3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38053452e197b3d01e4b928247c603ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e113d96b8d1ba60b179aa707cced608484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37422750b9359da0f5de96c434928551485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d41ff95ccf8ef01b9f600e7196d46a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e68b17b3497ef2c57d86378a5ca2c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484947208f365305a5727857884dd95488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb2290f7dced921589094f97868cbc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9387f08f7e5e334f025a3e6f026c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffc110ad717969e1f87010408144af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44399e3ba4459a3017b4661f4ee697492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606cd563516856bd45e454dd76ca153493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9f00fd919ecc61916d16da1ff6014494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218e1d76080a208771c037e1691ad94495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dc959e634e5e75d6a344920706c65496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b27d81c662cd81d9e389e84943150e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abec16f705449d85fb4bd3e2d89c37498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f78e924b0d7511342d0ea7d491a66499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8d25be715ef52a86386f2934778f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854da99af0bfc1ef9ae3e2ea55cc91be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53c2f0da23ee274b8914df3deff3e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ef3ece1ff61922a5893b94d587a63503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88912a489db19bedb5fbd9f5aced10d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3d4bd936bec8c323e087c6ad9caaf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729b173291215b484fe35cf5103ab37506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb032bc3bfb33d09d7870f3bda5c12a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed7b7be436d0048b4ec326b9b59550508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48148521caf280464b124bb4cc315e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c494034e3994ec19816351ddcaea2d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae70688a45a789c01bf27e60dd76f58511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129a78d12c7891110a79fbe458614b3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfe39c3f1e5f0bf77fe2a04fc05a1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080948a4cdf00232780e6d91f321761f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e24f20f730f117722ce34be13854c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d54ff5578269d43c70ec48e17624c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcbe652d39aeed2214831af53962a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba9cbaba9576b967f58c1267dac9b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b062c1ba828242b586de2ceb1a2729b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2797a53a088ba4a7d55fb9d321b22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33138dccee1898b5e48b40bc5af7e0f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac62eaec2c28593e87a16cd3ad62f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ce5b38f717e32e8634277619821b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9277c7d67c1990d6a06a0546ae2184524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3e1408ee6ae8cbd4dc36b64d48d91525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971d81f35ff390d508352ea1be25632526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d59f1765331df5ff9044c4fba0908527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbadef127dd29b340f3e7de6924f6fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fef04d7b8aa3c6b025dd3fe0acbf3e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce266df37a5f4d8633ad67abdd0c567530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085437c5ef4e7081b29e4ec7e382ad0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7369aae6a97f3ccc5773f87bb69a569532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddec6cb5252920ff8798c84655a8695533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d8a4ba0df251a3215849680b9fed6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069985c6ab2551e37470db9612052a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69f596657e13008c0766505ad8b5fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc465ca35ab40bf0dda6b6a602d21743537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3969f19e8b9f2c1621ebead6ae4249538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f415302007538219f8d17bd9a26a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6d2adeefe31f1ab77c3957c90f34c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49280252fa15cfae1e5888bb781d0cc9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef9663c17101d92c48d9925e71ef6f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e632af0974f401377bc944f473c183543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2977df95eeed18eaf268425dd398e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51f33f541ffafd06d2adce1700c47f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22619850159f87e010ff1cfc26cbb7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611c3c5165f6050808db4e8bb8716c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaac7855250760c3334aeee3e875ab0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a453925d6a0f86c0c43f165820f0355549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bfb17749e3880d606d56ec24a8234550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96695ad42f5f835c861f43c749b97d9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4075c57064d3547749f0205aae844dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f4a7f3182d31491a172bccd2199ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93003eb7fcdc3b467db951a0cc0b53ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf38fd9696c9b5242e6e57e2fae1d98555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25cdfae1e82f8a203f987bfd321bc1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58341c691f5e7ee7f841551efcc0a58d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d198e2182d24dd1d4924f8b5efe0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c9d653da3da9c7ccf7063a5e58a75559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f88cca2239f34483e1e5e91ee16d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7039f6bc40ea0e1d662598dc5c86e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1181a153b7f65a71a4bfacd3616c67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988582ff1c5d4319e34963e860c2dad4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daeb3f8364222ea21c4381071c70a2c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9307507f11b3f0db46d1df8cfa1386565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4215e1c7bbaefa5252a577350b984566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c6461d2a4a2531a24ead6ac4afa0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a690d8a19e0a7834c367f0eac9b5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e095ab3eb79c7d79d8cc620d51e485569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7635ed2554c2463d3261e1b1d5c228570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bc51d3196978cf4288b80062053e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa36be8efaa56e765ebe6a1b3ab469572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784e6c50594d337aa96291b0316f8fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121802d60cb56e49a170112c6ff5e3d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc14942b01687c6e93893c444cd1123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4610d06100b1bc18f9bbeb6e5e10ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba337770fd601c715eac83efa5720f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a44faff4f85dea3c33e1fac8a0c36d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ff21ce015f8094a3925cc8cfc38b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4886e15eb43d215bba2528c0dbfe18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ed9accb687b966f98fecda9e9a1709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233302254749f3311416b60d66e8507010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeee59cbc6685d8e795fe42936bfc511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267de6a53f4c7d55910c95a94e4a9dc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449e7e484271cb0cabbb098c55c04d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7609ffb51d7d764a10353d28ff963a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f5abbd65de81a10683e690e733a6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f7bbe2afb4e7cccf611db3e048d7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bb2d621e0c6e11382b20422fcd29417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4779c3ae184311920b6aeda5ecb9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d90d26842f08bc7bf56f351cbd57be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72fae8b2a478bfa3adbe86ca66c11920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f46ae2dda12ce0e90b2aebe4020db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85578d0bdde42cd36bb5de3ffca3195322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21fbbd6e439af158d83289b054916c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffd5934e8994adbddcd241157b1d4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366ef294211222c8d931badff83d07e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60716de9718f48bce3d64c47a26e15926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ded9ff8461bcf648c5022e7822bac727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa96ee5b1c6fe6a6fd3246bc9c1d8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1703b4db159618619022658ad5df729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1a5a93561460b6beeb91492e4760230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38880efcc5fb2e4226d967fab0618e4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b351880422716e11a5d0b6a5e1b1b5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f2e25e7da63c89befa9143bf5159f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd4a63cdc66faf897c13a57b3cabc834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074c4caf88de4f5f082b3fa5014e59a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a985c24acb828125957482f2651494636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5779c291400e72bf3a2e0d9471aeae237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d4d0af3aa998cec64f9039b7bee5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac914f73fe93f0bfe0c978ee6c80b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152177e7b42b4ea3941046b716fb54440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaf02798309e8e9f1d1c88f5b0459d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c2c17a6f41b66abfdbe1d92630fc742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1735588e3913fc96061700fcd45fc643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cfd35668851796c4e3965513c09e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3422d7c5f89f5a7c0ec6aebcc43a3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5dbcdfcfc1ac4f6499f9e3aaab69346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6017efcc4547a523b1c9ac2ff0fd01f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e489efd5c06e3b899be3b8604accfa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afef995a558298c42cd0470443cdb4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603a141070b600517efde735c5ccc7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cac16ad76a876d19b7c459c157046951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f6b51a9f559d5319472bbbee5a9b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaf5cf5f9a8c68c0dca124b8d7ea9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec246e39391c54b8e094648b5891ccf454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087161be66081d64b9e22993a40b1b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4ed1e74a4698931ac6c155a03e8f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c366ee2e523c20d8d2cf61290bee357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d24cbf4b8219dabacae4a1594ec13358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bb016dd88d2f94f38e2202601d42659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d1e7452ca32cb29f812cfdedae36760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcc16b099e5244b6f69bcefdf54cea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6779c24d205c182646153aae9bebfa762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1507aa4f79bebc303fed93b6320fc7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafa8bf01f936de08399b94473f6a8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a035fdebed3150ad6efba33e5608e9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501086f8b6cc55fd5fe75a7ada18ee066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555eddfc164a86273fbfbfd4d516841d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53916987a386408f9b7da3cfc017cab868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4979fbe406a8b228bc735f2870168d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d544d5a00403c193d704cc393636c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fca78d5707fb73670826a5eef6b4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd041e321c0219833fecf8430ba3c03272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b1dc506ffd5b042816f54a89da1e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeaa55088b72cdf48a0e517829a91de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f58138ce511faa8211e3391c4c001a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab168ac12ee9388c0ee723cd8b0826bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe38745e19470c018beae689ed02cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b711a69325e6f13cd9edd0cb8ec96878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16407a858470b1c2ef00a58d591dec079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb63a023fe6e9cb2b39cf3ec6cf9af180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e13359bb06e64a2d0c7dcff06b70a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff615f0e3ff7d30d2764058ec0ff6e6d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de59f820cf8c6b3628caea45e6e3d4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95800876c9828c688b6a14a31a280a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ba7122084b9aeca79040cfcf8d7dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b36cc07d93ffa196f59205593e954a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078cb82073b802b309746c5ab9641d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f573075ff63341730bcbcf21c63fd3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8a5938e58c869a8001d92cade2f7389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b7d2b5fbffe3a94d0039a392bc89e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9842a0b9c1b94f2d0f469af05307c8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df79e96a5f6ca4a9a9c1ed7d9f43af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3fb55dd6f060db07f50e1e808c05a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed30ef139007a3aef6b9e6db75c58294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11613dd6c51a9173eae7358064d2634b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa85f19dfb47d0adc36de08376c808796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edc540d0c6442d60e394fbdb3619e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f98c4e41566a65396a16b2133d93298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8975eb9a10ece4a7ad99b6a0f81cb0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbab75a2a0daf9a322ba8a06a9ce20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86eb7725f8f1f745548fc2cab0901bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdf122e18047b5ad47289ca1d6c510102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a3aa1bfe9731544dff8253fe74050103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530804ed5984f4144a7002ef471fcbef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c84e3ecfdb5bea466e6588514ec65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84ad908dc007d19bf570e4b5595472106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f62700a771d4fb63fe21af2bdd1ae2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c484c074ad0891acf154d0b1b7213108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8673139abd3a9a07f4dbcd42a93222109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b440ddc07ebdb6ff635f6b2133c6aa0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd036d9d62c267e889a00014876221d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3aa5b1cbf5409a1a72ae1c02fbf43a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbc5be6f687b5e50fcf0707c83aaa4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18ccdeac4d9a545aa1e6ffa3684ca2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d5d3ce7d33339d4cfb8632e40b6a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e963feb5611c988307ea6006e3fce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0d30f6647983297e726afbb345f83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4b9737e03c987ac9a87d272a1aebb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bca70ed65ffa1def8d615c18a2761119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d5fb7410820861ff2a65f14d7ff1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d7eeaf8cafa087455898f02cb87bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acdb66ec144fdf6ca032c3ac6eb943122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3735bb9183b5a6cf980fa3afe20791123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9efdd38e7dd08ae9feafddbcdd0540124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84d39f3ba802553bd97700f0946ebf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875250d345b63b6808b22389b32d9d51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac227a609ea400b230c94e2a5a89ef48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc45d0dad3d7cea38c9bd6d8b4a46ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce437e124441db2dacaa8788c11ae74a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af2715600e94964b11d3bdc6a11e73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7639953e0685822215feeef457929131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45078bcba1da10686e5cd4888b8bc3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b64f69cff62716d3ff9b415474ae3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb8702136e7cc6ed86bb3ee908fc5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567409a018ba9b6fcdb172109c4dbcf5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308df48faa55221810f1c60d80c7eb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8d8fb87287a902fdac7d1dce923c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4620e4f8a5a794b9e13a00f91e2d442138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7635bc2a2d940b5bf4013220bb899139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94992db3f6a2ff2c471fc64200c19609140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ae46e34e48408684addf9cb25cc03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cb14b933402e679ac19739f98e569142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1e1260819cb6b08ee52cee0137ef0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85775b4c77ffdcb5a63b8a322eb3e29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315d7e35100a6166a16de1ed8099755145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a86054983f279e32e20262a1b4181146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecc45b3d51d6dbd00754270d6c7cd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcc502a9d4a6a12fd303578ea968d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0207b109b60952af346dcd65343e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623862dc277af930defb8348b312aa5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266e993346bbc3aace6a1276432572d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811ec522a76157d8f8ce4166288d837152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1e0b79b29fadda3b18c897f3028cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08ef88c1116b67cc4798e497197a87154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c73e0ece7d8bba6ded3c7c473cba9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa13dd23c5ae818eccb4910d1446743156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04c9a320ab68278aebaa3fce7bfdaf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6b6f5194c929280445482c87d95e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdb7fa127604c4bab2038916d137ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c7e9082eeac188f23aef8ea9c4c09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63c7b176b1612d8334603940f045a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1e95c28c444489c239d43798e9d19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624311947faf324c7e870196f15675a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324b0e3689039b6b7a1aac661bda8e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a9a784cdede7983385e8670169969165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba813e7d16cef73337e419aee2aaae4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ab51a7462fe21501b066a0c25b79c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65fa59dfcc669009ad0a3b833f0a83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc0f21fefea1ea8cf2f3a072eb2338169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2986407b3dc5ac7a40846cf17bed05170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ed511c6b966564ecced3414f8250a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abb22843adf6ebf23645b6cbae5ebe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9aa87bf43afe39f2c9f77e604dd8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd903724e33b772bda48288e1ce35c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67b28a81de3e56727f6c36a976e2f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe58e749350c9fdb75b21933d5a54c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09285730411ee5e66567748fa9d1a362177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863eeb666effbffea733394c1139051178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0ce14f75f7dbbd429200e621ebad8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6c57c4bc2907335630cbec71b1bb2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c920162d70d3d7afbb6e63afae85e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c60a51f0a0f741215aff4a378d4699182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d4cd657efa4ae9f97afb4eece816f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3622c3dafe762e95387ccd1723eea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c8dba5e46359d5fcfca3de6442c41185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90c7c2eaa844b52175f192266bebc3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ec6cbdd6e48339d05633c2f62c6ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c9a398a9379119619a1a6c8947776188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c35e5f1f7dd36edb03ffa75f621999189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0e45c65f91629ad7f1748700a18bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748db05a254f015df56a92bfe6b3797191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bfd2e2ab1455827ec117b03e739ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e42e1ddf978983359a42ff2ec65951193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315d080e4d2472fd2cf25b419b8b259194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6370aaf9cd9f596fbcb3088b9c6fc94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a94e1afb21f21f5932a89af4e6b12a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0447982395ce66a03ff4c310d5e592197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9903ce86607e0ad18ea47227cf3d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f73d10dba985e229fe97a4d005f7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1821e8345546b56f87cc43c61e5700200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633df99571f591547b19aa310f3104f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07976c155eac954f4af8e891fd715ec0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d419e723ee60cb7b8d4892f0674c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bfaec3fc7e17c803f53725aee5e00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea744f602b4f7b1603e0a5befed641205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b71e74abc5daa18deb393c368cf48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eb7e8cda186f26e190e657cbdec05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4ac98a27235ef584bb511b5b15d18208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170cfa6e9fe0014f7078cbef6650f4b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ec64a18be98152d1ef3a1c649bc0c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecf8ba950588101f61ca15f064e353211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4609b7293812cedcb6dca1bd4a868ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c180950bf8de1c82781af1c4dd5ef0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46a1f92807536e5119107e31014e4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e0274f97316fd06523cc1173e2687215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e591a356bd2d64bf4915a942fb6421e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899efbeef7bbe4b7e800fe0c48d19b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d0283890c0d50ec198d6b118d6afa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650070260bb46da3c131b24f166fa300219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef139bc0957d95e34b242b60310c28f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba082095c7b543f20e47e9bbcfc29ec0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eca1bb08722a2e6ef7aa35fd110074222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46efe70a47e354e09abb778dbac10a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf59cc47a9c1d6f8dfcdc793ef6e0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5c38b6ee59eb7f0ec3213dcbc2f59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d199aaf3d56a42de7246eed7efe4e57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaffc47c8a3bb57e7a8017010140af8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7cf8af4654e8d06cd7f98ae0e539e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb7eb65cc165be2a3e14c6b8c84003229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2e3395ee51b4bade120c2e27996dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffe30fe8ed153882b78e0f82cb9318231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191c740b647fe69501414eceb857a95232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774ea24c43f319ba72973ff7ab15308233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ffa56c176d6e400579216d865b970234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccbdacfcd500b41e87eee0e73b01bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c523c91a91979a768dfbc2affe8fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9686caba706c005dce1bc78a00a0c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67388db506b8cd34e4afef848424654238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a514a07d3c6454e9c97f2ecd10ede239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b063fab42eca0fac30808ceecf28d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e49c957076c6b376cdc1377393e2d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf830bdc8704c42c3ce77c236aeca6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8602e658f1b8af6e6e46378012e63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e916389f0b1c8f07d63d388acbcae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e69a7ebd3f8103da8cb5f0b51c0ff9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b528543df1dacc7fdcd120cf32d83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5db0264a8a8b4e2cc3695a8c97f235247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fbb69ef135ba3a4c2bd6e61b02ad1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d846650eb657b78575a0374522677249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359e1b75c0843b4098e6419717b0cb4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3383a2098db70eeb846b3519a7bc599251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cebc0981a78b41640d234991f838c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec321aabb874ccb0901798e551fd9a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865af43d025263859e2cac501f52ac3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497f5f1382a59c3b004ef5743e24d8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dc6e1a13708d1f7ed2c044dde7eb7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a542c095556b5802045fb5e9c96a85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7099319e7e4b49bdab9de8fa611db97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcda1f6e96103fcb3686b5ae9699bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79cc7e760d206749ec8c9a7ac64705260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8797d1882347048b74fdd4facc454c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8c71eb1880cadf1f66d88df79a943262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d63764f5167efac1a351e5d5454d2c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c3c4fd6f1aa33c180bcd16ebcceb8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5cb4325079419ac25a3c3228358de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cba6b2d16f71d03fb92325c209e55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cf555f8b7519143623ecbd4837a27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dd2b6ec8f1fb2b0f88ef02d815f5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df605c95f1dc424de22f474268e3ab6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8b07cddc783dc872b45c216392bc8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81dfa41d7e5106e63c4c975b99afcd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254af34b62b32aefeb258e1abda6793272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de5de4ad23370da928da070c660708273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4eda8cf84de32ac538a94c1a73c47274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44185414614aa3061982a0ef37b6e6f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23593fe7e00cf49cf413528b773e419b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d4e04dd6375326bbc111e20da97c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea697062542243cc0dd0b6d44ecbf5a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546bda7e2df775a65203f8b45fab19e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04390b67db7c8e36cd743fb970aadce4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d6e22ec987dcab313b66556150329281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc26336697058caa1b45fa22f81e36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8295cd40e86c947f3f953b0e3f625d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cc1762c993dca02895ddc8c72b2d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc5235c8ba8d9874123209a985f259285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c7f1d2f9e18b609110b054ad5c5a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbd2e8f034cc01f74ee2b5ed406019287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda787297ced02014d18ba9018447f00288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35128b5ce7d75cd8a57f5f5d60fb84d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca4aec094add98cfac67f8219ed9b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397227f5158e3b057a34a0e70474ccb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2b0a27b4aade2a9ac6a39cb943dea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfacf9f874a14e030c4d25c8840f272293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a522d94d1cadf07cc96afd1ea59181294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa712b7b2521f95577ec7de87bc6158295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e18c971cff6baef33a292b41ceedc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c235190ea34b7469065250f19c8a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fe18b750f3786a8add28b1bb13b28298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca79bb3c9bf2754b79ab3d9ba5e9b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe53907c25d94df7c8387d30ad759c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444243e94520acbf329e221ff272c62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb5cafc084a663b72260a9a10bca55302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c13e65d5f6caebfe7956614f51863e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99832824ddea219f0c97dd58cbd46e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988b69d2b167a3a6daa098f3f6fede5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03029ead22ecf36e70b43226026832eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393e93d27a00e643e5857763d4c68a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1a24e08d910c0cdd8e6fa46ad0958308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea688cf1a7e9f0b772b413451e7b37d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c75b3cc796cfbcd06b597acd3b6b0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131978f23029d3b24b662f6466cdf34311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf2da1ee1a8ee5bc3131dd2270135a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa5f6c33594702cdf682bc863a4751313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e22078799e2207d43d0f1949352b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a77f72c7e303501dfb3cd6a2890bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c31eed32e9c0d7dd2f463240abad3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4259e1550d618a777ab462825a8de8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1032c4926763b9ffca458e1a5d9b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316289edeec61f3d8a2fd8b3d0351dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85550cab056740d83456e2694cd78588320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffdbc2f2532fe94b38c59649ae7235321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eee9a9180983d5f7b7c941e21f3815322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2698e453bdbbba2437f42383c71dd2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fd5c1331d0ba9f9126c223ee71b63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee138b9bb9023a327bcbf6a4a83be5ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c248f23ceae83271270f253e48b6f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3256bc8103fe6b8ce0e6338b2ae65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a54496e6017ca3bc21a7583a5c25ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4e6b7411d38bf751ea3c05ea874eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8580a00e21755d0b26c8ac60ea8a3b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae269320c910fd884959a343190a6e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5750b727ab930d63e0a597cd3925f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2a29587594fd871038256122d38c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bef37867e22fe97cd405cd02bcd5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c48f37518d2391079dc88518a638f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bae204a60b8e41455ffe77e6cd53f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19d42e95ff1ccf6dae116e08b5cb5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c21e00f3be8f0b5ee4412e93d45f65338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c33fbdf0b40050aa579d37f4b343f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfbb5f87e6fac6733a7d1576bffa3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3cf7d9ddda66c4c854c9eb6728260341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad82c25eaa8ce3cb8b964e11d73b635342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4661a8274e18721dd296bad268c18343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbae8c6c3a2b48afeef7947147320f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dd02b065a3756044cebafa2906b55345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f625d48b3f27bb584d1ed384a8f7e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f1e5e7017bed969b52f0c25a50ab9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9eb4cd79d6a5d615b8ccb96940998f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a46a38172208e681c84efdab96cd76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023463be677eacb0d8d9826aa953c84e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137931d264f09a758a5bfe853114f077351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc789f02421d59113cb367ccb627db76352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77132c32a71f13addb3c8f4cc99460353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4ee355eea917737b9f97ac3e7ab09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484c309707f054b4b168abcb7f44f26355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c25c90089281d1d60a79064bcd5ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944898d55d477202a28540d1f41fe27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378504cd0274ce2fbc27edcb38f1e773358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227eea7a97db06c62ca67662ce6f37bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db8da2e23ba31cd8b0b4a35fbe7e26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b4947115e9e4af60917d16384164b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108d2777fa70caed7290f37e667e11e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f9cba22490374ff13930dcb1b93f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0e67531850f3a4aaa0e0abdece13e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32893af74c12d31f8005add182470f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af169e7a6b0648a57d78c22aeee1c0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520187ed684c7960cdc13f8aff60edc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aef3ed376afc8066a1fc865155678c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0869da7ac96f69224edc44a6a41019369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae3e28673ac70c5ca9a558c3dbfcf9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406a2d12deb87073fb28787ba8c9af9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561eb7cc631bf7b613e460be2560ae2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77267ae3580d2876d863da5fb809df4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc28cb7e9aa90689723e3f6ab2d2d93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95996c52ee65d3aefd2d47ff9b7b18ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874aa7127a9b38e7f32dcd9a876db0c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f3cdf3a7dac93329c4dff694bb6ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc748180a27f7cfde807ec206315353378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c5162d5bb6051bb14788d5e97d197379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56094587e3d5c6bdbebe7dc754d5ac1c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b03aa44552cebfc84e82b8023b55f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66855f66c816e05c32dcd25c885e629382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea8d4b57a221f997b05fb11331342a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29d9a05cda94cab9ddc50677ae1c79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd794e8214f93528a39b6d165203c46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa4df84e6a487651bd7df7c27df6e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d6d11ebc0ee8f9e4310661f257a11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284283ae6fd930f67eecafe7afa365e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715e5a997d4c29fdd27426365590941389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc21ffd187c73b25d5630553c7f53cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1a40661c664054022c10f02fcfebc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3059f6dc18b1986aa31973297e1cf4d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd163679cb377d5186061615669fba1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289faff6e01d0cd1c1c7e076e9f5c46394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e9a650d3f65415e836bbc5024e45c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005e0dc960ecafd04197885a2395c73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a282310cfc9c2d57ab75d8204236c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1c27197760ce10eca78328fd294ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da788ffd198a59e13a4ac5c1852ee7d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c1a2b286e726f4eb77a643b1ae01a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628f9e91848d2264805d9e33d496c3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c071c8f1496379d1db400f49ed939402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a14d26afeebe35d7d14d4874bf0e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46770fa173eabb682aa1736b5681dffb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63950d98114fd8877eb82c5658aad0a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08f083ce45316ec8ffa8cbf8c1c8ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be4288289988c29a5a402da9c52446407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae843e38a5ce24eeee826d615e429ee3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7eac9c05abf0cd615bd2ad9247566d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8660cd03c5ea48b6ba0ea89265854410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcc0cd28e1769a06e70a5f1c43aca2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a1199ae315d341e360914670b91c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263631d011b75923693976a036f3f89b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836f543026402799be7d3653b8cafb8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d254d8f3ebe74f9aa8ccf0bc27ee837415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f71d27ebd16e58318ba4bcc8c8c080416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf414fb9af29374e5095ee4344c3b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7d9263ac63e9fd7538470c20526e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8d3e5386622c34d852c2bb832534d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16189d3cfe022c828d8e115f0302d1df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c63a91154d68296991d681181792a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9f451cd106282b4006331c0d510e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8db60caf2b62d283b8c666573e27c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773719ececc91be5e56d0cfeb9bffaf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ee90de185ae2b9f703a6c84c37111425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e254cef545f1a2e176101624080a2d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac0fab3f99434f7e9bac52e72d6b44427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3438a07e254ed73d6189873f57332428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246c44091d617c6c98a7be943432f50429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c56939dd1ffe99b1567f3545ce9531430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb0b8d503c0b594d34d0e1cc851183431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f758bdb3896bb16189b40ca27e67f59432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c9dad839026a810afb92a7a92fd95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac94c155f00bb106e60bf7b60a851d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865a62710251aced073a6214d58e6b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aabbf0d4195b40252e0d5d24437649436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0676c4bf8762f7bb129aacb21ba1f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e6a2a59074087b6518b965dfd52c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fca1dbfdb067dd36b24d9deb71422439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccbd4b96e2c8b7543e8e7d4b5c1872440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41894d090c8ec024cc4f5fe212ec5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c216549bf2030ea0f6ee1c561265470442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49428d318e89004809763d405c33df44443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09a6221e3521193743a57e42a4b9d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fd23940d134a70d86b0e4905eeb06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8803bbd7433c3e545c80f6d99ff47446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7d111f26c2361788cb1f46163014d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49677bce93c5ebe849d95d2ef8b4eb8a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b44102b19e1890b3b7453739521bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1848f05fe3e86e2fb7811faf75c4dd1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0fffce3b754346193be64a6037168451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8d8a04f72c03ef465e85ea3db9d1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776cdb6a1d13de91845a107ebb5c0d9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05108cbcce8f287d169f96207b83fa8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46cc99e877f813a77b5f3a8241ba64455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fa6709fe4ce4dadf7d516f032a7b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f809fbe84c0be7051624915989de13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b1abcbabbea4b94be561959d74424458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1bb7defbf8c24367f8f7474396a20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842b02632d5b012df2bac9033602375460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b611e9c69da673db120fc35b7722d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b91a33c91c844151b9232c24768975462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9390bd168f29ff517135bc2aeef3fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4faae64c72258193af662bc5912625464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc682037d5eed589da929889cdded8a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b6ed31948f1d152c331fff4fa8449466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93a8ce53b08c8c3734ce50fa24f00e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80732f99a0be4f77bccce15b2b7834b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee002282fdf7c3091321f3a890da28c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10128d96bd66ec419ff0688bff055573470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb9712d002a30f50e75e2c9f1e7214471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be277823868d04bfe188e208acd2e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101f196c7e7aca3b0d5b273b9157840473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4891c76caafd030837ec2da3534e6e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc993e7e540b76a56a4cb9bb97e276475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb85b6e8a57811a70355118fd9bae9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929d5a078c70d8a50e8bf56cd3eb50f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe73483ceca71b28f069d87d76bfd5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010de41df72ae13b3b058934197aa47479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39837eab30792fa65184db943341c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429103ff4ce4e89664168ea794bf4c93481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761994bd277692cfca5f44e66432e70482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e0d93f32038c10a9a81f5b65b2ead483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752534d9fbbc97d5c35ee9adc4e1786484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf7bfbe59c3df64192b4f59f104882485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcdd71fdf9fd00ceabc3babebb39b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8309332d8d46f2a08841ed70a8b931487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5fdbe2ce5587b3f08ab82a6f868f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf492f528d1027bd3fe1e6a5b737e85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae3e2fb78f2376082b46a8b594981e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d83c92a2ac6367078b00f6af4da9a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d420b511e5e92d1cb907f25b46bf2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b2288b239fb4a7b015f86a7eda49e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e260d4eaf4cf28e1e32f52bea02082f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1d0d4df5651e2364b0cd5907b6afb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac3f69c4d234d5f15dfdec9fcd1b2d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b72b163e3fbccc0260b8c7eaeb75eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655b6c96efeefded8f0643ed8cc1178498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5d1565845550737a919d2bb234ceb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3d132fea12c89bd6e4d926d456230500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e62c55445d37ad254ba9a0703e2b53501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695884e588af3ee7fd0ff91b6e154e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760eadb30240bd2f3d44ead1c8507310503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad63273156ca07f12691075c08e0f8b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a956fb18735bad7b940d415115947ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2bb82770e33c7421ddf68c48d28b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077aaae9346a69505f596dac72e4f0ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91357791b0f4345b525ab7d2dcdf1308508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd62e78867b34de2ff4c8dd42f2b6d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8448f989f8bb15617d8e386de4cf8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7885848aa1173e43c265bab610493511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4390c98b5e4fa17d71f39899d0fd3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4d5ac5daaacc112e0266fc672eeac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ae8520371bdb75d721b4b67400209514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a24ea64a51d50e077702466b868f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee1a9901bb2636654541f9fd31fdbc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e217d9f6124ed7f2d6598ed89b9699517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053b24ad315d50c378dc66b1d2878e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e15ac4a2df2bfa18b78f049f9649d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906e1726873b7a80b27118a81338078520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3e57eabad7e6421ef7f122f1ed9ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b04fb000a17469697cd994e128b5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e768a4d1f0248cde22b31c2c75c8e2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597370c7b4a071b0b328105c385c84d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb330174decd3a33a4590568d65ed789525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00204fa8e31adceff0cc5cd8e7b11d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e104a5f73223a6256725ca7e3f4b134527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30fc016cc2e45912bf8a0bd84702cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d09f76ed5eafbb00eeb306f0031d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2a92133213d8aeb17b078ff07ed2c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296dbe7c406e4d7d54c41da37c1377a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23490e21312d691f448225ce04aefb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135d424a260fdc7c9f54b74288e3238533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cdfd3401ae4c0d417d75b378ac5a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531548fb83bb6127d38654fa3753b7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2727a5f71d69b7172f5557ee226c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f0d7d7c3dff8df97e5ffbda8d0caa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4850a0f0acb679726b67c7b1cab666d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fac3e62d5d71e08e462e23736a685539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d9faae333827ae21ad91ef03492ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f90d3818805af1c42890c490cfcda5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93438b28429adb6cf5fad8441769f8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d42b5a131a69679513127d01a36d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45303d0d89f60a2f55eda6aaf778e7d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954ea35304943b381557b16baf6a7a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27074c00a9efe28b51c606ce3048c05546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de75727f4eb8f2f4457038e915b7280547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb02eb733a2b0bd8b454cb202392559548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f0059b99b06efd68481977c9036f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441bee4a4be2c3f14e3fb65da9260bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da3cd51fd031a0dafca38ba3d19272551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3d8668332f2547226ebea28816d03552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ead5b3fb6f5acfacc5e6a6441f987553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a349e4f79b16cfcfda93c17fff738ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f63fa7e70e732975fd3b0af5486d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaafe95ec0cef9b059635165dc0d4af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a7051b843161892e4d15bf1c8366a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6add5395cd834be2d3e89f9eb3bd92558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903ed28c6ca1880dc9e343cbb7f4828559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b707ed3bde1aca42eb075500f81d1eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ce11166d6a011363448eba0999b99561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211cbbf32f34fa0458c25cd4ec24b42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e311c0122aad3dc84e629edb49d6265563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2704048a58e3f122fb9efbe396103b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c034ea76f91c2b6fbeb2153e950d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b9b0dde68ac519ca9ad004e80e4ba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e555a4e147faf9fff0fb155e928ae1c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defebd5028e81cb46c00ac7a18de38e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66255a05704a0d99ebdce84a5d81b92569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59127c51511ee536dc51555cea4e99f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12aba902b4c577eed9d3776a9da3de3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf176499a58b41306e27b7e9bcdb0c5b572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>