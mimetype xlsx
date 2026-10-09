--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3965181fd6d622b2a8dbd15597b22321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a156c9b7025377514cdf6bca27adb122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6bf566574fdadea939e6b1322e7633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68881b5aaf3abb237060fa12af32834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d40d36ea570ccdbe353d4f23964f5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdf3fa8d9487846686ac88aa78658b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b32e1ff686773ed52508f32183bc3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3aaae473c4221f3edf7619ddd6b2e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffc9290ae6d07cba43977befe823e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa7c51578c03b631b76ce8b969a9a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040845fcac13bd85ef417448827a402411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de4c07c5dd0c78b13f8e848aa8841412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db0444c78cab4067abfdffb83e924c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762594f424e4024849c2e5809d8b65114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3278a88c4a72aeba69a70c3112c5115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55725ca17bc5b3d23ee65eb5623ce9e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859944d2a1224b83308759c9ad3636417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3953d6fff9ff46d5b9f2f32fc915518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f0f6a57352a16e3957008d405ebb819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1947f1bb72456dacd3a2adee14ca220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc69c3a5caf93c70fc70f6e812055d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b263977ff3c33d348bd2ea86a4c2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076e2ffe6e41999a234f3e557e79b9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef43cbb9006da536ca7799597d0e9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd643b21b78537aebbb828838459660f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76396e9aa10a8354f433a439dc6244526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bd851c7517274cd46c6869b4a223e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b14e75f06f9b0f005b8a46001693928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637bb70d95c87663e27b2396d1e2cfd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7957bc91e585d761f83106df391a6ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5849967db58d93c789f3a0360b79d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6679d6241a54f2512d96e76742887632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05ee8b00112449c9f95728211364b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92c06353848e544f69920573d9ca2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bf37a9420d5cb43a3b7d45c4d3e7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cdcfa9beae80730bae7b3cc0916d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a929b13d27cec31c9f3e5837c4b964837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acce9b956f45d6277562dd1a9eead938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57c0f4217c0870255ee40ee352a42139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43999fdb94d35a6e7440dee74aeb0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57543bbd76094769fd3fd69a0d301bc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617adc45a0bdd621a71656b67aa8f6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fec231325ec665dde49185ca953e8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2fed62d6d17a0cd8d7f5154feb46644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92794225e4ce0c62e3b829b1a49ba60345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc09da3954b63bcc994f2f77d7b94a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4726c36ce4593497047da45bea1e88247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b0ae9a3d4a2660bc826268108c7ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ca6708688256495ac976497712f8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4a69acf42121bf6a4beb18fe5d14650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ee470876db31c48e4b4c968fa06df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad559752f1dd5e4d7d9f066037f3f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efc2def4c95f3ac7efa11122d1a92353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f732b94d27653df30dcbb9b404f5f1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfe8a0c5642455a53b6754b84757fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbc1d0ee2cc035a5dc328d8882a00a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403aa0739e904db1b6f498a631d9b50957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34dabb734cb35545fe864ffd1c309f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4179d4d1422aa3f0b1b2284bf1369659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a4918f39801cd87060bed06a5526860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbf86450337c5100dc60d3b01c81e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2762fbda9cf21698f3b79cd80d00b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f284cb699a2d41663f15b44cec66763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bc0b2104686708f49300d786dc8dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4aa1e72c45478ac3683914af8161b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b36b87868bb04efea5c73844ab1d8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d59bb89e8466367d219dbc890ab8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe17ec04851619c3d2fab2c8a9cd6e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198a63cac469eedc3c6b452d8ca088269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494a82e7cba2ecee60283898d7f2edf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f521a3798218d6f0d1a53760b0efa771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208abd79d5a72aac0a685679c66658d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1670dbe4c98e7c43ab0eee26ec4d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fe635821ca35d6327c927ff42609474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206f9f7a5bd2544e03134b331cc012275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8e5b744625a6354cb9cc86a2715f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a026862a8cbc73e085cf8b876d3fab477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74445c7eb35aa6510b3f94273d36891978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d081214a3d95bf71b0198f721ff1b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade7e6c4302c87fd53c66359cd8f50680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720d8e8601f3bd0792ee28a042291c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e7b639f0bdf1452b80d6d8a54ba3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bb054c109df53f8db43fd767b76de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe72bfea1e3f33b5eff404262b8c4a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d02382b8901a3498372352734e247a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e264fe133f2e1f255a1838c113539786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264818964b90ba568a705bc3857531fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512220d9c45a78e12f56ab7505d0529288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cef76c7c9b25c5642508574bc2a8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cc96f174d88ef2c800cdcfc15f74e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618aa98414b766843a3eec711bc491bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f0ff693918dbe453006f25412fe8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc7dc40b77156c2afd232bc5ed684693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42838a1a3f4c7ed7b3b03d29d032f74694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fe4e77b3e0400426ca49bbe13162195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64da98978ae4e77c6c05a118e47d4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466f8d59ca4ffd5f88ee87e9274ff4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb71f4892289cb9d9bbba5c7ba5efa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc781f04d3c2fec142623152e7e1bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe287b1bd85f2ceed47bd59cc6f0594a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c03b6687764b896cab4abee7b7cf53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5d6cb84d836bd5be88483e3ca3055102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4950db690a46441389f2400dd8f0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ffff83a8ce3fee94fba98a190c1fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51553023737f5d55f42da202785ca32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ea6adb390a1074f2e485a3780b6bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745629774cf3567de825f01a049db8fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550646f5ce5b8dfaec15f0b9a70187b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b929ca5556c1b19aa43a0d9a6e2fd2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaddfb678d7681d1c608ae3477bc87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbf7fc1b6d33d7f1e3c3734920db65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fa9c9d7dea4470d07ba423ae4506a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b5380774f9cdec68da68a94ccb699113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245188ff978be0f2539e4f38977c806114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65458f00d115d4e77abf615885cc3b84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3d3497f1f70bd52f57c86f058b94d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f76eff6cb02319814954176e7ab77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa6c4e268a1d85826253ec69feacac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa1bc77566bc894cc9204f6f90a635119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e452a05ba163ba8b41699d295b29d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b03c28f9c565e962ddcced1d29548121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a269ee0a24b80a7c968714440ca170c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c553f59979c75cba9d44ff46aa7d8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf52cc11f28a3ec8e052f2082593aed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e88e4fffa67d8543ae512cd86637e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f2208f4c5800029410cdda38b9338126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a34f345874e8cf86851d09d5f76ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad626397cfbe3cb179b1b4977753596e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd255a39f19ee4153b5109bf3aeb095129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b20951be26064720d3da69d40b1177130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e667c6f1f1693f26de052940c4d9dcb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2408a68fb3b803c3be006373b4c36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7b61df8adf92db2ee568ea30cac49133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c900b16e2ce34d48a9871b02b599f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae2777a83b408982ca244bc4d27a7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c49ab763cb777b96430290f55d5db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac0cf8d89abd589c562afd76127213137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e80bdafe12bfdce3b9d43bff0a50fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335b86f1515d1281aa3e6118634a508139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35bce778d989fc4596d1033a9f603b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a69d3ed6f2ad69355b71c9cce83c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cfc37033cf579a02c030253c1b24c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da11fd907543441a1929ad240d7797143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78251dedaf0a7dd416a089f5bfb59d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b152363f03a1f7fb865013745531aaf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bb5879f00d37d0079b734e8f7780c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa60d7e8e48a0c57d4c44e443765546147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bc36b8003a57e8792a0f675916e05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6325e0ad7fecb3d5656518b0d7a1ec5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98a34b0aead3f5ad6278b18db2834d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103b7227ee46fc67d75fc0cf44336e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08db3db88bb6fab0fbbc697fde70761152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb05d36b69c7b93fc3c62e13f01f255153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9557cda4c80538552ea001662dfa43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bf12d54d3d01f694371b44ec1ec51155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d509bb123ddea0fa07f3cf8aef7181156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a6454b2a3e17f5b4d7854d4747830157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba6e6c527bb83ce610a55d2d09c395158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d83cac3788fbe1d9a7b1ca66071f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d09c7beeca9977003b4fac464dba3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac778151a7bb206547db551ed20e434f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ab384dfeed97a477a0f817d8df663162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c7ecd8ac3c997f39cd7dc703fa5e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752b2067231f623e8a14d76c3097f07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85f1def47f602a208cf6b97858fbfc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1d43fc384ed12c7eac87e319ed814166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3f87404bc3a7791e0a5c9805fa06d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92824adb7e0d6bdde99403916fa691d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6305dc26ae3bfe40eba98a75873d4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcde5879875365e352a5e9022f05fe5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508ce4ae6bea682d938262117ef6e3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e73f4df1840f5c058c35269c82abdc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94db67bd05af183f8b07f4e4f959503173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc70c0915368d4562039531e622d2ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45da2c55c83ff0e2887fa5f0117d66e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c0d9733b80c3d44a45696a0721054176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d617ac0b64dff31bccaf56e06f5bfcb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262cea55ed50ea6eac2d919863fe190178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f22bacb17a43786788790d272e99e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262418e09e40d16c6ead02a7359584c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a431228f0c4f9be70e064497cfd0dc6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eee6c570acacd421677176738ca346182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e69c8a8cc161a940c27efb823c11a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6b524fda02411cef882242d060fa6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d772c732619243da0755e33afbda6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53b5d7f9774f30545784a83850f5ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8832b5012ea3d9413b4baa7e49f44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b78276d4d58f2c8d910ef18629ceb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6cea19fdf6363bd166bdf0d0efe0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac23021bc990cb71c1c4d26610e753f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f958eff06d956aee22917ddfd9bf4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f514b93f4d878c9f02b3a1a05a46a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8075a3a964d74e8b447577a0792a2be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303b3ce2e85e6aa88e0e41f82d444be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6fb4b6a45d7d1844f799c91fb2fe3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec6ed29ea3ec3f42ef07ea19b4910d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29d3a0681f3200169d02c4eeffd2a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e20296509e51d4814d0dc1c2edfa3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cc47813c4a2edace98c40da5eb55b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25e0dac0cda7c52cea4be2cadabc8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7a64a4e1196f2a9aea98a2d65b0a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119cabcdcc581141be6274a47ec830f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcda89bc277395f838f546f89463c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50749ca27385cc6bdb7515232d126d37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b195e516eaa46352bfc0ea6d50de2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0255abdc1814bfa084f823cce164b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd478c08fc4bd859b880b4148ca9c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a55e1cff4add99132a5f5215bc83f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fc2c4c65c3ef07d067e639cedd657209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4e0115ef66fb9b59b9157a085eb99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f39777312401fe4b9fe4486646cf1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc92923d05f48b3cc9a8f59e31336b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78deba5e7d58c150c848d48b09fd6ebe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79ba7f06dc06d9b92432ac7d95a948214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4418dd8316d5c633a074fc3253994215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a65b75e5d78478dce519a899102eba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4c03ae7ff7923a2e961a52f303377217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaed3f3d271cd7664f540bbbf9d372218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daada471dc6695e8f672adc38ae089bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cebb48e3d47c62f76b23ecd632145220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc6df8c04b82e4717570a7eff889f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c3ac7ca44823b91692b388c202b64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364970593339e04cab3e791af4e52389223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edfd0a6a7e2349274a8aced2ccf1cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53161e6676c2286a7f2cfe1da3f0b39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925db992d4ff586594c1c6e77919314e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f9a2e38f1fd4ebc3fc1645b8fd6ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87256d15db8e8ecb3e4f9b3a65cfe1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73441952e85777d06e91a02abc5e924a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c9e1df1c2dfe1fa10f8cf102397c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1e96c63ab5ff0bb761d69590243b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd32732d703c8ef44fc03ea6b9fbcb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8d21a3115611224119f2019e11984233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d344d2eb111b9295fad42590392540234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b8a0cfba32df17dbd4603bd6be028235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1e68a5942a1395e710540b45d2522236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b63e6d39ba5f8f5ce6229b3938af6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee980211a770117c7ca73c840af920c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e75e16ba1a587b8c4eea892a29d20239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff93f1d4a0828283903275b098f8ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a6c9eb6d4c16b3b21aeaa338102e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeae3d9b1061a4b16e84f2e6411e0d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8dee3bd0419159fb173f008ada36e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d725d70aa245802e3a1a6bb3883d76244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd185eeb00159d7a5af19236522e95ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa835a20a76033ae3086d5d58ad03b1a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f645b9c340be6ab64a71ba2140b1b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084a4a6b71a1a083e331b1f3f31e121248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022f4ffccdfb132f831a405b84f4e58249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557b4cc5a0c9ea83d3da8753a98c890250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dad3401b8b586a3c1316d1e49c2bb4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079fc7aad5048ec9003acf3e1ad5822252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af61214446ffd2bb67c109d3bfd660253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe55849a25b251269c041f30ddde1e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13296417533557ea38453895c697dbd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95a9632bef49c049a3475b4e03db02256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e9ef6c32e9968fe72395d17196b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03267729b2454c0732370a03784a76a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bc5b7f83dae498ecddfbf037fbc4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1e0364f7e7738a88630c79d5ba893260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a5790cc5c8dac6011469b5c384d7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f675a37367042db051220c1d910ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e3505c6fe5d78dc2a061b9990ece4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969533d9be585f9022c5207d4182fba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e5afcd3f37d5cdb3d14b3ccacbf15265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f779ebea119c7db10234c8c1d29a6ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f566869d069b75d9628d395abdc22f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7838afc0c27f302f04f2e423376924268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2cc3d98cbc6ce93a268fcfc834014269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043992305eef8d2d8da09d3f088740ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c8e78cad58944953ea5e008be0040271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5bc0552c0f32bd1708075cd6e3aa2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2cbfff528e3afbfd09cbc3925be14273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b9a1dc5da7a9b4ed1a4717620e83b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73af5b99dc8bc4803877da27cddc75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93483437985642aa2c1079be65a28d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a01395f0fa1b9c6c8b2bfb27dd152277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6391ccd59773668fdda22720a8574d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cb9c942d78790bcd8d74a8ea98f6c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489c5dc641ada6d54f8b985145b8e4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7a179dedbb7c7e478c5d77b5e528c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e68e3bdd5e535124b3479da329a29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a1e3fecb1258cc6436c0a99f6a50e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d881d4bf5cbf5a2cad240d96ce4f977284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be0278facb82567cb3c65023a9a245285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cce53a8ff054387041d2e8c492850b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21ff155fb13298779430a0bdc2a012287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee770b16954ce6db190b96cd35986f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14e4dec48f9b16e60ad3814c81b5aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83782968882d4d5fa7f22f04291b34d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af173f09d5d34b224904beeb71c0877a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97440ef419abd1860a49b97acd39a148292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be31f9e6f978e0a47d9bdb1155c1c41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f4ac5d557b98c18d279e1413f836d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8af319c6157808c274f27c86fac7a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7498f2b3a4748ae01b10d2c9fd986296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a523f1d4ead49da43956c9c67b86640297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981d1c6fe224c5375deb31180f614db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1541216f41342095d976472474b52299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f090831c08fb485e2b63ccf969890b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929cded4a016ce38122d33dfe03e495301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb95029d7cb9db497992bfdeb599b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb518f931e93bac6e5591424379537303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3818100ea3e6f2fb4cf2ae82a7f23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2fdb81c99ca4b9eb80b77488a7248305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f7a39c6505b705e742db67c116279306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42671ba839ab8df257f5d4d4a86e57d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a72003f4c68fab1ed76d70d985dd8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3798266c0a241fcda32b3bca048661309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e850db3fe9dbf62ce31861d1168b66310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54440fcd6f736e9f60c4aa9a384ce827311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368e3c2977999fa13b3fa9f194b5f59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a965272d62e25012024419228582a29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839caa26e1cebb8c16c5ddcc5693660314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0862a0106957edb618fa732d1acfbc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27564cdff8bb0c46ac42f02e47e8b5a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0193f0b8cb38b0b0f2ce1c2b609b359317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798efe761c4c73a57d24c0dbd1ec6c79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46764029f8fe84b37a7cc3906dbef704319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf610a186e93cfa74f872b31901eda320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81086105b019d5fe4504f8d700a376321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a246f4b55255dc3053a427528d55d37322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aefb33ab8d9e54c641aefcd84408cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e50b7a2a3ca2aab416c1bcda0386b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac018ee295122b506c2fbe4c76a855325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154e7c9dc472566d71df30f1ca7b851326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014105c18e6eec795e0d816b64b1fa43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5cf53eaad503104ca0a1148360b74328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad28a07acac2c9a84e12958f3a2dc37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555fddef294756fbf29553009165ff6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5a3418ababe254298547981f70a7d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa6b5fffa13ec50ed8594dc7c13284332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29014b54f52237cb1d3352cbea9fa677333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857abebbee36b27b02695ca1b8e0555334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc38f9ed4bb8ad0c70ea6f11edce1f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f01accfc3140462f2805254785590f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244db728365f0ce9a241ea8f0dc1f0a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b87cce536f0c5b1fea4bcdbe1cb68f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5b29920ea8d605b04008de5b1c852339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ef56e1b9f26d8584c4623b5eb4890340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638d0c6e071701c4b0d1d463c5e8681341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cefff2118f10c281d9d0a9a82f6dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0427bf86d5acc7dd604732c4bdcb6af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc0522332ea94c1f1b89ff9855efef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18abffe527da2332f595434511211aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313310fbaa507c7d654c5a2c2ef8c1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a468da35f95449214fde0f763a981e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997569b4f36ba80364fdc663bca11ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82560d561e167aa6e9c485351cd5f6ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b12da2ac56e17f396e43319086150350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdf15a4e23fe133271bea59c9e9c1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabd6abe6bb823a825bb44333f2c44e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d2b20b13dc232bd9650c020e5bfaf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08e38dde2cc2cb95836835d25fa733354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680845ae71480d145724ae063d3a9af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f486da11ed308363c40d0b897c5571356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74a46a61343e9f3432604e31f54062357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f521af310d05231abceb178e831188358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2885d3ab4e52d918ffd0b45d51f0a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6b2bcc770dbd54e1f318b29c213ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d64034b2eea947ea532b63fb9e3c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6374b5f49a2d42425bacebd83114283362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424588966438a8752b20a85650abe90363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ad7d097721ff82f4e41f165799dc3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e1d01a7f81f7ce2dfbc4b8ed43cd1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0007bb09b1791260289d2e05701807366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62443a1e8e903afd1572cee281c86058367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1618b2dd160079767b25625e1c3f3ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a112b04075eba5f57222ba53fadac39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d057be96903a13431c6b867e6d452370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de673b9e1c654fad9e3205a750e1fbd7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1cf31f7b440b7d09a16f79e538161372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f0319a9b80e714757ec80f1137edf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f8bc541ee964e9eda42922e1f8172374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072bfb7a6ac3a18f6ebe9e3dd0b2301375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c27e28c2cf15aa806ceb94af5e4ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b6cc977d89c49e9dd5583a17149e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53a72c3e83095d74d122d98113b87e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09affe69d3bb0ab0c981dc5e974a80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e3ae6c65550e0702bca4898205f39380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff070a00fb9baf0c35d247ebb70cac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc00e69c2ff9f9c1764f7b20eb0689382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02072baebf3b36354fbd501bcac8d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512880d12b92747d39ae6bfaea4962a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9e21886895857170e38de70b1b206385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d4fc8c16b071da95a30b92c1f17fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d78c13bad48ad993e3c8738eac9ffb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7aa017ad102c4c2ff1eb9236a69f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1791ff4d580f490881689de7085a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd788f15f0c77f50094d311d6cc49cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fa6efe230c787df712a2888a0261f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cadad95e4c3dae4803a77e2c1f7ee0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108000f1085be93b136d9d04f8f8661393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffe6caa9df11d13e13eb1f4deeaf6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e69eaa42772761711919e5a14c4246395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d196ded38f3e9808e3697de6f88346396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66839723629a2d06b23875cacd5db64e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68337cc06ccd7d2fb54f876f1e41ebfe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c68d91fe1a7caab2188bfad2cf6959399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3303812a53d6e3c1f56c03d662d684400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270cc11c360faef2fae4bb06f712462401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf5e00ad46b63252548fa3805def78402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f68fed2fda231b23a8eebe16e938e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a6529394873c302c5a8aee8a28159404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00dcfb4d594120c14a9fc94013b6a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7475a783eb9740f8b811cd6568914406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5e455c09a2823bd0dc9130ebc31c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab0f7e29c3075677556e535e177acb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432325023bf8777cc8d2520a74d6a25409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5450ea5192be11d1709a2ea4629c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496c0d6e62d40f24671c2bd62ce52b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2fe219b13a3023b35e2a8aa7ec064412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790130a6248fdd96c794ea5c92a06298413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419ea05e19fd2d548dd93fc89c2ec73414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece422330583708c00390a412a51e78415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656ebbe5521574f894a58a67e7251e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182aa6a1094534896481fffdd392fee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4bad486411ef721c52455158ef0e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81682e58436998b9598a92ed115cf589419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b8c9591ac82c184cfc4bab7ad650b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e20d73990625288b7b6093f2b58ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d498a2d3a485431010e7c0e043dc1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d4f6e8d18c2892f06a94927178dd5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd44901528d406ead541ff01b417a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1fb23964c3696110c87767b65054e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177afe08561cb3760d3d1e834aeb6cc0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f1c93484cfa52e0cdc85a24ee0020427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e05f9ef41379ec4658c3857c12ac36428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc0ea0a03c82184a95099510482050429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb44b0d08f211e84a762a728bcc88f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f2ffce187cf89ec70d547555d1583431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46519cf7bb036cd8ee74f9161c350d50432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44575026e242a4f2f43ac6ad90ab797a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d538e3503926a8a4f2839d5f5f1b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6452f04c0a632c131a01b18df5923c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e72de047145e026b05b1cc01d82e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77e7134db6ed958c2f7ef99bb88e0b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c403947ee705cbe67725fef04b153438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d8cbfd00718480e187648059290e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef23f3596de8b7c9649489d5dd94be5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9622a31ab6bfd32be3b2bb6ffa852bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dac47103d35dd335c5dc5018662da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c397da042b7acbafdeec1df921a334c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928c438ee5e6d156269ffac298ddba4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93b2634f5463a4f2a77a47044c3c33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a6ce85afc960de9197aae0d265401446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09f427fcd80ea94c95a510b171a674447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995830e63253d396c8c0946b851a6585448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764a5bae5f637b961f8180fbaa70572449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c09086504c98bf971d78e393b3dd26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f50090d6daefbd1904217e6cd0287451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb4f419b767bb7eaf80c14a8934f9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2898763d914868167dbd2c5add93b75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d2a53052dcf54007515ccd02ba1e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa7bb303934268673afc363fc28d93455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4deecede409d1b094e446f552138b9e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f8ec2d2500557dd4f837cf5c0729f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2b03d1ce92fad36b5436bd8fc4ac7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c955199b798f9630965bf3f3a15b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0be6fd7058abdd501031a18fc356f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47c452c0f69e8fac6f96ead34ce6b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7823b54e74b55556e8b76e085ab9c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ad5b1a7340b03a3301a75051a3ce8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a067444a0654f799669ce1e0c689b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef304438ebddb9d14d82738ad92160a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e374ce32f5fd7774e84704d1761b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85c0d4fa8134caa8928fabb34713b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728d427c05e3e627730adb91f5f11e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25473929a46bf6c0216af2a80d7082469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813bdca6bbb3169f769770cbeb8cd8f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fd03fcb5411c904dec67cb00ddad9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f2f3b87bb2f20559e301e1b279148472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c694ea087730b5e9fb2b8573c8eb63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418a5ab1c92cc6092c8a70fe596fbbc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e6cdd586759285e10a254e3bc7c56475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab58762f60f41d80e059ec80a59c8c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56dc18e446a31159fa6c546f2e44ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69854b87d69377d96d25ba3243f4ca48478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a02d9d4c6c54cd983e34352e770be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59af0f0ffc7118c3ce5fd1b46b100f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c83459d9330da58bd22d04d12f07b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88399efecf5d3b0cecad93d5e5038bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b462484503a9e57a44853cc7bdffd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac293dc7d1e6fbce19e345d4edf278a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff062f41142fdafd409976d0fe4d7ac0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf41c1fdeec68ff739a32347d1d3a90486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594615de9eb45623f339c4d7823a8cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036ccf8325e8cfdb600a6c165bbde47488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297705437b7c789259237a8359403860489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0912574c807b326cfe513f4f5e63eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f04c34e24df4731286f42efd5e691491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da254d654394f3e09f408eacc29e2001492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334830ded5356b322d857706945efc0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4ebdb91e50dc3262240b0b7664953494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57789db60c865df2e78aeaffd255f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517a70be906a0d5aa420c86f67f4c18496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e37bd3995b78684f6398f302d4f3d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614cf59023a3bdcaccee38a95d25418498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fbc422db338e6ae447daf9b66fe8b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6c0b1cbb951e156025629d7f1b3c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c718d1725dce03bed7211794bd8a84f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe72fb918d818ef2ca4546dac54976f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b4c169150b06c54a497e4c33e1bbe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a061133c24f3f20c34d20355de051504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce451993d8f5d94617fba2c710320d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f611457fb2799cec50f386895933b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d91fb1bbdc0758daccb59a91c0074507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74983eb25b25c7e059d4d1324cd26e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115215568dc762c72bb1d401fb8045f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa286131cbe08ff13ba5ddbec757ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024894acfa9af4da70a1e599e6a399f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b8d2cc22cdbf807af7cc9f4338908512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7acdcd190e205e7dfe8f4f14ef1cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cd7652c85c515bd669f206e848e9e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b09110ab2941896d0f54df10ea8d3a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccffef30bc6ef8e66957f1690e1fb2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a15dace6f4ef57c0b5845e33c7561517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4453dd9ee3f38690bb0e7e9578c5b13518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6946d145eeee862c33a14124d4d4435519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f5838a65feec2189aef3eb0363c8f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f9c2c808fa92ff3d2bf56897812a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492d4a52f33532b9e375181eb83df4f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a7b9c1a0bc87c859e76dbd6027555523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0e65a433121679a120b9c8a0fd544524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d11c3dc7e77f9d29748a7d4f80e60525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef932394d0b105c70be68caa30506c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeab39d37a1f200063c27a3d54589a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6b14e67d7ec81175b9bf100c810a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b0b0f39c2b94c76707066e727c82e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6aec0fffeeef06bda2e9a05e4d5f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd64b5f3b8fb5ef059183cc2241c676531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8de67fd5eccc63ef0a1f3418cc09b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d090e14b7eb706f1e836830276fe4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c909977230ca7fcdd2c4422ffe8ae6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad781f57dcc864a80ff40c7e0422e8a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09402805b8adac8084c65dd5871624536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f47436018ee37b7bcf6215f19f5843537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8867e7a4b3b690377812a5bae634b2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3de9874a3f13690c439260e80d506539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1cb92e817ee692bf6288ef0c07959540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ebd91d944b33720849f8256046a39541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aee3989205644b0e395e78330b084a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8a2382a1e5c5c1f54c489965da91f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec53fe2550c0121924a2cb1ef10557544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442fe2ceea4f85e20a756ce3c9d5ce5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cecefeace7800d60ad34c98459c1f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8f51325b6d638e2901201afe21bb5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d918836cd76d003140d0f7efa849d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e3bd597d8d74ebba0e98ce223e66e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5ccf7ff0e0c454244b3a2733f20b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0682b313687f1592f9bfe6fce6b2886551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b75075d1f63ace15573d83c8c9f0f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c81a37e258ced21b4dbf9dfd90ea94553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddb1989e7c7b14c6456b18f3105e4e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8a0aed6275bcc27f77e56df03e676555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c0c62d2267ecf85d90556ad71cad3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46a3df5b28966db57157b2c8004c90557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67a71d9dc4151d13569ee73339e9b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be40bd6498638dbd3644f3435a27b03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe3b57cd77bfd553454a6224af68bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be3ded831ba90c629b09142bef34d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a02185fa120293e409cfffd1c18a3e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952db09116b9ebd6f2a030c6cd2aed8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177be3b9fdb04d565e82f47cd5fb91f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cf0889f25211e55ccd6b4fa96956e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1477ff3eed16104184d494c8d6130566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe653ccc877ad39a60497fa75c0a504567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd584da29d489b59543c2435469d6b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6839b903c1ba8b05e5929189f708209569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3067d7765274996624227dd1ec6dfb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff3eb118a36c7d62308f512e1438a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960645a3d3bc2d7cf16e5cc203879c5f572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b1c4c098c26f4d91436d1b2dfb3221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dace0796be86fecffd09c67e4a40c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63b51cbe159be65291f1e4fe4d34113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb30458d153157d8629c184c44570aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ca8cf53345b1cf6563385f76fafd35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842113958c18a3861ded946e77328df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bd3dacd4977c0d790ada38e6fb80b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649434aca4e287dc5bc844390eef9fc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12541d9405338977fba9539c53961a599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4f16dcd39dffafc437c1a0ff6871b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b255f2785be0cad1c9a797d22ad68f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef27e4a66cbe85036d29388ffb6da2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88484310ed5c487ea3750ad51d061cd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e799b5a355a27b4b2ef7cca6fc7f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75d5deca6dfc19e13d5a97da71ba3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab1f2b48a4f7122ea29a9f97c871d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40291f51feb6ac646b3a5c632bfd8e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87348377a9b8f6926dc38095eba77be718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa8f4793d5b57d336760ee187949d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9befded3ca090a6d04f3371c4fa10120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07ec43ac4c25e96a515a280ee9215621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b08b2faa3ca1630d16443e895499722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6a8ff267f661e9cf6d0518f93d3a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5c286e35a89319ed9addf0912f7d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22743295321a62002ac946ca94f08b6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa079af3c655115f3fbb2435b19e2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dbc05fd6c3d9a90a34634910917d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55f8420017f405177161282fff14bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af970ea778a7d67a276895066b6c19c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638046705f4533c04c2f0d8204d438530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038809b7550c80146878bfe7028edcc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920d5fd47d3fb1dfdef06b86f49ac8e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dd85938f3c04de36f3675e5e04ea233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177396c075fb548ec8977f754b25a8e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec983a430cc6d0f7b789167abeaf3d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1450d857dbf00a6188e4ddb0c2ceb536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedde1848ca8b788175e20d37a82885137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ecde5e7656ff57c4c0b0fbfb276ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f453255de636f2fbac6be0b78b1aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6343d7bb996a696aac774122eeb2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05ca1073efdbe69e8d6f2a3f59929441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c987978f92acd224205663fe5f71aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0949618948d32348d5f31a53efd6ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d32e8312e8238d432346b549653ea244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09db563f8212ee2ca735c12c579e02e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080357bcd49a1db6579bbf3000fbc4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc6d4d161eefa3ef40277e08fef52847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46a7e9fad2fe6cd7b4a953552a7d3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e3949c86e3d53f0a23b4ffab0ef4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fae4d29a96475d894dab4c57e2e2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd195ae9b7b2eba74f560bfafb1ce051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46ee230ce4e0edb7249b8fe9e5ffc152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf687df5ece5b7c2a8048098ac9f4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0068a92fd1bacc1babd63ff107c29bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218a5abb0190d808a549b6339e47a2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371259c245232e1fdd353639ce9505356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c06e7b1a2eadd6861cccf5e85761f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ecb01f3b0b6c186bf343eca7d6a1e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cd370386c86c053f7fab839eda15f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b741003a2c0f81b5bebe7329fe5dbb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddb56442111a8ef52a09f8083ec91a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cc60726ef460440dbeedbc844d08962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bd6863381e257297994e3e80b52f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008c83fcf09c8dceee6041cadcce96464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138957ab2c12712066ab0857068b1c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055699fa0cc94b1b34fdfeee3afdf92966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9de5eb1f6dcd1929425d46958c1ee167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2304a3caa270ffc978dd5781ca82a7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280bab2ebdca0f6cda1780e1d8ae5ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dea82dbcb58f21b98298e655791d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cab1990d3cd62a927860fac5ec7e1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e718fd61f4ce84f361a5675430f0dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb837c019c06229304bc72d976831073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbd420c663fdf5449a9682be2ad5d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dba262ae9a3603090187bcd5b04b4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ed998d750671dc0fdeed108bd4ce076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785f74e523c051ef4b4ee5887dd6ebc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083283d82fe90ad324b07b076bb5ad0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12031e94884e02839ded9f92804007f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a584fd06ffce139080bc061da4724080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514a7fea6d2e2e46096fb96fe2ba74081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31a99666c842820bb457aa3b8e801282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cdc2e292d8ead1f4aad8e0e20983d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21e745185f564f82b3a0658c72d32884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fda8588e7266389bccaf7245738a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0e963291b3c11ff7e1239fd09dc9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d047b76ec9f8762f94d6179a7eed23987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ed9176d3b780831ce575365f0229b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bf3718925c30384c7f8f07553c3d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc59961f3a14be2d9cc49e2396c20590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956e7b60fafd7df8e6a8f30128d028091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdfb69864913ed266cc78d3304442f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc61a3cd1efcab9939b1cd5f66ccc4993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54296130180bcbca592e74ea5173010694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea9e6b553ec42708ea57cf691663a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651d952076c5f456ac309e56536fb9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46058102917644544f3d018a3ae9d43297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc762197107edec4f3a89339d6c81de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000058970734cc8761f6e87bd4048ab999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bce14552766ff736f09ae4af29a0c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f9c8e70df0ba4bdc630d9896e573d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3839a82a16d3e9f0ca4021273e7373102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89f6678b921398da45035aac598385103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee601a130657abd7b82a665306ab63a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf00c2ea3ee47bc80eb2fa6e5bf04e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5532f51d0296d6c68dbfcf95914155106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cda02751a0116c53605eead492eb8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca010da370b93c2a8e6f69c1db4fb193108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c6e3ece8d09c4745f18e5ed281356109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e540ff4f6d8ee0b3c22d6b67636a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf37fb80e3a39c5e0e5bc0e114936df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096baa8f99803ae921bfc9de48146642112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660bc768383bf70ba234f2c7c2bbdcc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fe05d540bf9c67f5ac30004c8c0ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2b3ef3ceac685e36dc4803ab4d2ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dcc48f7f572d95cf107f1edb85f15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b84cbd3203ec8f32ab2f8c7ecd6975117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523de5856498d4ca5a051c2dd3201d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94259d4e18e8acef3c7032ef57d95405119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6f94e935f4656c8e77931e87ec633120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a86cf2938e0ded0dba4fdb0e77116a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377c4907e457a07e6f8e217857e8ca3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146f6f10f66649f657abfa1ae8f35c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c335ec5a1a042588aec7dccf16609a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e72776718b9b595920d24a6383081125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc62c37900234735df538a7058d125126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d782d2cc9140972c1a4f38f75f640127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff302f139cea2ef3030577b457f78e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ea5718ef77036743adb5f33d0a3de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb809579aba45c12f90dc6e78d65e28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55f746b73bbba70d5d785e47c2b686131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b9a911385d5c29043d58a373ac281132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29d7c87f160eebe0eb78b425bab2a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f19761dcb43f0f894522ac7da2d397134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c30c4246e5ceb1f2854ae1060f9413135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a5c7fd2992d4c313a435f425171eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea63d7c0dbcccf51fc3c55f48cc4be2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b59b707d1758e00cb79621bede8cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327f99c960100d66d411d14bd29c6b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278070255e4db5ec97611f681ab4deb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d29be9cc95771ed04df0cc11ed56a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1515fa84cba27c6b736741e542563d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355c30eb6da310504ba4a77299c9c76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504c62e41d5b43a8ed5622e96d9ea8b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed91893d8a63f960fcf8de6c4e8140145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22eaf7ec005e873b83106bf73dcd13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98977aacbd97e65c436876ab12535a9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52079479cc907a1ea80120c4a59432148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e52d8e9d570e3f0ccf8723122f980a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02637ad72da63595d0a5af3f5e00a12c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fdc72e42f22da0b1d7747927b74de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1761ccedd1c8337e85edeb4034e52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7485055fdfa69099b2099912f2fcd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d90afe93c9bafd7c7fea019a678d06154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7e89cda0852e822ec8b88179bbe45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f208b9c99e554162ee238506f8625156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392772285ee219ef24ecb8cdf0b4056f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31399371c1baeb23edb35a7b0c871ab1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91419cf0f7c7876f486aac5d766f3a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79817fc6eda4607875d70e7364c999160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30d94c361e47ca8dac07dda2d804cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fa854b0ba2a258b32625e63d7a7e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125f5c922f54d72a737eaa3709cc833163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566306af5c50acb39c06b01f9efb0348164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b347faed8b52f604d36618449fabde1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afdcd26b669b477e3d3f631e9a721d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de286212ad974f17fe69e5496d143e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b80e2840a3465c1a3bd8afd88daa67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e3c25e6db80d4d75f8954e73211ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7e11b6eadb09b764a8ce3cda46fcd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdf0b657d618c296ac310a37a6410c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35721ce98a624db1c2c32796068eadcd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036b7105901f4dcbd15183a70ec3770173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeff420a99ef676c5306d4347d48f26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298a1a66ec2e37aab26c332fb9d15c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c161474d8c4aa592514bb8d62fbf1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fa25848806129b7a3ee0c3e580ece177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1619af30f8349b2bc2a5751b1ad11b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d67fa11cd5e620dff4e83f39974bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75c2896157d734a4eaf69451ca74a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fe3d56419bca287daf1b4dfad6a97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b3b8b8362745b71d43b4ba87b5dc7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace2f31a67afdd73335be4fe6a7972f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5a5874afdcf137ebc56ea26a51650184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dee07b70bc6aa8eb7522710e197c8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71fd2e4d054798c9bf3060f59adf70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea418bcf1a478d8fb34bd342dd883ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e34d19efc59f5b0373e57be62416f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335117371d348935a5f731ddc890e414189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78787b41cc56f28e72397f1d049c0ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f218c28552011715ed22a48e4ef907191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a515d8faaccec0f3521c6531ff7dd41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70930f75360ffb06987ca67bd4231dfc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ba860e6e1dee3265055b59ff2d89e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a02d715c84c81955a40a07aadff5ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9835bf33d7110312b772fc3292652e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ddab0ebc2a027332036976b4b97da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dacbaf1c951596aa879ddf900aec3a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f832b48f110e248d7fc22d2544db1ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e90eb507fcae9494201718c7a59116200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0835756bf0ee12099137dfae04664f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee91f67d5174a6a2f4ad483f9bffaa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d143fa08b23571f19f293c5add4ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d886c34c22a853ebf32f78463a42f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587fd0f467db08442c42cf36653cc9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0d591ca094c4a0d6c9e338ab6f02e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70d18604cf8868aac41003a420c7ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f2822a4bfbf5a37000b6d5fb96969208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81deb0c8965d1d58d781ef3eaf98f3f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de743768b02e8cc40d1d9b9bac2ed87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c2aff47ecc30c9264b36112882eb4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52f5592439f454f4030c2b8998e13e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a9a8fc5e445925c734edac0b59802213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e04e6d4b94e7891d8dcddf570a6f69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438c14f3ca6385488b16ad61f54dc67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada961953ea46e06af119533a8d0a61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c522acb5af21d3d5c1f32badfbfcb57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db5a79ffdd9e4c45e4e7d8ac10a98c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ea5e8b67fcd3bc603b0b452fae2a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dd8cc2913dde7400a8ef03114f49a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1dd81ad0ba6f25cc571ff98170ce0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66420805388c4e7c4dd4b7e6c1097174222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3952892631ed9fe93677c0411d1a90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1bdfecdb4f484f39557067150740d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb69a6bf7857dc0453daef540cb5e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c313e99c8e509c5a36fa870dad58a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56664bd522379c589ddfee4953f3a4d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce76c038d2d46f5a17a871d9bb21f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb71fc246494ac1f1884a22b609aa7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ac8ec30d743ae600e898882e4c942230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7fe2fb4e32d8d15d864196189c458231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0252bc5b27221dd8070b4727f5bb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ad7335f80d6a315e1771a302a9a06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629964014d767474e2baddd43b5ec938234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce6b0e8a5da4f39c8bd05b8e672fff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517358a3e53c9ab93ac986edc05022ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73c9cd83f380f6adccf4ca57269385237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d907eb8649e8a039e21175b0398b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804aa9d89dddb82796798a085bdd7616239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605027b17665a2a8d97c938e77041dd3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016f5d7c7f53a609bb972ea79fe3975241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25129907430332a83c552ec0d02db6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369e2ae66c6583c0dae2552dd215e56243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159ec2b1579066f8341a4b528e259e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9aa5430019fc96091e9f9166a228f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4616059b127b0fa93f9b9538d631bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002ca3b3ef4e6434b2fa4bdc210d778247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ff59608f9c0c087f56b6dded3be87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e776cf1d0c4cfc3049261174e53c7cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135931ec722abe1dfe72a759583f5d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e1e8df5685b13f630cce463bfdfbd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cb30604f42ab4535a09d62d58d7d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb1964758f089292ee99afb37c52d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88551cf4b81128be9574ffd9714ab99d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fff82603064c83e9263e4bba1278bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318ee10ab1b9a04d28d4aeba3075242256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26625e531c6f62bd9902fdb1d58f877c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064fab7cd0625ce2803051050ec28b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd9516c1302b0a323c1b88c1fa9de8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0a163e377dab1022b1a5774c3ed67260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637d2d0ee40a70171428924c4ef965a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a4d25b0219d4d76aaf2a4c4bdd368262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654613e8565458a91b4849dc328c9b18263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48491fab0a1e0a8f4d655c6946ad4791264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057c507f8c2bf046cd0af124e9de4df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0e2b45922c3ee038eb2dddf61ef24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ddb351344af74a81af056b3853fb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18afe0a6b1a32ee2b2c312b91e4bb5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e257fe919a5f2250c24eb433096fc5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42900282db94b74e2271883577bbc091270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a08019f01ce03ab41466ee0d2a0a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc008aad34f07c7ae3f5d1d6714415d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d88b45b61f01d69acead874dda65ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405469fdff371672cd8c350dd9075bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ae9e9db0b626862d1573c4839aded275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376601d972edc5e9506645ebce8fe2ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bacdf17a068aa4557b0e56ee23bd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7d1c13e66cd7f54404e9128fd365f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3d17ab17a2c67503b35af7df50ce2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c205faa8150faf2ca4f03d5abf034280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d03f613cfa4e7e2e4e5291fc800297281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1794743b32d3d3f3087fb19ec2c39f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7b0031fb32ce55e3cd10a984430ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343dac19f1a28768f0d0cf2d45a2f41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dae5d115fe1c3f2a8aeaea3758cd5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d56c29624fc837f44a62c8a4830ef7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed710050bf35bbb0e853d8a33155a62a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b17bb2c94b3392fa42232d196b493a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1b113b6aa31b00ac9de03ee0526b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec863c42bc470b99756cc6c205d2a18290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34f4824e895f25eee227b3e6c40990291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a752fa6a8108fd246a3f84a8c7c37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192481f0227f993102d101440cb7412293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0ac1924bc9591ed9db79129cf81b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c27007e0239919b178c660a78afa1d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f06f99600a27aeff0764d5629fae9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9020a9901a9d631dd9f8d819a4c641a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9cda7970311649fc83b622aee8955298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fad1a79f7b17ba9c79b0d89cc06886299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20dc063deaabba72a899281ed21635300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e24e7bfe7295e31d4d3dad757bc53b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443d4f509b0d3f4a584008e01a01376302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5ea12cac16a64bed903d2864ab459303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b79653d21e505aec4a8e8f8ff8dbf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b629fe25c9f3a9c5417bfa8480a0817305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990888d84781570b9fec435b84e30d16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0962579c1a46597d634df7cf533d95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2ba17468541b40e7a654a6197e43c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c06f2e514b75bfc8a75e09111492bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b33491300ea339dcd1e210b6ffe12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bae83e31bc892b3fb7b4634466bb41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db46e3e21c1acf530242168eff5e076312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0df0adbbf25c7383b09a7c133667e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0471e7b68ba963a31c1f0bd054ae0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b7fb5ba7e9a2791d656b153edde16315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200925118cdb79ba6a082b1927991cea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34ed6ac04d6b88ffc116b79c29d929317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31e2f7c8325dd6ae4f6e968b3d5c76318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc7f1fa664f2b6e2d32aeabf2dae17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8663efb108a46b6e224fe5c6e77b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5be33613bf9c0ca4cad8b7b1d9c435321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb9203ece860c28541104e954e70a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ad434a2ecee548d08f36ef27872dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64190214b1f1d3191d3719e2e0635755324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e6db5f617b53885acf31d67f5b912325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe306767dadfbb27287e445077ea2fd0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32e8b008df80c14ed346f306022c06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f2969ed27d83cb8c80d5de721410b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cbb5aa617ad8bae68f20f13e8f0b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc24c89aa66484a5e7db08f1c12f4f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7cd721e91c3407e6e8340fff98e29331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55423ba62f3724825d52b29e29212a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782da6aa215081548b3d6f1c0e6c0fa8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d27729c1729e4ff59ec773cab54d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccd2a315bcf1bcb2b3a33ee9579b03335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e40d9bae37ba4f1f9b4f4793757be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b450e5240d56d7b4450654f7660307337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c052b0b2935c98ec8f565857cecac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721db4e0e976b4af64e56606d4965cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c1f0d6c95aeb51322578641cb0df6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163b5c85aeb5909cceddc50f807b166341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a964da7ab349fc4318114f316c64c44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332be4a3ed695339a6c135951ed02d7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4b9b1b98e010c9970a0cab51bf1bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1bde3bc16a52f80c988fe6cf2dc8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88eb4cd8f056b24b0f085632e5ccfe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1f69928358eb995466ceb5fdc0478347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c5e64767c399ac80ac1fcd8b7b2dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dc3945bd95081b057b0feda635131349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02465ebab0dc8b5321ed4f345a48966350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8845c1510a551bb747c67b4ace9a25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a40cde0add68b60e5b9d937501c415352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170496c163ea49e4dc7128de33e3b06353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1a7aaed863d06146d22de9de77a8d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714747672771c324c06db4d713513624355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dd1e4f81ac12a36e0543e86b851aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f88cfc3cd64e8339b0fab9134c1dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544fdba3d8ea2c6fa07723583da862c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15789da3d5e182b3b2fb6688c6467043359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4003a6fe2d636bdcaab1a1dd399d36c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29747cfc2b51852db259aaabdc03139361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce496cbc2bceff0c27bf1a245d23fd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5b6692926d6d01824090b88fd90e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecae1388df1f1b3aedd19ce29709e67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfa6cdf767b1a12562594b537ed683365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032a0bba601b5ebaf41d68e001ded70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3e035b49b911a56d1bf1b38ee57e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa0780d0def95be0a18010705ce1ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e1e5da2372cabdb3b4432a1f97e84369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96bcac64377fe808cc4d030c5859b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799061dca941dd7a5637c7332eeecef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2f2f6ed570fb58fd0e38e392499b7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71097786db957cd4c59de4c4c464d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d069cc5a69ab0c4f2f843c564bc24b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734ea509915e9ab5f631b84bd175804375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28574b693f0439b0c60343ea0562ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c070933b01eaa297862226f649d20377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6e429199dab737db6ef8f7baafddd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f73f89bd5dc5799cc4dced47257eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1375a15084783328acd5531c3c7c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a2632c77d9b8587b942a622f23332381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9578d32fd32eb5091a79f2c0d54c0d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25be8cb1e4facc0efc6fe163306ec8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbc124e0e506acc031a111e043951f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228ac9fa7f1c179c3fc1bd968eb87de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fd83a75f1e5542092763110f2974d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466457d8d895952a1be1c1e78ec33ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e64cdef29f24e2a2c7b0fb4d265a6a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d205b51f1cb1a0b90af42e78ff58e05389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5728b9d75d65812113cf4dd5121bebf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b81c0c67c8aec3b004d398d803a822391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787938fe8c8ca7eed65fe53dab591c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca6c7fd3c1f64fd8b00d058298909f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda100015dd3629b5ec514ae75ada66394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a75c18936e7ccd88073f03628a2eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888ba96ca0a10933717079eb0a38cc0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc21bb421ed5b69250abb770566ec1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d899d74cab079b0bb52a7784225503398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845de27a7675927faa52894084f34af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabbf5f28048b9e91af7fc02595e94d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336b91a25170a7e7f9bfddac86b1e0e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b8e960c02bc968df86c489fda2754402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a077b53a6f4b0f58e180a9bcde9e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01683c62b8ad6faddcb9167fddd3eb9c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532cf23bbde68e1dcfa4f01503152f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483f6ba4d0cac789d1704b9b5e250ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff95a421b5f02b8f2bb1b8edafcd8f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c962d8f206146c005a401267c5dd67408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6fc18477f8bad42abf5bcbe5313a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be16332261565cdb79d6151942ace4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57366dc93fcc0fb37301c4d6d85c25b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4ffda8b34890d54ada1f9c0f71d4c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd58fd747c46a1f3f1dc03df1c5a55413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee43a68af71839fa89bba7b940753cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29cef9b22159e8879e7e00865702f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65a59b5f8d87331f37477456c35641416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082d4f9d5155ee985ef7fa190053c7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09ebe4af9a2e6ff7251c9a9cc9ef2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea863556f5263e1083000a68fbbd3b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24624325399ea389547885d9a7fa4d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ca10eca7b3a5b561a071bc188f4b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28e4f1aea6a93d966cb1db7026844e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f86774de5590c7b2ce247305b48a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8eb5f03746943e84ca5bf792f944e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c710d928b5ffbc360d027d54605127425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ab813573b19c55ffa78e9c5f96b9c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d041e4d014e486f82cdedc2b50260fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3840088041e70569c5a51ea617e39428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ef2326ebd27631253dad0d98fb4e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f831bfbdfc928f5f7c0ae602a792a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430928e8d0ac89a816220a423b08ab6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c68abb40a9bdde6ef4375be09cd00a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f85c17029cc33f7c3596bda6b8627c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715fa26a839a4f0e3e2b0bd03d934ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596638fd9159579ef2b0423025dc6fca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918d82581717bf6dd5442040bc69069436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d149f24ace27f4e8ca9ea62d55bc181437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68df1220c5609f43f4b17c72e12295438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3106777c6467108c934cf693ff41a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea67cb24d7896fffc28908e5cc9fe66440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b5ee6142da5d25ec0511635654214441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5a4788bd205979b4b20b10e19db80442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d58844e27599835ed2bcfc13a26e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936a1795010c0e6646215838990f602444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b3a3f271c2d17c3e52382d8865ac0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1b2894f15f2cbb8e1affc21e68f5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71032e51fa9eddab94afc15be1c6b30b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f613dec10b20b24df53e8f0e2ccea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498a4de12008043d335222349efa7cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f99e6e8499b2836e3634ab143a0209450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d3635002960780d9ca4f56ac3b8cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed3ac37fdffab1704129bce2e5a720452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7558e40809c4f39ef108f7dddf530453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56dac1e492aa47ab558d6048847335c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485900d2a617f4318905f99497ee2f01455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3292b157b373b14822f4ae82c1d77456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6098bb4606f1ab4ee1cca549ca501457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba9860276ca0b987dd6b6d985cc564458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90744fd41192511a14b5485b1327c29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b693342db05bd2a7f48a0ee72bf4dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7d25a8f5c0766385cc7cb8bc52570461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ee039e5ef0e221e64b161cf5a933f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227d618e926ec80dfb26297835818ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a21213f7ef2374a230c3295419d8d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c337286b76eca550de39b766aa872d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da8f25b0a1a3bf4a320db86ca7bb92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a00b34cecff95999966da51bf0d237467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbeb8d5fc40bddc533488bb69e8d35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a39f194bdf5c82efd8ed298b16865469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a1ffaadb90c90183f261664e593f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566497a3a6e15a9dbcffd4012ebdd05471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24451e33d2a47401a82ab7d1f9c916472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157e3bac7122c7c85c7dd9ca46ffe28473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644aecc1da1def64a599016b82c844a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf3767e3c7f34668be9b950c553db1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e20dcefa83f72cb5d500d0c0114b3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9bedfd5a8b916438d096fdde54066477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0fd11ccc27cdb847977ceb2a5c7f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d480945d5996e8d8ec52a47e5a67c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f726985387755e2f6639c48c402097d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9a0095eca71325998eb8c8ed78c55481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fcb449366d1d3507db30e950ef6a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810b8a31254f76e5b52e15d77f91d8d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5f6c839c31f654cf04e00105f9e73484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f17fc86273ac3154cce1630c686de6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d23fd5e3b1bd0923a6333053aa8938486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda775354fe9885b6a416fa230fa321487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e89ba14e21b7325c048e7cc8d713e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1980751893e405ab6c75b16291ac0e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b298949a07aacf6bd3704b6d34e9c35490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98761d27fa812a18320acb3dea42709491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029c181072c76b73b3ffb39f67eeaa9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da0532fcc23f0a43ae9efb1d19f4bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c282f523e1160970e9e7faa5c16490f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaaa23049fa37ce2d2e7871d7c423f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73c583493cd11505ca77c7a88d50dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b24fcb3c6b51da31b044f78a53295d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34fc13a95f7dbf1f57c0088b2f1332498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10809e5b7579ba13b94ce590022f18c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ece45eb66df74cd0582bdcc2620443500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295b83b71a93b3616c4910199b13cd3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895b1215a428ebf1f288de2b01545bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9934362b222a67ce652a529d43e4713503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e570aa112b81949bfaac9266974392504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa76490ef9c63eabfebf2c198e5f5d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65518decc176a046ecaec990b422576d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29015804d9e754a980c8288c9077bfd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a754d038664a1bebe8b83caaaaf0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffded26796842bbd111a64808230bdc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2d18ab7e530e6f1c50d324feeccb3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc18f4698930f5f6d7e9d5c17917d9d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78db285c9f9225cb380d68ef93ae69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc4073d8fcc1b8e22b73d433294934513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f7a13c8d949d555c41ff282c5b521514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1bc8dbfc3d3f844f1fbdcb88d3b32515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadd1409da161dd40ddadb659bf18c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ffaa0bb17e12e77a29296d03bd1a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6dda2dee460f83602e6f68f29f1b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968593cfed59ee21309d56810fcc9c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fecc70079d4bf29b5a5c8017c3998e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fee5cbbd0835a3d5de27ad3a04f3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb43e0c457b271236f460575b56e718522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28379b9248fad663f876c6f08f2e99523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27474db852436097768476ad89de175f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79269e241e4ebe8861a61d8a78db783525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e42480904c1f249fec519a79d07104526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6380dc6a581c193d45d9b9c20cc09b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60961e51b8b504d113fcf810526852528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cb76af76997150757069067f86a3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2e33738191cbfaca048aad4aeb411530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42dac21f4a0546ae4ae772ad61b803531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c5da1b2a6c2e86f66ef8901690d24532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085615bcbfbaddf546fa31563cc9c2e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c6a347483c4db2f4450aa35a1e853534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbe7d0964039153c5a1b8a43e210ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f40cd276626158695ca4593caa8245536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bbbf7d3047bbc9a32eda0d6170cd1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948d9626cd6a54bc9f05a29675cb604538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6b22aef9050bcbec35f2a6b07361d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6635ee078961e416e88296611534e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8355fb900c939f98ee38b4bfe770f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138604590a433f44b4e53a9340087292542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7569a5e9e885ba67fb26b07dc93a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717917be07c9067a1c417ea4b3d4173544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47920156ea349255e4d5750282289639545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07d7914d386cc9d15e7bf0f3107fb2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9978855a563939c70bfd369f3b2273547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0af143e8784c0c1d779241504c950a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa152fb59f3bf3516372bcd9eba956549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e230e99d2917cc9dba31ec8e755e44a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda316809e713c86a294c9c152e8c8c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a59cb1ec192a24da19184fa5caf9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae55c4f3347d5d99e25acb458acada2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518e8e24aeb71f574140146c74dfaa8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1045ac3e30dc8a1dbc8c46297d091555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab371c50bd09d75fe8bd0156e7be2c4a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214df04db68de91860dcea5d5f348f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8fa52f69c3cb3c2d4fcd9d4c519b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8a36c9b5aa0677b4010391787dfe8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34012faa2877b15c979425ef5d188fa6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3da09eb9244cf44ae7774ee811e851561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46b2d79133f2036d1d3e2ca4601bcc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1ee3803b74fba7e1a6e57319bcd43563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdec24d8098707588f63e5b0c23276564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9265509a0a76de911295b2a7a2d3bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b75f14a622935077957ab94a511a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dd69b287d9c83369c5b34e8487eb4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682973ccf7b56d1ddfb6ad92e5a42ea0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47325ed72c77e467e802acc72c4866fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e0763d7e9b11bd1c35131cac2b350570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100a51e602cd188d56056ef6ab160c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbe8098b617a4314a6707e4c12e74d572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>