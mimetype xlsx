--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7641c04b905c7e94f4e6c12d3a63ce91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61cd6a0ecf1c58255c8efe55f735422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ac275c397f97280d6b593cb1e03713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8f1903390918bbf2a20a77f1b927c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32409fd6bdedb2b134c49138bca035895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f36abadcbc68ce2141afed00e48fea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636b839afb8d77ba9ce7e0e37c5ef807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fc0cefc27b80891e7c66bb0c8b1598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0584b5ef20646f83ae9f1ff11518a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790c1ae7fff2751e994545b0341e5b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393565376ac07d8541ebe01efaad58411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5ce7d39cbce9cc28918cb8ce1ee2b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b7c24821fe71d371f8d7b02f4003613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edc053eea2b9e44ca7a120ac29ac9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffdbac8469ca4069de4d465829bfee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469a99d1f97a6122705a708fc408e2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b716156b986e43708f9ca0ac7fd1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70d2b03005b86ed9a32e5d5811e00018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fc809806b4c6ae2acf9650df7252b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932a659a406c1829d882585cc03531e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3dae43b6106e7ea308b7f37a89f4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffe937fcca0ea7043bfae5f162435722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0796347b9befc202562ea303fe1090a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486ac32785af5c26b59eb345839c70624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf6cd789b7a2b53fcd527b47b4321625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cae5da2747fae70963e0ac9611d1c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d49bdc4ffb34ac036f43c1f6a748db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0de561dcf9ee2ffefc7ae357c7dc028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e1ae54ac907c289a2caef8101267e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d84d25d6627b9886c319df0ddf2e8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7b7512164088fa56f2ca002bb586d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d114558e5fb475e9d687c6f04aa2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207f6adf157dfc52c60f83d4c1fd35033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca717ff2e0cb14a0273e83c31eaef94a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfd44a53152dc9eed189cb4bd0b1c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85883539adccde20806c1fa22db63a2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a8ea20268eeb8107ac95e12fcc51d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978656143586e30d9ba28a2dd53cc5ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3323340da9f4f15034032cdb9b01b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed859886b59e78482de15deea9a889040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460ceffb6e3f73d6ae8f758f199ede141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9c6efe54c5120087f4f0600b4d3fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cdd255d797c2d944ae757dd4012ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844b2a01d65389367d04457ffcecc4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95093f41eb39e4dcf80fddde57e84545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59373cc80f76d81835b5d2e148b2b05b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff19b121afd6f76d8ec80473ca733047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88cfeddddc51c995a54fca165c6f2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3936090f882ae3560ee77eaf7c7cf249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b9a12dd52a3297edc5c0b05e8412150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7249d152ca949a2615f316ff3e58851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecbfc11d9212924f7ca61100e0ca5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa07b910fd2bc2eb27cd1840633055953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94729a102ca8486ff7d202008c54a8dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1409d25cd9bd9f3e99f97c49b5f5ef755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08397f01952020231eea0d4caeee450e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28446ff7478eb97dd1f2c08be9819857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b998c630599d1d2c72f01f8722cc84d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8f884eb93645058282c81d6268a3659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da46ef73ee11e62cd7fafec4e90396560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d355f130724c1c61e6a4275b0701a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd7a6144912b6034b9a9dd161061bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ed7aa083861ca92d75f9f453b47ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e7912d7b6d7b17fd461d7518f719964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52000d4c11b00c98c9e5d2440f6c7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27035b1e6cdc3ce1914e2ce92254b75e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d96799ac37862cf180612bd84310f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d449d6941cf415328ee5ae233b9b2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510cccc721c83a14fbaa4cd73419c0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1f7f9b1272a8fae52fc902651bfaf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e57d970185cd988961e381aae768bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c897df3f5607facdac33562d582f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85b96b803e3073e68bce98b6640c0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76deef3da1ab31619b843e1f6457a1b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90495c4ee8e71fa4741cbc0b4b3d601c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87053d7a8f25570d9753005ffce8bf1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c105b7eb7bffa5e7bac75ad06baf0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54819dbddf2385edb6501822a155179c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285f170bb8bc2bacb2f57fe2be1ed4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98212f7958177e24d4e0d2c9fe1cbb180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f5c24096232a881beae231def44a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca561334fb12e227b2c590f1a9b3fbc482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab6f0c42f7a502d3b09b1387f2546283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2f8ec2adcc07fd73b50b0dff2b5db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1524e9b93a5f5c47376a248f1e46ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d608f13d07ad23dbd97aab86a2bd6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ba723d9d90f226a6807810d13bcf787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b21a373b02458b31f8502b99fc4d9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90437d9a229512b333aa5000ae16e3ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b50ed28fea4aafffbc303fd709149a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ff44530912e80a39c89bf97620eb491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90372dd1716281a37c829d4786201692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdb35b62065f23fd01a82224f0c4d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460df5246e2414bcf7a01e7bba69fd894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becb4182308bdd2378a901f0641cb1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8a2cbadcc55da8b7e5c7a54772b1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf24bfa003af726bcd7ed6fd20cf6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873cbe4299ab55accb17129afee4e6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa431ada24f4d02ca781d4164dfd5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cffaea74a0d1841baada21a8d8cd2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422088d805e7d2d46a442c5b2c451658101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e98d4cda9e5632597d563e4b19dba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dc01be8cc2519ac281a1b6253d758103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29277caf187a2b1a9721a4177014ad52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dee2467784da28be46ac62036d8f84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff2c1c6ce20b274fe618edac1e2210106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b36bd24732c71b191042353981edf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2585f2d5a42706361bdd284c9c85bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def19304aa20fb81344ec438f8c828f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826064cd4537a2e866f2aed1aaa2b47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd976dafb48faa36927667bdac3834e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b15bdf121760088b96dd0e08350c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5f2741c5471786d531411746bf610113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fe8697c349a3956d75086d8100b59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6aa54bc95fa6c42404c8ba6b5daf9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce608300ad1e768ad750695660f1a258116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b539c40be988a343b2b38d905281a39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740372459fa6a69fe1e48cda6065cfcc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d133806cdc0ce667bdc080c220d78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cccc773788563167a52bb61fe5472e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e6aab33df46b57df0b84fc08bb3c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3709f1e2c57f1e319e9178b6cae1b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f89c6f520a9e5b50a78c682e50160123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d65d153eea87b2cacbea7266ec59bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0b5c8de0f275f857f19e7a2d55285125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5fa12d582e679edb98612fcffeb45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33264027f91c954f3d6e389dc3881ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324be6b143d7a759fc359418fb05f8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43899ee114afb498d7cdc72d0d2ed27c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bef5157af4fedaa848ab8c7f17cc4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb4ee9e5780897e0394e05f8c2f9a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4d4b92f06e5e7b168038da12cf57f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fb8d3da4924d55ca3e304e58b01de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6b515ef5c7e9ad0c2f67c4f96a019134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055fd443b13af87eb38a95b7c4336a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563b24107067b70af7445e00f3241d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbbc2d43b5c6e0e513c18b9b0bc1a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c17d5982d298da122122827cfb62b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8348b471ddf0c908656fc9983e755c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f956de496227f3ed4b7fb181c7f2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdddaed82a62c4e5a781a1eef1806f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49004985703d0bf0794628eeb123d31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d136a7a27ecc175fec96e3182e47bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10a4899edf0295b3535c680aa930c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1f39ce4e2d9286bb954b28124d602145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4394ae079e2ad3c384e212f186c634a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e003821d8aea95b8ef9bfeb4d9b4698147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b5316fc6c96f266860dcd963bc9d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762630bf7bf235c34cf736c10c59237149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99169fa4a6ba24fdcdd6b2503c4c49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731110e357c09c5d98ee3dda15438561151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65d03e21fe80f2657b9ae1a0aaea8d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364620ba72c0dd3e4e6e91154893dbc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6cadb4a0be7cb985803e4026c953f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd9910e23e2b3f160d46f9c016720f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a870de9e01a274006dcbde972ddca3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79077c35d4e050e2ed588c942247f0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa311019d3e9b528f781146f35ba58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f43804baf57f05a7c5063dd62b568159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316a40ee9b981957d37509d83a3aa76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdea3070c9ec5e621e5f492cd7fbe6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815d98974b7f7d66858b137fd17d6dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96313623f2e1a424bbed2ceb8714118163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7218174165177aac90f5d8bb345efe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409a041cfd9460d2f8f589a2670c61e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753764800131c11c3e9fb93efea2eb54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ee5ab5c0593cfb79891fe5fc3835b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb453654059773dac0343f2791b2d169168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a027f41f033a718526776d24564796169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298094d1c17d201549bf0d9cd299cb4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db396a03075de1c02e63c66ff5d0b164171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0880189aed60f7360fb4eb1beec2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c84cad36368b208c62a5d92609df5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07b8f391daa70e5ba766d9960e90bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880f43aa2a5a08d3dda0c9c24640dd1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d852d3a4f578b3d028b54c8baec3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524900cff9905622ca889cc53fa86b5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd2019153cc7a9f622bb323b799161178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837f898b4be7bc869eb9fa76b73fe5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba9ee2a6bc2d54cfec49e7bb150c52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6d4e0e8b01723dfacf351d4fcece1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfd3e3e78d11ce53b3ead151c08e8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833d38688c48a5160bc71554d9887c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8513817d35753a5d928909948ac9ca0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3e7967b1a87a06dbcf65231de2d18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb86dabd547a2c8e35e032e7d1fccce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b20624d6137e1ea34c5c6d3abfef2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eec32d222499a597f28c55bae7cb61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f021bbdad3d26ba662b8ec8310a13a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06940f2bab4bf340ba3f26bb44f33d42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b7427937f6f8cb1847e4585a41b57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8adf2dc0f131bb0b2c37194a075e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcc64ce0fc6e2e14cd503103906ac1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7d27b6ffcaf01894ae1993b8fb22a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c7b2c97d63a10ecf4e9a1f070b26d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a78ef349785b9c55a7d3835dbf7b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0566493b9c295a9e2c84d2c8256fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a6e88146dc9609e87ddebe86b916f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fcf3fa5342c923993ea002e5090a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db631d0e98e6154bac330cceed5c8cee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e010cd45c79518ecca0ec8b27b49ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b333318b377cf6d8b22ea0891a6a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a0fd68d90140ba1016f4939f4647e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b347b5e0d1d75267721dfea745bfae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f932fd6a4ff114b943daa205c90f38c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5004d2e1db76192e3b2886b1a228a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2049d1956ae088a3158d73f490a29cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a449f522696e3ab634e28d9e889d2c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b69168a612ca916f3616b98e7ff2cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e601b53fa3372aff4074a6213b1f6f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc35700e61b566a622713ef62844e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e013a2b90bfc016b12cfa5960108fcb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68360080dd56842c10f1eadc527ba60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caceb9f39a636663b3a1c7ea0b68fcc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a40b7940d5057db5cca3c9cc9f5a03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c2351f750fc01e2c67600b1fa63f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0d6e55e297943dfc02f9470118542217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c16a1f890acf09b6bf722ab2536d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb81ec1f1882584d0e19bae1b4a26f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fe9e1a27d502633e589f0a24a1676220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1780ddf61078ea7d36b4ee65fecb50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364dc93948b73243a619cde45490deb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bbc722a54d7f4c940360f2bdad08b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae68ee4297f2963949cb90a15d01cf0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f25df75c8a1564ee6c433da2daf804225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faec970f26d3bbc75a24a32ae03613226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c427c777d86fdff5da637ba1d242016227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f71cdf617fb99de644df8d3c39c4e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e80226b0abbc74923d92330380afba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91ee73bbd4703967415d95a08ac540230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e180eefcc82db4e417135cef06adbc0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fc2a41f99ba8b7c0fb2982080c445232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb684da8804229e5d46bceb47253a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d22801256a4ad242b4fb7f997aa024234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fb919841219e8a836597f4d8b3b53235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45184c572c9b3f75b6c3f698184d751236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195cab73b4a5eb54b45c32b54058fca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5818185f037ad7463070eed03d42e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6e187a863344d7cc4c8af55e00e6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc7d4127f1ed705da47f9e3b9cbd7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724813f7a2b267e20ac3f7df0c6d9b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03f70c9a11123a92b4ea2d71980eef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153838938a4501d8689f210ba6c33d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ddfac4a03ee1e72e26e649fb7e384244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552f9febaeee22153c70b6d35bdc06c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69d618cd6e033f5035eee0ae71e91f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f48df66bffbf071e3f89190ffeb04c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00347ba878530eb3d643b5aad69afc2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bb5b116e44e785437322979b54822249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3dc0fd41b388a135515b8bafda1ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2126b90ff641957f2421664508c10251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b578db6be73f6b69b7ef26ae3b8d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa702264ae30642fb792071c7ca0609a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52027d566192bb76fe12a2ebbf8c4846254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c84b799d03707752d033bcb32e68f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f163340538c1a089cf0201c443f2718256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d76043aea52f6a795214715d636a73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bd9bbedbe1c69fff5d2368cc5bd31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693cdd1e4958538a1b6a0b5757f2b09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09dca4d32e861a48d5563ba27f70aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc26ad22dd66b442328c38b80f8f38261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35160d7375f9c101b672dcd5b0db8b8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3114e4c90fc85ae4e0c1fc96f7af81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a15a0be509471ae06480c3ddc58a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad92ad4623fac71d50878f99fa5f09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05dcaf700f6dda00534dbc4dbaec9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817e22f9da8efc70ed27d35df262e5d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c28556a13ed0975ec3407fed47700268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf976d7104657b5df42a0a2d80cc0d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1df7e794d8112bfa5289ff8dbf027270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e772dfe7ec45beb3a4fe04fc01ad09271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb7c2323e59ae539196b5fc22d58fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460f63d7d92c55ca652bff80558b6ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb83269fb23c47048cad35170660cbd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14ffe25541fa4d91bc14f335aadacb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b1801df3dda4878dbb6d816e430c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f91823b26b0fd972788542b17971de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f96648205e81d6975699be8e535c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0740db43cc5d604198775828d60a2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334dc3c3a45a54913be3add5584a536280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a41d5bd358879bdcb8abc1e4644c64281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d14d50d34d425a5a0b4825d08bb99c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f54a52a0fbb4b1072f1cab4216422f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94b668d7d32600ce0e7927e9f64f08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf786632b65b4df70f3fc20b2d9ca9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7be6cf08aa2fdb3189a9bdb82d67a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653924c155a728e6218def86cef8803287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf72a155f67e75e7f09be73deae28e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf13c2e8d96be22dc4eb1c81bd2b8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9f382057d122a589d071a9a50c057290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cc4eabf5cd9f4d83d947ba173956e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79decbee55e564131300d8e648e0d64b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2c1772a3c2d81f71d11981155f50e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aa0e1046f8adba4d092b4964c4cb4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b013c1d078904fd963a2f9e5f0f351d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57caae07e7c92518801a3fbd1f6548e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cc8172ad28098605d8c06d78629f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49879f679b05e4aebec48d6899778dde298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af0ae0fa504d2a679a891c89ec2fbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70df9a54f06e5d238501d2bb7987dab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7867f0d92967c9d4ba5a795b709fe8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe62770be9002e11bf1b4368aaeb12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1104ef2ec54ed7b7f2a025ebe53743b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a98a47432ec29c0171e7e5918df5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d79f02ee727d5f25acfa416844d009305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5700e03640c10efa4afe6a562d6eb7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d117a6959f69122c5640e760ec9ffab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e4e3c3abeab43b198b8975b69f302308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266da9b4c7181fa1b9864a22b1108259309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076f7ca5926f78942a9d34d3cd02a5b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9164493a04a57be9834425ae8c6a8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e40c4d0065423c9843cf376807691312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b373bb873a378ff29e7933237d0a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914c179f078109e5d63e092b8c7b566314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e677ad4b2509930ff1197937898add6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d0e536dd11b4926ac9d705324f8cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d776dd9afa3c4ce96b600f2d465226f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde33da8eb00bdf34eb739198e5ea074318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e68d4e5a9f07da6ab4cdb000f01fb6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf6b3bb5e837afdff81a9e3df5480a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b95d50c3960c8867806dafd22297b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d36cd4c8760b0c2df96212f2968a5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43410a43b5e246b79cac7b3cd70bb56a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbccaf7351130165d0870587311f9a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb91ebe03d61886975c9063a1005aec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668c02f7be725943122e861d5eaa5b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1d129440e76823313f04c9e9e091a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231635cf85d7d4b75ec8c42606e5dc5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6fd99c7e0ff8dd5fe38adb4566bbe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e24920e05e795a3a666b6bdf999a38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b3fc098155a641084a8d322b5a5ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94941b2dbd3a5ad3cc20b9d5081ba5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3f205f12c33c2773ca702b7cbcb3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7e385b8e8e076b8126037e74a4afa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307a9e498c8bc751456f1d13cad0d1f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441419783a4c601dd5627ea56469e00e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4faa79e05fa02247eb0499f29cf85b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17fef9c60b5e5ecd1ddb5584863f8a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82757a7562876865a9bf35ec818450fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a240e92a0e359f702a291e06da5ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7466aaceb7e2aa378a3f5c891edba6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efb0e06d343029490c89c67cfca6f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e247e4a3271dd370ab522e1258b5a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd313869daaadab74e08eec8723d75344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3512fb5ab55eaf2caaf73268c24ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7b82950c92fd96534b381715c7169346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cc9b46bd8301e56a2672447f01131347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd582ce5902a34a38b31fdfd58260041348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27eb2cd9c56c69b0a7f016b518890cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98d54985d8b60cf492214b4b5e98c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91136c9157c7f729c2d962645d2101351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af6a19321be5a572c20c63ca38b919352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e81e7d75c117e2027ad152fbac0b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7555de219e2c2dd76a2d9c19d9d17cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619e60be69ff07ee7456a3cf5649ec0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15334d7ff3df9564d4a90040d75f7bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf83f96e76d8297ee13062b89d6eeb9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3eaa37aade75def4555d4acf4c5b51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c99192a725b480be89d2dd4c90deb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c72c55f3700de359401158f5d689b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725b9ec4dbab5a7c0e3c873ac70021f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5539f89e40536d2901f9b520974fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209eddb31768cdc9d2bc62632a05855363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78441b96313c0515a5bbd98d2d20b151364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a89bfe21c654c7a5c89086ae4b7806365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fabaebed6e1170bb71c2bccda0f43e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb066bf9172e4df7d14bb22724efeb0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e949bedb37facaf9ec2766f7e60e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b8f9c68f62d603502287a4b6772cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59093ea187dd3123973e2369584aae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ec6dfdaf1253e3368de6473183e30371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1c22cd3b1b8954c92fcd16f014533372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d0ce72a5102d7e16301ecce105418373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd07440c919bbd626f1042b265b1cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24119be20ca785485acd072c32b62914375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22ed39ada033065272313ef0942211376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671b2a08b00b143260a01ddb3d30e97377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327227d20afa2cd8e42e23b05bf4e7f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64378748d3dc989cbd22486238f5790379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e76011643752c76392409f4017323380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655a1ced2e75c7d8cc8ad5e6ef2d616381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b70113d7bb04fafbb06239315ba132382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6134b8d7cb77ea56b1b2083983fe707383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3f31525a5b448649dd8ceee834d83384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc9d120ee5902052830d3cc65ad2d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31282c167a9615c3f168c7bcbd824731386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980f7beebeefa7ff1e3a05204e40c66387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2a48f2316379404d1c3e97ae4c973388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c2e77de68d0e26b34a395b6d101e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba00555168ca3ce56a2669ba7ecfbe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e22b359b9317c840566a8fefd4aad4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d91efd25726eadf3da447e62cf2f34392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6b04e3a40e6d2af45081778dd664a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febc34214d652c2f5edaf3171637e5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94990bb21a3a2e7c3c1037a8fbae05fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efd5c1d72ff0accd364eea7e539adc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b44ee4f5286ba15fab7e2509405c9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71822984234a44127676484d606579398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f0793f233546d405e6e22d3e1df7c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8a628b75b595f5af4af851175b807400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d63edbce19484d83feb1a8708057e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ced750229e1b63ed7af467dcb669ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038898f5ab54302b6cf1831ba009e216403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369dafcc0cde7011d1ac05eec9796e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21eeb6665a232c98b192a458018c04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdc841ba561451ce83a68c7008c504406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96730df6823e9bfe07921a71fae6af1a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611d15695d8d72c40a26e67ef6ea68c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4c7635f2556732756d369ca6e09ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fa5bc8906a680cbbe101772ea3d60410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b6d51e32aa2c683126aafd23b1e3e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747008f1c6171a8da98d7945fcc1b1d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d46e9a9e51aece204851bf15dc2444413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af851caf4a686412c75d752a03a2f554414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bcd30d28912955f5763ce6066825b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998684d53bd97c7c84e8e14da91bcafc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708e6dcd03de89c2b458f1859350101417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cd35b1ecea60225aab036ecddbcb3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58d91fe38efeff4310af4d14182551419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c674228f71e5fb9c233b6a9f0d15a6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2f22cc8f49e08df05d14dc54e60ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449f3ebd6c9cdfd04eac768f550a56f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e080fbd28f95b673160172a85af7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6dc164b14872acd363f3743087095424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1854c68006a780a5b98432cc22155425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194ff29f8c0643295538538682d62e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282edea31b249352208eed97a91c2606427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1e1716f37dd5ed93cb0f46df81312428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b25ede698eafb40a623901ce80562429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf2d6e85112bd6d24ba718ba33125a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b54a86e9b72be6242c2577f91b9c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578320aa59e3e0a0debaaf0cb3afe977432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a190545fb12f7b9d1ada5fa84790f5c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd12b55bb46b7602989e0cf239ae5c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8781af28be48ee16534c19088296ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51713cee58bc431459bfc299ba363a0e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee3bbb96d74286fc7fdd6ed3702ca2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25a2c058a5bc121df70e700c484153438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34db901b83564075c5e09ddb72e2b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97064d180c3bdc51b6d78b66478ea0b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2cc37e110f5ce341caece5f6af41a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b5939bbfac0a2d71780f574323f28442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b96d46cd638d5895a2d18dac683a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47c336b6fbc4f373a77d1b26a7fcbf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d377e8c124e2a2e782c2bbdd9f527445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc47baaaa5b1d8a4c760f346285d3d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43662e488f7a2c8219c22184565602bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aab000b8f4bb76b1bd9671260f03c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eefbd430f6eb6e66b63d91ab19408449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff22c47b48317638d53e4b67f8e7c78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336010d94faf9088e371add0fdeea0ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cbed0e062641cb14d8bf37c9040b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abc61919daf45a57ef01dd7ca82fad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd63f52c59cd8fe5c1390a58a2ad55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c87030c04825959d0df7a0f588795455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66988572b4c34836de371579481991d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2d6cf67f7a85af64d818ee14359c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4f8d0d6be2ecd16b1ece8fa5c0b0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8cd18a46223744ef04265e0dab289459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b3eea6c82bfcac1ac632c4cc1b496460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5fce7f8e9016146a0052ecb9e3f2f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ae30b4c9da7cacc5578d1c844d76d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd02efe560399014639f3eff103c94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f563b0c5c89e23b2811423c2dda875464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f3a038de2ed1e564cc9c1e65cfb10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46672f9b1b5ed7d49851ad64e7ad8f39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18c4fd40a870341cd5b29ee4595b59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff02d6eb3c0099d96fcb01d5fcd894468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06af6ab672bac3f5eba840385a6956469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d42354d5f2e8bc3ba529ada0f94fd5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4734e331b8dd155b19c1c77b57554471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff550b4b5e3b130ae341f4305efb763472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e436bc1bc0ecedb629ae4f202024e71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38dc50d1ad553c62a3856263d215ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abffba42451e58c35bb7807580d3dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b92ab3da9e77c8f0b62f9b851bbcb3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b3d5f100d4523906a70780de1b4f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bd46577fc95ee88650383e5e96d54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e684163cee97cabfa663a41c04127479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012cf0d6114425bb3168c5ced6628c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923917a0c4c17fb75cda12439bad0b1c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c75f580db8c780e687792a7918f1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e10e7c44d15eb3304ddd24c583e27483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f65e638266e3a510722aa9b88d487484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfd5c948f40caab943f326226d265f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdb5ac8aa06d72032ef97974760191486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748071ac0471c29ca3844f78149a128b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47eb9d4f6cf4949c1a46da60ae13243488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e28209b3bdc7c028ca4f164f9f476e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed527c6697ce2d7fc1c0cd736a66192490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2a75cec885d20aa1b2146d4d602e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4e88eaf992e9bff97e41d15522f0c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd4e276ccc15a8c76549beff7f7d65493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587749d4db4437f984fae2a25a9b093f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5919606a0fdbdf667520a44e6a79ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d865e1c58b5140ae67efa41c658f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c483e37f466ac5f99bbca0eb0747ee7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb086f3662f1b3260a825fcea4339d33498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ff4f7eaf7ffedf3d23db12e0994f0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef0060044720a324b283b608f3ef4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ce6a1049754817b892e5421de7fa5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538619a6c32b6e4310d24cd7e067db8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ce607faa66fc56473f8b9cc812db2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d281868ecc6db2b83f9983256197a69504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc78556590c661df263d31ad1a4951d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902f028b46204805c9afac6f8920888506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c309827057c38b954373e787fa749507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57513a83a6f195661bfceb92b07817d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274140bfa3c8d8701a8fbf335ef5f54509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8d41eaba6cdcbdd1501ac058889d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e37f76f465fb7f7b539e61e1c3a9c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a667110c5f3d6ecb793a2fdcb29674c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d389ea74ee942acc5cb5ea7fd8db6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c0053aa451d168734a294ea221548514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbb967de424d434db010a55bfc9a7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5eda29942b61156a0ed506308b338516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc7586fef2dbb0790e7ecd3377959b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd1746946eea9a7d9b18cc9aa83c33518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52551411b6257af59346561f179987b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d2894f7028f47eec389cfdd0c70ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707f5435ee4bdbe226c1978e9d691a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa027bf72302dec94f070231e914a999522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0967c609b475c5833c17fc60e101e9d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b594213c4aec75782555aa798aeaf67524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b2a406f0564f84ffc6d6b49255c0a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c013102da2b44c0ea13f5c5794709526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a6c3eb65b40e43b458785288adc24527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db356d39295cc322fd402469938268528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f82ceea57636046fd83956e882df0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758252f878b3c2376646007460dd368530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c873262b53d2d7f3b95c5b04e50ce20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28622e9dd286bac7a3ad57a472ccbcca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7846aae95bb1ecd4aaa48fe8d61dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c675c6edbb268108ad2883726c29a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902e53265801adf5ed0a0436de21b34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52c14ee7d00cbaabe706cee10f1739536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331835a162af00e33b8dacd38e0d07d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c26442e9a38a57e3aaa52ed904772d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8f5dcc1e06e8b78648423794e58aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702825223c1ad47dfd20a4cfa138482a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45921e53fb7b6288c0fc4cc599426560541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838711beac08122a4874aea0482ccd7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54330bf25dda0f7195cc4985e362a703543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e92bb092ab0d59ba01e63d71123cc1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a4d6d18721eee7a8942ca960f0edf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cdee42cfecdc6dda56bdfd34da55a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c54d83b5d117f136e153472e59612547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590aa484a3018c045cb60ffb9802b61f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02aa9c3395d545cb258fca756c96fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a59fd43a0c377f2a522a78c098073c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4e71104d433ad50989d1271f23623551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14320483808845e0a2c90fec34cbe52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836bbfd8002606ec2c877d1fa24c1f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814109e404dd4da9c42833481c22440554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61e65245ba66bca8f232eb897b248d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78df0050c3d2f4c49388d29c9561a38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3fcd7eb7fcde639564bec1c216c2b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f424873abd8c05d1f62fa7c69a7e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa7f73b3ee445e659a72c3d72f50b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257e5ff4af6c8c2aa771f3da47cb85f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04286376e8d0f5eab438ffa7df2e41561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955500ce808bfe66f5a27bf9fa1e8dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27237cfbf0bc4687e74461eebb639007563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012714a6f210edeec3a758c324c4b6b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1259438354e19bafdf796412007f67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8a8054d51ca5289fe876c896b59d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5163999341b499c8de7b6886f39fd5d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d86b2ae7b57e587e3687dc382dcc4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fcc1ac466802e30d3530c8fa9983b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68171609de2b54d0f9a1093b2d53aa1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bce25cfd7c701efb5141cd2fae6135571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7777e5875c21b9f1cd40008a5d8ad4572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549b4a01f31fb2f02a1b571711a66fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031f2bef8550d1684fba346f849279d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e370df1ebb676f2760aef2e7342423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da416ed1b42c8b8bf2575ab60d25d334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd28c5851cd2e2a534200bcc9a04db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd635f5b823ce831dba99ec7d2c4caa86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6e0793203c9ea682d236c2190bb627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712888ce7d3686d2cd0f1d720f596818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f89457b016c78019775f76c22bf78d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a71d35a2a277473f2c118a28db2ecd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3333ac5256701102546b5a7a6e1d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fed929e1a2fa2efbabadd1161f16f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542576861516f1963a580793ff6291a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6853faf373feb0b2c76b6e539764d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6679979456c019f454d4dd81ce71c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67106c52d3dc506b7dc6f78c9f8052a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65473523fc250fc5a8f9ec8d1415056617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b2b5fc133c8b00262b0d30294915618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b52cb4a142c3e3a2fd67f210429fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289326268d09fd4454d472b590c239420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c22518e6ecaeae8b836221f0932e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc00e65c5bf2ecf547a547d663e7cf422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a095a540de4a54ef5898efe7a4be823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbe2a89ee1cb859718d822b024e94824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65131c471fcc2acfc271a444335bd4c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b158e4d97c738f2f92ba8f2ba518e8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265c84cdef97f8fb4baac88ceeb7bb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227610000e9b63ed59c8c9c3739cb7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d36367f7e1030b6fa7515caa67151129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf1e4fac4b124d4c371c0a5ccfb6c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83e7b60e27fa57df2722822bbddab031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4e20ca555674ca785c80ccc3d81ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da37d5d15cdbf69bd41a639ecfde0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ab74a944569309d0024047ca9feb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2bc1ace723ccb225c27071e5b53d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b8d7fb1e6a4868840d82abd33273536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0010e6455ca0b77fe16a7e86736de8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d004ccd8c854595e452d1133cd6b12f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adffa723304ec237c18fe227d2c4b2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d442a51d2db6176afe6aa319087cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb399083ef69b375e7d9d619d14dd3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e311026dc4f1f5bb1f2b45ea325963f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf977b68230b9c213d8f2f07d42ac5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543deec8c3712bd6706088587781f0d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937eefd1b533094aa62c63b5c764842e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813d8ac861e4c58d41cf2b805419fdd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0787d8df8866a12bce43e3bb318a9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d624163f0ed0a3962a9084d9e082748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fd830dd954cd66fe6d82979e832bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a7af5c5c07498815ca4980ae511de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c076c7abe421d7ab49bfd8e9347f0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec39464d1df2fba0950772192a8e88552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98c88c4f0da33725d2581de0340e3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244cf314f2515bfa57d9484c47bb4d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f36ee3509c8cb8e21c4d5ccddc15855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbdd18476a598257d36404428facad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b74c5939d677290aa8ff16a707ca6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754c06b1ac63a3bbee87a2bbc051a7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92e0776dfae335bb9cc7f3769f769259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed92ec4ac3a60819a2eea3f8a7867160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb093c0612fb5d4bfed813a7aca76b7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b464df79d0e5106ce81eda76f8e658262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbb4cc3cf0ef8ce73eb725e825490663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0320fde5468376acfb97c8eef599064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418fdd001eeb2559adaf9d42a04285565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43681694f86341f86229546e151e87f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3966f5772902b4227503e22737ea1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86929b9f3dd8aea614bff13dafb85c1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed27785632b2017266eb06313b633d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae771477798505aacd6206a4eed3a4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47708fbf67920506a534b15c233346bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec553109fcce22620c1b522df177090a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b50718f7d7b59ad18aaf04c693f3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878bc0cf8e208015a58b4a00a9b8c4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e84bbf838c2abc25ef1715d71216175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b668d79c82028a72d514403fa2613c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61329d9345df0e4c212a3c3d9c4e714577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055123bce5b15effc0995054b20af7c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ebb5ae14476ec717244180ed8b8f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aea2aa8042367b9fe4d9b48241ccc280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1cd64b5ff8b62f11dcbd0fb14754b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bad40c85ba8f973e28da9182f811682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d858d2afc10f9a97eeb7c85eee6aa083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75302d89aba801cd3410dd0572864784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951264878ebb12b6ea8e83024c48a6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765030fe3e49e5547f51f69c397730c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd4c1b7b65e8d0adb38a6fc7bf0e0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596017bc44051212bb24b0c8dd26c65f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162fd96fff1c766db07bde8753ae12c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237024ff1f14752a9fc62cd3d5240dc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bce1fe560aa2cad42b63965c7ecd9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1501505ee10e9e10ce5980f916def92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f0c0ac8bcd084a09f864f8f1ff45c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3476c4f7dd31ae7b0cc6c13b5a0d3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14c96694813681956ba1b6cf167a7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca05834c1eea13f4903163b952983ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75694aa02a8bbd3ae3a3929eaa86713e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075b871abd336ec30f2a72461f48bc698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e8dd0233f74f3b0c86d943571af8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965875b37a501f108f24ed3c18e20fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15101fcc1a0e91b33b72a42f6245b94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ead6f99a6b755c472283961718fe8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f213e6d9fdc89b61763eeeb54830de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89219f22296bd787a4e654aeb588f1ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b6434ed6c392533b83bdd1059f800105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6de11dc3b29002551941e6ae3c146106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54413eb587ad72a3b29a6f6d15a30ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28581bcd94432dd4dae33442c5115582108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e574353e1e162a868e6ff03d5fe68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab47954998197d39dfa2987ef83e015110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c947e1622ecb8c6848e1b6ed3a6511111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d904bc30079d0b154260ab76165bd1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fe0d75e3a99f3cd11d9589694616d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd425fe55618ce6f7ac688e7f1bd37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d4b87730636d5c4f6d80704ed7cc7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b1a84c74708ed615bf309799382fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45635c0e96ba2777613120e4ba7279117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8b88df7b0b9c17dbf6f827ee8e551118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c4123407e927c8dd2d36e99cdfad2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770059080559ba190718c88a2d91255c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76140dce94a92302df50cec53744e459121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1a621339258ee144539350e23475e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf194af8777e73154cef1193335c3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eb4faa50bc6f4a087178088a485bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd654205353787a5b8cb82d0468f91b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a26c4c79ae7331eba4a472ecc8605126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a6e24725780aa0453c61b4c856c9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2556735f38c543190313eeecb018461128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9490682c4843ca9f904cdebc74355129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a77a510baade7b9e508d9670f0cb55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaec70de0890032af6f6b63180da66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842e5c6880ae30f271a637f68c6af7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732c7abe0941720e2cf2a6648ee4712133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9ba1ac5ae0e3c37147f6e87da0932134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4819c28c45b45a783d3ec5838d7a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c7c3e67c9f04cc6463578e7f60ed3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa4fd1a96dca74570bd4346f4e98ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcc87ac0c93b67e7f43aebba8373c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4dc18ee85dbe032eaea34bd79d4ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde468add3852535e183ecb619b97d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95676cdaeb379c952e1ddb0bc5879831141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66d8dc3407bef7bb59fcb8b84259c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98e5a143778d0485e6c4afbb29550a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046432c6fe1d7a80181cedd4db596c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50571e6289dd1a2e2e1c174f90873ff3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff482a99584e7e63adef8290e61282b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b4dfdc4402768df52588b011e3c6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394fd17f2cd6862b623360e5ef1be48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af0204a106fc297a91251ec16cb739149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac64519f44cc0943a6215d8f92ab1a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ced4968ed688d34ecef2ad5a695fe6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd50cd613914fabea5dba1eb09d004d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11821cafc11f03f59e9993f53e6642153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7785956bf6b8c3179a3cf4b289b186154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d47028c3a9ee6888333c30d30fd19155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9aaf48849ad34d7f3a9e6ee79a9aee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b62ea2d1ecbdb41cdd1e40e2655fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ddf7d9739718da30f194a0efee2b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395a555b953c2cb74650532474c7aa4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d166540e8b269f708f311af212564160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add218ce4e12e74d333f9ca172036e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a528037153da93ddf3b4fc29a64050162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55eedcacb9968ac796ea89334dafb6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff297b6ea3e965d4a394f0db571b1447164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa6f0870cd3237cda0f7ea55e1e5d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1408243754790a14db744580f4da9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fab991646b6449e69acd55676e381167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a950e804848c441f73687edbae0a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa8f44d8ee5de203807389d17a5ee5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950c9198a06c58438cb3a3a65526e5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9344dafb7f56ce28c291b138fdd4c7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be657d211b55c3d9b0e4d0a447d23c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e71a5c67f2e181b2cd6bf3bc7dc67d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815f22cdf995377e195817d20fd59c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a0100c30ce9691fe12bce333f6e1b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898183812637ad4887f4ef705ee3a3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b30dac4d3e8f225d9539db87b624f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbc0fc4543ae91a4716b8a84771473178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe05bcc4c55ff04560b871f03d30950179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23623215a776773fb613b0a8e95e4eff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49757b825205d0a96bdcce6c1296910181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80fbbed222463dfce728138edbec26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c1c4da8acbdf604d42c13e36860ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a10e110aac466f24f3b680e97414d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b06259f8eb4e4eb69717503dda0be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45412cfebc68043f6bc8bb15149556c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf9927b520b12965e1cdd1fa02a278187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a787b7f50a80b20c9fa9cfc6baea1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1425da69c67f32a2712801ebe00e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457296ca7eaf465a27dffcbe937b86b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57124b0e5185490a66e52205acbf2b1a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bde7fa3d4c9f3143a02bbd5bb3dfc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a566a7f84a3fce758cbbe28d3b612193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99a67ff758eecfe259cba19696b5ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ca64d44de2b6cccd77ea26593fae8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c80dcf8a157ac7cf700128aed3ac62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8e28a2948f0fee8ed22463f67d1c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b6167875c3ade956d93031ad4e305198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53451822da7bf1dcaf3b8eb2589f9dbb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e0a52da4b03e11b410813bfdb852d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b405a63101bc8656cd27d630ad5030201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e606074f022c484ffdb29c617608dad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f178e12151bf81fd7ebdb4484015a21203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b193119ab3b34349b00abe355508f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550c4eabf5fcdfe7b59888a2c6edc56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf27db9faa2d6a90d1b7aebf5fe802206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36714e5691d1b0d85fb711d118b82e4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a130b5bc65a3b1f5fc9e554d005e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325d8caa5cad13f022de3a67d3e842f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d3e2041ffb302c4a0ccb61e3849f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9c9074eabe76e1674b34f78863b89211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6de854d7c65c2814dae92d8998ef19212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c281d386dd458fc5cca7d76b9db91213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeb1681732298b700ab25a686ccefc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bb64d49244e0867a78528246a3d06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc537add247379eb3a193e5b9251563216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a4d43efc3b77bcc66650c0936052b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c0f7059539497f6e236f920f79fab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea2aaedaa4c2eee6b736396a738f6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5983893af09d8a9ee1e71640cdd7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448fe2e82357fb46033bdc6ba485b36221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc42c3da1802185e862269ce0f31875222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30bdeaac74d232b0d94953bc320b16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8df6e6b3cbccdc3ce579fe8310b43224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc37f62bbc5fccef89786c572e71fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b03c5cae6771f14c7dfb6c75535ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5601de1f21e42a9c130d12b11a50e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced1fdbaa171e0d82841217cbbc651a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74c43fe6cf17feb3453fd55d153835229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b8ebc8249fd7b705a70ce9f003058230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759d9ba9778a0fbd2c362494873520b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a50fff6ef5b3affd9fc25d3ce9c4e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd1881c9dad527fefaf32544dc48f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b42d543e78357525114f0a087abfc1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b0833cd9e489442cec822f43d8c10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682aada133c1fd0f5bccde198e9afcc9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9974bc71a544a6c73690bed8460a48b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69299da741c0d5e62fe6610ccf352edc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d6504a7f32e2b74ffb8eccb263b56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf699157fb1d53f5ba2f915880cfcf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2c97fce3ca072dd0ebc9edfebdf3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dfbdc8bea2da45071c8f94c69192b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f0f603f1e48ef20ccad38028296ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d69ca897e7058dba402d8bbb22ce3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce66f6b9896f085366832995948d06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44fbb59feddd23fff3c04b58b25383246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad24718b465dad6e8a24b3d34f49f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd0b77d782ed8297b86561b812f46b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0380437e0812194ded3b386a8dba46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82099cddfac5fa0f19c2bf39a6bcd469250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880b6c9649ae79014ae3ff977840ec3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaf547bae15434957e3849bf5b07c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58515e5329479427b75a9682e010cc6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c6a645dd82b29b54543591e6c9a9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a3b359bd9cb5dd1c2230aeb88dc39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109befcc1a5872ae945ee746d1fcd730256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2d3247b517e0c8a2660c00b391a4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077b5dcb1b3abf3a7bbd12117608680258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273bbfe7d7192d026e10497b59748a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb760d97780bfc4d92d776304acc19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ae9dcb9f1ba4a9e35139b7266afbf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff8e7e04fa75d401fe13da9d3824ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02ed90bf0d3d8ecbae110ccb66e83f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52249fbd62973807f2f0d5827e22967f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab177b8727741bba2bf66fdb7dd57b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53973eb739a45d51af365c9d89f73b8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a2bb5b897724c2ad573ba0d068421267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ea939f882ca308f48bc65b4d53ce0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6d87552844763c4807d50058be6c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d3584a19d5283ff4cb25b5c03d84c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811867292d4e48f87ed2fe0a7a68ae0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1cec2de192a1da14317ed04652abb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1abf32110d27fe234447d75e6b5fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b472b9b14fd1dcd0b62fe21d102191274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5368453a8cf72406507281d8e6348e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939813d16367a0df87a6012f5faa6a6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9d8c28b373a1c38a1ce90e264e0bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf1550db87426cbc4167bc633572a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04f131e999bddfd15f1ce40b7395c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081cc3decb686d926830efc9c360cb9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9a6696df6485aabf51b66a77b173d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d264c39e26d6f39ffa812476479427282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28531ac26325dc0207c9846cd3bb0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaafe9eddd42e89edd23c8e6b1bc0f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a205fa7a3b7e0192dc481a74d867121285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3189c9568def7adfebe8f25d71b16286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2337e5731ff32cebc697e2b425acc01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc82c945983404d18932cdf2e8fe6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc223290358e9e91110b88973c3a24e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e8c1e1277c91604b62c4f067128d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4794e40a580441760f5473cbc915f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eeb484aaf8fed01085a4bc39709779292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3155809ea713401a1072018bb88e6fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8959bafe67488b568eb8311cbf3fdc2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b06a922d99bb37ecc12964eed2629295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2289ddc4df90a99b2e010c914452849296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7741739d894641589039d173982b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78eab0288ad449ec92964b7dbf89b05298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ab76f8a0f35297e3d6a5ea3ce79a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d73ba14370df99188172303425202300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde6adfa689fd9214ffb31ba731c144301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d7c5177388088878572d7603b0901302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a599698cd2fe453efd4219e3d320c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb58cdf09ec0f9c2e0092741581b66304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3c08fb2379cacda1c139d171db759305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54bfed543281ac129b7acb47025145306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77b5de4511a250cd36e5d9e5f0ce10307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9b249209a900aeefa4fd17646f1c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3accdc6eadc9bf5e2462913564d5d90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960b8125b9d98111a3d65e058e5db1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706d3e75a59c02834c8c7ca656ca8a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c4213fd0ae92e8b7a0b36464ec2a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794940c856e12c64e385bb617b18044313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edd988a31e53e5aed7111a0d35cea8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcdd33cf57a4fc3aedb8fc826e0848315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b759a4fc45e69ff47887a85be8796b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e40e1c8b6a84c4712f2ab6ed2ecd21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f5a5ca57c56de22df78ead0eacb5f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3d2f52eca7957c25e0ca10d27963c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb554d1458cc9da039dfe78271b3c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe4871f2ff619076258e09666db739321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0624daaba1b1a3584ee8bb981cad848322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2990b22e0d47882117a2c6aea2cde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b129f423bdfc6df14cb5418986a08eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb4910231dcfae731065d98c497b29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5fbaa1182400cbc1604569ae94ba1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a014bf10f030c86990f4352714caf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e52a4db0a39c964162fab54dbb139a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0adb9ff9a8695127ad4531f7fdd9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf3f4976f0092fd7c2ddf60a18ffc3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f47254aa533af9b8a53c7a4e9dd45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14992316559b0396d3372b125b0ab1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbc44546920aed6d613c637f875c55333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7c12e643441be121053074bcb0e07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542cdc8deba36b0a4f7b2e3f051619c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610d245535bf0ee7579e75512d84059336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989aa80fcbb8c587bf150049cf87ebd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152b30b1aa46e44d3ca93eeffad03d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d105aafb242a7e772dd95edb3e446339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f997cc8a340eb42a17f76b10bda9e92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da3c8e44e6a72e8e25aedc70f14912341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b076f8ea8e3cb22c521db64d1d3218342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e06fbc06e633f64f003a462454cca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d72d2c2afdb112c0d97cfbfc2fb52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01c6d1e4b573c8b4c972ee11e270a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b3640aeb606a6318aeb4d43354172346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0084f99e7cea3c02263a4c29da8bc32347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f67024288d9b614ba2894aa520214348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaa537dc31de031a74a9f84bffc498349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce3403dd7b33761e47825d639120e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bd0d68f6bf9ccf0a5a7f8d056eee3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecdae7874c5f6a8293e5c7d9574774352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f03c7ce7bb6a9c47038810425baf5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29c2cba2df4819ad4b48879c4b1704354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9291ee60fe66c7563057568eeaf47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edcc22c2154d2fa60ce983c0cfb0ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c0471fef276c44903895770cad2db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47549360334070190c652a989dcac6ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fc2507971bee9e8008c23aa28fbf2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505445aa4f44dc27847da3e8242f7a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb87373c8b78a20d2d42db0165ba278361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778a5e23037790bcb756e678de5aa4e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c262fb89e1b59dc1ed3c9974f138f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9ea9457a2352fb0cb14186f10fb1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfa1b69e52b3ea48f6a9f49e0812a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76561c4d07f1766b30148208248a4f23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adf7b108a3f81a688e92f0a1baa549367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef57a0580da2683fbf8625043ddc57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc02ebb3c4006b23fec0e564db6a31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805732036953b9162826c0e146d078e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327402aa9e5e031aeb2c5ff5604e098371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a679986434beada63bedcc46551724372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99540646d99f039019320d5de47305e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c03c5cc45dae3d37d7983d9082d197374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9fb44b15465b2d0d8e384c6a893b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f43c13280c038e1a64ef1aef9f4293376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b930b125982e6bb1062028f0b12364377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9ca07168051648def299a5beb6a82378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae49233cc3e6ca111619273482c187379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038fb35c4a045f4014c1dd8b1b6da20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab33a5a4172f70c0d621a386a1a931c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009fd341a31fff46d91ebb7dfad19b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98181f3fdb767e31fa754149be12015383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1061cda301b9759ee17cb3a23db259384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f7ffb3dd8c5c9e300cee708f5f6cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c45203b88e571ec8aa86902384dd2e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d6d9402607519177635e24761803f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a93b1ca5c583615b08ead69c41307388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1e38d689367aa89084a6ba8768ed5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826499cd0b57aa65f5de6271292a0614390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289951720adb2e7ed7eadd509775a2de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57669dac02fc7c9a8489780a244204392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d996cacf5435312dc2de76bf9f53da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc035d4a7240b063f5c18831dd94f4a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956fa795de5fe80bea1c5d51bbad43e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb8ac8aec64954de5c72ce551aeb47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba4ee53cd8e2237fc6eabd2c8a2abf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23785dff46889e1af8a4d49318679a6e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c752143c213b3bb4f3efaf24a00700399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4e0056c62d451e230d0fd40c1c1ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ebc1c14f1320e58a67b5d7070659a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267c2d6b61f9028e561f7604ff452b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a24e1d3be913e90e51bea0ddb2f64403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75ad8ae9b6d7a40062017b316e2ce3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231fb2ca7935b983e9b76f9477e0e0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b478445df6ed6215c9bd67917c55d6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f0c7b78114e365a4561117878170e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9c124359d2940cbdc421a6b0720ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3eaa733ca11eb9d212f47f29d7018409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387524fdd1106a3c316a62c5d25b135410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da348e51e38f86e6d466261413623396411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560ec6fc89f33af746d392cb965fd44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd2b9cc03cd0d45ba6ff46487ca5ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3472d903c3915ef1a6c3c6168dc46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28a1644d8955ccdf9c801e669fd058415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628692a39a8b00808126e8024eb6a34416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d092ef127f97c764320b228f5ba84417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f1b6ea5f017424f1102a4e51b6125418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dff2430c3ab5753bb675c341a515fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984b0d4f6485775dd3fb765caefee4e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094ae5a3ae14f8db709e9c97cda4558421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16babc05428c15fb3ca90ab75195dd1d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b135a5d8cbf294839572ab3f38ae5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c63c766854ca200e9d8e15d7d4da85424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f9c4941cd93868824543abb546fd0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0f6200d373c66e527da1b60deec2d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2afa4880bfc480668534fb7996f442427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1b7a8472396c7e88cb517666eb061428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e894d61f6a2adf3df36ca747fb9d97e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af484c4530d761b52dfc90851d7585430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d13ab366609752d793d68367c9488c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9880992d5bc3d9ca644c941ae5b2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dacbaa1246844bdb83692ccaab045433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec375c69a4ff3f7d177bbb024a7c48d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfc2df2740c99dfea431e4fe65fd3a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dd9097cf8aea490fab241e86f218e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99f73786fe9a605553d557b44bc197437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd46f9f14670bf8e8ed6624ce650026438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6742fe2fd2057cee55d5ec426f81c84439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e2f4aead22598a8a10b2489f4a1ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88bdc012b84ef0798382dbcdd36a8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a442d39e918ba96ec3cd99e033d7d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef988f6776a7f69f536aed49d9d3c35d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc361480f77026adc8aeba5453d493444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f556c147afee088adcd138b2d691b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f606a8c3796f80be382f10174ddcfa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9bb1c61b143b1e7c8b3aeecd32045447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0963e5c39458e562f30837170cfe97448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9679516773d2e345391fa58c761f20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6ac22a4393bb9152568caae8d3336450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb9e543e31a5dcb7e4ccf45c174a61451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdcce5ce5d67a207e35e8b2497ac9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dbeca56ec8172468a1cd9e6c99c74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df196310aaecc61061b45af4f127b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c67c98df039b78e9159dc563c4ffd7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdce096c30dba9c9e21f4a72ffac26f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb4f3bf3b22e0933fb09edef818b13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5051cd1225364fbbf3641f2553ebb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8a1aad3f54fc8dba426f9ea5b24ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05079285d5f54d1484532d43a22e7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e12936c32234a719995b07cce1234461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2250411e51dfd9609905b668140cb5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263ab30ccb8de9905bdd38506a691f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03989da6d56adeae1f697cdaf9a3aaf2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dd3ebc505aefb107968b888636a46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf7d245eb8bdbab049109e44a35a42466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e2289474028d1719eeb01648fe8e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d311b30ed788af98a7199eb9d1b842468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34e275edc6d146805acb8c3d184257469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af77ee1cafaefbf123edd89e2931c72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ed29ee34fc75191a6f6f2c767ce08471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68152f8afa9fcf5cc1a69c170e0d0d4b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddca547a735faac49b3b14c1243b283473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca516cf59c913f498ed193ca41bfad27474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75112ef63228d4c2cf743c6a59493e6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aff69dc7565400d55e4db5447ff2b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f2ddc79a328e6040d50154368eb06477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6a8940ba4d3a4cf2f0c8fb3372d4f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b55afe88a62a8ec502a902aee25352479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a355a0cf6012edc08c26b7ebc0acd8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ea435a612a0f89fd8dc8f1baa0e6e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5297ef03898db062b6fc016a0e85e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ea0304c44411e69aeb7b12a56a47b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b5b679bc2ecd6436c5be3fab2d604484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62251754ec2ffb1bedebab511ed9901485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840b05b128f0bdeeb1ef9794d31472f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d145729f8c637c1e4abd0a2ab90f3fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179f510c6f149e70a87622f245ed00a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ec8ad26a484c83065b2303f471d60489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc831c408ec30bf30bab2d8f4ab6aaa0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627b6521eb97f7742a01fc2758dd2c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8effb062c03dea88a318532a6d7de8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900edbeb968d3fbc4c4ef451cf2ed81493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a56c8feb76c64dd814f1e0ec07cf7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66332c533e618c587cdb938a315fc0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b40abc09ecdfbaa956b32b386350c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666463855ccd7e80003caa4bc3381c86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6b828d907a5f5b3f755c66d2d3846498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370f94fa198f096bbf3db6bc657941b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17575e21e4ee063a12c6b03facbc0232500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa67f24448339903040309ef3c9a4b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97e680cb315963f3909e80aa104a81502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9ee995daf2ed2c2ccdd711b31585d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b697a3fb5fc3c247f47c73013f51b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c1c2cd8822615fc5b505c53323462505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fe3a1b8320f2294a452ca034e33cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c13da7e63f934d50c494b08ff77bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98b54568fe018eb018fd7dbff6c01b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398cd28450a59dc73f34b969b8058e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7f0d41a45ba3a1b5ee4f73ff1ab7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f1bcf618ce0fb0e3cdbd15b35abbf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9481bb2f3f98282f3721de602e8dd5f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962d9b81428d6aabb0233c79dea0fa1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6d4b663cc93f8e24c650f08dc9ef9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54944854c7a3645ad9288b0475c24282515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252a94a641990c731e37e5a60e12692516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5552687a8a5abfbf4d91875fc5911517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8fc6bc8da56966f20f08d65e6bf0d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfbe7b24326f24feadafa0d5a3228c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded494732dff7b964676db5a906be22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5f68f2c1b598534a7acba257cab6e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b40b8712e26e12a96cf8ceab65d41522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10eace8852f0dbf89db50d0d1d8b76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1a15f37d255d5502c023ccb5f9b38524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9a546e504afefd1759cc0badfa905525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b267a0db565ed53140bc091a8a339526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4064ec73ebd08eee16f167e1ab3c31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6481b85bf783e9ea454959c072ac42528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9208a3d64ab14c32f500a4081f03ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0525fb7c58301b3e03f99e6f89bd7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34fb8aa86e8d375cda3f3aad53ca57531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bff994054ac62e9c03268801575cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05dd317438893b906e0b39fcd15a45533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19208db73088ee8f16b6fa0e2b2d873534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ededc040b50e764829bc5413e803b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb3e91de29028fae1a948c24840756536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe67f495bf9d9d102f42dd29139b98537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402802d3fa61acea62a592940eec68b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963196b3c2cf28accaa4b6091ca6b27c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50627ff0aca21dabc599a7311b98a4be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fcb1c07f1bbdf0f130166c6ad3b8a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c4e20e0eae6da4ea23911a2b3593f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20e2ceef19b20866eda19ec3240cd8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20823011e76fad1f6f00da04e9f57258544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de38fc3d1936b8a0bac158c021fbde545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301b8537b4a26f2b13b5901fe0966d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d327d774cbc66cc70407283c22d6a1c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300c7794a232eb69834dd16afcdc543548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ed0a5b08fdb22c874f7295a7429bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381e7f6edc7417bd3a2939b73d7e826550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d703ecc4d39a674b6834f80c422823551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b62d18b77778f5750c3109eba0f40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517dfc7fcce05287b7b2dda8c75e638553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cb9ccece9734a8610dcbc838a9f8b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ba60f3b51c949d2b7af7564f6b7c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c7698e6808a11113e3cfb5c8d1584556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e019894571775d67c6e0a92e0e7d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428595d4c814f7a84c736b787b51ed5b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416fa622c8648da5654b4147284d9bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6b17f008c49f8a8244b9a569d9ed6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677e67bd06ca13e01f7ddfe1438d012561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ea402b38d5f363e86288499670b8c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6771f515f86467ee152908b4b93e36563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4d28ff103d971b5398e929dfec14b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc6098de93f89042e094c1846fa8dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98499ade492dd56f9c248e260ae73843566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226079b875a84ff508a3e243f07ccadd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bbcd3999d0cda869246ba132bd960568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84067b08ec9714f2e00a1e5f57dace0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fb4494f9f545b389b65d3adba6ad6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035eae2537a6cb56cd106feb04244f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636086278d87de421deeabbdd65b741572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>