--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63adc3fed3610468cfff86323c16ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caac01967c11c4372f016bb372d65a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de421ef539aefe7194e530dc8a5b89f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0b35a02cb1d1f7df8a9b75c0e4bc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69806140b202d6e572305585ae09c3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b6d685ba0feffd0caa8e3b719831d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdfa06577ac75f3b37ec20ff9a01867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d8d07e6dbbf0e8a6281d3131738f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374e94dcfe722f7f468e80d4458bedb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067127691ef10cfc0e83634ccb950ebe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96928e72b70aa709a8ec41b8cff0963511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25470bfce5d223fa5ca85f56de1793c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5083900c440f46364d98c10d855bb3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab89bf69e3501bece7f863e639b277914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8b43cd9eb9b9d09624e5916eca99515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57375e755b0eee71cab3b16f5f5dbaaf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb5447225647a2ea07c71de44284b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d32c8001f702389c8668700be9e6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdec93e0f958a2616714880a8cf066e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4445ac4c5aa5c5207e2eee987d579f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142060125b26b74916e3d72b08282e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525c62d41484fa7f70df28d81fad5d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17408e7712564e059e1d2cbe7ce69823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f825231106bcd9fabea58a512d3e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d89fa34800974164fe573e90c341325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7658ea2e5fede7032667657c25b691a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebf8ff75c33ce16c54cdd5a87460fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f87a55dc1964a825cb0f81d13d63d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2164aaa1be37ebfbd3b915d50649929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970da9981db6d9159fcc4d652286f0fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549b15cdc2b10a5a616d7718283f70231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af51aa05732e69b66378a2c09b0f16032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c951cdbb0522784ce9231f408d43d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15a0dadba258e74e6a217d433a0b9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235d591d59e569269fd303e53baf58d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08b218b268454ecc3f3326fd7d60c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc5de66fda8f1665f88553dc9fa25537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda8d08a2f0b5a1d1a8537f9c73e8ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea5ef5c762dfeaf20fa3586a36557e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96db6bb2b8d9870ef8b8450f2b0e56c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ca325d92f12b6f521d2016447443541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6957c948122f4a4173c0c7312a51d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2ea8d2374523c0cc93ff1b8591bd143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664fe8888c598d87034fb3fc7ebe82a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c078f23ba5ec4a242470de085fe5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d5a5686546d2a1e96da26ceabe99246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df393dd880a6d4973ab5ee5d25cb49547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e67dc6a5e03eb08901c121f3483ef148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710102d6ab51596495e0d7dc18ff943b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cb6363e583c4536c9b4ffa0053b5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffed2ff1d9deca60216621a57eadb7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b534bd163ed32d4f7ba672c1c407fdc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c0a2c43ef01ccb7b5af4b87e1306e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0dee3b268b3396330da59430dcbc254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72218bbbe38eb97aeff3a14c7ec9b3e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ffa37339ce3c227aedb3cc5e34c6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1649916603a9c5a692fd941f6f8f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50014cea3a1b4c81a0807e6b8ac811e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f7db57392a76b5d984dc14a8244ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188be83e42bd572817680f7d97466dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550e2f6d3384a406836f28d1c68817661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d6e35fba3d5160b3e1f73e1f748e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04ec1c142b39f4770f7435e8dfc61d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966a3f59636d9709235fe0271195d0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604c76816c7876de3b818923d22ab0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a1df1a26583579d497381d85ac42366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea8fdf4dd1e1d82c9d56e369a3553c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97041c37d01d8471fccdecfa8658aad968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd47d5c9d1c1cef2a915a885966c5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2ed2431246c4e3e433c8504350ab470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faf6e2c777663db48a6305589b06b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa582df3653721c3df5669fa73811972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3365f440965da1c9461711cfeb0165773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9cd5a00d61400e431eb9deb9e1af874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75444263fc34d51ac2bf05ff3bbe57f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6f4d8035cec22457d8814c4af457876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75630997237ec2585e22f26226c64d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26d785f99622852a55d1d40eba01a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5b0c2062ae7a601447444d1bae4ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb857ffee9684834793a1cd2cd131aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c5787d53b3780efb3835b1eaca00381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af879ded824e7273470a26836e598e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4f2967c8d29a7f62f5f64c98b7ec183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245735520c2fd684a92237356af23f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebc7b14ecbe22862bdef85a059679685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3edac079c9f88fe39c92b4506cead86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cf67a794f6181da3f32166a7f2b7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f12e0c2f5df19fd2ceb0a644ba42b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05cc15c8112720aa66a84c3c9c0c9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bc0374dfe481af0f29731453aa50990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167868cdea79ac5f19d659d1b7581ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf0295df89dcf90ed4c4045219882c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45792a01f4c8b109a120bf1a863f436c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e33bb5662879b3e162bd27b1c607694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8ad87636a52b05cfdc4766b3b5dda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc4aa5e93a270355bd313c6c44e16196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64850d99ff8de4b7a331c2bc48d5b07797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f11a6c707fa6c0ac2230b3931a89898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed2e5b1cadf42184ade00cb3f4b2cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccb7b50094bed6a70d0d51f03421ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e511dd24eab3ad68ad10f73e21a6d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefaf7713d0a2603e7b3dc6a20d22dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474a2bdc5d06731d085282bf2cebef0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dbc24b911adb8b3dd77eb0582cce0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d93dc5c140b8060dc98a197b0d857f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e61cd36515dd16f1e55d35bf688728106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f073e54ba958ddd8f786e53e8cadbd7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4cd78a99222380d5919765e5f186d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca547dbe5288668772566b73d2c5225c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8474f026d174e151dcca1ea74352140110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0377a24237e38b2b9680949c4a66d5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd782b3ff3ae62a758f22bf2aed55ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfe27fba3229e10f1c82dab1c96f8b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26475bbf83b6316e742866a0d840354114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800801aef72018df3d26f40b7eb77892115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c2c97210f5f7d60b124b39ca191ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e9580221edc71067e017184bcc5ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bdb66f7573d3e1735c5bca50be364118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69b2b28110d13606f5085cc8fd0860119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bcaec40590321c074481f587d775f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953d9f4984d4a9fed47de45c68b2aab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8c43e50ee95bba81e6751a6497d7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4d982ba98ea124c23d725a7abbeca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58da59523f9ddced55cdbf34fbd4cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df5cf0d13ab683c9c5aa155eed5a10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1da40c5c66f40d6f98a4f40b8ef59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514a30012f4f55f8743a4e3c506a1c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f9c7d91a7fd15a15ec93907ee04e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73422e835e46d45bf3862c41c81b8aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a398450468ed685922023c5749e6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429a965b9ab377bcb2946e5c5bbbf63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2b58f4ecec5d6106f672ddd51f6af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c4cd14a04b36c1c0ace7cfe62f953133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabf2de7dd767e93535e90bc2ec39bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f869ccde04182613d0f1bfc7d48dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d58adc7d6f513589a67e5452af4b64136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cad74106e560b59682995fd1badc15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02f9aaed500f94d468fda9a74cabf3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76f8a8b12969ce919d73fe5ede9a53139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e61a2c940302b7bd9886c081477eae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878fb6daf4df7702aad5faf5dd1f04a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0badf74456a6242c884884deb5c4e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5ba9a6ff79a8cdf9587171c1e44bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca65d6430a89e96346bd19ce72f64dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed35d9487851fff3dbf39cc945ffad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f4a8ad0a5ebb2aeb0f88f43964cca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42d266d7e056affb63df88abcfa149147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510d699218102b5e4b700273ff7d90a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f130ad5f159011829ca933a98b7a1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecc280c0403bfb2585cabe7ed9f587150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea472a2b84e0f6457b6f3a1649a1fe6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7cc942c958884e4c8d645d2e6bffd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94f71114cb84bbab83b6803e1629b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978e8df1a241aa58c7c3ec1f71e10cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00676692a84c7b27efaca3ea09f632b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d21571d3671f49fda819992f93e77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90b665864877f4f04e87a0377082cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47f16745d91c9600d3b0128c0c4edc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085edbf17c238f6db8ea3497835205e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e32f0f088698a08bcfa68e70ef9003160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61d6575d3b96dc4164da1152c40b21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65a73128eac5f33e4ea5e75dfb0803162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4ff97bd3bb3fa90b5272f7ec850f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91a99a35cb7f090050d1808b4aa75a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85357d1b89d7f54ef5e4f7a848390eb1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404344a9d1c152898d24915206bd428166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ed38aa4e1517cd295529a357c388a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e81696221707b2a71ae9f33445273f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7d36b79e7f2618d8470ab9d23f624169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb3a9f59c8da6d506510d3a731c8f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f56a35b97ca61953f4e584188f07e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05684aac18553a932e8152be2e25d1b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d3f92987c617cf5116b3cde9ec9ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57062c5dac5b64a080226bd794a0ded5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac07c2bc1df38b28d70a1e4b4343d17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d986b821e5d97be3fc2f2bb49066e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53840a0fd77eedeed3bb2e8aee7c883177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eeedcf5ddeae4c37effb3a478376a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aef8c4c45c1ec1ef35753f35f42784179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b02cdac471ca9052d0cad50156d903180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6433a515512cb74180a75cac64b6fc0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c84d236ec95972a7797f2dd717a43e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd285238f382d9de144d07ba63f813183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa791ea25375a526698884c834eddda4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cc55508415562f690f674bb1825e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931290305a93574ce515f1854863bc0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c5ccace6958a521c81b47084420b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50628dc37409f2b961800133596c8ee3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675196ce6e7a54223a743776d5d9776189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e2b3a9b0b7ca06579dad18025de45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962b493e9065895561ab28a36458836191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef99129d6ef6173336c896b91b588a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a89180e0439961ef84c66e5bc55077193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227b93b57fcc76a08609695670e4ea5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ceb47968ba0c2d4eedc390c661d0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071d959999c28e8b426e620e4f2ac4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b70a9d67604352a1a8781dbef15bc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fccfd50f291b09c4270f9b4f6393c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ef1468c794c1b5803ac0b1ef89a48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dd2f5944f84b165d41119768fc869200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2262209330102f11012de8ad424ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc224540fde0772c1e5e76b98dfa3c5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5792bcf8bd4e140d6caedf0c6483a50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a057344df45437edd04469d2c338a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de33dbeb17094aaa82ecd5e9f97e5b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6685be39057034ef786b4a2c65e2d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00d5f98d36f1ad0877da5151b35ea7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d709ae9fc8b752bfd559b04e97ecb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d439ca76dea2ec91e1817f2a82ef7c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46a108748c7c22932198567b1c52d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649d780c3b29f319a63ab19ef177453211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2eb5aa4c0719da3352d4cc83e617e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19c8a5690160b5ca7e4078ae184a4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e24f0c229837b00a4729570cf6203214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b897537742a75ba917078165deb7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406093be4325a07c31dbebea9c03e619216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c0f481d40961ec52dd1bbc6cc0152217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415d0e5c7b7bfa6fee21e2b67d7b75e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cf03a7b58431f8261ea30e556d1db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cab67f8c8efeeb264ad17817a3857220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc859ea1b2827df5d1881df4f765e5a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def007b22e9e7bb0affdd00d5a980fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a184a53e3dcbd842798c958d98424223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87926cd3378e024181d0dc50fa5648dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4329ac23b59fd24862bf18c2e19cd8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323d6ffbc142065594ccd2bd0e96bea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5cd521854ca2d89e9a33b7deb8490227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023a5952489ff517753314466b4e297228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b4b64afc95601cb35e0c337cc8d0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1d2fe35332b35825304a75086b1fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc360dba70b867bbb521de276519249231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c4d0d673714e077278a595810d773232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203646ba9ed10e374c037310392a9ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dc7448ca8f08a43a346be928c0b07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d9d0d2a71b462717614be7389b752235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cd70ecb4b2fb4e68c40b351c6c334236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da0a56d82ccdb889adeef8b49a69c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76781e4648dc1c85fdafb6ec66d7357238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f62d81b819517edbe2971d880c5ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777898f17c1124f8155cb553a823b38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1489964f0990cd392988aca538db781241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf119bb0a340b393970c0253c1bb98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac821c3b64980cf67977883282f7f72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80f367af301ca1aad2e08d81352e86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794becc7706560d9c43401a555ac9d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67f2e2769cb162d8fe34115a09ca92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb09de9ae766f1356dee4a9231dd348247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a8e096992e38b79af92c010fb46ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c4adf49e44312fd726c6c63153663249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5429353fa3e83a8d39522c6d1e0377250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6853f9caf5aa74cd8315efde02bb58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f5dc68ccd202ebdb1dbaea9df3de4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535a8ce015b941955f9bf9dfba7e07c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7717aea1ead1e8c006f99e019525011254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86261863778914ccad5c79afbee52564255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa5bb3d0756b9d8970fb0630693453256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea14402d97c7be6a5787b225bb28763257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0f56fe7454be930582831b23b1001258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842e733b5691f2fca74f8d7422cfd8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ed3f8d89a0332560aacc3dd5370b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d8d005c006b2fe18d98d3cc4931f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177cc3db5db60c4e3ca65de3c09bf39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c18a3cf01bab90244e68b13be9aeec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa343dc86a748b7d9c1672c5440937264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d308352ff144f971e7b94d3af1c02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fb86923afcd9fa5c68e33e98c9d39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a55bc79e0edf439451950c98df94b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6c879089424a7706b06a50a77db35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfaf1423f0ad093d0e3af9e35a3131269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c1eee4680e0ca3f056399ade0c80b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2821af3733ea3ffc6eecbba5ad577b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5303d23f297659dd5b649187facbc33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e1ee49374dccf9cc2b101ede207f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21fdbc694ffe079d27b4d166a20692274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ba74d1c00af293e5474b122dcae45275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64063757634141b6d89f8d83adfee398276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f15fce3e77ecb7b9e33de476734e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a380eb49d8003810e9d371870652f7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd10d97b2ee363dbfd7263031afa01b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1338857b695219d460fa834d0a963280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fc0dbe1c34f4423a2255e5e861d38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00f35de8fdf448a06158d3e94a36cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d6c857d17f1bc96333eda4ceaa688283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebd1d82f4083d1a4cd0f70c9b7b06c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6b21a458e24fda2552d10cb800992285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ec1d2d6aab220d069adcfb7376c25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b639c6abe6c18db43d35b0ae200dac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6abb21f9c801daa2f53b7ab67aacd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2387e02ea853a11606e9935cae0178289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876a812b481c8fa1f758f8f7fb2e49b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ce69152d4528a5e9b404bf53683bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cbd817b3c8302f30b435735b56af8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7d2ac9d23e94ed5c80744c438159a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbf3b53226c2ac7e96236656cee35c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c7b4266d1fb80d7ecebe065718739295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1c3b2358443b11dd55a7a135e1608296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8781d9fe11f0059968d22c79ffad57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a816cc62d01c0f7d730a7e3b97059b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c25b112adee5c279aaf6eba02a210299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10821a706f21ff4a51c8fc39c7278d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb607748e3e004196e95ad98d7c8b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109818a2969bf5a8dafc41f0246efac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5a9a3bae8a8f6222bc87918684a7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db8d0ccaa37a8f01f8d4397e2e1ebe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b70a903149d8786f2d75a5bb45a681305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe4b918a85de5c15a39c2be0032546306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e16c32dea42d96937bcb6b5b8af7f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbde98d708d7d8707e4939c248150fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0714b9306339c5c2187147c852037db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b48e50dc57dc3d26d44bcf7cbea112310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee148a054ec3ff68259c4f6b56b3951311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b8869c71dd5660dda06a056a050d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a881d67c59c03a99ec18dd712f1d55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f2d835cc0adce76f94ed824500fdd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21487eda5e5e9396a9bd745585a975c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058d0f60584796fc2e877c9d9d495d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ed057c46b08119c675f989163310f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047d35683f45e4aa0286ae5c89e5241318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a12fd43969810d6fc18151c692abf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804166c20fc40636573083a45f2cc92320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946297214b86f9b2f55ed9c784f5146321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da419d58a02da6f9ce6271611fa5f99322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09014233bb735a76227fef75e02416c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce882ffe86d2df69c0bf71746a84b76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ac3fb8c1fba6bdf17424edcfead09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9c8b4f26e0244c3cdd8aa49f450de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716e5ea1d3afde0c690f4eea0ec7f06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a707f481e8a0672c47d29a9b4aca90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6009ac684b3b4fcf925d2ec3e1d65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451960fd99f839c841c6144f29711aad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2199b890ae880350244a553c0d5d7e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a9bbb1b0c6aeb52f9f83760c9f7fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606ea7719b04dd01a4e9a5efbd02b99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ce7ff058d5c38cc4c4fbca79b9ef4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d94da351557a9cb54547042e83a1b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26042ee195de9f97624565b33db58c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723f7f823dd0eff1cf897d7b33415a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255898754925f90bee65425ec08ae4f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd1b5bd95fff3a8c37faaa05e185dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b314179675b5135e12612426f6b770340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5c113a1b9a321fd4e7fa98b9b1c5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d349fdaba51dceb9720f99bb6d7f51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaa2831916bcde6fd6ea15886f7318343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bc355c27094ac949898ab1f621f74344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1c9bcd9b4661c3fe9f84c018c51db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1cbc36d97df4808f6867dfd5b7dab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281c0c09e1052130ebf75ec430cfd44347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8549eab253a871a6e70aaf8b1349be5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7bb2dcbb7ec5db8cdeecc4f102deb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd938c867e7fefa031bf10f8ce88aa9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b181e4909fe13930dfa334a3a8c7a04351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b28e65c1c72c763276511442eeb00352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b99e95c620a9942c6c27a8b9ecfc1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889ca8dfc34d9ca22fa286204bb70c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2314e293fbe24b008f7db05e61f2e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b2822d3f1fda07d84fbe11bae8729356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd276ea5ae638bf6cadb44b091cfa4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ca915ffe86ae718645be1a09b142c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19d8acbbee9d49b8b97b0b6ede60be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749db26ae6fa6ed8e02896517043b5b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c72dc8cc532838b5f66474d57a26d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fa569478053f4bb93fba415895395362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f128c29f7d3213cf84d047c75d341363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c628ec134446541b401d8cc9cb09c2a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716599c5522b0e1c8ded5fc56552016e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15120eeecf2f795e8edfef892cd458ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c511fbbde05ccd08824a8909a4b5f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccca33f02ce852ab57ca491c5ca08ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dc25badebdc19c9dd0921e5f0db5e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1f9d4965cb8d410dc1f617f47bc61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76ef392be4429d9c2bc73723316c09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1898148916b6b2b968accd5dcc2ad4c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e37188ea0b3223e9addc02fa30aa4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90de6d11f57e98280808697b451523374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b216613346929230a679448a0d00cbb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4da8c690c07f42a706ec6b0ca42cdd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bc76a9be8208039aa23cc40e5947e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7951c2138f7afa888d2feedef92a4b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ab0a5bde6c8de2ebdd72f8a1cc8a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94311403f010178f6d8121913a2d21380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae534b8ee596c9f67534a801490b6dda381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ff90c35e3e4bde636e6595cf4714b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470130825f9af2f89e5a2be51363846383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8615e2a79a18d09ba07fbb99d2089e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875592dcb780923fc99e5771476fa92385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ade4ba75ce748d67e1e6bbadc52d54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f2f84c2967030270d4366e44037c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dea093adf1dee7623a15100423c44e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf86d4f3e304c0db913a6d10f54465389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863bd326c96caf3120e3a276e07ddef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebac7063becafa9b2483667a614a680391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641f9af525f78f35eb2d9e9ce9db3eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ad480c40b11af3d828268bf912d46393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1146e994d8b2b6d6f252a6517ce1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19763fbaa7f87b03c38bab2a062d8af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973a6ac5430ac2bb264f66270f00faa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786149270d0226772c68e6de77f5fa14397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfeb947009324f4e3d8bf94127c4e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db15d008e19c22fc03ebbb86879e7f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408d7d9f04ce9ee179084882d98130b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876eba3003c541f5171ffe6d136c3a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555775da0c76039e1f4cefc7a33fc09402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ad2eacc8071c483a0138553cf15b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7da8114e1a2bf0a4e8e3ff7c4efe39404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8076a2945b21e1aabababafe7dac63405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43343f5ef891b674b1f627c791238fb4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416e11fc8e382f4f90ceb8fd4ad0a96407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631bb8baf6c00731f4b5991c2b53355408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6cd5b7db2d8af9f3b072de4143198409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f5293efe7d79593583ce31bd8835c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6cdc9e5dd44ba7a2fd01f70da2b01411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42090762cf7a0194dc857eb059f57350412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96f3ed3b26092218e0991343d78df6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23706039e150d412d5ef17891af1443e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e876247df5258af4edd06a6ffe6305e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed2a9cf285f455f9e838b2cd0e49f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9535961f6185d2271964a77eb491d9f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50743df309db29998ac52f3b3968aef2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b6d8c56ff8566dd9530d3b27a9805419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077f7e6408c139805ecac2a7353b77a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f397921ee434216e4e04566f76a61b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ab01589127d107960cc365122983f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5127dfa018627c4d612b6e7d6c3175423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3948e92f7693dbf503974f022d49691424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93ede2243520e3d2b8db1a850cd4ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd17a0f6539cd6c4b659d00e453e91426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac202b329e334eaf5899a364e70f9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c95003bcc969b4cf8038ad7084bc66428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160305f924aaa02090472b77eceeddfc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8ea1026860e132070803a2812c183430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fc96298466ecf06144ce4914d3e9a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207431072614cf7c60e91803e7a552b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdeaeb04e3764c8f29ad3aac07adf2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003be45fc4509a3285446a0bb999052434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0a7d92ff2892e02ce8c1c58e3a07b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dc61cb9663dae7bdd1b272312c6e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3a760f425ab570a33b5997f00c42c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dda6cb7e88974a9d4d7810849efab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f92cfff226ce25d6916be3d4b01ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9233668cc51a9cc8a12229acfd10b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6094267bfd73a42d76e6757bf310e4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1065928c6c3b7d297ef394ca3fd004d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee580972345bc720288a6b4f9349ae92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b3dbf6206fd1804f0c450f6fd7409444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aab9acba1cee7ee4ce27574a54da86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc529c4eb609907ecd272ddddb2364c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a8fa251b700d861974b772851346a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb86c219ca4e74493e8fe5c7a4b33a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1026fa6f250c124193f831894475e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d881871abfb1e5e899e8298c95a5460450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348b52decb6432f6c3414e4dcd85754451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b40f29ea081b696a458476a85e7ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16e659cf618a0ac126c6b40916f6fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b7e090f88d1ac26a301dda53b5d08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e443a93a46d7d3d7a6f17e5b43c0e75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61dd10f77df1b45e128156b8b786f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e118f1168dbd880093df4974bcbc164457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558a959bd69737b628cfab910e8cbd5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc2f74ff943f5700ee880feaa2f6e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe55e2965d34b47b62ef915cf5bd877460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e92fc07d79c4d9098bf89565cb07e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c61e8ec8430310ff14b7989aabfb58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7d49768af787e937053ee0b051a44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5958be42d5499fcd769d34bc811ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97cf8d2d164e1f91961c2063dc748d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ee80dab09deed3c59c85a893dd886466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b90230b606b886808f61dc4b70497f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace03bd7e6d92345089ecf7d21c45623468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94799df08b682bb34504698909fd4fad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24570c27e1d0dfe20ec6f999f5f5f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07f483711aa5dd566fbc92a7c73b2a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b6e740cd3a4476ac3ef3a560add65472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d99b68d058b7b5a3ecfed76af7ac6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919ad3f330af8b16ca32419083c7563474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12a53d7310078eb4d18feec17850a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5cd558cc0213f9225d49c04508db6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3c680b9392b523c63bddca1ae7774477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6b97b91b7e41c220a5301fe4d03ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66163b8d6066dddf7a89ef5c548dc88d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21c8cc8de4ccf9fc91bb994273eb27480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae446ae41c9772987ffaf05e46ec8bc8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357abc8ba9f837311c02e5e0268cc0ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350529172f97ceac65c79013ef4d41cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abcdff8e3f5f2e72b6ec27a7bc33c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab55d17d59b1849f01fedf3d60e3af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81899a41c81a04e55c174948b9b39441486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dfb93b9687c98274be12651e3a904487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfa4432a8c8c80ce009c80428cc6bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbbcf5be4929d7b9cee7da45208593489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d62180f5ca87adb6aa9ae027787e93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb78b99bbdb5d6c2768362482fb33e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ee0e4dd118d5e582dd0f274594216492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21d5d76ebef9b56ff3b892edd36426493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1a709a888357aadff530629b413fc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79260e5584e07bfd6ed0e3c922cfc131495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c11b19448c60f7af6d55d60eb55f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441020e6063e620051fdc846acaadcd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fd6086303c48f9f80fdff26a0aa8b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2264eb0593492e55b83c8943a6ce74a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dbf67dd275d77b444df1c3b1f9a40500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7681cf7ab7cb1043d9a4e1642e6d180501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccb45b797c78cfc651df8ddc6297d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91561164cb0da235724fdd1e1807805a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23304bc655557c6545d003dc939aad17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e883f512e75b5f7dbef8554b3a5400505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d1317aee6d1b8a1ce89a7e23029be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd431b49ce3e39e1d1fd485b5e771e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23870a918004d3fee63119ed5e6889dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9bbd8600ba5adca6ffcf4fde75001509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62575211a9ba6634d4d4681d62e39154510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad028e12e012d449f01b4637652b1f52511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3ca5997460a04782b833f90265169512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b4c41d97cc2d6801865335e8a74d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c4825c3feee1bd515ae3fbe3863dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6147b14ff5e481af68fa9c87b64f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a7ddf0b148cfc97f0ab7c7a70eb6e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f65c33b7d86bc91350184d28de78c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a531e9b5f8fc5f13924b049fff8b5f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241d320bcdc379e9ffbcaeb770bcb4a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cf55d0cbfec8b3646673b2cbc934e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7f00d2b4ba4f28f73163c0e513704521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bda330ca97ce111851e2d2329437a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fd755808f8145e1aadcebd8a12d2b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86a6da0d360ca655fe627ed00a7c04524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f5f9b24b669eee6d0d90da13690c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4648c0ce437919bd5b3844cb3fa95b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc6c52e63d7e1e62063668385f180a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a7f75dc32f31f0b96b34fa62ac949528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508107f6b858e4233bbac1c6df44aaf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e947a5543a341f9c681b92874b5a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095683b7cf7e3a731a671d082ac701d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97606f33f77bbafa826a1cd65fe6e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3603bdc2ea8d6f94e1499b1fa8f3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fe3deef85e471598fd498e25e51a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925d70c29b6238b8f0d69ff77fe709d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d77e509a6c91bee58c49a93ffd91bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f54a2eb6a5fd9fad480b2bcf8abe3c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df92502e24bf9b1ac413a0672c0e3f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421a1fdc8ed847b120ab6bd3ee9d1b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553be93fcc9ec05aeb95495a2654443540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54c45b2c775310f0cdb28a27e533b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ee38c44034e8d4d51d3ab6da524be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32054a0fa19e02a0db74dcc8768017f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb61c485f9d7aa903aba702ba8ea54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17bc9484cd31634f597db9ca460bc1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb29b6ee936b5ca7a5143eb8ed487a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5e81d8af603b9f46b3af3e233268d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516cf703b35691d6303f15515fc6b49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896639bb29fc7e92ff11664ec078fd78549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a9264ce462191779fc6d6851c5651550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f2c4c1a7f65cfd24a6d92837b6749551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27530e942293150589d013ca300a66552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257113d26c4d30b90f6dfdae2233b03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac68083c2a31916a3fe663f9e15ea6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848c7ae762d935a94d987cbab44e963555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f939e4b8a86f83275acf8662c4809ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa74f6662b8879efd914c45b0e8ffc3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6879cc60e42f8a71f34c7d32e7e650d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755cb283744cc03f31acf7f7ac04e57559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9654d7bd92d8ef07de1bd0733a3e6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fcf189acd7649edd00258f5673e33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f9d539ad0f296484176fafeaed891562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21ea2f39ee7d111aa8216f4a654c89563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afea6eee534e9e7fa7d2166267c371e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb8c8fe6e48f266dd4c67022cfde64565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700d58125ace6e61c652cd47a1ce83a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25dba6d316883e390fc413711f65ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0316c4b9881587737b60457093a0003568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f7e4ef3bd5f2631c966d0ca6c5140569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4e7fa0abc619a7f145e4792807406570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c35a3cf3cfc7023df90ed375a8336e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478167d0ccffc30a8664296a395368fe572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01deb1bf66033f4b301c6d050f6ff19e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c25825772e83693dbda383a771bac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5724e117b938e3813c46873a4d9463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa759b8e8b72fb59d56f97c8e5739a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0264c4e4001a7e5416ece599fec1df45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01cc23a5e4d231d9a83631901786616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b50cb53d0a1511b249310fa53b66fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b95383677e19d05d408708a8764fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bdad0e2d3143a050495898ecaaeb39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a171309320e6b9ea030aaddf240ee9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252ebf14a8230a995a729c3866f2d1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357a4e529984098e9a933c7fefaddd912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b0560c683d712135fd583b3f3b0c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52407f106b9906dd07050dd7919d7adc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008bdd389c39757751fdcbd6acbcc7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129e17a326e9c8d70bba17aab5023e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efaff0a4ddd59f814dfdb5db68c40c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffee4407de5871539de43e69074deb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc27fa7d83fcef0a5ec9565f6e4abb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7017db15f852a84c0f4cae0e6907f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767a6cfd5a8a7fbe57d5a19b963ee0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034389cb79c0f596e4545ec11247af922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc93c87bad92f81daa45b1292f05b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e35ecbb9371155d79454efdc9e57c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71674ba7ba2aff680040232c04e08525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff48098d6969139e149f7a5d20a8f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f60a381b382f455ab4504cdd05198e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ff337845e117bd8d1d2b3d0e1ed8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8304ff81bbe092f60fbac6c98241fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4a6be439043eac594b556817f9b1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e30f8708264f371075e3cff63c65531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0281d691e03033dec6d8660ab3ad69132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960b9369f2b756970e510bd43532c5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b0c7d6f37a5b2475ae1c9c84b939934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d563d36a2fce64ef6a5defe03b62d0f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0067aaa028b9cbb77969de160e42f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cd79697ff9d114b5bd5ac6a89561c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffc1f4c1712ced3bdb28e351733c4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f571ca18e2b8731c5f7e92b959575839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130b53cfab888c26896ceb2661c2b2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33162fa56a40d8d74545e6f27ee71f6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3dcd6ba21548957aaca38ebc6539f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beee60a06435efb59a5ea3fbf89464543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325de5963b9bc37fed49983fb46e1e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e01a9c8e5accc700a280226242e1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b8956bad6182f89d22e1408ac543546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac817e577ecc97deb1e9759f3994c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef974a72099ab5b26fe1d41d733f3ff148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bdf0f5d0d1949f679bc51e5df295349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94669c9cdd0b206be1821d72e348180c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bf3ba6415677978c4ab268f3769ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eb0b7d6895f69a3d576d730c827c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c9aea4610f862cbae378218a493ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a79dd7b77b35512a0829526c39ab0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8527e52a978ecd5e4c6cf1f0b0b2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513978625113396ed658d9e0993798bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79a9859b080cedf474d2f25e70e1c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a66ad1dc45ff57ef74a2243ada5a8058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386b5112592ae298d4514fa481668a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb35f204ae9c379efc0a2a3818c8b6c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7c362c03f0a0bca96f84f2aa1eee461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d8fe7016cc46f9bcf40925f741a4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff08ccecbbf70cb3f66fd05c5052d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d62a4e4e50638a2311177f6710bbd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605fef8c81a89af4e57bc1c69e4070d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e6ce674b0b8c6287a36effb08d73866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3533a6ae2ad1589ce811911b26c8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc6b7a805e94eb89525404af8340ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e0ef152c680308130afbb0b313bad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62c79ecbae9247a05264837c9e2d6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f3f16787938672840d6eeda33678f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4657c6c470086845f8a042feed67d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39451ebb8608b5e9831ac364b9432f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06001e76e50c78a539469b817384cb9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c34a5e7aefe8ab14a8939b62e20bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a81182297a45e9f6fea149e150673876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe2f601e57c55adf710c452950e64377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2296dd67c914cc51c68fcc86c1a03d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a91b8ad941ce37e4d83151011bf5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb93961dc65c73ae1d96ac239d0b9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0ad4cc3d6c82cc256e492311408f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cade00502fff2289fb76bc6d44d7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369318034b45807e6a81cf0d96bb48c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cca861c839f227fc356c3ab926aad484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e52e08294fede8b4ec4992695b91f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e11e99bdb37dce8fd6580f4be14cf486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075ca9b49d8f7822ad0ecd2d1d77de387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de1dcfd3d517786f558abf2bf5c03b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cf8fe067e54198d738f1c4dc3a85189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46851acb2c1400515b3d54a6a0fb94ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d372f84227724b1c1a3474976d99af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b0fb43deed11e5b9b0af40b1e71b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02a41988ad394322138d27928d972493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd69d719db53be6eadf1c5a7b663ae794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ce0968a9bf9d0625df419deb6508295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c9ca1a571c4d5d9920fb730b1ac2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db7745616ea1b7eeac6065c072023d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094c7c20082a94eeb4a7ed900d2f87198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca63f1f2d681c5b4218c2b3179550a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f75ce0f1de86a2e780afb8629b11d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046b84d4e4fe70810b1e462225770a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4765a476d6763d0514cd6afd47da534102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7b7cd0923d134365ede13dd1fdd00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4a360942552db3a962019629d3010104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbd9878d13faebdcec04b251281b89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a359297c3b52066a81134da1c8a7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f440deb9b1ab0993fea112ebccb8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37613f9502d8d032fd9fc6c44cee9fab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01ac545eba7e0cf3bd55c071309b75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e7c3af27b0bc8be5640bf4a950849110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef80834030ece78e06cb3ad6ade0a0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161cecd60263f0d4f9b5824dd4ba5e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab86e872aa9ca149a148813324960c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e3f9a51e142c6e294c21afc266e61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f2337cafced85eb40dfa2e677430b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077a01afb43e1593cac7e39569bc467116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a5fe328cf80ad930e2f8bb11bc919117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b02431992a52624568341cdf0c9447118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f77b2883d64e26f5f7a550e955e72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212e943e91a402f45b6ce3616d5f1ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0899455a84eabeae0ac76ac552a598121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8469706dfa9aecf3501f22cbb587ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b1973ba00c58e8c94a2f15b856996123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281da996222be6da711b5955dbc60a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50815e81ea74dc420b0fb2ff932c2bac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1eeff5a9ff5498603040ab058b5864126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9753a71273b416b06b87f96fbbdd384127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3171e63bd8d32d5ea4701f11a15f433128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3d206eebe5e1f2caab60e31edeab6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72680811c25fc8c3e0d43fab2ccba6ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e463f474f8370514f3450d7d1e4560c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a71f199441c74d42bacac3b1cd8ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d740411c341757d597cf3517b10cd64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f4c76e5c8725a8cf678b0b6cdda44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62187d556f5d6db08bf103e7b70a740f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e9040208e6e852b5a754c00468e76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aeea8a05a69f88dd490d8633e580fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400590f6889c2425ea8315ec6d082a7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5de066aa6c009c88527d5d849bc597139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ca26b16dc24aa2f54d49e2bf7deea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d77437c68744c6734249d447b0202d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb856b4d44892620c0adac67b8a90a62142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6841057870618b38552008dd6cd867143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c1c110e433159a75a2f55d9e32dfb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac6cf3fdb8002360f76bacf9ce4059145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e9dec8ccb3e8f3a82818b5061aa12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee35206727fb130382bc001dae327a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ef2a22b754889d91814dc7bef3f48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c999f738fa87fb9344586f0f96d015d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0211dfc3b8b7b34662768eed666fc9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e4aa1b662bd156fa1e133c35152d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208f2590e976cd385e3d907d4e2a9aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044ba4c60286c921a1ebaa223591ef5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c056f38756a1ce0c7e81c6e32d297ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee900e921486090d522b4f509f60276155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b892941b7f4bc93b7f7f93c8d27daa6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a188b595b3b96829080b6c4f5b345157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04729b7c065d046b0f306eab89a4a012158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1f7664cee561cb456f6b495bbc070159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88f40cef400f83b39ee0bfa89b3408160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff9b22a3b39359f419a997669a73fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf8091acb866c9430f6daf4848c3b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1186690190de799595ddc9d4f0cb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056212cde985414147315e8d32f4eda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f122d0d7f911892cb99c19dc1e61d4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf7d7ed2676bd5dc58679349d3fe2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20b5eb787159980dc9a0cdaf2aafe5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bbc3537f3493fb8e63ffda12f9216168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba2f4d3925595866ca5443eb1884ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c0fd0376481778e71548147089cdf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514e35ad673e25c4e520d2250c19c86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b17b5ae0a712023e7b2e34e0919ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b2f575cb1d2374323df65d36affec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76083aebc8344a512b04fe8939030f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39e55f93f284fca3cf9ed436ead481175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116aca88875e624601e459a4d116858176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cdfd6046f15ee9d76bdd5fc04b410177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d160e8f0e0c1bdddc77a1288214ef78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2f14861ec406322fa7da3064dcc41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55942681efad9dca7ecbde7e4fc22976180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ff4d49076ac26b740b4e19b506182181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e1f6ff17941cc6a30e9af34ecf576182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007878cfcf385a5ea79b065b9b674cdb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52c12b9f6ed8bc6c6212b3279c94fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638467f77575f4ab2b65440844ebb0f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85883b0eeb78fac0116409875efbb555186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a035d9c517179b1701ef0c5e01739187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d618b1c1febfaa4441297660efbd85188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bf232d8f5f44c035e7621aafae35c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee050fd0df8804474fbdbef13134b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0867b4ec6dab00f89378472ae388ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc468b4f5a58f307886525048614e4f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98354cad77a6434772f9f4fc4e70696e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29360e693d6c77af67fc74d917e36a1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6e10b3d4b4e03f48ac83f5cfc68a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7440b1513c3dfbf0f4f2a214d76729e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799293c528c6849b312d9b88583c722197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7c879712c1f02324d3f6db6c6f305198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8aef3d37ca1c9db188a3dada89895199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ef555ddab174c038e0ae0a232689e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed483c7b7e8ccbef24c0e6b73e62e234201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d8542d28cd7503f4b3d9834294a3b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce16e671aa603fdeea98971b6bf62d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3852dcad7789191714746ceba941f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575e23b244295158c5bb52f8d8b9697205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962883dcdbe307cc69fb8b384b50a52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bf40e1bd20f98775150f05b4a5907207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ded6314ba89adc3dee54046f39b33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b20954300c8965ad9009be176b822209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfa223719dc7ed4778eb9d12409801210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567294c04dc46000a914d717c3641d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e1465378e18d5444e0fcea2ae311f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cb8bd790d96e8a15f85f2c23c92d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce6ec577b4288b77333608f517f573214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0979663321663ee760efced12f11ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e225d3b4ad1552516d43382b992286a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfea406e298cf78f2ba72e37210eb74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe8d6b1d350c7e90b16a725c97a34d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f027051e269782ad3c75694e8c96ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc635059b36e1ed5e654478c704ab43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34092c8be9a62cc961882d8368fe8370221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5525512bdfe5353d19e1ababe6b5f9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902046ef1cf0ac864ec354ba51b984cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08679d02ccfba5bcfeaf07097f19e28224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d20642a54579a13a7b51fc4b5dd75f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5cf8fbca97c97ef58704bc34ae481226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817b369efba75a8a58cc645d0271cb5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a6657ba67dd7c716727ad47e3b8de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9bef93d8356f2a35f287db3dff35d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6007f342e1c552f52262efe969e7781230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea232d41eb3e02514f8db3bdef25aad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128f8a1ec1cab2c34d95da19f962cba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c9a9112cfed0075326e862b337d0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cc1d38a4a66f830169fe011a1650d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02afd2f60d966692553cab270b6afd0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a821fa3310428cacdc6bbaa8ccaaca8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591503a9806f49500396c1f4fa379904237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf1f06124870212a31fea42723bb58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba8cd5d946475a7636e764ffe1b2aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7c6cbde98893d4b7da8a64dab5b22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a11c2554304f343fe94e84966e6e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50eb67411ef178687b8a25701e84ff4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb878ad0f4b9a7e3b2dd425b0898f38243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac22051374ed1b2a3c708624e1ae31b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876c0f2fe6f752c2b04a315ce7a47da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c3646870cd85a5800f7222a71222c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855466290eabfdf5bb56c1dcc12ba23247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b5ab7de1cf0d771e692e918e8d6a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d79efc1e55bfb0e537ff3ae7d5f4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff39a961ba40eb0bc65889362780705250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54f0a2b359d5d5b6c963597a635e2d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f2076ad5822589082098f7945370b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9da462fc2ceb8019e593eb1e1f821253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4247683abb924b9bab3acc27d851c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22b30e46f6f24af5f2741150348bb5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811b52b0c60726acc903093514662ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e963b58f75c045c137c243f581fb228257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc9ec1cef7265c8c5848e126565fcd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222e939a93d315784ae51846a0fbd17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b356f9c3f7cdb50674265fc23c5125260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3916bf08e199dde271b85116dd550261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739302676f2a685ae36828d27ea69cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2bd492758a23646dcf0d30c5fb1d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee7681202b817b3737c65bd08f3c8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac734c7ac301910bf106f9d9630b33b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eb782ef6eeb2323e7625719491551266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3464d96dd4d74cb78e8606097711307267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7717c736acaeb3a7712d84bb54d40268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408f9e2f8c4251a0a277e54d36cf813269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036b9a589ebe4cc209365c60b384032270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dab4a5c785e08e830763ead74bcdfc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62e921b87494018c6397f906a19054272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995861f97afa708b583e475267c0f157273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df879261de18f75efa820f7d88cd43e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cced60a3e1629e3aae3a0441cd4dbd8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87b0c22e2ca273bd62cf9411c2cd13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14012c68c788a687e79d087ed36386af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b881bb2926f96005733c4b9e30c9bcd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11ca4bfcfa4dcc98f8d04bd7bf551a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47beab0d17c949c984a96e40eee18061280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249effabee091948ad864f6b94721fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869a78697f5398e4fedafecd188aeee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3306124dc294b8fde9e6789d0129c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d879df09b9dca8eee6ce5589796e5c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5693c4ae1e0f43ee084da0a5d77979285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea6527609c5e483c6eabbc525b19e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c54026252da1f27f825ffd02f9b95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e5403df5e908e0ab61d134e2d31fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad36164c7088599940539ba9330ffa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9aae38067500e7dd06b422f704f62290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7ba861cb3aa53e9eebea2a92fe89c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63190bb871818e1193537ecba28e4c3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d96032012f1ac35d0d2c7be789241293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f1ba95b40748e4ef361ff729f5bd9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9343a85f4e30173c70d882e04f909d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197961957ab54f34f32cc70692841ae5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa7f66050a62f411d6373d6cc116a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e065e754c96fe0ac7fc6424961e5772298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bb4e6c856f40816dec7274a5b0458299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b4ee42cfe681b350ca75c97493e35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae3eafe1812f93beab8d445069346e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2914ec3b25910fe32ad447e1931e28302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5fecabdd58051ca1df1d2d6f4fbe2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc712dc0467e5564514bc90eff9f3d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990d5e45d8a787d40bc2a9c11ba6c58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd327c3ec80836a7b21a1e0d08f57b9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38526f81129440fdbaab681dec29e53d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02dd8f46b12ec689e5e50e70e07dde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8119b20ccfc47789becc8089bef37309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c40f4a828ee23ad723b1ee9a63505310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc4a8654514d6223438a861f9f3bb8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dd424a1afbfc8cc683c3989512eef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6be966418ee46a7f5f0dbe7979cf0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553193c40e09dfa4c6a44a5604d91d08314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41034f34008c9a5e80f71f868e9cf45f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ab3d99a335ecfe64de296ff4fb015316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d40c484a9ad41ff6a8d5766c6e314317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506214826252c0f3646e197590aabdca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2436924d6aa55db8cb9bd6f6a79fabf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340913bfd5901c183c0a49257e604a11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641b5d6cf03043b1477d8dab2d67015321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69ec5419a0fa252988bec03db0731c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24b9a4340f5d6566e22af12bf180a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dd08c26080b0a575ef2c5cda01ce9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df5ba9960655b099e7948d792adf58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171dec36763b3517f11d6103559edf1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ddae2d150fc09025775369c355bd6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0e681a0247dfcaa61578e855ac659328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0881e2049eee4f487bff9714e07496329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca78156fe169240881a901ce6d30fbe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fec0f9cff50549218adbf2f4402b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84767d8da1496b53eb958492bc0fc1f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3feb2337fec4f4b537f80da572c4a4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82edfcc482d8ac3ef6102389bd7343a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e961be97fadbe20866d7c605ae5a91e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf080f9f6d45afab1d62b6154ebf7ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4e6af538bcf0979cd1d1029503a84337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91cc1977f8624bdc50957f29abf228338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683df7ed52e4de006b7c06a9bc2d605339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023415f720ce578d52035554c1914b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94071b06f4616c29b796321a8976ef27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdbc0e42d9dff73794024c77a748ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f651da75ffd25885176ca70f8187a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b6412c4bb25131c3e6ffa1994f7e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c04e66194b046a88e69d51aff0a947345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb76b634ced056d11888c916894f4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd9d6f73428ae2906b54fb83749825347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa0f2bc7306ad2885e4c688da9b63e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591bbcc8ab56bcc89a82c0eed07d671349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb230b68971f46e8d55cd9a4505a85350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facded0abafa41a26b68ba7dc99943d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb19ac147e5fdabe47a0fb8ec1e2ca0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ae6aa12ee4148e18274628b761b1d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff569bc541dfbf84c80a94fdbe2d17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35614bff4287866545c90a9947a9d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6895c5f7fb3739c89c8ef2d87e99c60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32604d9527d58c214fff7a6b55c52108357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce1dd3fbc651305ae68056d35a180b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b461b3b56ede0a9ca10f12d68210b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc209af07531c6cfb7730a44eebe915360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c822979ea89fccd38a38501a5dbaca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a6176d5f6ffa48b74ffe36594242e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0373fd6ea66d98a7339acbb3f42eca0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cef364f56d8c547f3c2f18a9a1802364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99120d514720f62e337f1b53adac31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec980908779dc384733f8981c7b92eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cbc39aff6a11c65973ac8fb59f158367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a82748880a4b2e1d005d12b235cb7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658f6dd9554c9912406136a2bf7434c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1823da5b25b2fe178be203a0fc2d16370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a4543b42af3c31688f4a8848e11ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b2a46db3f3dfaa6554b63a2735997372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf27704b5c4bad04c04bad8724967f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382533c24ca9da9e52f5c601661738c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5833ee5ac98a4877bd5775e16cd56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41a98299215789454ae7432e1e9ebf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cacb0a6b1fc16d3444c378d1ac11e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec179c5cfb1f9b85ad53ef049642e1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34163e333bba7297d2d85fe3537a1393379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcb517c4600c7e61b41e0799e5d04f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc5127a79940e99bd906a44909dfb1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3341dcf995a0252c1b87041d1655c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb598c08dc2128d25ce02d3b5357df383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b63c6ff7b59a42ad90fa0c782f236384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ed047985f1b7775ae7e1f8521295a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12371184da703a5f78b2e414a0a98bec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5808529d6d96f5ed2e07b0a54381fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b79e161e78382271ac4b8944259cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507d191496c4d0d3289a88472bf1081389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691f60d597bc17e445447ab3f05318d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc35895b7a2d39f093354fb87ff18a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c6b90e96debe3c6da7df5b3ceb8ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845fbaa5694ede36fffd4db4d7c28f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337fa0abc41ad2fd12338e92d28cb3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681357de6ddf54517242b12d0831bfef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41ea837b8065b3551673ea6f047224396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83005f50ebafe148c0837676e3d5b9e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bc179b2acf3b4cf9024b86c31af60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aac6e4fd223dc0add3a327c9272965399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96313e5d06c5b0dda8a9c9437032b44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e11cee7995012cd35fb607b4a0baa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7e481e0e0e4d40e0c7209f2aefee7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52911810d4bad07efaf1b4af747d69403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10438ac81daaa82450573c5d93309adf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815d029e025d8de93e45882ddeff47c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ca9072d097444b2291b00bd5d91c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13577fad77b22a0a8d62bd3a5c8e1289407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7189bd5dbe539a3b902032d296b5f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff650d8220db800858b60d61534c865c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c18ce94a3b8b324f43965ee6035c5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fffb6418be7e922638ff939c9f9557411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16481bcf15efbf337cfc2d617d8abe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411e6b4346e251075aae4892b7c25ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724f822d12373aee8c761ad5d8b999f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a6b5c48439f3c80014a39107c8d49415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581566d4b61dd2106a598f23d101c4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8b5f45296e0f0b6fe325da6ebdce0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690732c765d83469fe1395ddded2ec57418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d43f4171a7cdb50691b4c62d9e65f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f63da56459c1c424868bc489c75748420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2664f07bd1d010f18874689d2c29a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4929500dbc942ac4db060aa3e407f0d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781826b398b5d71ed5e03107c0de906423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6955575b471d9c968f1c6b70fb289424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa76047cdadbf8e386274d5840d5af5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090f2f475e00d2ab322c6f8805f1636426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69241d976e6b22cb919f7525a4d4e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece6b0e6c823d524e2d1b0e85929303428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad0c83d08520f18c3cdb19b5138a61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b7f0d86a70dc0a4569c6809b15f1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d03a0f75b94b1d10b2ffd769a43f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57d0722e8627f795729e71e124866d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44018a28949c774b73a630336ad8390e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6c0a05bcc28cea223b800e68d3154434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e8f5b342a73264512c25adc2f364b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9eaacc0b051f4958a2f7159df3a52436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7357e59b9056ab84bfa6bd6b784fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336a1bf3898caf9b7f5bfbb5e1af617438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574718dc3f3f388c619ba83cff0b4f8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15293c32921f6487ce9ae26a393186a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847aa6626bf4fc48b3db930626f3fa36441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e86e3bcf5e8d2327dced1f559ddb0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df60ea3136dcba482e131a2c71c8fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a6d5f62e32e357db16a960163b923444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbc9236bd5e8cd0b7f523360b6ee43445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782eade48681232cdd2846b22b285e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad81c7bbe4a2ec2de42f8c6b76f10d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1912ee59f1a28c7d7f74e274782b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44121abfa5d4f670a4330076fc111130449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961ed0b317445f643fc07cd0338ef0d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885fee8f3f5ad367f23c01488f007d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ff76fe730675c08f5a7b399c235b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5bee7620b3ee8a7021a90313285c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2c4964aeeb95eec16d04b0f1fd802454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567f02ddbf689d0d29aa9c51245b574455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de062d98772b4509a2cc7ae2b0f05e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fd5fce7d7b8a54740e04ca9b363e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1a06d79a86ed7414bf988538d46dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce47c89883f8c7529c04deba2e0ee57459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5eac46ce5f034d652d7846d229e7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076db4229205f5ded89b95f762954449461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a711935d83a981953672e5788a7a538462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629041ace309a82a109c6191284a4ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc025d52f8c084a0a5aa0a75c8d9c7f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdb5f346bfb1437572141558dec335465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486fd5052eba9d3471951b31fea30d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3e8106b6759fc8c8edef4f0b0dc41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f6481364ccc5e8800dd9d6745dc58468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea77bd3da4891d05bbb128b508f974d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d801b461d6f66cfa79a1e6a938fc776470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289978d8f0f74b61682101566795cf7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce1ee819d262a51cca8cf75ac5a60d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89008c5a2603c61f9fc49ab4fcfba50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ec6db66ae4f91620e90b3302d5c2d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ccf745b5c2e5654a43e29bb078f30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5f8db5b23ee3328deab7c944fff07476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee8c431123c336dad5ddb6ff0cb32d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5177ac60a933f4224c61e08ba4920478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47590b2e530079e151f924b47cee483e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855dfe2f339041648a1dae272c913d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dfe208a1999533254de17d2dabbc1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6054ae6dd6c113b088a23dce135d6a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141287108199d7aa6387f61f4249184483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a537a50e3a7a19737337f0ed6ec2c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9abb47ca7dc322e933a430ef64ab61485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c1c0a96813c710024c85dc2174ac7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f0e55e0c4f622c57d009a9384a6fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4572c06012b85441a70bf4b28481760488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801007c345bfa7bbf9229b2197383fc0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61419ebb95835d32da754eed1cbc49b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5cc48825c48d2e81a2b2871d80b2c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc3aed631b73a09fba481d6cc7a0b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4735979a1480aa25e55d62e58e61b14493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095accdb51f01bb3be88023e6001de1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba1df0d5cd3100f4f184e69eb329ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1220f60617b536f497c0195e46956a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b37437fd6f4ec8e0e4596f46472b0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc6f1b1de9ac177bc2a6cac60a8b3b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e97d52fe8c467ecc3486dbd98785f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6fc28c411f7b4c4a22a742de7241b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791e22de038ff1e63273bb3f4b0b437501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b2579903bf63193c51bec851c0a1b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308fc3555ea2f9810bfe1c5e86bbb3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7152f2fd5a8e0f594a08f378f651cc8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec67921ad52940ae2d9e75230492ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c6fb5c4e5b5ed9bf821d0f5d8b42e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd33a9f0fad917c2b6d02da49025b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448960cbd51e65424f7ccb47e81ae5d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50608f5f818fb3e89ab778cf8cd816a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ccdb1948bd3787672c5c8c9433a2a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b774cdca4f84c61d94fbeeac245e2d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a600151e83a260ad5de827385c87e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046293fd1a3928bd9944d08022241ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b0169085579a8ab14bc179f40392c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3229c4995d4a823005fb28bbcbebbae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab442231d184af619cb45b07e08f8c2b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4cc9b8f63b71432fa3c25185e604e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb10a1657a55599916fe476708d6d22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da2e53fbec7bbc900b263aee19ef28519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790de56b55439aff622580e616429bf2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4464431b3d529ab1dbb3de169540ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2e390b68c2bf92e7260d43199df98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a50cb6423f8be8cbd03c7cd7742d19523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df3022189c779ea8d89fe2a27c699f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e923aa421fc334d0c75c80379f95dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237cacd8511c99e162de156224da9a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b131abc34f57977f3df646998407b23527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc48d5622ec6082d5312b03ba25660528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571863ac814243e46ead420bee21ee8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae31744feec106c4faf9b6e2f9f017530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5a0da386183a512787f795d06a0a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a556efedd5a1de4d30c9e87e630c4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c88405c6a671176180ce41a1f2b6d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481b3dc7198ddb0bec818ae8e4d982c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ec88344c1e640cef2a9a739250821535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d583769714897a3feae9abae712c76536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf4be15e5b1f404384be1b36ed4c8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc952d14365557a6c85fe37a13a19d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034cee32b69632fd92fdea18d9696ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e0ef97020909901524a789aa1786f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb0080b17f7a907857364728459be6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627790ab804d1ec55ce6a8da06c1c6bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e406bd4ae5259e1e0fcc18f55179566543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c26abbf727736f2aade9287e88588d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd99af2df38d08ac84bf73ecace981545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da9c9d0b35777f090492270976c816546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a6d0043318d4d26a31295edf06f8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb8a9bee886d5238a619692c4c105b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7c4b17e0a086c357987a94f9d3c32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f801a7ade77e7a32bd88c5579de2dc9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e46bf93d17873b88a5740b5f61362e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231de559f6a042048d5f6ac73651bcd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58403d6c652d0c3a09e8d86c6d7be2ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3631a06ebec9c40bac277e9876d7db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d93c64b05f08e73a7abf50658b617555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54375fcd93db1b1897da322d116c7980556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87d76c3d833c448844e4a4474bd1e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee4b89ed8f91a43e1c94ab225c2727558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da505e5b68d163fea1daabb3dbf7cfc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13b2f099a678fa6efc21f40bce2b77560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b38404d92179255e148e971cbc74e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759f27fa8b9653987ef9f878359ae07562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62008cb140738adaf6ccd41d5175777563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca46af2e39f79db028fcc127ea404ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1f95527c2d79c4cf92c6f017c4fcb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18877add85d3e8021cae39a50a3a201566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054957744347a403b97f87712e51b866567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425200e827354b3b7f19d24254a820d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec6635b9aa8b3d4d1f85fba14e07d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67abd1b870abc10271b9665f901027570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2820ecd184e297f0553759209addf4d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126a693d17c642fc49c331d87f61421572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>