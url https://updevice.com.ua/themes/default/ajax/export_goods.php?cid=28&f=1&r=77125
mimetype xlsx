--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96198993f8a40aa77b67686441d1411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4356fca0883f869a37c6edc2899ff62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cccf4705f7a9f26eb7a114230ae76d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d434d1aaa7fa998392237cda8952e2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a68a0983efe6c6820fb79769ae4005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3057ec81c3b7bc8ff1348a5dfe499426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc575f6fd1129cd1ed8b9c22af520fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5645534845d9295200e21aee04ecb08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d4f26e9d37591f7cd6388787422f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af61e060654f6e5ae407fad19e7a0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7060efdc4a5077bd8ef299467fca56911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae39fd55aca42a5f65770b58b0ef06112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc00c4febd96b9874a604ec051aceb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe7d56bd60902544b3f264bf19114b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7e14c93c51d1802db402e5164bc2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f58e69ea34457c475332cf7f31f08a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8da28eb27a221e7f58ac912fd67b5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9dbe3a7eec7e711393115e5caf4cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83975d098d30594338619968d06f639919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a10c82a5bb5179f3a485c17a02dcab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6ed86fdf1da706f9c89b7dfdcd9c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a6917dfba439265c4f46946500d9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79553e2bb80a23bec40b0f5d6ca197123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5913504f09b138780de4c307e115024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4bc1f7cc5f4d3be234a14bdcbc02225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ffb7bf8e3f5eff01711aa73f28fac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5dbee3fc1e6f49bc454521b47f4a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc5732d2b0777d43085068d934cde028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d63b85cf3f00e7541f5ab2c1861f7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef49e1a92d1f0cf379e5efe2b6a2d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ed73f0c3f89f9fe09522dac4a0a9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9343bf1fd9433023e4137fd9123648932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d5200bd2597d56ed81a1eb36008b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37735f90ae1929c142abb25df9552d4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fe3d0bc9e6e48c30678872a9de38d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3e4032ed921c5af7b44cefc6abd0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159f8e0d430aace595b73b9a2088e3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac834c8b257a63e62625d1d29abb04138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf6b6532d99ce8e44e80131a71c89239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2f942325293a4a24cae4069edf05e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8345da9d8461ec0702089c52f6419741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b55f7f43b1a7f86ea9be0cfd651e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2c285b1e6dae3e90f0ab81c274d9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5d2cea167b366b14354b73328023244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a0fb64d484eaad95d310b4054db3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01eac314624c48fee7b1a6a6a8191c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d19fcaee301aeb5be88890e7acdae147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6da73055e534a0db50b6491668691648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7cae278bf283b32fe83abf13d959149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022221d4705d566cbb56ab967408d4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802fce28cb856286cfd4134a87c225951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f70e08a49cae230b31740eef3d147c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a609d1b57ccb18550132d8e79125353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13225c15ce468e4f1567b93fd730dc2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac51aa234e957932c898c1ee3fcbce755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64db4e44cfe4e8923ff4f3d7d1b398056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90d61c11273a606c8ce4177df5a77157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fa8242e165bbca0910e07db23d4c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b46e2d785bf3fd62eeaac9df5bbce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5dad8815eec39cd5f7c4b74746b0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b189038733f61be3b9972968e4a386361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499ce203f447b4cc8d7a4f750ee501f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa8e9e15592b42aaef4d822b0095ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb468c913a1277790cafe0614636a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3895bebfe405933e2bcfe901d5e22ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1399b5e5e1a8473c71d6db1dca5b3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db608f739814a5a8aed5a7e1eb9ad9da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58365e57f1a4160df2a25f7ba8f1f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cac1d2bca5477570fc2bf62b98885069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144652cd470050e043eb2ad131f56b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9ca6c17bf7e2f905471b0ddb736bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f7a4d582f60d6f0f2dc3167aa316172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d564f883b0d2873b613124d4d3ae2ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eea7011f525471141353442d25826b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb1c7595c85ee9ea4ad781cf1791aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61317cbcae7b6eff35e5115fb5337cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee749f36bc56d4791e46bb0f64247d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6284a1bbb7082f7a49ce41e714421f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff106ea8d767da9f099087160a04b74e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e35673a48efa99e79411d5c57478480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362053a3be427a1ef6328cc1e6ed08681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab1511ef92db70969020d456a7ecfa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c533ed0e4c94165066aef25ed97354883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939e0f4c3f97952f1a2167595e5a06184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669553760821be002a1d38b293aeec185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94180f5cfeda51b8448f99af743a109586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01390214129cbc81f9992131f711aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26427907ab5cb187d51045fef2e4186f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ea63d16ec9dff42e460a27510cbcb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61964de74338fda422184ba36638907890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf757a456a1cd9929a04c08e7cc1bae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a3d2265a624d03be5056884e4af7792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8f14e28cdbc088c5eb47f2f924b2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74671b189b04bf63c6233eca205b41d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d4aa9e1317e066bf051cedc95f5de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7304afb2f501ac3f1292cf59a3cffab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d5abd5deee4c2e490835df13c895997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a953eca10a6084f2e8a828680c35b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f99f409969e77cee9587a04b27849799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca605c30aa1fe3df0ca41e93b00582aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63916b792defcdb37c3a6e03be69a215101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90343462cebae98e69b4aefd92365f59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ede7257a47a322c677ebb567f61a91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a2c23348c381d8d29a9934db0c2d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10045b42a443a837b07aaa323da1ff3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c745c4cc4360ee9336d34a3eb253f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a885384bd7105d2da68d87c6c99f8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34308c905d46237ea99b1c1edecd01be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4297669a1df418a8e60a0d3d25a2d3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b425bcc3475ce491a3a250f4ef305e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f8b3cef20f3514241569d835ebf73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d80d469c79833414d46a17828a499112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5a0b0f78276fea8afd5c6f31722a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cddbf50ad9bf8fea47615e3304d3df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dae65d1b67d5589f5616c34111e51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70ff01c4eed3fd03d6d073e121aecd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c8b675d87e31bfa101deebfdae4cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a582f1180006e273371e4c298ae404118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c202f6f108010bb39230a83b14cee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970e88e741887d4b63b9335151bf92e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca05ea8e222fbe3f16778a556649ff0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d8717023cb30fb479f9da6041183a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ffc3049e51c17c43ab96155d3a530123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600a6042ddfffb7a68dfe2040f73585124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb291d8b4bf6fdb90a4bea2352c8508125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c204daa38a59ef8ca5478c88c5520126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec210295e48a9f47413ad9700f50738e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ee287c10a3a6d6d99a7f1c08d2a7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6a696c6121e0aadacd8d3c0b3d0f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a6d43edf6b08f954e2a562c7f51a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbd7cadc28f2581efe9988f795c56e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ec807754bde058edb5cde218ab778132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6d2bc46b6d3e30d060a6b62a5a743133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140580821cff61dd6fab7d0a2276ade134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135758aae312b633b3d1b2ba609df657135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a973b629bf5ae45bb5e042938f3813136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bdf635223bc87f44ae78471bd950b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28281b0a13c1325e68e756735ed396f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f47c7e9023a94db8098b48d303613a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abb21f02e189b26c6abeed17237e56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb5adf66ba466167259e9abe9362ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031db736c7cde17893b20d7b14b06c7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6014b06a058fc54e34841833af94d5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c766d7e233d2c0881b19a2d392a82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e9a0f3267a2e77a8abdc63154f8a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669acb7e1a3bb4857a3e9dabdba431a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7209c142411c519aff8b7c7ab370fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097769d3f9686f79f236de19f20938ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f667739f1bdc4139d3961f8a74175149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6157af85edd74a2cc1efd2be646909150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937306a5fe8576fa524299b85ffd86f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ed88fd4d26c7d07785b962f7e5029152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a6683b2503b5292ff3654ad571ff5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83098d8b63dfc285acc017fb68b145154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176038e364488c7dcd8b33d0414bf9de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974cf5f6fbc0a2125b9c5312006c2cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7728d5b6f327009bb91037ea3c20d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97165960ce0051c0fb67add25ef4a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391fac614c31228c20d8097579a6294159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd779ef30d9e1328942b8cdd1efa49d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a189869ad23df8ff3a971430d1834b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6319cdd20c8ca7483a28151687323cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc54396b89a6b63af79ce7046b67c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc121e37c4d768072c3caa156cb7c6b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c8767fcb01599c3325a0e5fd6b59f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5dddb8f7d0e274281c5555b6fcad8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376e360d7ee41ad81e3968b8ea64906167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb71c4247932a969f600b979bc2381f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac81d34bd4e349f742728e455201f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abb8bf1629b1efc0974d3d63833299170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999008534da6c229f52d80c96c91e72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d4bea328538e72c7c3489ffbc7d94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65d3b1686c8bb447cc7fbf80dba716173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebf4de0b61de52252ffd7bb8a5c8bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e96543e8d00c14a63368f61e3ed46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c9987f0a16576f9d2320466a40f60176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d070cfb2ae8be0c98068a2f10063a5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52fcf3cfe640a858d4841da8e06294178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9a08ed4b4a047fc4b0d618f656f1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163170df04b42fabf82add39c1b2dba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbee97e9b3f406b749f2b5a78dd3911181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a0d806210e23e27b3bac04a1e47d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc4633d0ef1f63b92e67cfbbca48d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa726d8f42edf6295d24bd903879b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d016d932f2e085a868d4a21dc2039e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67f9cea327f0dc715887cfb77e17dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb36fbc425bf1df10d5800afb35215187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfdc2b07c2831b20ac24d7c171e480188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918db28372402cc357d82909e20845a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dcc333987e4dadb10bd266d363194190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccc38ce700bcc97f71567d5c35ea25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f5a8c05ee28c455497b5eb6eb4ab2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf70481b5158e8eac618235038700b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34925cbde900b2d775865c0d0fd1dfad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6ebe68070c04cce3d074639875c21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13890eb58facdfcee3ada9376838d70d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2055a6a4a8383f11bd129122c795ee3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37592f1bd04add1ecf4f08ba4af3b65d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556d3d09912d77ae0b81282d6eff6cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fe53d1242bec8acb6b4c887b96505200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78ddcd9b958a1ce03c8f693b2f4f05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40501464e87b9acc8cea4e9c13cb4c68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84ec619df6cabfcdac33d8d58b9f3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08684c5c81edb66d26aba14561c9c9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307aca7d0a9dc04fba9fa497c03e408205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd976e73d1f80e626c779793bf098f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db481e8ab2f31b5da57382cda659f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca3815d9e1de96d74a07928b2fcd84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc6373cb5927b55d569c283d44cd60209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2352075227300cf9086a2a60107d0f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa32b57f1106f4d876e0ff59759db69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e3892e134bf301eefdfd7d511b3eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31977ead5c74d06421414876400138c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880bfc178f6159369393df36ec37dcf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64531504a42d6b69502882a2d0932f91215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e46546ab9ad303a4cca717c662680216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc52b1ab472155f3858f637f207e8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a098ed10b0e334351707ad4d99c3f0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfbe172cd24ed7136ac1f53407c4eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ef5003a334daa76b20a42629f9867220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683c7ba8a58a935374a1105c360ca85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2a46617829c8e691f3bf0dd9c6f90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd1b313668169821ef26ba82eb4f86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f28dc24e2d6da2fdbf1ab6cf5c13d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e2620e0cda5e613ebce32eb29405d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac23756dfa440a979c3b7b30b63d98f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a5135bffb112f7db1dcea21d6c9b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d2f9b1619ca3619fbad2b04d07eb0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd516c422880a801d42bf014ba0b624229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a787f9c099e1b0f98cbb09f87f481a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbf40cb07273a80df7baceb6df3a0a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa71b65793a4097ac8e2a58913f77a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a87ddbd287d4c36d31438e5e74501233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e79cddfb0bbb20dfa53bc72224c66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190cc9d40c17476dbc416e031d94466235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb570a89ead04c96c43216ff9635d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaa81334e8b5e0b4a143d1efebb957237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990afaf9719ef3b4783b62d1fadddfe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56917ea53046a150e615462b5ef6c538239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7d82f9b5e5a275c0c5ec1cddb12ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2b4a65ddfff4ea7e493ad7ac7db62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0b74217841dcfcbdffd6fee12d528242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d0748ab523d37dd2bc53c9cc2e2d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8016cd307d17cda8992966b890ccc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c165ec244bc735d841054a83f9410245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9baeaeec4a2a32c5aac08c669a3b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc276bd79e5a84a4c8c5c04d9f17515247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a6cf5f73adbb9b5bedda30e4c81d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abfd161b7e4458398f201e12d8bfa6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10e978e48aabea92bf95eb34b176e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a44417e0d41e2d8253ef4ac19e94c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb55f242e396a2c0b75364c8f36fe0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a960059321cca0d7c6e6c2abff592253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8916fac5c70b5a57fe6d69be782c4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3c13202582a16d79ef4691987a24e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577b0e5233d7267de953a4bd0b28e16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e83c911c66f2e92c8815de612be07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de29ea7f883ec3d4d3fac0cda4dd083258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf6549b2967eb53461c74de0f3c20e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d29413aca48b62c5491619f7c9210d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427896f3fee861b9dc40f7c8128efe1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bf273f5af1eb91596b70528feeb73262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446bd84896d0e05b4f40bcaf3bceda5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b9c06374916b70202b4515bc3e32e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f28a312c417e0b84c48175d8455d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0452436fc6ecdca1723cd2a6994ae9e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fc76bc05222d3ad86d7d015c101a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401c512d550daf756cc77b09bc9fbca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbab6ba82d167a4a90eaa4c65073c81269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503a750acbb566211b06d89a9020854270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fa7a3dec412c0e99aede69360ee47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a95d69ddabeabe037b99074b36c282272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d489deca84a8c420634e48337975d8e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27b39b8c063fcb76ade1fec81b7068274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33ea226d407ef0a0d8e4a864724efa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ced9a39b4db9a9bebf0b0c54be3d32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe216afbfd1d68654c502cf5e01d2185277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e80775b1f75eb17cf4871c470af04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e7f56510375c87fd412395cebe744279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db73b94083fb0e32becfb7d1d8802e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27844f1009e44bbdcee42f3470294f40281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e162dcc08d5b077c99d75b18f319c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573f47d53394859f2b770ce8ff775c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099605fd861902ecbaba6df20ad696d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38629bdf2007dbbd431476cdd105b70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e390dd6eb33fd25eefaca66dc3d062286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918519159eadb02d8732ed3ccdf7666287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7845ad6835b98f511437ffd5b69386d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b9a32f5e7c03737143b1129628f4e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172a3461ff8c281fe6303d0336a91e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138fdff7b6a82d42bb18199458644e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06855938179199a6de4f2aa80acaf2e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11762d4e1d4a7d6d4f567bd7fd18d65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725509cf690abf22704a6d6efb6f3e28294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc4cd3452d78e811b887d934043c16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9275d4246a6a1b10712b1c69badcd1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394854050ffe01a78aa65876818c258297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b185391b568581216c86ef00717e21a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051c1bd155cb260fdf88bec1776930f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bc2afe40ba4fb8962fcdac99f585c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b953ebab5a67523d82a087562966f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4bf86780784dedf242bf4380a242a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5feb1cb02623d8a3620a0eeef934a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e763f8ff95c1e157f816d64f306d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02bf415c69fb70b9c00be2a1b9b8b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a73ed1fdff35449b3509974a178d58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f3884467529e81c885e89cb50d9ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd65687d9fdb09f8f7e862ad117764308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4412c68a76cccaaa7987469e35aa7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeed566cfcfea76a8d78fd91068a544310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc763e1b23958031021cf39408d962311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc6dd2faa144a656704fd19e5c3b4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201fbba9298e899c05f9c094c070cf6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377700aac0103bae7c2bcfc17f2572e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd405f6b7307597ca2d9be7cc8a929e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37fbeef5c2daf86d7eb0f9d80c9427316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f261f632dd49719036584aada94f3f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dcbc019126347200fd69d480a4595318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb2ea35d436e1bd0f979b776e76a30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee92098de01030a2f07e3ec70bfe244320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dc0771e8df2a44238d2daac593214321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14491e326e2462bc9c907af8c104de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57dfa17fe3068b07a444bfdcdc1974323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441f5edb26f5df1e7342063ef3db5c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092699900f7fc55ea1ff26fb504a15a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bd16a1c2667e2d355280a4962c1dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518ab0f6bf036e8a00621b0e1d2d53b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cae7dac3400ae98c73b0e02b5daeac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8b581dd4e3b351f9963c68bbaa616329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd19e5e4d78c013879934e985d2a839330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520d62ac611c76db67d1ba2734d902e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fae06c9ac500170121f9fb3f505ca9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b503c770208d7463e62e39b49eac6df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d206eb4a20f70fed93b6c9ef5ab79f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b248b307011c4e058ff0875e52a3bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb0eaeeed38ab5375c301a43f95695336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a902ebc84227beb31627b105480cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e010b2a63e6c37494b5600f963526c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86438deb7258134bad31b0accf857f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bdf641a9eeed7b678646be39bc7f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc42d74e268f11aae96f4438c86058341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856186d7f4da02485d80e7ef69533f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052143f34c0ee7aea4e60b1bfe393099343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae07adf9e4e6cd80bd4a5d03c5eb02344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c6a0981f816410eeda38db9431505345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ee37b3b6b05ad0a6022da86c865a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6e80fed1dfac81d1b12ef808ce8d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde21550c3994825ea58d04d4b0c4fab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328387061c7f33f8d8813e02734e127349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29c5cf3cf2cf47c8ee680979e53494350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e007170294340f53564925f47bfb1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daf0fd07e0a2110689912bf0ed4cb9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166519900558c99f147bc916ce28b274353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef0ef1dc8b091d5107b06b37c0ed30354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95aea58a7bdc26b4c972a7191c0293355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3ea38832b2fec90cf06054f1cf5fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3e7378632e62c5233d2b7a571d4a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e718966e9526cb95a509b0f38b6dc9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f218765a499dac584d59bced7a37e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a061e0e6c69d397fb11f8519f7c68fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1943de565227cfafb0cddbbc4526a3a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a559f190f20549f5ff050d9b09bcf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00826356dd03026cafc0d8699cc3167363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ef589d8f808117b4c549b446b4d55364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90f9cda34a2dd75a1f158e08f8e193365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f038dcc90502f184fae21a59d51501366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84253e16cf2ecbe9514e38069a119fd2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc1934de8704c077b8c353221925e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfe553d360377e7c5f5e5372e362c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8bcd1cd51cf6123890c088c51b949370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c39b73ca5a5da25dbee79400fe57e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fb6ebd7f336e4b4d46c7586c77ae3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfb53af472178b8ff4c347a4ca48ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea98ee33dfaf48d4f580b9bf8590cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c15f64c6fd5ad4ab8fa52441c6a41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7883cc59a0d24245ecb03bc178b28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e8619c0e1eb44e636a5932597013d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55ea7f69b75f1f39f9fe162850fe23378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4deb378fb65a27b9b9f7dc7acee897379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e34fc7595afad833c1515336988315380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbfca60a920e61896e998bb253a0ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894eeeb4196f24e8fc7ed96aa3094b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c93d37413ef03f2d0a0d7216cfd974383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eefcecd19f38f171dd5a66b0123d17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5dd8810646a7dc8b90c726ca13285385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a55fc67c4277a9454755530757ad9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a3abf8ad25fc9bdf852d7e9473b4a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ba9f1ce675a7692d454ce207984a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d716f1e049361f54469269679e15089389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355295ac040bcf0c19be28ca36bc74e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de777a8589c66f9d99364f87de8d261391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a6047daeaf199acbdfee4cbb165ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800aa9bbf56f5f964c37fe96e0e3d4be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c0fcae83a615b0fe3f06da89d3916394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4fec825859f74733326fbba03ba5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb240e882b8628f93ac2c843d18c099396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87bb495a63f7ad9243d77a6663ecaa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c47bad3ca92747e751200ac3f1eca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef39acf59aa4dbcd5ebca00a4a4ad0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78849519531c604a13eca679c0e4909400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101287c07f8b737674f854f25a02f4b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e183c566f42bbb0abc51757f7c6bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4765484eb454d828772b904b77a643403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac808658736cdf2d5fd3bb0a6a0bee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f04561b13c0f5477b8dd64eaf96df7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa859ad1263c2a872112dada57e434406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673bcd2b0688c57779b6fa9046557da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9919f95e6db138cc7aae8f15420673408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0afa89a7e3be11c99466bfab21011c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17034679ff35929a01533dc63c54e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23466b1f80ab4e2ec5349ea82141137411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4b3bf53b18e5da19f015f2a0869c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed4e2e8b3f095d3085ed76bfda2d02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011843700830ea5657f46b9b9b76d24d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b874b370729c0cc116742b531109e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df135da0556fdbb49657e03ab2aecb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755d9a9f9868bf6dc8b1d8b1fd4a908417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046950dfe682d64e8216ecceec794d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b1df73e5c5e903642e7a732f29cee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b68a275efc870bfe6615a089bf20e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27088a255346162d10daafdf23455c08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f509a35fce3d09ba8d62dec5075035422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bf2e859b75317e77e7a98d61039d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752776b50147158bc62dca949ec0c7eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449058e75a301db5a8e221cefedb3c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf9d745480217efbb8c6546ee268f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a9ab39115c48645b05b8060ac2181427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c814dc6860f21e8de4b87e915cd47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30e11247d25690186446afc134b102429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f9f41352438de532b3874ddfd3069430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114246ebb109ce007acb4a814d3b4df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849131921c714102424a52c173f9bdea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e033aa43aa04cbb56ff7325e7541bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb951a0e6026a45190be42b9c71d37434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d1845da626778683e230a61859768435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36c2aee8228295396c86e558e43797436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b7ccbfc98b6601d5fc88376a33fc9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0b7f532111917e48a08bc6af521ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9653300ca815000067f6e4f1f3cd124439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10045d8e0b36cc545dc1eb799a4687440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a01af0856a24a2c18aab2ca2845c02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974ec387557edaa3b22451bd5eef548442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0ed58859e89c86898db3a66785c29443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812c93567a7ff50054c4d25c87c5b0d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d10c3a0023ef26c71f572bd4148cc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72da0e465ca9f63a6db80ee1ae69e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be76432372e714e08fb2158fb2a21ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d9d7f454fc518d6ab22f122919697448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2080fed688164420c0e7cd7fda448e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6603b2d0e985c296ad5baebd760ab7c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882dd2a8895d881204f0dda2902eb88451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c81a60a47377ea304c92f5a4f811f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc82e68318802ad4cb311ca32233fd4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a43b4900c227a9ff10ce1ec9877a7d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4533920b4cb2e737672d3ed7fc269455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c38fb625178353b41aed684bfdde9d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84362ed08d850503c8a44300cdb930a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de3d20b907b471badfd8953d9239c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda94d51a86d20dd9b1d3683042a92a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaedb53bcf94ebae5b16b03349a4af7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8803afa3e3b7c533765ed2ca3f142f0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2628be09671077847df25f197e52d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24b196f9d901aca157b633c31bb42f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9333c858cf20425f70155d9ce39647464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad0ff4a3635f0bab898284db821cc2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548112cab74db48175f421355fe7532466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a76e03b7f585d962ec1c770fe12820467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7a690fa305ba96ca86858713b5904468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4c0e0fcfb8db416f093ccf63136e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d2bf84d932a808032553aa87f01c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d95877a0beff863ea0a3d83abcdf88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9a1e1cf4f79832b9a81442cdfac49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61873e0186f552f43d9dc4fa212b0f18473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721d2537bb6fb17adcf6cb75c8f9165474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e1ba7394407bc86646702420f9eab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e805f8cdd20b715a7ff55d881307b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41092279dc64e257d69f87fffec31aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a132e6612f2abd7caac54a755cf9d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd173050684b404e266155f96d7ffce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697b566fdb56d3cb88f7bd41597d956480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b241221ce2449df68c320353698ec1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d914452d5514bb91534943d9bf26f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce33e6106858ed24f3c5c54e51ae4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe2c9597bbd359a44659cfc355b858484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a28550949ef9ab65bed3cd92c5856485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845c5037d294077fbd1a7faa09a16aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb95ec2cb80a09bcdf7813bf48716c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18533ad07993123fc5eedd775f2131c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6728e909a5d9a1e0b91727f9f253a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47a0047ecc820edcfe7ff717b94ca9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83790d2894e9e63206132006cee0deeb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94314a3cdff27e02d2d9feb3a4608c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40967818f400dff535cbb70801832572493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ee4dc1583d35090c126fa3b0ae9cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e39c79d7abd389805adf4f26a1e29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808da2c0d0b7d27e4672b59318ae263b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299d1f5a0f5f0aae58ea0f7da0e157c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a430ca7602549b2565dd379514d8fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742879c45fff33f2cd9269a0daa88c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac649454a6ba665268db6bb903e1a3d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441b11735120baf799a68c571c40eaa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288ee0f0745832ec9c3d1a01fb787a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146056e2e3dbd36fad7b5e1266707a62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cedfe7a06830a247126837b8c332ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569a568ebcb55f537ba033584730465505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea83e2bfe7589bf9d79bfeb09d74e8d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83782ee75d7862cbd31d799d03ea9186507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb9e5b32ab4b6a9040c70260e4251f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5020baceba9855bc94da0283b0dea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8736c81c1d6074866503f40772e9ae7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42d910b60a600195b4ccc4a2c6450b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b34e8a5be44559f715e62767742f85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196393ef23596f47d21f81434fb3f19513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c4d08ab221846257961d609869c01514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ba2dad3d78189500d28d206806887515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52b8681abe3d68bbf7af2d127488f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc61e1209cd0b0caf78a84416ead84c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac846d8b7106d3e1ee1912c908c8aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd149815da9827bc1042a1e0ce282ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c048edd771c0c310225c4024f859cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e3119cd48e663cd38cceaf5dcc525521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474197a59d06de89f4e57eec0847014522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bb8062fdb8068ffa29bcfe08c819d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30c4ac9054259d31ecb6c2ebe0b4be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943413181d7a7ff3c1fcd6cb8dbf324525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96410311d5bda6f2ea57c180f7e63983526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcb043c9491aa35bb279c96713d753527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6870e7fe6721c21f166bc729c8b8e2e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6620fffaba6329398d572efde0d18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d651e59abb02309bdfb0f1f084c98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393033de6e1b42c490dbecea30a67d4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2d156ca72da453c5016a4da6eb7df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d744d184681b24637b834a7159605533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab46f978c6fddb45e1bd06746efad8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6dcc689e29fdda749d4cc31c801b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2638248e34f1ff8cbc3f9aa679768536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acca822298c7a1f1f2bc9404007893537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2537fb69ddf6257ea085ad113160b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a8db040c81b3eb73c395f98733d5e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7553d2ce8586a61fc7504ab8263fef3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71727dfe2de4ee657097df06291293541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4b002d1446f678b9d05072476435c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002ad203c823f37e5bd09a9f3abdf78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02403073fd089b2223ef9cbf8af4d661544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8faa528bc03253fc63604be2faee5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643063ebb8098b7853304b48a12ca8a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e1310e40ca0383e7b24ac2f99a72d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00300f94dd8b8d0e53a0e59eedb6efd5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc3dc677e9a0bddaf178c6cdf12b88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f403eb23a489029203497467b74ed1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3f47091e9128d491333a080487279551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc53d217b80c9e7310b2814d24e767552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089c351aa86f19e005d355a57b3feb8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd719fa9e1e600951662bba5c6c74c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d37fbe4e7e43fdc4cbcbb706afa07c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b32ecc658737af452e469d399ce61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c4cfb6d56d1ff0d2038c8b723b251557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a1580c7532d3b64c6a2b25e3ea73f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef355c2652e758a84d69b69e478b5490559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb182b8857e2a535957826712fe08df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c155fd1de963bf9f6b02b1f045841f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564d477d359828e4d16b732787659c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fa29daac0717a919f48807e2a0f46563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ea6da3ae6c22fdbec7985b5596f20564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b24d539809e64c3c79a028a147b3f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e265bc05317c17a97b996d93841b02566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0289a5fd4a5805dc8702312a7ff7816567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43eacf5697b25487666ac349b53058568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a00e1493cb37d11fe3f8df0b46a07c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fff1992e2a75aeb1d3e27e81cb17b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ce8ad70d64a6eac804b7397d9b04a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dbe9cdc53223c0001175ad3e4525e572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0e84cdaac3f5f4cd3d14a631d325d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1172ed452f326cbc29489263cfd78d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa245923e20d6c0e7aa6c9b9ab74c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cb212a3ffd8746f8407ab3dc00b184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222080a50bdcebabb54b092cbf3dd4c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127703ee7042ca5dfff5ee5d5e8ac1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba627028e9e86aca88f64c22cd434e467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaa3283324b3fe29441ea97a6d051a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941b4acb43fd41b2a28b256e293db049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1a81a8200684d00eec9fd48d1adfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd07c671a8697b6155b4f21021988c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816f7097db32214cea754036700679912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5f4778334a144eb3b79a61cb2b1ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87917444e607e5b16114bdc4e6f2da7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62beba026ab303be9127cbdb38d1a75315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3b2cb575f03ae9e6a898f0790d87016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e324056f0b678a76f776c365771c8117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a802a60f8cab502d08ad411f0026f9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764dc89bcbc5cf57cd2b4acd7e4487019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557f54913fd36b64f05a34120b63ed120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82755f3e5b8638de6b513687c921a29521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd1235a88c43aeea46d8e10dae619522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebca424a605e5fd79adb547468418023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374cfa4694dbdb428256f66e116236424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcbda3f9355b70709f3941443b53be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35396506b5d7506d39504f261bac72226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab864ea9b135dc1125fdb480fc06bbfa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361fba92ca650d7d041e400e0e1284628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9372451f69efd170430c32e505e9ddd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02988445251e8cb986453fb037b610b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257b60d67135af9391e979f0ff95e7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86f5ed912553ff26887134fed62c9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4762088a1142c3ce763b43008c1abe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ffa0de3d6243e51065af602fc50ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91241e7194f862639e370b2109a677ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315517666f98c86a33ed5d29b749818036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397077ce4cc0ac82a1830a8d36798dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27f1186f69ced3df9e64ad6ffd1cb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7adfc5a8b73fe42cd150d0603a45039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30b1d048fa2d218916aec2b82a376840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c89554a21511b95f53c964de2565a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e22f947c2108c52cd56d833a364c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79342b9b5eec37c1bbecef7169bf8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10585b7c141381c5610552ac6518b1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7503cbb63ffdb6ea8acf3de76715dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5717267eca86aaf07f344dac6d4cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b8d5df885cd7230e73747d33dc01347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da80f24d1e36ba170429561c6bcc3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d37153199567b881a0a196c50a035f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335242d19f080857da712ca2af23ad850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb00526e76687491be001cfdcfd9a8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137574918fc2c133c9fa5109b02baa7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b022286b88186fdbed7c852417d5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297bb3e32eb89168b6ce78d1b70fa6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7858c1f5ce760329adc95998db766755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ff793ea010d6fb23cfe925f23404856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7587fe17c5f51b3f98e8dd2e0dee14d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7ce5315218059df0204dc61635b4058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4dd87e73ea5100339fa28659afa6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97164d3cb3e154a754c6ac8203465e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d2701ed8b2b2a176a9cb1480daf7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4928bfa93cc8ee7815161ad6e8ee262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3c4606fdb72d7af8021459aaab5ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45876da9b0343d3925889778a6c121ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1371dfce580c9277a29ee467eaf85665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0f710a9c61e173c6141b558ac70dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01a042b4e86d51d87c0b2902a2225167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714240d1f3f589f7eec23a5840923e1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9090b8590a0ea388501201a5c4172d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245bfc2829f82b4d8f22afc552dc86870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7c0296ec9f60d554bc97b9457871b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72b892f76b5e1f9faceb5d43b98c8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc035034c02bbadc09de70f673d4531f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9b9f07aee93bfd9e1140e50f8a47b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfc41ae54423a2d44616f157bbb1e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee25134521f8184e0397b157079b9d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef56785e91ae45389c6980fb7d5e7a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45236fd2cba3bbebf7b1b705b1ac8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f813630c62070e5bf54762df4d431679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7bf693eee1968966f3cec2253d77880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba8fe323f1af0d1ff4f5fc2426637881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76b659133512cc1e4ac3564cccee2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea9241d2999a9c9178580fa02c570683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fce88f9ff02e3494c6eeda266b7ff384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e23e555ea9d96a5623f42ee54d1b7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690591812ab25eaaded1cf1fd66d6fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25b1410696711738783f932865e77e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660324803a30d8035a1264b6f8bc264e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b357188ac4fc2090fb63880fc7d675c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebad8c6697f09e7cf4ef5dfe20b32e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffe053632ce2d3cfcebd2eee90c87691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d24c8be5244124aed042d4bdc1b5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a344d8444e4535f4cbfd9f4c55b1f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d2d7c32d3e2aa5041881615123fc294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e2df1653ec39d7d1ae8e6f1ea4f8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434457c6d6922d8243f14a70a9cf779e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30474d9db7370f801e339abcb6806897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad8e9693a39c1b5fe544b41c24171c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7bd2881d475e5e28c0cc8c002da3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cdb6f8848dcf330561f24740bcd51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c202573cd2c2de3ccb5444c2183e90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc67418f82c231cdae0123afd3bdfe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555520db314390c8f28ab8751acc81b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d37557e3633e842e94173fc9556e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4a2e9a9910228528fb92dd18dc599105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980166ff2197e1dc6def62636d50f77106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3799a22817ddc0b62af60906d0c11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40682793c5dc0b725d1255749db39c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeba0e55b1e9443c9835a64cc1f683e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36614a9413700d654a98b64fd547c53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc601ecd6a564f5f4551ad7ea719cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52a41bb53f05091e870477043d6c61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e925b320890ff40f238f0a60b3415f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d11825455a4b4d2d4924249f735ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab5745283052a72d08f0d4072a5ddc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b785f993fc9167d0b4b7243ad6654116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643d8e2febf7ed82a4c3a5c6ff0af54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafb5f93e2ac098452fa6bbd1ef46ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6f055385ecc53173d39e018586b93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c68b235bbfd518f17e5f001802778f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fd1410fc2a9e6b0d4e0ffa1270404121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b98ac1ddaf0b3127e5d034aed4f31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d255a199d6abb11f4234d3d6367c705123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf5b3ec920df1cc29324e725b8c2c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613fd7b1987c64932d19d62f03f01c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d860c84ce4b5bee9bd026ec6e31f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46906e765cc2bf631e70a515e9712d4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae393cf74699f2d256df67d800bcd3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68437bef520f4de2e19d6cb3fe9abd99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ca336e4a53aefff956974bfcbefec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623d76de808f79cdd24595a4303119a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2190fd443700ba629eb02861817aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7955561b49185e00f6c3c2381bbd0a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaccda8891bde12242fac590af6754134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc080e21595df5afc6ae4688abc7d6cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36532f3347630ec02842b8afa481bdcc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c0c9522eeadfafdc3427909038f75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d66d70157a4c832abfdb7f06234f10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffba03c251a7b848b92c56df04b3285139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc3accce0c2e17d875a19242ba0b5a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c75510961bcd7eae72c08d0206832141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7a500cd1a509a82c1c2e8e85f04e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751828d84ed537a564926a0170cebb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebc2f5e1705e2b38aff4a2270e98c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff52ce7d1e31db9e8990b8c54cdd50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33763b65b4d7531e8485e2a4cca238146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7613b4bea1f7975bce876fe826fbb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b48d1d90abc87446b90eb35bc7871148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f72da433ae1e1a6bb43d94d2643d12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814182d2e74ca1bb1d3e50d48be098b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7386508f80e1bc40d4a92cd29bba69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57e5f34c3f018394304e1bb6ffa0bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af60edad351a051c088a179be7d19b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5766f5d3b183ed285f2012facffe01b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005199428358006f9479c7ca72519509155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1ebb93a87d8bb9e147c5cc84a15ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904033e5d0def7e57175c311142b3ef2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f18965393a94746249edd3589a54a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beeda1539bc8b1a23bca6000f46c6e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fe089364b91b418d86c2fb0f06240160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e16143b2b66a6cf933ad731622fd65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1b7784464dfaf729f27758a8d4ed8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14deb1be2a66fb1ee0af22fc3f063be4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4185b7821d95a97e3527d845ac019ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1181f2aabd16854baf8d2fe94b7b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dfe29e9b23de098f26a557d9cb7b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd971302c48d66f47abec9461d7496167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3469f0fa0d8249504a572fd689664cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1de88eba888896ad299b1de8ca5d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e80930f24f3b45eb254b7339b71e5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49203033902edb6879bab07203a2f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4f1dd1373ea7360cb2b58305ee272172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3b1cecdf8a994fb13d80677c52b8d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac09b91142167ee4083ab1ca1c9d7ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb57eda77b6a3fc7ef1d11c7038988175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ac9656cf791145800fc3f9b6ee512176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcfcbd071923aaa2474485a2c790c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b85b009fb097f30b005aa9a2f873c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1a42bdb492844c36a98d644889e6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737733c9df8cb2e83a719dfbea05789180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd670d5571bf6296b198d7248e7d2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a3848798461a0df19ee972e7230e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b097c573501fdd68e753acbe502b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a20aa56007a379dff3d5e046ccc7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a289e9d9ffede345662e5c6aed42ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375b37b6c50adad5701ca182ce5e2fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df26ac14861e1b044fe01617e6024ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7efca50a77a00f02d7090053a6e18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8399e0a9ef52e5697325993390cb7fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723b9614953ec26de96931f8fd1b736190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c056d44ddf25d3ebb6e9facaaefd97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfd4c08dab5cebaa43165cb6959777192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cc4375cc64db5115a20ba40feaf05193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac275db910e838b2ca5cff1f6bac4a92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d178b8116c10cf05f874f366f8f18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808ecc040589766fc1bb5b44f2b3c00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592326a4181156a40ed8adcc9fe97166197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302215745113af00ad604c338b0a2d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74422df022063c83c737d0e5561dcf96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d3b5548d195f9adf154d39df58579200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851acdc6144b54306fc4995276ce0a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad647ca1fef908f211d90455d0d43485202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de53d0a7d5cae222ec3843b29b1f39203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b469c28549fe09186ac96158da38b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd2209b87d777c1f087d9656204014205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07bb053e672713f50c4fd41350179a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca418d5fbf8110d888ff9f0dcedea3a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54b1ce9b0c5bda624af075b8e0251b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632c63e4feae03282405e536d42b071209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e910649b30c078139cd032f4abc21210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f91b53ad6412a4fc93d8b27f8490a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ff4a628321cf58cd00e6e7b37ec97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bacc24541b7bb670c0621eb9b5148213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976b3175e4191814e9551b3210d4dbb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b64ed98d1f1caa13939156d3aa1991215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7ef81d10afd038b98c1c716571bb7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6e48d419ec0cee97792a9631e2500217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f166056b18386bf51bcceb1236d057b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f39bcc3fbcb2e1f3fb37694cef4bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae8f4671e8951d2d9e4ace90c435a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e00cec1b781583a5a61a2e77770271221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e19deb95116c551394e7f51230cabc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf1ea57c3a31b9f9a22556d6b84be7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581a7342ef2e54fca2818a8afe70b41224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf751bf14ccfebc930fa3f2d00e92a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7672ad276e5423c6766a3242942055226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d6b58775a5f1b8af4f0b10b4a1149227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fc1fab10f60077ce522c9d8e8462e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fbc075b276f67cd8daefcc1338cc5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f08746996f2746607093792e350ce8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4945cc90e96fca7c5625498f7db3f96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34a89080c8b3ba0f0fd8954ed6e6e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e10ebca4958e54d3788a59219f0d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eddba9693b47790b2c008d085ac3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1cdba8b3f847629a0f3be827d5b7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681d44483dfcdca12bfd34abd4b7c92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5780528a4c52f76166c712944b9ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a9badc27cc4a273eb163601d200f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788305af7fcb676f5031d1b30b6ee8b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830fb4ed7d5442aef5d1f753890041a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6ac6e4887a265ebdf7aa107b7a6bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd084940134840f883e11696e83b63db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2c7d1bb1dc8cc031c77ee5a8ecb41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998101bd8456880917d19fb9f0eb5fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd331be36700ec9e9055e8ef1cd73b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bbe1b843338d889b68f940ada1d9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233306190090497ad233f8ff736f85e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414c0fca6f4fced1cf7271f0bb32ad6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d32516d2764e7c6c11d160afb9fbb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5af915867a89c23975e054050a56a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6245ca545dc95ce914df8c7721c616c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36a4adc1174e7581ae46824eb7d712252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2621b818837f3980075724e7f7e22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abe3c6925151bd426d546169bbc1ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645412514b86eb89f2b9b2524e7fc7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e0712a853103d9a571b8563df6527256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260ee6c18d6949549710f0ff3ca8437257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d96c34877bc89c923126d8b411719c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83289c98a8556ae95da94a1a363aafc4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb118e9950e97533d531f8dbdb5784260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782aa9d8921daddcc1cad2a5c7e83440261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528206df51ff6fa5b964d2250c23f91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b390670124ae04aef02798f00687e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522557f567a76af332d51ba46ef9cac9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dac0b5e6156b8cfd96ff1fc156352265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ef6dc7c9c4c1e993e912f6e2ca59e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038df5d9d5a0171320f4d5242408e353267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9fda15a6445f12386172d4a2e5445268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f1823493371c8a3fb9b05819a162b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9de4b217100defc3e76172bc4172b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3fa5e82cbaa5f85cf4c7f6d1bc511271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e9f32c017c61bf14a87c5875fe39b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23399adbbbbd86321c1937a0f1788616273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a01abde4c7f61ecd49e07f3ba6ccc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26d92a630f00c743dc04386a00fd63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a24f1d006127d5fc08b4d1932fd92276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9209365580779f5f8b6215a84f6d36e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd6c9e33cf656cf9eb79fb23e906be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657709d611e14ca4169a915c29b043d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc98ab95bf05d06090d1a123a2e41d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376136ea548bd2a95e87e1dfb3ad1ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f528576c925d8e0cd9af2e7e8f69b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4993b5ded630ce3710dc4d21962a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cacf726a9115432cc423245f6efb19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb91a4f2dac4d375bd54d63fb99fe7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f11fb9b4153fd5b50cf203abcf8b2e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8eb4e7b93f032cfc0ef63a8781e19287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541b675dec80f9ad1349afccfea7f6b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ae8fd6afb162bdbb942a275765827289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f59f9ace9b4f4106f1c43588a2d261290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98986e9e1cc8e8c5ba6279a39f6f3a03291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d016d3dfba532c414f4bba3a53be0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5ecc23cd08bb40e47784876418bfe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a36f23c2c27bc1b8cbe9de26edcb04294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680087176641298334f00da1a05e44ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835c263538f743603c1f468cfd834c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b288b8aab3a2580b4835211641b25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6654bf506e7bb1bff6a6effbb209212298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d940e5ae110e19fe1b27f82e54975c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff882e86af41fb19531d80c0116af3a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbb2ae5e1f37dfa7d06ceb1685437d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63214ee7efbc0290248760bf1adb10fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8761cd3ce9672e22a85ffa900505f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8abd2719538e8bfe30eba6962b8393304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3419a6a01767d08de87891facae0b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba656031f080a8dc6af267cb732e8b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b471fa7e1f4786618d88a0efcdb8271307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451b734e36b3f55b8ee9ad960bd0021308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473ca0a271dc6b7b64598cf43f7e84d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfadede7352d585df0b8f78fb6edd0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b17d849e871e4ac2f3059c8ebc2b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf7aa8b184c050709c389ed045fb5c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58637c714ec1e443d987d9266bc05319313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485657ed40c71d6742041f3e281bd5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f1dbc6c72dc0433b9a148010bf8dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d09922d0ee08ea051720fab42bc79316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53aa635adeee34d19b59dde4601f650317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1063edf47171ec0a8c766180aeb6b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cf3a75f2297e5ed84851ad7df160d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bba5bf4e6f2698eabe1261e3abf4b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2604ea5619333f556a627abadc559321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e0a725eb816a21a8e82e50a34b65b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b71c90d296a6340381484708fafc2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab254f427b1f8ce291eb83274a08768324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10167e00edbca5d4dc55df43d588c63b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f649509c646b819b3bd68f89b379588326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b105f02fdc4b383fa067f42e72c00a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cc7311c13b0c4dd81f9ccff84c052328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71ff1987b3c6832969b6adc3150655329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166b6fc1a0d00fbb38a97bae1fcfead330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabae03b271c836edadacbf14b22862331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66649bc0610ab1e4ede94ed94d61f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318ad89fae672b5e1165351ba29bf12333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5a9ccdff150405387206f0574b153334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b315b34023adb095f9de7f1583dda1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272c43f4c5b6b4f3e73944fae00136c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b7d8e4cc5697f7b32efd082a810bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c67cad6d21add7a60ccd34fc09c189338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c1f7e22fa073d497f9e5d1054a1aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0a2c20daecf10f3835b7c3242c479340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483e13d79674b68092e10860e7ab972341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f22e00a1da0dbbe299060f9ff4e29c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745ee8e199910b2c9d61c5bebec3e0f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d70bb4d08926325993bbbf665063a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e192985fbb63170264076a9067407e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907345a0d90b3516eaf23239ada6bc78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134d66add7155e7666cb25305be8de0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf86a7e88009130db8459976caefb3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbc6d6956788ec22ac3f91980681b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47f8bcd56599f74686d787ef06e63d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cc527d95dd192737b223e4d895a4a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28976b56a23a9135348a8de7c1bc3f1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d04ce4a8f578c7871c4820e2054e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2151b18198abb1c225519bd14980a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f70ad3333274c5f40883b2cbc0b29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2091b8297d19dd22c422ac6b3855d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3987ecaaca106846c1622fd4718b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e81e4a4fde3b26edc6cb9c7dd95d76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b34f809061b468668ebaacc4c5a6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59b2a32d63c585291eb1d5fc27f79d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4c9103c698a208ad2ceab647666e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04358b7031babe13a1b2e2bed0a33b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e04dd1a65c4e4df94c4f0dade289a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71380abca5ad05a402f59a0380e74453364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3758d4ce6f522fa1f735f2add17a3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaeaf036a7fdcadcc9e8c00a0b5de5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a1846ad795daef02ac4fc2f09ef1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453460c712f0acf3f5926d4c6c86c4a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e205b035822cd2bdcdc69556f71cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2a1a7511745a6e2c920ed36008863370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176a0e42f477e422cd8658ce72e9420371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7beacf33f861807925bc121f927b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a223c7154400e5bf3c1e31886c652ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0287d1d2649b4af40a1de472208a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88e59936c95f6e125615420fc62c13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a2ec8b86c8077ac940506232d999c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70415898b4644895d2d20cc35d938aeb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d2569b58551f520f05cf528513ac0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679f2b13e8fed37d3eaf44a2d6bd400379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80653355d013a93efc000cafe4d09d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f349f3caa08585a16ed1a5e9c1818381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368783f8c27533d532aae15b92ff790382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc02fb0d50cd97f975128c5fbb3dd45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0156c742d8052918accf93aaa49b9b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e3bab6dd9f83d4eabf47de625df50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a4b099a303854239530c18c473cac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a8ad986d3e8b5de660a51a7918aaa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695133530bd7d9bf0368a7f56ad2cad4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b958739425be3987b451180ff2ec1a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6881a7e53ac948c8d648ef259e09c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886a581db49a27c7051567687d6e68c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604309a05681be54cd9cbc3fff87f05c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6271cd9bf3045994b322ed0bc47917393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e9e297d4a32ca0b09031e8f0f229a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e35603703c8126be44cb5cfd7c23eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0790491c5fe751392e29c8834419330396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02196fe815d56abaf5f645c309e946c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36d8c4c01f8fe18bab6ac29e95f450398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9693a9544ada46fa9a3608a7c4f109399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7b02d516e58f2a309f10b82f029e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03811b9be1c0b29129a96ee92e23d154401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a990af63b79757c36608fb71a77c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140617666177a56ed3d39c549d41cde0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59facfebd1499463c3b44025c385a391404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cc25c1fbfa2b4675185b521d49390405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433e6e78580ef91633702abbb11062c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a517f9b2d901a55e70419b3b88ac1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d53e594e376e2d5fe0c3c90ebfe32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03605b8f49cd7dc7d1de591726d3d46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166e35124f3e5194ee71746ccebc49e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5714ad4b6d42a0c649b929d8cd6c00a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67695c6d1cb602658f943d36782cae2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5414dca751df80d851d95823ab4ab9b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73f5defc3575ca2c91c027fa7f0e93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4748a9ef5ecb9681ce4e9dcb08039415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5d26c1e31c75f0c296d85ef8977b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88732694455123301ff0f3c14428ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c26407bfbd39cea758477c4e4d418418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219cd1d7fba47ce9475bd570fd34a98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfebab0370263e4bc57c5f1dac65cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3ff5f9c89be4d91543ccc082a4368421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d5b3c2a168cb3b9f2df240d76c646422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159e08eee98ea68d8a6dca38d707d6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850938ed4f86462efd6fca4e0f8e4e53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c8c4f5a3fda5d637f70aa90bae558425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4102b2a484b985fc772802deea26457426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb275c7eb9276283bc5f7daecba3d3a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1885258fc349cc67ecfd871051a29d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62510dba6aaea2ef48deb970f8a696e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8712ca864408ed39527ef16c9199b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ad48c72a3baea25a27e38486d1aa5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5bcd3dccfccdb3d4a0dd55cb58ec6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7922d198802ed9cfe1abd3fc5ba41c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235f70b85d46800307ec00e880e7c11434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de13f1ad30e9190775490fa4bd7178435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0742b3a96f257d7ae9ef17c8bc9b3fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020f588248e21501f70bbded29e5a7d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36274cca3ee5515195ace345f6c6352a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78945aeee062c0379c1b2000d047e18b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b6dc391fa09ce9d38488a146972bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772d894f0d90f19aec7d0d0ea3c980e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adda0f13d5e60a6bcc4c98720d17f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4d0cf22e929db1d2804f5b7e6e72b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7bd36113141cb458c963f23b582fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c49a4dd6829d77ed8c4b1b32df56ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3e153049eca55a712f55bc642c948446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3723df6b54276443d1416176e911e3b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe20802b2545355e874059af118368c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9f142b74d788d9e20e802369cafe2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdc22d7b52e4a2df1245bb3038d356450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2716c49aaeb7104b62c957f7774993451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5fc68475cac2c50adcc951a6555de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88c289f4f654d4843a088633a57442453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bc577c1afe40c44407bb4d6b89f0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793cfe2ecadf0eda1234b2b07dd4ac2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db5e273d82b311074b2959ad5df5e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1884bd8313a708f4e4c8585f75a0fb5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806a19d3eddc3d01d7f30860b670f82458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdeff32123fb8785b4cb9d9959f93c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e143404a16d4cb0453563a725a4256460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e259b4bd4dc8c2378e21469aeb97adf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7852774ad31edb7d2c0d0178bfdd3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37f8ca438202efb15792495594f3b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2bf64a276915e05e063ae2858ee84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512aca0ed2c81b6c842bdffbcdfd80f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768fc856215dbdd598ac7c6192923c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb986fd15c1245988e0afc2696012c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf29479926adf5444e09093bf27af6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d8c2857231feb97c9c91a6e3d344d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22071a93d609d48a5f76731dba1e08470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc7575a367b7cd092af85d24f58f94471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b66e1ccad212847855e00b333549a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba71ae2294e3f1bffdd857c3fc1b9f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f440c6c25b39dade496390f3065523474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7123d34146a09592ef263b9edf85da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e396baafb79cd1cc3a4d14d9f5a920476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cc398f06d890d56b398924fa9fea2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a598f93bacaf7cff01469a00e3c264a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005e27ee09a92198f2bfb445cc36071479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10222d4453434414eb58b996a801f86480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce67200e36f1e9ce00a4d5e83c1260d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013d45ad37d7f8171e0fee3f3e781f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea05764d0ebf8f466c605fa65cb875e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e84d53a7d9a0f71a2022d224b9545f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ab86bf76a1a366526700e84a284af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26066e6f3c63fa894d00bd270e0a186f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaad2234d125fc28131a9990707752487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69c51206e53c7de05b43093b1cda4a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3b390850e1a6787fe53cc8007e236489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacf1e60063775b9ad333d64cb395ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90564255acc41699b4e183ededcb0afe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c183dbcb7948f0127a8897dce72181492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fcfe3a5b487860ac00339910fdbdc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64c77858681915de0e0a4640964902494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eee4210ef631a09d3ce1fd7c96b95a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ae50c84c0db1f4e036aeba7095b78496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec798a644ef23cd690561288ef0bc46497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95048489aa7a5c7bb3bc2647fbf32361498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f09bda976e48de99efcfeec90464f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb549503aa6de4a7db31eb7588b9df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c052ab939745d735d3ac0f3e7509db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be930994b8bda51d3db09ae7f87edf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790b100ca1525977fb5c1af34af1aed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e5f14941453368d455aa2c390c39a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712068c3e4cf03c91bb78fed73f9662505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a59a6219d33951c613b26cc80e6b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e324549cf8754abeea49723745efc23507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a97a2c09d01cb56ae28f9a6c2115eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7524aed544f57feacafc0de2c457c6e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f7b007a3c69796d50f93ac5c8b6a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4be799a448bee729f66a03919bfe7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d12aeeac86a2b14dbcda553d751ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d21b4960c604c0197f5ab63ec9ab58513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5e1567b1ffc6d1670e1ae59e06f60514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0e0f98ab204fbdbd46dd88a55bedd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccd40925e23e121c55bdb3f39c8aef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23fa2a63494bb94a5673637de6ce23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724991fe592aa2544584fc8bd8ddc2f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fd47e9a56934eecc9f5a6e34b43f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e8f649d4d0078c98dce978e6a2f09520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad15f219ed0ffd9e6dbc663d6f0ce0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27dc36bfae77222607d897fc9e86a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e96282a73f41902f60fd1d5806244523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc62a17e63665bb2ebfb053c6057f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974093b00c74fd54cb1a434b3f159d29525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebae58f32df71c9bf22efd3374771c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776c294dd80e6b10f6926c29ebcb455527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c3dc34f082fb61362c236df345759528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9d4167580abbbaf4b5a4f221e564e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863138b364440c0ae3858018e92ebcb7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd2efc76a3f14e08a6aa1e107c3f2e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecea6f46906fa44a3688294e24a569b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee15e8b7370d7a69b740695f4a3f2f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94297bd1b535c55cdb498c9c23bab20534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7779b626a996f61302bafab6eac94a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae316c1e6975bb873127c797fe62ac19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30edc2b80215e070bb111a3fb4f724f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0187db96ef081592892831d300536f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09d75189f7e70885b91c87b293ce97539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701818c472a937ffb04aea49bf9009c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258c28bf09becd71abac29e57f3a134541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9eac3f39851f0855674a59b9c9dd97542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542517cc44eb4fdf4f8e1700b5cc11ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d7beb2e3bd402c898f26a152c4316544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239604d2cf93dacb65c6ed6906392090545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece088fe9954ac2a3fdfac440ada1d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973edf5aaf429931eff309c808c552e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9941a0824dc827ad809ac9196cdc218548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c0ad4c68339f30b9dbaf99a8c97c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66845b6247d4362652f195be7b6bf797550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd80fbcaf43deac38f013ddb24f5d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569555c3916628db14b666281400765f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6111093aeab3cc2738a72d55bec44553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741a0a3b0b7603d18a3a6dcc7c38c05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbf5dc537afe0c797ba22fbbdb3184555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee533483cd3e79d1fce0fae98534381556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafc31da6431e34a639d759c303d0df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0976e0a106fa930c9941f4144ea24558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424f1a4e984f5c233fc42cc841bdca6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f101ed1cd3ff52f99a62fa83ae38dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71eab97ef641e7b07f17898c32de99d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0caba4ebf1f67080152fc992cc79b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff274ae9ab27728e6419e1b03c50f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d69f47c21c172a6e89ecaaf3702266564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fded4f1b7790ab2b8655703452fcca4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4d08712e6f6c54faaa66a538bcaf6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ea1b93220881c74d9e8bf1f3d7b35567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9eb4e38a9a88185dbef94f4143667568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d23119113eedf372d9ed53bb21b29569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c086c67433f46cb305dcc153069d326570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c977eee54793a947d6e473362f1e0a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85ed1559a9b92cfae4ed798c8ce405572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>