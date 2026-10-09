--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670a024502a89e0e990f88618c9e5351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987133f124e2abe7159c9ffdcae67e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cae3cef5f820448578cff69d95ede63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43b8892968eccd26f42fa7e3d283144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b0e1941fa62e6f0f3b7e1081ec0215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afce79c0a7c210cfcba5e27e80e2acd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84f00fea355a6de4c5611bcd16bc137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21681d1d7966b115c3361b808be9694b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae066e9212d56dda65c944cb8e7d1c599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17938dcfb0c66bd614ed89174c73b53710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc0d6c3008a55977f151d07e17790811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfef56222377f8c2122378d25aa45e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7e9072a565a178398949caa371a6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5c6309b97416e237074d56d0042b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f4a04855a561c26fabed1d8e8743a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4eeadf719140ac9fb93a84882f838c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320145558c29b15b078d5a4551a8fd0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66093c3ef2c377d09f6f67ee4cb31e4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ca558bc51e2873b1ab7063196061a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533eee36462f67305d241e0ee70f88a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a8768fd67ca1ea5caef5d1c14960c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572fcdfeae509a30b6d87107b15179f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9c6b4c57f4692f7a26c33ddf985f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc338c182c36737566cce6329bb33b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc9d436aa51c290dd4f8252bf1743625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d0b2ed70bace632aaf908f556676726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171e5f144afd05bcabc21dc215ae4c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c49217d3557b458818dd16face5f7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb61c03b62c76812e3800582b0e4d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24be078916a7c17db67a93b0a98f4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33af684259f1f24d12602a4530e5a2531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64b1750d2ec0792a4ff34ac1e7cc7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848191424189102e176d25f55cabc6f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f669b5063450633315021f8890d9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f79b876b445f2372837b0220db594b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d2f109f2f6d7ce79f8f967789654036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfa0b28655025dc8899adf92b7730637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da9658510992f831548b97c09d274138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c3dbb2f5b9a5899ee73ad3b572dd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831651b209127c1797df3dd27c0b951a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e06551657b5cef52dcae58ad3771641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5b00ff6f45bda64cc20bacaec4bcc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e63fbbb5a48b19bd10093aae50f0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d3a75f5a6146f291af956d5ab639744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154e8f83dad1b1147c9459825afb85145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1528a114a36a92bf4eeb6fe12863e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c14462031809db635286159d987e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dee4fe45a16344410ad6626df997548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52673d7865ef5d1920332d777a8314049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe2c5a266ae7a507b5ce16e489e30c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96949169b104b1d8f5f7f721c62cd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf533153780afd8174a7b7f00a8c8ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1fe2d8fc00e7079199339f1c2ae2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171fa6a5b843035c36f1f2e5d83ec8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70411e5c43963371d63eb081dd924d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9724d46fe56cd6b11ca2a44ead520c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca2384a3860db102cb4a8a03da9c3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16561dd7665ba13333fea66f3b498d2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12c97b4507a98847361580acc6766359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163527b0639fd7d711b495a2a9efa2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95372351f2f5407895bf1813cc2d0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae119926340e42f2db56de7b3020d3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e980b258492f02ab852d645ff4b8863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb517ce1970c8bbd426831cd3dda09364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa6fdeee74ec97d0a57f313cd5e02e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144205137e42ad384e71d68dc7930f6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbd25ffa16206d6a729c0fbe90d66167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22301dd20482737963a33d4cbebe1f9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b5955358fa5c639a1dcce791683f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca528b825815e2771dec72eaa63d112c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6efd213e0d98544878ca17558dfca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca23a173318837780fc1026c747feff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864d1d5000d1f4080edf6a7361343a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb23ffe654a14935f0dcd587d5e439c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428294876f1db699f18eb2b323fd220475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb870644629739ba17faa21ad1f336076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da47bd03318678c701c4c0ff2ac53f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474987c71c2aa9776a966d948f3d41278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12b09cc6576add9aea0fb446f9822379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41a8eb44e9d71d400c2228a49c731580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1e24d1e9c65dbe83ccd47bf5f5e9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76dc6bd9b15d5db622295988a1787782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5ad21665dbd50c7a570ad52cce5e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a77512846a0a9085dd98f11141b53584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c3419a46ddedae2bab70945d4304585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b177cacdf9b60cbda3e1275522a5ec986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe1777c87f2ce1afacdd5518173b0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde18134bb3b524c224a4dfed1462d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c75d4a75689304f715d5e137a52ad289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afdc011186346c1e127427c59ec1b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37051e54488286ef875b726a83df5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487befaf44564bd9e2ecfcc98c1ed0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00d4ebc77ca1b069297aa704af8aee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e82abbaa2d0ab340448486ddd116694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bf0bc70bba3f83e19b1ce6359c2fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f0dc474d86e9badfeaa2f9e2a00be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88ec662de845bf12f42ce18826176097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878d3c331dbf8590349af9524701f6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da797f9bb4e618bd3dbba4161aeeac9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfae949a515b5f6b38b10ee284e5f79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a727ffcd352ee76a11b0deab4a83023101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb23e5ea57fcf1443c9b7d98a9d9595102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288715b671c1f72cb2cd6971b8895822103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f655882bd50f50f1fdff378cfb586e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6c59e6ae00c89eececa8016a274e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9db457e4e7e466e5fc48e15fc1ad0a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654737693ead1347282299981d2723db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6dc0dc90d9651f059a9ba9e510894108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a24529b9d82097269f7c1d70d2061a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719052c95fa9244b90bb5316b0aaf8dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2f66c82c0b6b43369c51742c125d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5caa31199caa721fd903639ef5394b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219eae49306de2b547da17fbf7ce642113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4328e91776b63205dbfcf81d344e723114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529177e2fcbcebf2e85c3eb4806d8f7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56da11e17308bbe89d8f297012c91c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6dfb1b20b1235f464752444f6e63f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676ed84e2a8c0790d011f680a123d3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9113c09947bce622cec320d3c1c39b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edf858a7fb68af0d07b68f9754e642120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a762b9e17c1a3d1a54058c13c811c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f880d17b30f061e621281e68b7daf20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145423bd4a7b504604327d2ab14828a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7268f5073e0dbdab157a57fb4141a97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd34e2b2d0f1d05bdfacc5e8e1fbf11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082b733d0e761baaf011b7d53bc276a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6e2a1c3bc92885bf67916e4cb7d38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961ec78abbc2e8e4f6e30c8cae41b77128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb47e71af6048d558200377c9340125129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde08693426d8397a3fde38ec2723d5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad7aa80b90f059a4c9a4c243abc18e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de5f1112b566d3a47e62e1596f94ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fc57fd76d8974460049ba67167129133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde5c68ac0895265d84aebdf62b329c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466bf3973ee443278ff1bd084520432135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e447f1513373fcd7bf1a3c1e2897f9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc924505486c85191ee731750a01b893137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc02fe20373fa7bf30ac30c60c35930138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b52bd6dd3f325d28019b2d43cb5fb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22da90bd666639aae1e6dc008119160140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6cdd763674abcbc55e5108a7a0108141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737340ef1adbe2a3b1c28a4826191de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8893080bbebfc71cd948bfe60aaff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdaa0254764becef4d7add2c5f2006e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018059714c31585bcdb314f07797cac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe228896b3943653bc0182a74aaf2ebe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e480632b1e3eea9c6d983de5b5854147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ae07798cd1214a73430d1e8c709b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81fe3d0340984983ee7a3d98234030149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a1cecbc81dc4d65ae10b51fff4e85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff160a8f2b2d12998b4d2319189feb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325e91f27e942c20e26ff537b14542b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32147ee50097c21dafa1a93af93c790b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fd10eb43ab1649f04536a2b361410154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abc363948c24b7e5e842601c357bf3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4c2b00c04e7843b42882f1441b500156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2402ab7f9e0dd4ea5705f47a1b3fd8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55c3de339bc0d0e626727e99259e17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd9351ec29a72163998e7543423c18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d9c16359bdb44cb596a7ddf1746bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef856af251ec3a7da4af7067a266328f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4057b056e4ac60d7d091ba39ed14d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82a7678bde616d12d48a11029abb98163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78dcd6832a702dd25e18895e23be2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d822fc65cbdfdd106833306b61522165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d859ab00d517cae04436fb526d2d90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e130e8d62581827df1ee035c5c18260167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c89dc3cbfee24e779084534c1f15e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ade6cf5d1566eec8ac9bfc49a4798169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123fcf5ecdb64c8430b17e83611a4f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136d339adf19e5d88ec78ed9a1e84c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88293a8bc450f2374fcfe28afba09f14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535c8ae426b717e098c069b0c6c02f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e33c512662045e8f7d2252c40a1c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2edb1a61c86c0af70d7ae10fb6f21a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8aea0bdc6d621f2bf0a34e050d79e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d24f248283340db5a7f4dc993353c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fd8f7f8ac88eb6339ab23edc04aa2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836843b1793f0cf9a192ce2f102ac80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2a6aab4bbe3e62e81ba6356b03022180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f5ae146e65227d2c3b9336b025ff6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126242a0988a01fd4b9e15323aad0662182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38465f5aa2486a0a77dbdb70426e5ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4190f38b8c34b739927040e54ba38e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de972bd7efc728f4e5b70ee20d6a4de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051e94b41f07314146cee27ac7354a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590dbba65e0407f2233e860d93391b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb648ed35ba4ca810fec348db84cb43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c749f47e9fc9623d11e3448bf8dc3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6d151b966b6946c23d5b04089ab9c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171432e45dce5e8b2f4596445d793a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd492802f1df8394a223cb11e82675c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913124f99bb7e706dc50a5476e81e66b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c44f42adf7fbe2258ff25365ec0ca8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433af06bc42a1317047deee84bd9e05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4111b8757ebf8cd863bdfbeacf66024196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759c2c4c295c81a2e26f2f6d9fbfacb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22129f39076b041fdf329c0efbbd96d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1839e63de356f050a85e3f929d763199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34e572a21c4b66112bc4dd5e1eaa26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d320493a273017672296ba325e74c91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9f9687b8ff7891874f9609ed9cfab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2388848fc7fd2d4422a7b12e473d3b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b2fef66ee330c690af6e74a84095c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721e08e9cbce0af74081dae8d7e0ced205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6603c30dc1888781bee29f5e18e115206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2eeb7a4c7f53011e07c6746f4b8a87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571ce4e3d6fdf498934e8639c1663e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f996a4acd38a0b58ca685c248d9594209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87103fd78c0ab7ac2acead583a58284210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1b292ec12f3e7b5d2a069b64c1642211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b50055a85d78bfaca005491c43c987212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed81ee74ebddc01ba09c4728d288e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee59cb10265485f9a7a2fbbd6ca2ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509f98dd2980bc3a82baed4db398d7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45749767747d90b5192cc88d7d91ba67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f934aaeb8c05ddc26be30f64f0908217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1df9d70dd45a6615ad427f81e60ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a1ecba8d7ac1691cee6e4ccfc6173219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fa1d879ec5eb1b99783da00b0b1fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e719086002723a8fa7b4776e531a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ed4f24779f3f349f2679f9b5a3297222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009491f11b42f0f149b46fb00978eaf6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2940a15f8369d883d8a0729e5a421e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd8dfecf6bd29f0caf176d6e826548225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ecf66668b2a10ab4bec0cd06ea8ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dbaf1c5a5b4a1f1dd7f897d449178227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311c86d30bc5131ff6d8700fdb95a1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258e3b16d85fac05a99951c25635d93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f2ae9dd43a499a56eb6e849b41b43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdac56adf82e8811657fa7772a9399231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24311c3bdcbac8a43f44e7b7a193e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db9525e734dfef4025d69a95b7ea15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b6aa12608919d9ea3357038e4cded234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82a9c42822321becaabef3746d8b7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427130f7255f48bcdab5b6d73c72c53b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb58ca0c795156d8fcd63a1ff1d9ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6e6f1d323e36bfa54a35983b2f2e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97faf6ac150d6a8a5e06723cc751c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a571885f442d4c41c012c313993c4a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dc06f6f28f859f2112a4480260fd9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37a6f8c8031dca65095481e120bef2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c42f7074dd570e438b47d05595108243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb43eb681f5bf87c4701bf53e2c6879244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff4e6813f1484eeae4cf0f3a440f4a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac964a8f000fd09b0cfccff05cd65d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f31fdce5bdf8b70af3d40631ab0e36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec80fda7b46f91d71c72c885aca4c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b98641797d6ad810dfbbb8a399f6e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02683e95c50f073c792425f7aa87415f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa837fab2bfece8522221b648629ce32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdcb763a668ed34542d5140bd06d6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66005ea391ff697dc5e612e933310b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a762f130f1d579ef095279fe49a2933254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7c866c40275fde693cb82c92e8853255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1311e27b4f5a90e47568501656bb721256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c363674077e5910ce4b01f8ce1b191257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44f4486ab8aaf851d17a2a5333aff2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e87bf4d85dbaa98b2aff38c6228a0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86332c493c5e3b8c072352b68f65de58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297826e45b4ed359eae7302d76cc0631261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9a3fc52191669a65412629a4f0953262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e9c76eb68326eb4497b908a009603263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d7ba385958dbcb70d45721127a60b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5c6d227bfdb709b7fc8b69635f348265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dfe28c067a486feda09af662e4640266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59aef11d210ed551573e7b7fc2635d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698eb509eb4d432a4520d814bf3bd3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f3e268fd832ace4057bf382d4e6da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acb06147798d183213effe26e28b01270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521165ea9561a555d9b984ae587a42a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213deaef2d7b9a7cb99b88fdbc18c7c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d60567dc8d4597e53339f5be95c624273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65faa1222f27387bfb3ef4763551f45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74b30726bda5624bb1b70e6eebc9b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d8daf5c176c9f9bd4b831e5c84fa1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0a324df84460e9a54b5b225dbced5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499cd7bae275360b025b4289187ebb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a9a92647e00db9d37f252e572b571279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d131c4180af730ee51e1d8a269872a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0a100b8b4abb20767653a29429c6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16bf1956f3861445978ef81f7a3e37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486d431090be16950d6c06544859b8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2fa8c709af74da8d3aff9f5f7d02b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3129a302e9cdc815f5a063f6ee8db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9666078ffcb3ff8170f8678b24d965286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be6cec0f79970392eea3029c9fa9b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0ac98652109c2d5d8191604aefb61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7d5a7ed66f995b85e24a2416b66ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37640a8c6ded22e2f49ea1059242396b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f221ec9d5197ec1e1ec16352b2194dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fc7188110aeac16572f2174369366292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c43be6dfd04e5cf4f552cd4dc1d070293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74192dda5758e118b1bf733baaf12f35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018574bb9bdfac89b160e7859424d7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cea91454627d69b5fded40c3985ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0544fc7af96db10f52cb924560198297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b4aa84927a7365255e2bef77cd52d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e81e0a5f08f390e9072920fb50d1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94334e8b224935148662ad2c0bc7872300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5daac495460e7030722935bb0e8a37301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db03fe42db8a2e6708798293a2c9212302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f22828c1f9ec751b05df5e2a8fce9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca083c05c37a15823c03e9bed5df828304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f689e3af47aee612b3ce6bb63f6d0bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9bd5f6651ec42258f16532fa8aede306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec12416fffab6eefde580b88a9737c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953263df8992251f6c3d277298768dd7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2421b2d6d5b3149b8328b8a68bd0c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b61764b9ff789171f67f78078b3d46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4273614402a14a20fd2e00c7fed0447311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afa50cab0a396856c8d106c6a9615d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aeeb307d8e120922e71526c9a2a5fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f7a80729b80366e86a35d937dfa3c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a782ad139afbbdd34336573f3e09f86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6a0aea7f6a6a75ec2f51db663f1a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b74ccad29cd530e09ba71391892f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef60a3a2bbbe3c9b47f0642b452eba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656512ad9af96c7600fedde4495414a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de00e7943cdd92a392045c9cf21c376320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b803b5e5012978ce0a4efcf607b90e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bc1c652df446bd3f733ad99346b68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910a2560525ae01bf8fb99578b474c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b08809ccb6b8548c73ef90d3139567324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e87bf5340479dcb1440fa6270cd49325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d94be56f2a89edaa05e6e7bc8f9e61326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5bbddf48426e045bbcae1490a40b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97316a279bb1f1b86fb9b3e5f8d86a69328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63ed0f3a2bfff4b7c81fb036c6c5d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a008ccf1a95c911086242dbc1c8f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d72e19d56251c721650098acef16ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1bc91255b062dfccf4d329cf591f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503052de32c3432bc895dc9e9bca941333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436aac4e68b7c8f82812627d2006b35d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5d867c1fbb8c01dcb04ba233878d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913f9b0b7ca0505cb7e503af51573ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51bee57ab2c475c3d35baf5214f09d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93324e546000d8531c0277c83996c0ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc1aab383dbc0c69c9feff0aac8381339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f042ee5dd78dbd93befcae6482774f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8c1b1cf1fac7f3d1437ee8588e85e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82348f34ca416935446fc87d7edb9687342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8cb22f10f7120650fc913ef4e1a43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6474387387470638d54f123c15befb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26004d527ce8bc57f3d8a626ccb51e24345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b087e7614c8c527cb70dec518037e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7e83f533b134cd55c1f5441a80c1e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ca20004b6599600de26661b535df1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f70d05e14ad9683630139a0a4e97a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a84b6885f2742edf91db9b25911ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59682b8a6714d8a69d440581d9812271351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954dcc0e1caf6c77aee668657db45a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665567a71e7fac7ab81dfe1680fa670353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0bc2673d49de8f7232b77ebe3e91b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83cdd0c53235553b668f57e6c60da6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75d9a2b821b451a318b2bc0e1ec536356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381b3d97eebd883dda2ca958df3de92357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f306ed17f5fd151c71d4f71be04f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeb7f85614aef42917f2b14be26189359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064e46306e41360601c8f54314dcc1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3424082d30b318e541375d838dca77361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725526a39032fc22742ffce9464eefb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab643d98a8e22eab826779c04ffab8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba458d0f793d9cbbed9ac212583218364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f1c4967d962022e7b49817ac96bb2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f812d69bdc68536e90b85cdbb329ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214920cdcdb1f9a291cad7bb7ad835f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5367823f327058b5acfb62573fd7c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d3461cf8a027e339d8f9c2556300c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a6aea313e7f0821a848f37acde870370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ab0e1b3465b05074ed99b759506e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4cf3b6959ff1fc47569119e7224d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924eba9e8a01b51bcd93fbe7036ddbd5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af9d72025c5e1cd92c9f18a96e2f32374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b67703a9df9f22d35b8adc7155267a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e7a29152453396b69fe4e84bcf77f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a27ab87d9bd0880bbb51c3a114daa0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3069fe78a0680322e6cee3fb344ae0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440ca82b166d8345a86705872c8fcbc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73180855b305ae1599130bfc5fe23ba8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf09f3bee7bf751c95b5ac7ae2b9b23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161e49443afc6a06e7e132d2f465509382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3210dec63f07abfc931c9f5933a13383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11771fb8e37b15bcd4b9f0529bb5603384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9ea729f7adc0e2635837a7cc4a6a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257670f3eb972ee8ec8bcf9caea6da4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350b7c8e445896a0458dc4c356066db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3a7e38dabc7bc62479eebf92c0430388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafc0f395735b6b1ceff61b4a16d456389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026c9d369dadd99bddd35eb6066eed8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c398f85974cace167ab014ba7fca8f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67a12fd9e2b4614959633a151ce308392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92e498cff3be9d25f0d0ff8f8ee42e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e6718e00061481cf35c5c8b66fe66394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8050801aeec12c31d3107d0526cca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f00f7bc3b2a7e2960a523600c809b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4babec13e1e8cc9c04a57219d6007e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33729f8a168dad029d6ac93ca4ce243e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9b509bb2431a37697430c3e1ce389399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea4d8a910f744330bf6603e3168060400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21249c1de394ec9a06cc42cc453772c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197c90cb826e0f051b2600414148cbb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4768be4d0f59217fc09808ddfe0c754403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf1dc907dd1bab4de4819e82faf07c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5c06c25969e6b4e6d1b88284a79a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f1cb1b650a6d5c5e5612a815bc64a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32d189dcdf7f71f84543523617fea0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fc69fce039ed6bb30e3c7c77002a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871bf3af4ab94d537553b746942dd8b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9b070afcb67b047591fe05587ca9f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fd744a928951ebc6d014a2e69bce2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52242eae83e96fd47d2d8018a928ef7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eed8cfa360271233a48629fabb5336413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a2bcec5c50ce422d42f6f57ea336c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9ef3b4c9cee8cff62fe0f084a91a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03d6dfe8cae5167b74a82eb5845417416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db732ba77eba086e8335267aa2a0df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39acb6cfb52f5ff9f0a03ff25a98152418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df828eaeb2f87faa934a41ae87ca8e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec8ce342be1bc27459e725a84a6d0f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ef59b6f31933addfb07a0695fdf44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b91edae7e33556f91017b630b1dcf7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accd2931dbb10681340221d32f8b0bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2699170c61209f03f1e8f0415b4a0a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f82ed0fcfb5c330d2e58b77751fb3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc9481d041304bdb14cf2c61e12769426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8880151679ebeb5d2a3d49eaa346a84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2c9b1ed5aedf0926f6f3e592a40d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf76188a34a233e662d0af8ce49760429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd1b9d5d4cfc44af19d751d58bf8d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cab8117f20608c2472213f69e81098431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f158e3a043c9a90ec963f934fbf62432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d73e20313afead5eeec726ec86a7d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd080836dcc757961ed14ab0b6293af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c6f98b5181bd24fddc6d6a9cc360b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d906675128790cc05c02ee86caf1723436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f1097e2e68902e3193efe92977fd7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8aa4eb5cabb838596260f082081479438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c976aebec8e8c2195b1238a16b7efb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9e98b365dd1385378683df182680b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb4232f497459f0f9ba7359348aafe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd11c995acbd6a39547e6fe68e4729442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523868b69a18927ca18ff881269b5d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310591444a41508a48e22db7c1d38b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7b363d6139faad4bc04bf112dbced445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d32814e63862d6af225d3b6ac8ba3e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2ee2166cd594f2ec04dc07598a6c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b48caba691b93b8c56e0eede35278448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada674ce7abb9c87a3648888262b868449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cdb524e4c755ad1c031e179effb05450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcfd2bc0835e2f28b16eb099dca2ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6453b24b16ba2e51567b9d652a27524452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70479e09b0e6f587902de6736650123d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e645f166493550a7138e88f639e824454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bc57f1793e8edea86e2dbe2f4c401455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4a137984cfd463f99409d19c39d3b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644928cbcd26b3720f9cfa848fdb43c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b333e9116c2ba3e3435f954db51450458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c5b0478ee24e4fd549874cc3c8235459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95484958ab44d51fd9d52034b26b5dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d3e6da503208ba5839d9cb73a7e06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def77d38fb0bb9f69028c54d74359ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21caa6d8046b930491cd0acec789b75463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfe837dc52e8e7a612263c0ccbbfbd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8165c69d46a9a7018a0c7fbfbf00e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6634b4b51457f46558ba6a024ad15466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc6d9a273cc9df59f4a8c1f553ff28467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001f6c105e8be0f27855d1660cc89c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f58cd07283a23ad3dce1b2b03c0afc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681038005b21afb94e85a1ef5748ab3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb72d0762bfcef7e2bbe0bcaaebdfe9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1e0495346ae1d33f16abc9ab99595472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d51d8e4c1aa9c1279f9c35e7966e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834173215e5ae43003061cbf5ba3b413474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648d4ba5d4b6d3a4805074c6b03f88d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa97747e10aa63d5cf7fea6637ec31e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc3d1f186b235d5c74961c1fd7292e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e0ec26b9771602b3c703dc378cd61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf777ee6a326fc2ab4e44f67dce91095479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964099bf89d9a19a9ff477e25dfcf77480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85995b88e71ffe27f5a203eb500e4d96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a465e3c29dd6c91a8b60238b45d00482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9eeceb04f3990d28dc02b26077833483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ce5e9640e2299ca4a520e9e44c8e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e401907774847145edbd6710675eab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6813989bca1cf90b90f5202ee97831f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638b399cb7fb9d3618c8199cd279b95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123694ffdebe725ac5e4ff17e605a02a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c970633da1f39f9ea896ea1c5b377489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105534e0f2d773b365be71871222c433490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91178bf481a772827cd8f5fe2c83993491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c3b51a8aecd0b1d73f75a9070605f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d22483788c2465edc38ad540d9ec1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d899820cb3e1c218627eac171768f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a19c248f63ea37380bc4bc4f4efd9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3ad6218f9c56152074a07494ebdc5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5604d49f18e76d6fb2e6af970a5481497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645aa23456b57fcf73b8936c4c6209a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807888c30cd8f7e0f7abe6f2ca58a533499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0b05020d607817064e2cbb70dafc7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea719e95968782cd8f0ffbe5c87efa1a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e373813e84d619fc04acd12442428ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfad9c0f0aa042866debcadda9a1024503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ace45a66d1e6a565b6fd2cd75eda5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0d76e3a79858f610f538baea68137505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac5deee5d232bd0a1897873b78725f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffc1c40ad49913c3f6fb82c83f87e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d402a7f85c0075385c5b3306674c26b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4846d609b152695405bfedbc3ddac68509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411ed2d912c6543ca4789ed6f9f9cc6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0386d50e9cd3ff3b4ef7355c1f436511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dde544013b76ab57979d4884b2f2e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4b80cbe02748566bf241ad1c79e8c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119ea0b6fe87d62d326720d5733501c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3c412c23535f73e605c589a465413515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b116587819e1c3156bfc17fa8b421516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbac8311faa3e4a61ffac09e407d710517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420583718d06e00ff8fda4c2b68c375518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b2e34088da50a965552569aa82807519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92869b941fe68b651314d3c76b36f39520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53931bc6ebfff50574dbf59ff7dc5e5b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039117db66babfa678b882ddfb1c888522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9018565a8ac739db05e91f9432d1bb8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8205b8d0265b9b2734eb1fc556c35fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7923db4e4653aaf003cafc3277c3eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7626c20985f29aee3a94113b4d3cf74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4bb15d11d661b5db7942fb5ee6ee8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f13a8d5874a0d4b056b2bee4e7761528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fb425dd22a23ca6db31e89aa1be31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5ddfad16f155733e93425e09e2d16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882d02f8d5fe2785eaa18f4c113415f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b560ce19d2fe37ec2eafd1f86ec077532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad3cd9b40be5cd7ce4b8127fb71ec8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee704ac0d97de7820d188b4f8fb2d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f24b3d2e8cd388b5cf1fd0e5cd5ce3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a871317843aa39523fdd1aa4c8e7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904412f01ef8065f8e4e7fc2558db5e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28163049134bcd719853e6dd7beaa578538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56159ac6b5e065203b3be69622f578539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a1e43ca4f73eab87448f968fef531540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2fb323d656fba00879fad89251632541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff46df05f35ba9283a903d39119d4bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a59ff159e55838547f626ad22490f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd86555e8ad6ccbce6b9de9b25f444544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82af60977bb9520112aa67b4d69144545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f346f91791d85c951e68d890a689f70546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6f61a8f4f941576452211c052c809547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19540220bb424d97d80be0aa517f14b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e873363c551bafbbaefb4ea9e2814549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbd197118d17e220592f5a2b2a2866550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f093fc06aa0c2cabfda64cb8d493f8c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79132ad28338b307e26102c177da0c62552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518be3fc9ee2e0e29d6fce73c5435ba3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1b5fcb961896205b94aff201ba318554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a525c2d79b73645b54f076d1128223555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ec4bcd905ac44a1b1411bfdb65587556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7db27d02c1449861498b9d1a35445557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601eeb4c481b1bbbad5ac68e6a21965558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae780bb44ef0df5e457fa7811e6000a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de40f26b74c1fad3b2b5c674564ec6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b277c90a95fc9aeb5d456fa431cc0b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86555bc006c60e68cfed5aea3e1ba65f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9ee13e710822539dc9318d9d2680a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d373a80d012294175e1861b8f8e19e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19887480b14792a084681a56ab6251565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155226b00c6649e177bc851f938213e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b97d848cba587b90620341488cd37567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13f284bff14ebd5923d5bcfdb9bfcf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9c5906822206e9dc8f05d054b0a68569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db0fceb2619b0a770092d26b3d57db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4eee4033eac3cc8067a5fa3cadbf5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51791af6c77313aa58e71fe9c2cefdbc572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32de1c63ace4ecf1d1f512a446468a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e582848d111986d9144a8244c7b742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1c620e639694a23f560ac69174ccf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3692ecdf3e514de19c10698cf5eeb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60c131de94e01281083e9ea27b8e725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c82fddc72bb7a15d4b8bd7bd156de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142da2600e97cdb7eb10cf2b5d2eeae37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718706231da32e6e132b6cf0bc6f14f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbfb802ac50034a4c4f5370932daa99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da296c8de291709db2ac4370db3f8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3093fc0e7331340480e3ef1ebcaa111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c2744ea636289f2afce6fd8491b8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611584fbaef826a3e07b47dff75c8c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31591e87cf053305502e800001788f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3ab1bd6e749fe1667634eb5327c9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1961bb14fed174382523f9168efb56e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cc8cb335b0cf3e8022f0a52de46af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda922714d643f59d3c30dc12f0e9c6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48c17bcf2036b50cab507c580af4c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af201d0b4b9bb966386e734e1e3b840120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71710d54a0f240f56559c00bf4dfc6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee92ca020dce9927550bbcf9f6b486622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fd93a7591cea4e7a687dc0549ec5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c47778150b9c4dabab0c7e608782ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b0cabfeb79d4cb073272055dadf7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf12580259eb2a2d421372eb7bc34926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0947bd1c94cf02c90d5f9fb3e4be41527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1188eca074f61f4c60635f7914acdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de272dea45ad34d6fb2779a54ffbfd529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f545e630933ffe327122dd34b085630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bfbffb3feef0fc25814ab3a9af79031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb6d79fcc185d0e3e9bc53f51cba7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9b253b5f1c32a8817d88fe1c8d24c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b9d7cc809b03b0133d3614fdba00334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833c12dab231c8263c96f80020a5d7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3f58ef84171f014a1472e5f9e648136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9c3c9002faf545d5df9a4cd5a532037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43bc1ec07eb7355eb24fd7afcc2c8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18017afa8a439ecc301c165ca3aad9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216db243b3dcc31bd4beaca695a5fd1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe202c4edfc9e586e021eeb8a9027941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b11f8c59455390e97d96f81f17c3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55583e7fc286a428d6af88da465c5b4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273d4b86c8dea744a1b5366651f3fe744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b5b98e35c0f18668f5c5843b38f4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579fce866ad024b9797ff77e3b6e15046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76fabc102f42150a72719a0ef1b26447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d8bd6e0891d03bec24510c563211648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4067ee4b703327f4f4f44f380268db049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bae248a4ce546106e38b896ac7b9e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae58780cea7d016ccda7615b857c4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160276e20712c2d7eb67428234f51b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ed70d26520e5d9242b0d054e5cc1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79390c2d54bff362ff9ca55071d63b4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d87c8ea89becc8f16ca928ebb595755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdb6f572e78bbcec1860bf1b2f1dea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638d247edfbee11afc2ab7631f8565057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cbaa18cb274ab1a9e096d6b3c793958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4965db3cecc71de6ef96740045be9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860ea24f6ff57ec518660277f88e58460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6236c595e1d3ce3b5006d5935c28afe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d70b000188a5f4ea49f52dbc9b917e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0618f7d536a04cbfc3dbd36e0e54c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122fbf7be2933699de2e03d60502f2064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c92ddf455982bcf9825ee4db0b0a8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64d15e9c5768efc3a822e90b70b0a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02804578db7814e5f497bd43a87693e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ba168e2b32c9a988075778587625768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972d4cbecd6806bd0d9f33dcb7d5c6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfe1ab6334685bc0888c541f8a493070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdeb10d0574fecf7e3970aed2f14ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d2c29a0d455794b4e53cd17d2810572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0439165c1ea1b9de96bdf16fb2c0b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537c68974d7a642f7e0c20c8168a53874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0e26ef7f6978b78e6f3631040812475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8beb706ee5f502a491d888ef4689c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c711bcf3f17e38ba8ec86a1aee3f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00fb376f6390fdd1359ba8aca4abcb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d00e196cbffd2a4ba9995d609f4c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a1b6403d9ecef08a263713cee4e6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82f6cc5fd5eeca9c7a11ca36c015c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcd0cef8062a90cfdf9318ed37350482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c61d6e43a76d2a0a44d65ccbd01bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f8595a9fda9bdad815315d80da6f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf956a65fdc7b0faa15b9df7484d085085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fada6901e47f1acf73789c9556b1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004f1ad4680b5884ca8e2f9bb3fe47a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68b283242939588409ccf44593e88b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b615961c695da83fbd38961f60b1c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bc18171831ab05550a03cc8bfe3a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d292cfc88b1539c3c44c7e82ec4e24c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e264a92f4c1c917850a8ded173f9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f0695e3b79f86b5199da2ccd52af993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3008116d14156cdcb24b93313f21794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea3176fefea2eeb9cd8bd8ee5fb23695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b2a33068f60f596e36bc3f0e0371596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5985731ae68abfa56cd98ca92323297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93d2b8840c8abdc5eb1c8e825dd00e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481246c2849c499f067ac81fc76143b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e38e26405ac28261d43d51502fea6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d48ee40f2474e6bb340291e45d5a2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a33c24a98afb6f3c3cbc87375c6f65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f36610b833a7c74a4317bb6f77f7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6925f5e1965ec4ed03f14ea624d2d64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26f9d256d0fd4be937f0079f4bc152105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fe8408b3a4a88f67049dac4623566106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95836afbbfcb8752138e0dd8bf458d8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddb38aabf80b6aab09629013b127ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bc28448769dc114c3169d57e24fe0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593f2c274ece5c948df8b9a1099ffed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95040d52fc77e87bcd0c5ac8f90667bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b6237d150171d9788a5c8a36f4620112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276f61cac7062b37e6712ca19366fa3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcea46b6774ed0f8ea008aff3b2f355114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd01f826e5e0d05364e83aa28b0acc9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbb9e6769e9d91682f6d42d9af08aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d8982f70a26e043b23802d0077be9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b07185acc0bc1a1d912a9bd4f43f8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddf007a1dae2673fe042e2bab3daf0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6d265a8a7d7c6a45bc060227de3ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6e8662d116262d95d1183b52983ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb10ab07ad5b6330e1d5c7ebb70d92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77344e2ab1ee41b18fd40e5a09af3d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed694842a43eec963ce1b094e7f1840e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9432f13131710689e39688fff4ca9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4d56ae3f10206bd21f5df29b881d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9574497d33368c02031aac952aa25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1976455304480a4427629583dcc902128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ce7eb68312ae5d520df8932e092fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb7fd7834355d0d1e2c80c1025251a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbefed1f2ff7c22130df4442b2a24e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b9a9beb2c0fed701423decaaa910a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73f220fe33305df6b5d5a83adc3a29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc684029ea87d4f5fcba40dabe8f2ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa178635a1421d3356d36cf48f6732d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd107f2805917919d92d010cc70e2f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ee7c706f4123e8c8b659922c957f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c294c3266fc0ded7617d25312da535e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bfba40997d93c30a0b78bf51dfba4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ab1d2bb1538421f9a485e3fbf66f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1458a39040a8a2ece7e8120870d5b6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc4dd6fd9d21ce0df12c8472743e1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b821b8af9afc6f514e901e45e413e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31634d5614c1d44a192d44705be199a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea2c1ab5e6012be1f7f45de9ec349a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505f757e77d925b90ccc9de22d536a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938ba695b2d430ebd7c9159b5c89e5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a799b7574363d376d61a5a76a564b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37095dca29cfdf336200e9421888eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21998eefc15e9ab39fc0db21565f82d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cf89d06d2fae3ff9dedf06c5cec64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0f8f27ec04f68d255c8841a830f7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea7a05157cad6ced27bada081253ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0781ec24c349b66921648baf0a8f503154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62626c2bc8787b461e57087e84de24d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d545fbc27105014d45234da329c69e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddc0d7f9653d8116eeaef2d2562c34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e212abf1c00cb6d074f19d0305a35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bd69591da277c7cd411075acd05c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203728816c09b4de4eb57afc0a29f0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ede5080ca13de1da553c72b401b52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf65dd721925726b214b94229c2e182162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99526466f1211731177ed02aacfda78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a1795898d552e658f331e9b2bd12f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5ff58ed6b7eb5da1ff5bea9d66421165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547393e735684fd17531be473da857d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04037df7730ee43a99083a6cd7f2427167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022c0c0d0c76945a091a7a2b56b1e4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a26bf857592e092f9762fe5d2bde8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f02c36cb3f361be4eafea1e96d429170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855da23537042451ec0504dd9c7d39f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1abfc9f7c3cef2a81ddce0244226b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49405a1599ca5a311f3616e8477dbb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f1ff23734c7eaf4c6c5d065b5586d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71f4f0d28467dabe741f96b84dd275175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0a54cd3009de8d849bbc2182f45ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d9d73c098062fa93b4debb907e532177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83246e89345ac1efe31fd442ad17a1d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d477725151578a9656d69acc815aee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63334b5597bb2effc4e0e39004818888180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e246a636ba781f332e0f3e4ce4225181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9372eaf8b31f27f1ea2bcd8c4b4d58b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32eea32a16945f4602ca1f425b5699183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377004edd441564babf62552e173fc4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bac9ffdd58e6bbd4fb65187ed40d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee993db6dd4f9cccab126930b83e1533186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06080c990eb658c0b43e984956d854187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9d7cb3e717e3df814535d082ed097188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31a71b3b861b55c53010133730a728189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e98ce2acbb2e73b27fe6e7ec2a5105190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54a7f048427101a8aac487c3135443191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72478ad9d433b46ab2b4d04f7f4ce29e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bdbd90dd1ec65c7218b12f3cc2d3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe86646eba613cc702e822478c6dc52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828f68025409ae2a3f2adf81cc0f9af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffd9960d92d85fddad0ce5dae485de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9658ec1172b387169e4c9441c59c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42454a6fbf432b58d1188617e8197b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2a005b8e147a9f82ce16fa7d263f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755a1794dc29cde0b8295da77fe96f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f466181664e8788b53c7c7fe206fea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6631e2e5e4f85a739991656584f365c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ce62d0b1c3adb43a1be61d6438b35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120fffd23d50b7709c3b804124b6627204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4593ac76c2d5bcc1a5e0b7a240b4e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391bd9290c2011ba7a5f0777e7109b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96427ca678631f47db0298be92d0350a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69e3f0fe01abec93c37eb9abf7d86e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2de5af956624cc86b4e15081f1752209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d430036b311979c462b0e82fa2e7b1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c891b214eb7cbeddcd6f84e7cb92a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61b15cc5c125a72aca32cd69d16027212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809566105f943f603df9cbfa1031f63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d95391707fcae5e43b329d8b117d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71933ff8b8d069e0bcde33cc2ecaa6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6824fc2e2ae1d8a82b03c7ec799e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7974eb9c5629d704b10048a335417217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca162c03011a238a4cefe236d0633403218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e22cda5f4bc596c28154219f4f7769219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6ae29f3d1804e7880ac41ba7fa212220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33712e8483efdeac13736b24a2b08a26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62037ba508392432713412c6d9ccb3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592039b061abd7322fd978d27bead69c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968180281fab37d6beaa3f870285e59d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d4f0193d3d098ce91c038af2620b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267e05b6e61b410684fde2fdc387d7b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6da1f56fc188f4e8b8aab543766d8b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60fd3d03934790f2ca44b3d984cb8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25070bd8f635f02763175fd2c47a3ab8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b3a1cf48df3503f8529d951031447230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb87763fc248f2f12333a0c3870a27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db96d8af7491451726a62aba0d99f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289143fef6e390029fbb7eaabfb85450233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e38c39bc02f2eb00b6a2db6347a7b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429e38dfe957cf63b34319a5315b28c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929018f82edabb9f1f0fcd15fbacf9b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46520e8f1fb911059e983b0de1cb83237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc696eca28b82f71eccf54fcf864428238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a83d45fdab33393d35ad26efb02a22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103da048e894c6c96554be6b67cc3a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63856a853563a223b1595aaea3a0c83241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2d855e75a6941318958ee6e7e1b9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a74e249e4fb086a106482d7d488ce1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4647aa3c41ea2e396993ba0e6b96a29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34807a84fde784435e140af1c5b5abc4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13016c5e08e54a8d534bc47d9e1ea0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efce40caf5aaee41aeb49e1d9d8e1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dab3a8ebdc627d778bde4ffd2ec583248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb363ea4c60f32fcfa545ecede6efd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf4a7073027534a9192436a01d0499250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adefd871d7cd5e4ebba5becd015569251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b5b807552eb96ec852a35a992f268252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf19bbab527827e47030b6a9e813a94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9538e8a487c2f3dd06c0b5d1eb3e1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ef45085029690400c182d28f893ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020e5631c032bc5d9ea641563ec5f6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41556a8db4abce85edc572dd7a5a7515257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2be8af5a27cec3b0d93875f02dd99258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c97c04c39e8a52affa9d543726697259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45020b5781af1cae1401a979d0fa510260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637813365ddccf8d102f62eaaa89f821261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b7af2f544c7eb0fe4a72ea3df8c5e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06847d0fb00a59b060b24d624aa6b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e812540ef9e59b13813c7ca2e05f83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b845bf130f3a705aa6e6a82594fbf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eaddeebd5e1ebfcd55fd49662ddcd9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926ffddeda8900970d09a37b8966dfd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd772103f4cbb921af776b2c127170cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e27552b64aaa4aa03c79a42d012a54269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd56d854f7e9755a38a67c72f9137dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87a0c00b66a7e857f19d527b720246271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d02faa5f34b2940b557ae78e44e84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57aea266e351c18ef4ace81bbb8a6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599943daddce7458802af66f40017f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c4192e4e22769497168567e53c17e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08007a8af89746b06bbcc19cbd372cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84616a7c364c57ecc449de25454e0a16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fb2f8b388add76551c0d64f90835a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a7b45fb7993fb8f419939e4ba73fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d5cf95148c460411b7fd5691f1d60280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f5635cd20462ee2ceb0d954669792281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c7bc218bc5e01756f54a393390dd9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62d367f807bea26126590bb13d0ae1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead35898a5c5021994d67f476e08355284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee9107283f26456185c527a440cf56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca35029e2919c13546bfd0a64500a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415674cc72dee845b36b50289cd91b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f235860427fa733bdde13e8bd276a28288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2108935192e184c25418c437be8dd1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99097077ab59402ee3d65be00eb477c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9967b7e56e82777625bb73dafcd5d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e897ffeebba81e71c94cfa178db08b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d3aac79583d7310df2a3c0433089e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b42d3364eb27011ef30c591a013f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4be238a31442d6745a3957635e222295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005938b50255c2080ce683324e480fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9fe23579868ebedd3af9fc0987656297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3f81ab61e6013d3faedd260859568298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6bed2832f00a131dd48711502638d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78e3795b57837013d339980f0b71bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b5e8a238ce5e621193e404dfb93f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6413e785168f95518db15ab7cd439302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e67ac1f4a9b63de351a95768d265d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff799e58cafa484673dd47f527ca37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f6ef47d4237af18ff224ee089f090305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67904c14ef536ddac87a56c8e4aa76306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb76936a6579a1f71e94cf6681c525307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfbe0b88e8b28efe5d073db75a3be0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98282dfde1a5f8e7a4db4814a5ea89b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca0bbe0ad0bb05d2c6941285818859310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf29acd4f2e30732e7593d3986a977c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a754e79de9929b390178fae27d6be8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b55db721528074caecaaec86d2598d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02111b884cb51b16c21a39ad29d754ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6642cab5486ba038f6aac6eb5c0d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dbd1fdfaa63b692c7b22656cc2db9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889459e3bd559ca6ebc1a9b57595234317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165f0afa35dd4323ccf70512c25c69c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbb96adfda4effbfbf390b64720841319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67686c14b111bf3bad945435041df9b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca8a666de67b5b2eebbf8ac53d4fe7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5466f1bbd65e8abb761af97d831529322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205641354fe03bf9c630a2d237875108323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242a8c40223bdc2050f3ccf73c6ac10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d94556bb58c2353fb616de882e7f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dddbe7b6e62c188f6d1d80c963118326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084cd430dacb6f68f9e5a8f040bc411327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8de085aae0b42e553e94dfb2021b9f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5aaa15aaf1c01b19ca697a800c55a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b757f235ec858be8ce9575459f7da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77580fd1b839709a5e8635107d3a49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4ee67a1e8159c269e655d7f007d21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5599eb81af80f96e55ea43ddaa9bfd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847042ca5064682e819d29c01f57a933334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06887b9dee9abd3fa9d2235bac8f882335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87f7d1d00a0ae0d78874bc3742db70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1677a255251bca4be350cea2dfc8e26337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a161d567bbe957e7546c57ee21badb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a0456a908930bc03cd0cbca898577339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f021fed983bb0bb60c3babe15761f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaca376a496a45d7cd5c8d62094b4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a49acb9b08b4a7726cffd13ae6e7c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41535b24207a6bef3ba91de17360a355343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa81412278a59273b9d48af4b676be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f95fde470c329126200b280bff4dab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c260918235003c851ceb216c55ab08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778ac6f0e53980958a3eb78557ad861347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762031f3468f7aef08125a9ebb4c1d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e2bd7411087c387ce73c4bcdb2aae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd297cbb5a19572a68b1a6788470a37350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde7941eaff216845d4d4fc47190790351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bfa0a560220068879dd1498c0da1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da970de6cdc441303e411ca1d6751345353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff6f4e930fa4da5589ddb5a0cbc3c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec37b2caab884f969f348711d9aced355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acf39252d77afaa1fe96470c2d0eee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891f0c8a6e57279edba96061745406e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adafd01fdc70609db6318ef04e4558358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6291f5589e4f164ee7e6065b7451a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a430723b261c61802e559f20ec05edb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852822b1f943d7052007c90cc0a35bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74992f17c9ea065df847ad21b784a2e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44222817b3f1c4b06f9d5bbc50d9e771363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa0453829bf9748cf77f1109c40234364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abfbebee001b187d482a1d48cf6649365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce91f5f2a2b4baa81e7ae3d513e09f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000f3511b71006d3a441e5373e4642f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ba63eec94697bdc0de1dcab3ed65c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2b1e79ca12042b92b2963216066b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447550322f02b0432f47c70f1834907e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1a38b10ec0fea2fb0270ae7d5544f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31625ff4f4792d0285a0c25ff454a0d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f5c6479903662cd333883ad39f9ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2adf7ca266d4d4f07b7a1ec2bcf0e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5c4cb296651f0dbfb34e078349d90375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865111bbbd6c26ef100f53a9ac5d591d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e1da2ed0e0c4617af2b3119050d2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752266d8c34c897b76fdfd440a9bf5f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4bf229ebc6c08c55d7a63692c10c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12465a1f4168463dba39d721bb3a2843380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869408d3ebe33e40268eb40cbbbf6da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b3f5bda6a6f1b74a9d33e5a9eef2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58866f3bb78cfd1e733df0bca42d26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7b033349ceddd2a89d8481e035918384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0da6dcc4dc34b268f29729b363c2ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12d88dc6ead2822b005b953a7c8e1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadf978c19a4284ebde9e9a6566a70c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90431c6a404ce534d376d8488c6661b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb978930f01ccd8d22ad661c4474f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01707964c6d13a57e0dd3fcdf8eb0c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299a45dd1763ffd6a4f6069727f1d8d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfa03312f5eb4f59db7bb8824394d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f2b80aa34b37a6a9e2ea38bdb271f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040a2fdc58da2abdd0e45941bb58ac5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7838ec264ba387a7f78016de5a56f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac632f4bd557ad57d32354895c9319396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603192d16766c8abd5948e991f8a4c78397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a2c057771bae2376a7ef0f242b46f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863185b77e7c56d8eaff4e3bbd7f36c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff402285b3cf1acb150fb3047f774fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c7b292123b7e1584e1a161d74c4a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e8faa3dc1338bd807887a421dc16e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3af69fdb710ee7b39b29752adab719403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb134e00f4646d26ffc39627c0ff495404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab899bbd7adf06c38e823310335700a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0f5c30cecf28bad876ddcfa7aaa8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8905962791ab13a38bd555ea82dc01407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c095841f20fe8a66ac17d80761ad48f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda6ced380d64abefa25c4bef5b5664409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d0772f591f1a822c77b4d07fbcb2d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505232777bea20d2dda3efcef245fad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003bfc4262c6ba467b156743d44ae65412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a50d0169a07ded4209149997ade9d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee67fa419db04b5476db9175431048414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a0cd6c52922e5a4e01a8a2ddff952415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b87d4c1a210ec5723d2b626b1e7c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50271cd35d72f9ef0f17c22eef89866417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8e8dd33397b54ced46b5496a52f11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51872827096ba14993516c2d83f5c26419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e32dc4d5d7e9f9284c8954cd2e12c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ce01dfd2b7153a9968f65ef123575421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829eec3049d78f69794f955e2089c58d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2195ce6a160eb86ff28b256e32a9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a2b61d71781f1661e12f4c67bf3aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3749d78a779547efb4ccd3264477f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22684dd4e12da627f84b7dfe17f2b1bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbedf56a5d19b63234673e65231eaf8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc59d129fc75889b8e4bde76172197428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ace04daa9c56f0ce0d2d32b7134d48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6068d984bbcb2328ccdc98fff129dff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de77ccd0baa3ad713133c83eb989a25431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175adef8dea728236966dda187101964432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8071d3e43c070ae439b46d5b33e60bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a4bb338dad2840d128fe1603f07f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03e93d4d1ed005bdeb401209130362435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def38f4371c9d9094bc79f510d73a18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97e787c7ad47795dd72fd7b0eb5150437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19f7e81da1759d4df904429b414d13438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c14ce0e3e1236b745deededb4ca67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b21f2b9c9f02d7d0b2d86e217e83e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8e517ab3635f016e220d32134f2e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43677dc9093202c77da75a8420c02982442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0068a287ae6562f51bc369a0c929d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371340ab0e6353ed3daf48deab160a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c309d067957449950966928e937df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c58e3376268e02f2452bbc0f0aaba6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3311963a193e87e7e95dcf0d704f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a748727b978e8b58033ac41e94c42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f6f1cc62f222cb801c21d7db20269449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f565813cd5ccc20dfffa0d4b4cf853e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65496de4fafdd75f05a71fef51d8e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb34e65b368a992c204fda088e4f46f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5697d8b44e8f32ef5452bce9a2f7f6b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d03500cbb7d3eaa85623f68e0f356454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e26b23df5e595319707bb4f979cfb9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ae3232fa70452e556d2e0ea94ca9a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9de65100d1345b4e08d663683a249457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154322fba52bb64dc18bb0e4958e84fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b401b10450221b8e8d0a4807d5d234459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eee2d892fa20e402f85a9871d18fac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b55dc64fe3bc5d926c3944bcd3e2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459027ce1209dd3d860ebdd8e2fd5000462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831692d1d7365cb4f4bb5527b5377bb2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaef291381d4d7e01dc20b89a2472e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b2be04848e88cef32f4302d49efd8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a4738843d5a6c061d477e411315bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be765d20f1b5ad0f5ea3b1b57bca2055467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71150c88aed831cbac4fda8482eb7845468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c1b2be53a4db2cf3d8e94c87833fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879b96d1d66ff97577dce3dfd84891b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a7a95c51822da52b8c9c952fcf7c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73119249e06d4d4a16aaff87eeba038b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730034dac7694466577aa4c93f5c5755473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cccb1bc5a26de503905df9bfbb985a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5b5e33de8705fef12c46b6b7813c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9829ecf740162333f90e47fc805fa3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272593693ee11e476de243620ab75c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508deb70c6ec0c240cb02b814a7d632478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40daed6e94c600cc5979f9a40122f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b5d9757ca2d7e100af757cdd2fc55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960796d9af5931aca2263aadfe3ab6bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228552e2fbdbb039f9da45c9c7197c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef711c1f6425579657b0b5aca6ddd7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cbf5d904fd93f4aac73e3610cf5c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec72184da92735851515b3c0cc991e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca7dac82c5b40ce23f66a2bc0a2cba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3f9a2ab6fda4484222e1c0d830bad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc658b843fc890fb5b22305f8b69a9fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4366cbeeffba8c7ca7b02975e05532489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cef1055ddf1a21438e6eb88666e5bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bd1f9fe7a5661ec93d5ca894a078c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbd899f324fdc19a46da958e86612a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fec5788dd705504be588ba0a71348493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41c754ea8c347cecf6048c110adddf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d13c52733791c2aab94139bd86fb2e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a8fedacdc955cb83c09bf80911c8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28cfc4cbeff375c36c3c14e3a7673b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0c47753d2c5ee3a14bf01a2d1e370498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19fc7e58aa38c9ef9f6e9ad962870a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ef4135c81db441a8681ebce5a67e6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b277d3557300cee003070276087ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6c5387631a08e6aa583abf52d5535502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e8351c5fb3db1176eab6efd713873503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd973f1abc0d6e939e718ab1070c54504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023eaef18ad9919321cee956bd03d492505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d51d0815533c8b1a22c888b5c385b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b823b94e131191366788420c624417f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e9e259f107af61351108c244cbf2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135b5b23bcad0cf8338477ace4430ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f8e5e6b4844f61e4d83c977c7ad0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436b8b654a3d00008e4f8a94cbc3532511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01ba020d24bb87dfeeb2590a04c8ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92b5b1308b9bcf82e12d6da2691bc3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e77878e4f26ffb564e2f8741ef716f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c28dcacb067c4cdcab6714242156a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdeef495e40eb259497fcabe960d45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0315e81a37aa80cab3661db7ba6c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8921f0ac6d190c19aadf28ab2a9a7b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70409b79d415eae7d4ae59089a66fcdc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c681edd610dc22dcc05c27558d3304520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1d572b473042e10225e3cd63eb041521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e6ca8d0d4cfbb53d4a23e5fed53ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f88ddea5530448503498ad6407a5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2228668ef5c699652c1257b7571d11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210976facbe18d5d1f3beacedc9a2a1a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fb87e761db8b9a9ebbf0345707860526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fe18b2da2ac74a4dd6db8a76debe9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424ca4a20244c87cfd69e23c69ebb9b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a6b2fe3080d802700182c8a1480cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a63bb4407646b4ea9ffccb7709ca5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54d8a70c3009a50ed1955b7d7a5b3a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbafb7d943478aa0d38e77ca47601e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1585f281477b42ce2bd87ba0f6caa5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9a27082b90620e1269893568dfd34534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9115452f4c38202ff0c68fab430f9d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696c4513df9bcc2bdd8f110e1ab9ada536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13ecf729b5d9df792660db41b4ad27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a1aed39b7c701cb8ce869473e7338538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de297a3662e53138f9f8c64625e1b09c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955de5962093b58ebd01e31cb37518b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318ef6c80d47cba157c9c57efc63d74541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee35546eaa5e9eafaa6010410f28a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b64cc706b3a93b432bca5a60532ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462de43115db1a905ec581f304603a00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69894b32db3c4a27fc202e946bad2e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d6a61bebbbe07d6836a6985ea7889546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab44c44ef98bdf3042d6cfa884e151547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0007b55f92593e115c4cb919dc6b3b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aee590ac243c8f36d5570209ecc5df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6accb82fdde6934c93439ca958234550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e371370f50f93b5ce870153a75e7e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388f36a9c3cd441035036b13eefcc7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a3294cbd3edee099595c5dd6edc7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b625ec7a0e3c9f5b0f0190ed9f542554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f363711f1f9393b3a982da1e1c1bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550d951e5bad5b4eef8c1801634249f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f97193104a6610641c68423f3e30b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d066fcd031e8da74e43128dbd4af43f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787076addb1dddf6ed619c0fb71abcab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7745e395d972acf624271d74525a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9aeb299750329b22b8cf4975bcab8e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27c2e3492c9990a86f89d0711ee461562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a32ef5cc3a52ec0657faaab319f58c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392257bddd2f37f6499c3a20fc9c97e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699932e1bbd483e40b37aaf340a8c848565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d942c0bbbc807559c8e61bf41bbe4fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd17bf969d2a1b511798f2d95d4a51567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac02230532cb20fed302302d97eba2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f9ff5e82b17c2cc6eb9d529e5cc7f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b52b4301701e8f909b3760c82566a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890465773a4b14dcff5a4bd2aae78685571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b422f07b945d8c6420d6ed493f2e909572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>