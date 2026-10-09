--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e96b14d3c181b3f730eb3d67e73d661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a230d404f32a7a1701724e634b459162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e608532ddd3657e646a0aee4aa48053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac76267abced9dbc80751a79714b2c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b282dfbfaae9e6e89253a80ba0cac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6277f7af1849d480c28de5bf90fdc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e49697a135229ac760f144e96ed7ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797159565b5c95100785f3b1ababa628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b698e4531a84d52855e8f956aca9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9de9e99c7a18c10373a6f0efa55caf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0bb2734934bad8ea314781cee8d0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09693fecd9681c66a46eaefa2b3f701512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeb72aac762ac77e88a2dae61ac49c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4958b83a7b13828b72e935c36d9263f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31321a1b74d60989dfa49ea7c55c6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6996428f6c974d0799d83229ef5e55216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2833d2501186dfcfbb2e0ca461b8cc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac87c2368c7812acfa2e959a10b77318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8918324c63c12be64c0f00a5efac82f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9855febfcc4cacd895be61a3e9fd19620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81f89c4ec5218de9acebf3850b612721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108ec7551fe136d4abeef5144f9ff4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58998c518d6df757d47eeb0c69b22e1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7488493cb2ab994f78e9ee4cd0a1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189ab5dd9b108ea06a54dd281c1882f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be45a465b0524c1c8d8d1dcc31279a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ce0a81243e3be42156f87f194d45227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20cee88ed94afb8e4cd8c1b2a176a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ae0a3e5c4ea4f5ebbc67866b11cf129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf580b0f23639733e06996f4036824ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52c47be039135441771bfe9381afa031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261fa4397da403bbdc321cf1a38828e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d0a884809f337fc5ce399225cd76333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31014ca7881c814f7bb4f02590de613934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdc60555546aaf2706523743fb07e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3c502b816088d23d950f69fa799c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c28714e493563cd0cd9d401f98fd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67423166a7e9744e77faa41008e3a72338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31c74b00712ad3086fdaf247d57dae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b787fde9b6f47e94470f51322c20c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a9a6ce5968b03145e8307bc9ac80e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9c957827c75d3e3d39ec39e1b740542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0c944ebd873e8e1d8a666fbddb32243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b9f15582586acb41939fe25755e3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b75e41020dd4d8dfebd6a98675d9d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532e44090183e7ac4d8520f1232703746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e7ec3cf6ab49e7fa0e9d45b4f839747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadcdf5a5e9c653cd99367016f0d7a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c115dd532629d5c2b28e729c92a9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c2ba9b5492c89211c1f3ecd4493c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61c3f3a1e71b8a3e76565c551377fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf327c7135477bfdee4dccfd25ef67652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f7ee6d10dbd0d997095cc5d3cb3f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13638135e373431fd9041b677996f54154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc97a8ea4b3d700078b5de0468457255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564a06aa296aed3929f6d042f7d429656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bbe7f230a5dc1c033ea9e554be57457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdc78c730f2eea413344dfbc51a45b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc8d6c4cbc5b9eecb2fb32f422f52459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a9e57a2b0e8a55598e167bc275c8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d50379934ad1708444e923732c6a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0083a72016f0ed8b957c790cf92f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d5186f1945df0697b47b3e3d592fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad0878e5b74baea3bdb49e50c2a6e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b7f2b55b01a68cb2f270ea2cfb40f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fc96e42219bfa84759bf293940a7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfca77d7fbe2055b1c0b5f8fe2065be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83991a44d35db4d21a4fdf01eb8591168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfec0f920da62fc91dccf6a4c78df5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233148a710c12b8c80cff9d434937b6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62910ade589bd77e58cd3c947c5f5d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdf59c849ad794ea4d52e7024dbbc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662331ea36e91da82d2506354df776673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37838ac71124724a85306b8edb0be0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25054b4006bef33eb96ed0eaa3f77a8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9887d35b934006ce9510d4375fe504876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffaddc1cc3dbfdc0e7adca9159cf9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68b83a5b3ce7a9e6ece31bfd75176278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b994abe88707d938c1dc206d8cc0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b6dd1613bbeacf8bd9a11913d442580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb3680d241db734548de8a145ce06a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85609b4d86cf92463d85288d6fe6c2f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c3c02cb3b5d50dc32e5e0458ff70a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e17c35bb9ae3a85a28d4f77e62535484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc615fc97711ac145afd823da50e2f1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9379898121d45d50b54b1c370f77d9d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caa9aadec7885d86be61795b1a8f5c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307229b7cc673a6099011884660149288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfacc05342ba6ef3be9c51b3274dc5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322fff7b3a7bdbe4a50d624a4111d8890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12895c2a14b37c9b8a9596bc50a562591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02953819a51a2780c00020755a5df2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa23f333e4e5c919e51e1c79dadcd9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808f90733756360d1d31ade6cd442ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a80d30332c2253e8e892dd11337c5195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79867264479f9c7bbd7f752be4f4191796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9275a87f18a655a8894df2e4009b83797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049815e27893ad5b53ca3aebebe40be598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa94527723656c379e230c9e9f5188499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d322083580d47eed31615a7bb3a639100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3df06eddcc2e8f21348e75c7b020b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712ad2c629a9ce69fbd01788fbceec9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49844d928e0ebd53f86eab9f0190ba21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cc4648e86a729db05dbf4fede6a98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1ac18f9f6881d2e49f21591551772105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1881c17a4e0bb8d3f8df33e324234106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851fffb4d654d640280365ef092fbbb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968d67b019ed086d5030603881985be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfa113678a95f64531e45353d99bcd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96814c3a66e11eb5b0456b08b7b26a30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316d83e74218f4d8241aa26dd234291111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150682f97bb465d41a75de213c42e9c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d511152461e7b41168070082b5c5212113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753beedc43e6eb08f5da74d2668edd74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61e4e88e95be6a2714a20ab16e73fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973951537c52adf55360e24d82ae374116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2c18bc5e26a1ab51463dc5b60528b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b9d603c8dac175f606f7cccf46ea3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaaf15d3b68f4ec518baaf31faeba7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ba28912c51d9fa3c5b636ccb8a5d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62dd70fa97b3d8756d0b3e371c51b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc586b378eb6e0fd1e3b808c73e5ad7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73814ec96d3daa4d23ed609356cb5b65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19c05e74a217a51e10bd9ab17f91b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c205021d15028893e76375bcbb192125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd174a2b064adcb95d08c5fce9b6751b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5c4d66eb526330cca739756edd53f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771132c43f23ade2cbf653d3a728530e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591b2d32218a941139046de139f213b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc74c2a3c7fbf699af8cf800c10be06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c272696bc322d5004394b9a520676d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595e06c1bc4a347f1b17c0c6f69451f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe324957784da64b7f31681037d930133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacb3ffb3fe345e63e2fb03f06a0464134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36498f27adb3de2797b82542f8231644135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17089ac5ab8ea09bc8cd74a5376eb077136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec719950019b75a1a4d24828f5ecf1e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82c630f1ad2ca92d646dc5145c79c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e844451142dc19db0a813e045ad514139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e1ca58a062188ae6f03679f0e4441140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b8068fac57b41c7c2b3e5ef32b65e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cac6b6fa02ddfef907a73a51c9db7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5983112798e2a1a4f3a9442b6a022143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a86d02924a8f73e272fe97e4c4cce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af913d5fdd63186422e016efd549bd0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468fc817f7a908af871449de3aa520b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc28d058fa0fa948711dba22192940147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af72844c4e4378143645b770c3c2cd8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45f244c95bcfa6d985f0e8793fdf58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa97b7327427b255ba1dd7fed1be0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b4bd1e806645f5571c0624d34bedc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05907d437342bc7005a0f6030b28ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379467d139f77beaf3e3107d13c8bdbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f95cc914354ccb4566d98190b7eda9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ae8777bfa7602bd8c9c616a3169c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ef00a0e1fc0a27b8f65729e2778d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21411adbf7936de3370c2626a2af125c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447fc6610767109e808ac7a4f06c0f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f1c59f92a8170980df3701e5a1597159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedec159661ebbbebaef4c38f1ff94db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581918db2bf970d04a73a5b0c332139161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0556be6ac457448c8f93889d92da6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843fc1d9f00cb35f15dd6e83dfd91cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e218f782e7eebd1fa1c385cefaeceb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f16d93fb698a72252b61f9fdaf20b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93ba073fb94fba8feae6d7f649d6e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace86b281256094f96acb5322c40368c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94117444f7579ccdc2addf7404a713a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d7ec310ec15bea59d5737da216c06169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564fd6df31bb31973d70af968f009d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93da943dfed2dcdb66354292b3eadd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2a6ef9f09aa0790399812a27ef732172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd5b8b0f9474ad2bc96d85757b0cd1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367bbb58f3610170d3ee16c8e75445c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dd054b48621090f60f803d0a28381175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c3161d016b5837b8608894068b3ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabdb1a8dd7f8cc66bce06bd21ff525177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded238a49ccfa2df6055bad02abae24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957a08ccc175e39969ded99840c5e10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90847b1c36f8176b9ad7902ed9f73314180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848b37878d5be7553d8e43465ebd09b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7725d32d9f8b937bcadbd07c59396182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbdaa6559c094b59b07013202bdd43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73950713d6d4f2b946e0ffac8d69dee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0f0e59d73201ea822298c3df821c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54857e8559b8ee5c4b298256bbb79f82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84765a3b5524b9235232d8aa8489089d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c7e1cef733ca7a4ebe5aa850fb888188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb399ab063f05bab8fdf72b726932dd7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc9e949d2fafc739ef3751e5b416c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164d07804eeaa7239320fbaf39c36e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe149bddd6cf02c8a5cdae24ea48ee8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78137d31c8f36605f7d3f3167bad5601193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce9410e82d7b2c24b28b3b7a4f556f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed96431ee710eb81299c3c8c6d7926e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eed16177c55daa0e5ad03b4f8420bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe26f7e7363db7c26cb56f44b598fcb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e7ca2014fd7764de35ef13780f3ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa73b3d3e40918a02d33d3be9e7372b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c8646931961cbecd34aa2a68ce83e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695dae5ea4d36667343de2fb17a6328201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5fc7be22ee7a45606633dd7756115202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1df28366a5a73bac4387b580510c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075aa79b0c2f27711f28852dfc0c81d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c6041d46521182646ee5965cbd783205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abe665e3091068f80ce0cc0089d26f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c932c6e6f66f76ee50fc473183e49ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22206e12be3d9e2f5f5e882e97a685bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842978e93b2ec7c71f650ac6395c5030209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c5cb95cd60d7cb21fe08041d600f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41bc3ef57977a23d948f5289e8144d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc570f2328347c57a691c3ad4416332212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3f4f2d16d64975fc04e60fa5bf32c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30643d7e0f79fa2267c8be63a8146de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46de8c25b3232637c5373390a4fb10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01796d3f17119b49fd8fe02609accfb1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf4b644587b43853e4c9e5c8834208217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19867595deb39574dab0cc2fe428a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84182ce17042d28dd49d3289d57ae6c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e65001cd531e5f43739edfaa0e382b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad321a5376bb12520cb1440584c423e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a0f3b1e12a5bf8321516e60ae07e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde715bc0ceffa75a40d24b2a5232ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72362e0d179ac290ef6eb07308cd1c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7866734e2ca900367ca4a36ce99e3dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87400499c1cd627d6b32d2b71c05f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120c301958cae9b3544d4ab30a9a18c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4430360ce526569c5e251aaec24b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd6218eb57f7fd16ac618e3de7222c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6745ca1170fce389a349b3acb0fe74a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d8228fcacd6e14da40fda6d2ab8dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1961c61ea970835ef0058849b616416232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fefb7642089887f2c5dc33d111135233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f0568f00581a86bffa34439efa87d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c64f92b62097ad328b34dd13bbebbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536e4bd5e491bedf6aeec8212478483236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4430d9df831b4f5c8231d7da3437ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531da91076d365b50506b7a8525ca37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab01293ae2cb7bfcab6e6cf16721f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd90272664453a25089b9fe4974e8b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e42842b2be017bbbda33bb91472c22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf229b81cf8c7265ef8310480d5c4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4eb777dddb3370e25080b7a7d86655243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcff04a7370a791ec1011c9d97f8f04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72795f4ab5c9e379ff38b3742aaade54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e140578cc0a3cd4055aaf092940e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760fa51bd33f5093dcb0774c123c5c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c1b1c688add26deadb79e41cde4e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4793676979f32e50b7014e6259994249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f75730b0828f8f70dab0e5db8135a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46f310b8469e6fb02d7bcee90a7a35251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb1b1d10e5de2021698dfb8d4e8cf4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8624b8b7bfe4f198fb6d806334149253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854221f201f386ae3ccc2d41b4e370c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abea4b911ecd6ad8f232cdfb9259ed0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a916421814e86663cd29a3be41054256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7711f15ed5b57469735e82ea8152f2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193cd392808ee86147cafaabf785196258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d063eac56bf4ba4b0d9cfe232182999259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f989b1e06c9adf76ffa50643aafff8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9f12da58997cc9d7adf34811fb3db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184f09410f0df1352ef0522ebade866262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f87076f6e4a195c6b3ecb23be9bb84263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0d796a3aeb113d55e793c9d23e38e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab155dc61ffa483e6b3707bd05919f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21e30e4d018d5a6b3b59cd1f9e783c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a73b12fcccc1cbb1eba9d0a459eeb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d89eeb116ce39cf9d91cf79535a2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcd5cd377a58d86e3513c32501064b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a1c44f19b46f8520c55cf440c8e63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e210b861e3122cf57ed36d7bb42d47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79f36dcce88795f2cb64c536a479c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e22c499bcb92d091311145e9b7c92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c577991d0160c1eacbca4062bdd0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d399ac6813e2e9ad47db1b30376732275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b357a25ed2a2c64ca6b933b12a2d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a815ee4c47aa5276e8ef66ee721c8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0e2d49b23aeaf06be1fa9327a369f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb23aba1533216a9207ce91af351492279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29034bea7fed8b12e834de2cfe659b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d32fddf476d6565a99d18f7394423281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37644bd935da5b933f0c4a04ebaa87f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d79812c8578403714633445e5ba1f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78956072aa3ea9ca33e7204af598ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5f2a23da804dd4d8307dcb23a1f21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705872889ba0cbeab8a594efbdab0270286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34235d96cc97471c12b02d8d5edb43287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77c4393631adbded7640e96533b676288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765e56dbd25cebb06e61c9e4a88e564289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b46d6656dec11c5a230da2f5379b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44205aac057d97353e54120629a489c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730d6b2689d9e7db4c4fc49859e68c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00add23350aeb90a83bf5ef56a408375293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff0ed3e5461cecbe0f79ee736bed74294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62f1aa3af56b07f1579c9382888138295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c19450aa04fcb1e64a55ca4594b966296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39363bc3314c0cf8ec584a59d4cf60cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc510df69e7d58a0ab9a3200cf0ce064298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35b948c72b629ef60dfa280e3139a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b95846c4036fe86370eed3eee1b066300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5507b068c8d570825432210e6c4c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56e685a47a7d01ecc2f5e6ad8c35e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3890b6560ea2660b5bcc14dc915950f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bb80f13d7e157287038348be06fa5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7348d253700baadfbf9a92eff0bd74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf74c087496931079f8edade52405a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5f72701e9c357760de90864d2732e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87b219700ff75dee6a034069971b65308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bcadfcd12e812fc7c1ca06487cfa9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd129a5807fdb3e2606a4780f5f96b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25b0606a4bcbd5082760c9613ab282311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cfc42bd88ddc2d155544be982c66a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c373b7e3e333f9cdc773c599f597f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17815b46b37b5799d4a1c744c7456237314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58163ea200e5b09d26019989f833db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fade1eadd8ec0d54394ea18b22f911316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a4b9e3e8e1063f3f82388d063aeb2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1acdb5f046b7006fdadb7f5a57d2f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8880c16fc40b9dbf215d117396ecf24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded389d9e9e7cfe1e12af0bddfaf448b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1089597b3b904c3532d44833fe99f67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6139e809638d007e7b32d876f728e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3caec48419e32f3e6c6aa8548585eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bbf76abbb9d9d85ee5462688f460e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd26ac326c7bb18f5bf0d729382734325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7727765e5450fd10a8850ac9152e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97e1ee46ab74f1ad3a4a505c38c89c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3723c2e0d1673a284087d0ba6aa51a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107741793f89fd3746e60e89d22e86d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c630c64202fb4be9aa77d4abc83cd2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721acb459af15b0fa49192691415b3e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0ab4fd2c0c0fcd947934ede94a8c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffa71805694dd061dbe9a247c702c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005a7bdde105f235baf51341eafe012334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e0ae3886430d405acb704d2f65381335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436ac098254fa170f7a089c5ef2b7b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859208ebb15755628ff9d1132501e272337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd5e4eb0940ffb1561ebfdd98f275a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a850f07419a24d14c803070fac371339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9976ca3bdff4b607c98f1df289af7a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657f4deb0d1d164064ff63a48e385d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398082a4760702ec4d4203e11423616f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379823401678aff0f680784c77dc23c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3e4dbd2f21343559f96728fea084e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e34b95a881170dd28fdc806704575c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7003b83e5f80a6032494089348020e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbf7a2c3f8446729c5425f68e61d25347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a16a31d8b6412a6e8a1796291cb19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12407acb6157240ca5d890f32eb656c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560c13eee996e277a17b4a020ecabcb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64384750861d91555db1bc495cba8a6d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd021a8abef27083e7afef90a047ba78352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5135a565e14b18a5724021897c1e2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bf9ec4d56a3a7d2ce3d7429398f33354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfa55f59ec7046c14a2a29484ae165355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fb2526b2ec180dd8e2a9485a2e19d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d0f9e79913611da735a4fe761e0e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dfac5cf4ce0acc608856034924969358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530638cc8096612a6b5d583323626a8b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb1bb437c0862dd565dc27d1ab6b89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb5b3a2472aca3f48b3eb12a01fc35361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1d92d91a2074f724c18d75ad28e89362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8167e010cbad8544bb5db1e17e24359363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299db22bc7095c4d70c457a18640e1f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf05aa82a19c8d2fd6f1a7539bcf44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d76c46e80d9eb2f430b4b12830845366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895b59356a277312f6f2093e85455c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e8aa62617544b577fb6573c20c9c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1dc4fc58edfe9c3389f7d40c73457369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aada5f858fff76e4591c5d51f0bd94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bf1eafd36208e94ccc5e5eafc3dc2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed673823977e7fefcca858486e6dc8d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c0ab193fea2bcc335d02cf6892747373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967e5b24567ecef78c590de148e64c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1104d7e41c708103b99616728483c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407b91940d7613f087e206b485b85b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c42183888f2347e04e72e324732906377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41603ec4244ff62f6f95c07159e7155378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e251d9b8beedc10f98dd240f12ea31379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be346d9086cec9a50bd894655bdc98f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a65cfe658212984bee0e8578446056381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560dce0695cb8e302b1cc0318b3709f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9b4b20f3f594af0c83c2b3f32159c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458d5e49de1ca79f6de534431a3485d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92ecb8014fcdeed8308ab9de696e58385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be692b6c62b1675dc56bd36cc9d9b3fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eba175d7e99d623b71db01ca67a7a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147b815b20e267aa7e4a2969ebfb7f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aeb7d66fce4b66119e3f089a5949f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fead3607be65c336f3fc29ea4dbe6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75029b502d639e88479aa3ec7158cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e560bb7f5ab46ca834fb3e5d6ec284f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40ef6f96daacac5726e4bb9fbbbbd3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1da8187e2ca3c29799b033ae2f7bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed6a9d9e7e2e4c19f9864c6f51fb73395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604269944a999e92d778b6d82852767b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b6ea60e6e465932c67ff5a88a0a78397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee85544ac45a3005fd9f56fc8f62d1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042eb774be3b639043b418f13b92ad4b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826e1953aa57211ebfab1f68cb6bf8b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296cde7449593536f5186febb162f7c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145a26a49dd2275c9f371c1f9c992b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56df86bca931008e8038b18191031d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad17f17b880ccc8302c3befbceb6a2e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6339e7b7db56dd0b583a060a3afa4f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2321a8929faf244388dbbf4b5eb008406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ee8bbde1ce322793b8ea8907702df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85ee8943c4e84801dee5c09739e084408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7b246e5906dc6907330770b6d1dc6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb7bbeddbc3dbc196613ba241fc7fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc112a6b0e3e89bba65da920491de6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786e3f0ea986b973b9f26bc384e9493412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bc4f239865fdb5cc44a59fedc88bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241966e9d988cfce5aea46be626d181414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd756bfac46b3551a01b93bdd751e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373eaf6a07ed2a9d6997b8a22aa2aaa1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918048b13e56fbf1f3b803202d9a0483417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da36cf12d5c774fd04dfde2148de89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674b2b3230fd086d9b3616bc0871670419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decea1179a596a9879065a9010bb9667420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790066b9f22b1c2ff83b302d03a1d3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1555e924eb18c6438df5d464dba04422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a888e4da2b5dac2e4712184d4a1fcf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36d4006028cfee7890dcddc50ad005424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef24f4e5a9b08f5f19c52006f1bf06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad673b864afdf2e14fbd4c52fc7a73426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa11086ad107a81e8c2056edde2ace0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d0bd8d88148914206138638aa1184428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de149eec26b3ae4b262afc74ed556510429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30406fcf9f8fccc23e15bd4ea7f7fe5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71716811f38b509e3582278073fde84c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dc1d37f8d2a87a900549671ae7ea6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65815f2dd6b687849ebd7ed624d569e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a6512d4084728f6501b380949af62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d7b2045dd30e815240a9ecc63fe33435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7813059ce7b13743e2b161b7e8acee0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605e44e2f1cfa4648ca7d210bc93ce2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf29d197eda75ccef158a3a939ed787438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21576dadf97903e7ebb1c624991a68b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12101395fefe03af71db2a098b1f27c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b628819db70c10358f341de04526dc5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea741969d6c0e6a47927098486b02b64442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b785e9177e6d949fa28b90cb9b31f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb8e6472c9f36526e755a2bc173e26444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933f37f15966b67232dbecd504d3d42445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfde8ea5f800374a9b57e9121dbb88446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b26bb39698f0356712ec2e0060d9af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177342efaa4b57872c8534b2dd2e6c57448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afafdee030c8c2dce1147b04f28279e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064cf3dc47bd98c4f83231a01a7b6a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb260cd71be8424ac38dad18b469e8c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c761de28b4bcb30f1e0ba1f86e523452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2982840d4862c832b446f9793f9e008453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5585081869b6ff9da64c626fdcb14454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5ca91f895218f487c74020ce8cd6a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2b3141bbd733615c58b6bcdeb7e02456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9384da2397d6f7bdce7c7a33423f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f301fca61051e91389f6202d944b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46d1526ff6683f2e1c9dca62e98b26459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5040bf45b0a5fd9488866015b1a8c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9064b2465744a823424d67562790e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29110a42f8c583bc7cbe1b17cd9b5838462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc5e36caafab5df619a88bc45be8c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bd47098e239635e31960e18e0a0e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a8596144e6db154ef6a129b0f74d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed893ef1863b42722423d0147147cbbf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fd34886e4ef858b3ee98e58cec3a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae175eaff0c194c8c0ef5907edbfbb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f3d1c273741eaed59ec3a462329a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981bdf4d56816ddf3fd9bff4b9e7732470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6bf5bc6200325950704df1921f2c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8251b337d103a2f8d7ff859ca0b489472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ace123a027e9d3494867f50c10aa5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964ab387ad6290336b121ea559abde2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fb6f5920f6394c50109b38952a7ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9944cf0f5f2f0eaf8356c11f95e60e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acf2f90fb56e3b0fdcda5a85a1d122477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0baab331e87eaa1e2222639ac7675478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58b6ba1da081f04606bf5291742bbf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baed4d35cd3925a81575dc8c95ff73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56071d7c3a7615572eabf118a6043695481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a4447822590ea58ed87e13114d10f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd084971d70f55d77f87266af5e31c5d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29539733066d009b205e12ad0b2d42484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b21d258c6113913a88b754c81bc573485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3017e35b5c1281ee2ea2098f2709d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dd8a84ce786c98527166e97fd993e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64974d9c618511134d966cf0f00a673b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde92b52693cfaf4acb106c322c8cf9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afc6531a9f7ef446f2275cfade56bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57c8a178bc6ebd58cff0042349722e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e207e02e0abf45a071acfaaa176a79492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b895e616e5456ab86afbd00b64141c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ea427e5003475641cfb3c9409954d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227a9ca873d25d3f42d7768db7f9ce2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b09d8b126f40121509db9008de11d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071db71b11006a60268c8cea2b20ebe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040945b78598d578d4dfdb7348a372e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0c9ecc4fe8799a236f9e79744796c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79909d3c8f3006f20a5034a41c9b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd3ea01cb7075cfea2c475cde4fe8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59ddd09ee2ebb884efa400e703ac77502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8229e1ec846258d2f070b8c199f3f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6802e7535f92c75ba658f7ead37f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6a3ec665e1390224a20784125d0cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c551c8fef70123af796319f5e2d05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2556fad0184fee8638302671fe7cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d49cbad564e3edc3239c6d3bdae076508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eced45305500ce91240e9ae5ce704509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2784f0a728fe2bf93687b328c99bae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f96790594f57eac821a71c34af4c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dba5527091f8bac07cead2cfd16959512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447df8c02e26d0ffbb1940a59113856513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f612831dad08014aa2e956c213ec3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539dc949c1e4c3a56612bdaa64a1856515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104aca8c07f3cb198e56f3a0007b5b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300efc37178eb817b5f36e301694643c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93c2e9b83b154dda80116d27e61db3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c3d753a857f7b2379c853ba72abc5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c9a3a110625cb01f6ab4ca0862c0b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f23b7ef9389738d7493a1a7962327521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f80a160c59879e6f1692b0bfd14b57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f73e88f3de383190a82355596af1f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d178e604dc40ccca7172741551e70524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a669a1d86b538c124e840b18f534d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e41f55749160e382e84c2fca03436526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eea04e1be8a30618216e65b33e3df2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b748e41493373e6b1b9de184e44e492528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3c93e9372d66eda1a70b0634034b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f796b52f1bc13ce6fe54d70e71f8f73530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa8cfe36e55629b89ac8b4354a9901531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa02179769281898ee4f610b9be375a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6a43895043a752a2d3c638bdfea1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b01588f384af6df1f704b2c615108c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0bb5bd9c5109d58f32c42cf625423535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae842a6fb3b7280ee50e77188119877536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f733c2ce1ee2ada8ef3495e41a35cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4eae1677410f4b38e89d000b7f2440538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dbabc3bbd4c3017e8e7c8eacf0bc7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbcd115d6356290611aabeaa4f09b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aaa23aeed6c238623bec937e6e719541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b176dfa4b94bc2efcef2152866282542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b029a4667ea582eef441068e8883f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99ae31a8f3201787dc13ee95904a86544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2ccf178a12c965a1c06dcfb9dd13f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0f8ab5f8772b4a8481b4d0624fecb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae65c6cc814fe8a08128739649b818547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8cfb8692fde496219e2c3fbdfeac2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2705136dd932b37911258109e7092549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74184ed581274224c90e535ea86fce1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7aee0321eeabe010031443d1ec286551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210a7d56cff47db8beb489b1031d031552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa334e3a89ebaa192bd012e480b3b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26d53425d78cbce9615c46e1400875554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d7806cb6bbd8e8cd11bc29d80a7cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efc6494a176686918a37de0c2e2dbe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7915b625ebc6d7febe80c2d30e51d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fe7f45e783d118f8ed886079c5a93558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becebca02c1b662ad2d7a5a8485492c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d0ac1ba42e3405364d1606e212bb6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a1f27f5dd35254cde9ce24940fc31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7f4ca554669c90b0abf3434ecafb9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442f0e127703fdc968d3c4b70eaf40a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d48c880e69540606b1fe99c182634b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8749a15ac5355f4e5d8fb3bb4d9510565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a7e41910126561e7afd0dc101c936566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f7a1b283a7bb66f2132c3d5e5cb94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f1d63f0e88400b489168c078653e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57904dc8e21d1f8260b1e296ddb4445e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438122d3af3860d57a865e0c158c317f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34ed2ce7910655a84c9190e075860a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4e68a2644b2d5df775e1dace0a21f572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb9f628b6423714477a12402a6bc0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664b7a23fcf74a1a56d7a225343e7672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d591f9f25da5a7a6eb438e8dcb936a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2325c599ff749900ab0d4894abe8684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27320ef633403d6db407d3bffed35f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424030e9cc70c62112515fd01bd22c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23eca0d3e727cf6f9c6c710bb95faa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05020b505d022fac69338b77b801ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90efe9313835acdce994717c81675b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74babb03621c8b1025331e24afc7741310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181594747cd2c9214627277fa3ebde611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7e262b9b9558a814a81f3a43dea8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d330fcd48b789d47aa29dca5d446b3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a8c9e2dba89b78d321ee46ecf5fb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec1b4c009cf0a1a161a6b55832b73415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a23a36304de6b7e20ed57cf9b373c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62144cbb25f88d1f4f907d0e49e2ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c992b8978bdf0ea0526666d9798882118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ed9aabdd12a0da0908c69db8424a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf3d50ff2b5033d1de76357991548d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cb788159fe8a092b1746e28266dec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b0e9a10a1c91fa5a41eadb4d83dc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eb26a0de78461570934da4778162423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494266448a627fa1a0f3476d25ba13f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105070ec7e5b6f561553f5de6b7fed8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152b7766648bb828471ca400e9872c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386831ae9d38d47f60b32e4e70d2f68327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce80d7ede5189d18e913ec9ff54f83d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e72dbfe7ad5ac374f6e9fc99c5d0ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66643a4b8c6da667db2ee220e955f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3889a355a937ffb818aafb24a382231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c995316ef28633b49a8bd946b0c914532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e6dc1789ae0d6244c72515da40ab733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0f990c293db3b4646570869dc878d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd22ff48977a5c949a6150063f6e2d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4368f8b4df4938f026af67c70458336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b916df2e7e97ca9b6bc6c247375b52a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f41f3b30c834c809757f735fc5409938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52e5ce0d0dff932f4b76b792f0af6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e57541681687d24be0a1b34d2c77c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24dc74176d228f6c687befffb87b2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34df3a4c93c89662e42d8fe64a8056e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f207217cddfce0624a90ea562cbe743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9be1137e753e412011f9d0911380fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ece513739eb15845ec6763a18c82845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f101f6fab577f17aad7e1311e963b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368892eebf2bcb7edfa7b573e37163f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe51ed47acbe6a22edc3afb76e595748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd35a434eb6af660b7368dcee166ac449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4aad994c7f66d3461289bda00bde8050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3040701460fac9f28b8886eecd24e0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86371757c81253ab297ce66ad9f848752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e3c0ec492a53a72edf49f49794aa353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9903a5777fc65079139b5758ff71f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a23a6e11917c81344c4ec4b3fc6df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e89bb9b6e66120b60a3e647bbdb65e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe227f230022167be4156ead9f050e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936336f469fdd95856f33de1dacab5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245067232c278223d6a28bf40564015559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc139944d88a46945765e0466f0bf460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a915c0da9803a4c7cc5c5f1aafa3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633177b05c25662b0dee513ae0b9094162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef65a5348312d4b558a0ce08b1f20e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ec224ad417b52bdd4c8bea9681bff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764046e90ea346f3c9418bb1027cc0bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0e7218ea0ae1739e02198b84e876c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525ef732ca874a5259c8bb502feb24867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42b249b6a6bc6cf536845c983d02bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ae4be0001041faa07eef7212b33b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fd809ca29054f89c4ae40a7a11ba070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f43a77bd54d08ac8464c4fd44c3c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb9828344417cd51dc7a1ebe40ab6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fc0b4845db5417ae31e45dd06317e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376310c83b679c5bcb6a33c06295903474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533ec6d4aa590c3eef185242a7b56e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb3c6c8633ce3e7313aec2af29538f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28556969003c01eafaf80ea91dc96577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5163442c7871a0b578bc2ad714047a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad188b89807b5f9b5e52d9e42849d2379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e5de512cd541e6227a622d8911e4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a0c3326c8fadd9f0a40beaae8369781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d60d1977872ca88894575aaf8141382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c618a19efc3601541f037ddac6b9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe7a4a266538078f25ea4161e26b2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a18f35bd825932007069a25fe302385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48740f88e7d560c82ed27c7ef0b7d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e84ecfc33a0cbeb2bf68dbcbf9e8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e69aa8ea5bf567e31e34d79a97228888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f63c0825d680734e1e3ab4478d46a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2d241f31b11e4ffada10112e9c04090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ef19c4dc2860f0810c8c8d5e101f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e1a25992c4c69a348e9065972b5cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0a1920da4e1a74df628c34ed579d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d83145c6ecd6a62ea62d781df36fc094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2c6f7e7ba3f366b520a2a4b5b501195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4640bd6caac6cd1501408ca2f63ce396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a390cf9df8a358c60959bac752bb6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80a4aef94ff92776b405fb4a832c5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d1b4a96d4b8674ec4e9a4265ef48b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97262d617480b1a76e06b994954f15b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a01f3405f346732c064239c372ec35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223b8f9c9b66806b4776ea028342030102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944e53c0b2a35c48e2d3346ff389fc2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6eed91832a09e339c981a8c831623104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4afc8ce0242a636ee75a8107b8b7e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743f7183799083b167393a4d50c5156106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df3a227e790a9ff36264ee41785ace107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5583c79e5e5c7074cd60f6d884aa1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a3ce36ddb0f19b3971707a6af8e25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491794b2ae9700f731de46597b66866110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af084d4b3a0f47d943e72197caea14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c8292d2341d3a210921002c1d60b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678674266a57593046955b7b0ec4a42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc541f989b7c59b61ebe576222b66d82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5eb100adc650723d51632af4eb620115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b58a1be77e7ea7a0d8ac97ab72ea3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49707c6105928b1590e32611e6d2768117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683686563f46102b96e57aacc271d250118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab979df73b45b078006d497198fb61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d190995d145a0538e16bb217310c6af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676c356157e32215047f408525e2bc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d38289f8ddfe2ff773b37593ec019f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4345c764a4a8e3ce1346fcc888624123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a18aae541fcbed29d6623dddd41a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1d9f01c17ee7ecaa2e2fea65c64fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810c91b49d3052ea31eba6970369f39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f688cbd85caab7a9c3d31ad4ab624127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c859470b7ec57d30813d7894220b86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c92868c5f0222a855254a905bb5a10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c416aec8daf806c82e0612d2236f6a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6145a6a79f91e69e9586646a12c510131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f9a2aa99f8601da6306feb97135f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7bfde1cb536295ba26d5c6d1f77de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f48286b64e8a538ed6df0bccc78ee6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfddb167434dce1bffd84f3bcdfb3a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc678fb9664a4282f1ff2fa95b3f96c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094b3797eca63dfb71610d7bea47c81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ecc6d7322e6f30c8abbe1d673a171138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3455d17148606c73764a6be73d254bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d93655d2335f45eb15d5bda64dc01e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e470dc287543879d236be8276ba36b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead41e6b36dbc50d18d650165d63c07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd642898667b7db6cb53b9d1650b534143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db897b6c26d297e51f7575f58ced27ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7218ee51640dd8fd572dffdab00dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cb2e4c5e2f45e7b1b7921a60f86bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05a2c34363038514dd09fc3ee094b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae839105b8d83b15c717247452fb9b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93831184ec5cec0a4f5829b1ca93345149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858926b34e4fbb130ca8aca7e02e4dc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3053a7b541c3f2b5dda4f1e671a84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f7ac3407a437385a1071dbf75e573152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6aae359f49203645d092c8ce65dfab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137721bb881534e5bc66abcf006f9316154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372acf7ebdceeb21bab50c3b865b87cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db3d1e91976a60c998b09544a597c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384385655825138fcec6b35d64a73b5c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed10dfb4dec3e884d9f5a3009565f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1bd0ca045392d5bfd61ab5dbc95fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c6f18f36a3c87b392c23a1031e075160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e806e05dab477ddbf36fde1442a9b2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e37437f78498063b031ac97c711352162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348b5f621b24f725e4e164066a556f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62898c3b9e814008d7cf18bac27726e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a5c4780dd2276074820a959997a61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66241098389c77fd1273fa03acae04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73702a26e299309cb20427ba7652533167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0b6b51f71633f4a61616851485e0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96065f1c99803087d2c30320dbae4df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df585555205a9597ddea7bf535737e5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016e110f0b6aabf0f6cd1db8f1a45a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14370dff004d15bd3273067c1e8248e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0b8aef07bd66b5a9cf0cf9e2554ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e746fabb48634ea4d72763e3113cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7736ab4c5f4178e87b46dc7a9ea54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6ef65f30b744ba544dee4a045c56d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef6d413395b2147321ac2ce8f5e9e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68c8ad1e1ebd171fa66928a2c485bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb35216223279cae65c6aaa9b11a2b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c2049c2e8a7335016cb544be75ae2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14579b304993023a2fcca42b9aaf884f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1a9dcbe5b3589fcec7618011d96da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cec26c83cb957abe5ea9b6923591a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e92cc354c084f13e886b32d9896e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc707f85efe239bf5f8ec780c5ad81f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb1e51949a07b7a29e64817d35f172186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988a5ca3369690d3b60fe6c4d19422a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d01e340bda3aca8069028d5f78b1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c3e42ac9a7c2bb348f2ff1e0654ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff5923300679fbd46ef4ed9d7f78d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cd1fc02934a8e777a0ce4aa9ac92b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a8b83884c534de224e56e63488a18192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ed1932e6630f26f75e02e110d6f2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cd86de0f57ce97e09bcd23ae857ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fc0f192de63e2f57bbd3b955b83c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ef862d93d4c4ccdffe9b0eb643892196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272313d1da8c6575f68622bbc6bf67b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d352449d896717bbe54ff0f3e9e32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44189dc0e1bff437f0ad8f738dc30d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2dff0f3dda51206d6123aec202031200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07e8f0e1bd97117b2f8a1ce7f6a216201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202265d659435ad8898a2904eed7292202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd26d61b0f73800db49ac41fdea6fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae7a0128ee0fe1b324faa92d4228e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d1f38e5217923231566aecde17318205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce66f27afe7f924423964ddd5b822c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d95ebdaaa997513101fe6fb5427f07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131ad2ed55b839074e3dffffb2da781208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc5a7e613e12fbdc9c361611f80f6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0fcff138982005ba3ab54c77eca47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3de22f2d9feeaa6b5a977c3900f4ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98329f27696c7338ee21565007aad14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9721dc920e6f6c4e9ece7c836eb1e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79301ca2e9cec978f0b98f4e382bf356214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd972695f8497d80d863f8af78965d9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8965a649423a58cb27930c14a1f7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d743b27e0baa6519f3cbb5d88d5c3f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d590df4c8bf5c89721c0716894c14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a163c651d2b338d85f7396fa0a29c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e4cf236a48dc85eef692ad66638a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49f66917e563c736472f3d213c2b8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41240fe11508d63bea5069d9633ff12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc969b25ff14446dbe5fccdd45c9b3f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5af9c398fb38a84997ad5269069f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9066c5a6e1acda54fb2f7d364f77ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb09b7e61acd18f37e7bc4771c0c97e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c21572dc3b184524ad760fb3511d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc5f0dba61e7cced86688e9e8908c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095a4cbf47a225e0f093f70d65cc235229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7aba9093ab7d5967e169bfee1024c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daabc247e20d8c171eb12be546e867231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2621f8237b053e3a89b4e869b5f228232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c54f49137c9715ea97de52d662738a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadccb86ce64dd11cb10b7bdf7d0323234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035a071b6f9aaff9620bb09635a65e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4111e49693435ea23383cb3ab3357236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd07165d74c2e40c84a02f073ab6618237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503587e4aa5633d1c9f49058895510b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44eaa7ae97eef146c077e85948d774239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f6538cbb10b4b6d33a38274a4caf4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ca47c9ed7611fe66f665de8401986241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3b5ef359ada4464fc824a2ed3d82c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de01089df61d677a95f0f62282cbe6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfc901fe155210295672c28f09ef92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ffaecf836bc718c039a41f81166ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73752e012ca6f7f4b77083fa377accdd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9d9e4cc4ae06792231beec7783fef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a7e76d933912714648ece66233a70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5992ca2f31c5d919302206204fdf83249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b636650eeebc7cac5e7349cce2dcf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e6615daf1719485c459860715ec2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c6a8a82aaebc27cf226598bbf1f37252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b9f2eb435849ea7c90da300e3d9da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bfced71d5e10606bbe0834e103a36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd30e3031a0b1f47b53246e0ad6c1b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e729f96b4f6b334692a8cd09119d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459936ed23372272a83411a3dc9a17a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90409616269d4d953b77f3cfe42aa542258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0911b57c1099ce5f84c5edfbf3b20b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b14b39b4a35ecc726f89f972a4bb39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d53a251983b099cd50bb7323da160c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac3a1a0ebce9ff0d8a4352fb208824262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d208531d5b92865a390d93dbed6cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299aed3a52e34ccd816728b437dea953264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0eb260666e2819e41e2c94859a824b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491300f6b983813468f75474d06de01d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd15cbe4d58bfa1fb47741e888bc0a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd190ab39a06e964e113a7e5e4ebb56268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea91fb670f39402868d70040a229b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb92002ddc0a797ea152e130b50b07270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5408140a54d772372eeb84df627376271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab8a9a08609a57be78bc7f938ad5ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff5bd68c4969e8406b19cc8c40d5a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efae3abdcc4a92f11ae2a17e3771e40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dd9629d94940f4da754929446122b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a359a9861cafcc2209249935c7ec0a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b574a5d489e6347cf6e83f182dfe48277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c8b0ee560b3d0e648c4863750ef1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dceebfdef0a0ce9e4eb3857db5e23df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf478c1a5db35db2b8fca2d65bfdf0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5b343c3e92ae259e62fdb5a0464be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09556d5ab7ae0795eab17602d7b579b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e814e096e796f4e4efd6946e43ff4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10600754ef55d415cc263048613f7cfe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ffa8787ee6a7a1f375d547245bcd3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dba4481b9634854866544cefb5006286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621f6250d29c9425b15c6f47e2bd9f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67122998f61fd2fbfd6e0ddb11fc79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7d036035f6a23cd31f476e67d3609289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ee7fa29252536795195747bdbda88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b96628c36c56e19a2253a38de2175291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21116912a7650051b8345a76872465292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b79b6758b719b4b66f81e648f2681f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e0e3afe74c1919f21fb7944fa57b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73223e0770a29e9a3ac64d7c76dd61295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4ef8e43ee85afa3eaaf2912b065a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5190c6bf2523bee95f907dc8b4248dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e090c2be7a3da63dfe469f43395e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e35dc548379c276e40727342e39547299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11a7bb2280d3eed35715104f6c78cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff715331b271cff06d843a559e6edb9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f77ba9f0218b4c510e11b673453179302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94a13d49eaa33d7678c5cb7813a823303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124f4e139363a7de0f658299a6406fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7bfad6236ca4f464c99beb6284546305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963df3dd85e6e5fc80091a1230e41da8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f235817f215c2c9c287fecad52e5a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b658c9e4fe23bc9f5543e68e81ace308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c68342ef70c515f15f7e2818a6932d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69562c516fe5104517d7e0039b7e9d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259a301172375d7d80019b9ee051e20311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dad6f9070bcbd507934443920a9ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57496a04abb04e426c5d7d5cf9681170313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788ab8fd49dda7a4b07b811a99e5ab7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9022959011bf571f1baa1b991d89c51315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951cea1fa990555644046dfc5893b7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523647290ec2a0b7ec3415803acd57a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38753c6a483a5edc848c0b22fd219e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5b69b764b2f93b383188a1256528c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898cbc4845c331d15d749e07c0d31b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8a06e8aeeab589b6b046bbc5863f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133adc1255ca0595bbe7ca9344d0fd90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414d69acfcc44a6cb810f9cf5cfa21f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0dc038a86de9f4a835983d658a2dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc57d3bc272ae83cf228aa3a025201325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d24651bff9957c0779d80b29f31be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327303d2abbf4914b0f3ec2912105ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596be66a7fdbf78d805bcdd79a14263328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a7a4e8adaf8fef1c80f13ad1a5c1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a88ed9de70d7d63fd8e023a5af4a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc300c1d6587bbfaf27206276df66db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbb6673526d5a8a005e2c465d1d26e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4c8aa45f93678e70dd62a87dc4013333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc7f2a1866e04bf715ef1df499069d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c8b16605292a751bf929397f5a94d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff54c646b53765077a6726a0fc663aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5bce80ffb0536e74856292d05d735337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f02616c072acb9cd86be42cfb830a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177eaf69da2ae869f8a9b2c0637309d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab6e2af77e1477681937c584bd1a6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aec609b7b820f929c9b96223d7e9c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0bece1d86b5e616e24d927f0e351d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbf168d4cf0287a442ad7b93ed314e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afeacf2e6ac6e99fd8eba91ac709013344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a18a7a3b2a5552592372f5d905f59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d741f2eeadda879f032c467b40181346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b49b958a8132838adb7d962249a28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22693e4c70df6578ce88fa48da0f9064348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da608f6b40ad2640c997d303f74ff2fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a224ad79b6372381f029613232e921350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead04e4d6fbe1382ecdd31ffc002128c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e1c4fefcabb903c689b1b4905dfea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5eba1008912e05f9ccebf446cda095353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05314d6073f5fac173886f94a843394354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cef31b5ad5bbf5086665f230c71d4c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938ac7ad5346c0be7a4a61846dd195c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7587e49c84b069756de069168de3e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797744d2184df7f748798bfaaae4167358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e536e1874271947bbd0326b801e81359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3a521a9f188ccc76159add029a3b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d4ebb89b384f3c7cb29cf96849de8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3406212229342510c79be31e87432362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44594ecdf26fa3d6fa60413760dee8ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fe66cf7822739bf83071ba55d559f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1568f4568b0b5b919c2711c7b5734365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7165438a1a0cbc09dff225120452cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5f2775f879880759046013f2c1671367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896f52949a362a14e2ba95de8a411cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812b8f6e0241ed78550d7c42e3f6cf9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57990d45a8db491f787ebd863a05304e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1231eb91a143371d05e47da316252371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972d9cf1f6f73739d0c643374ac6441372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d8266500eaa42b0de08f3e418608b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f01c843b7df9d5180cec0a0581e02374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f252a132a227445783d5f5e2a6f3d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683419cb491e0c3c0d8b4c02f18a7ad5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb321d0de4f321a624eb968d50b9ba12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cf9712fb040997271de6669495068378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415b9c355ad24091875b7d875e81042379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccb13b20a2b5ac876713a45ebac515380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8014eb4464f625405570988083250f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4f8c01c84833f0325e6ffde23216a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c3b870b517af6f68ff8021d50c7f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355ca55cc7718ee3eed2be350cb6597384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f23f81294a2e66447e94b241f4ee1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249e20d041238587036d4d5bb9b94f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c7d624fe0103be66a5b1b508e88bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dd1580f13887075ee23aca8d1f167388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175345cbffb4cf6679f70b940069a56c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09302fa28c9be9da73f2ca811210f9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc1a7407ac26424d5e25c105279531391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63c16c9e6ac504fc46f0a3b55824ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4316b66212c50fd45cc7c07a477bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53523d68632f4067cdbc5b7ccc812939394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea250db0979bcb0483e15ac0ef3918f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215288bfb7b35b443d776cedaadd170396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cc3e97c8bf4ab18619c6fcd12424f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c803cc1aec11c11807525126a9b5e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a814b33fa60c9d20dce7772cc3218399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe78c5c65fea7bfd6d37ea8b88ecdc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e712b050e616dd7c1fb97017fd880401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a36afa59117db420f58b0ec20ece19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420074f572fccd0b05d1f2a990c3408403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e8a19242d10e3445f370d0a26899c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7712f41569a0844fc45332179a428405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481357c550e5628d96b5aa76d3427440406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345565c4b77c6d937e3b771b07fd777407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccaa7aebefa5bd12b7fb9148e2d752408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d6eeea6babf5286b5ed2da3c61e97409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d728ea332233557d900ee814c75eea1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2485666e2cf704e722e4341ce80ad2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f56275e90b31d63aefdb3b7b6ec0ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cec076061171b619a116c85c0b616a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cef30dd510c72b56694d40f9c48665414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fadb9673179d85d2ebfc877036a8a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24976a7c4058fe160806f47c58909e89416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76656ae0f02e2eeaebc638b1c8667e15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543adb3d526c4919b262f4793f32e550418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbd64a1ec4ed9e04d121086bf5a0fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7084f702d282c01b1de4abf3305f0d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed72128319538773616bf4035b4800421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676ad4b2f5c60511d09ac2db706336d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ac4f6c1b81ae1a13ef9ac8775c061423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c1703d79e79719b7c98fdf8fb53e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aff850f62791711e985389ada6950a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9bd04a42f50a3193b3e5a89652195426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829febb00179669f20e5c20c1fc85734427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22861a2d52afaafc04222041933519428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bba716636eb40a1337a472d535bf14429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e0e3c560289a1faea75a978f1c80d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccd632a04ca6e9f8f14fb63b2fd74d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578fc81528473a4e8a897d7aa0f9a8e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a881742cc88c3dd080a1b0d078f78c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19a64b2034bd6084930e6f72bc5017434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5b9fc05976e6a946b74206a17a390435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43841dd3a0f18672f32bc52a9059d27f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a123ccaeaa269fb06f1c468652f17437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286818bf9e73600dcfa7c2f38ac4ed5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df6d78de75540b50ffbb2539bc77e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17cb43b988c75fdbd19db2b1ceea83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ceb2d986d67d7ef27f5f73fd5d390441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc1a5093ed5d215389671d694fce55442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9b7b1cfc6b6fa3f1c6a6498063a7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12999bfbe9bc1afcf0d40929d3bf8f2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59ca374139971ee5f1042012cf1c05445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178a63241b8d9eb768018b3cdf913e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bde996a6b0af23c6cce766dd44d18b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0eb351ef009326992b32de6136d48448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecb858f546470c092a4752cc3ded13449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649e9901ec369b9623562ae363cc583450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9f8e1f48a2647204b91424b1c8de2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baecffd3c19c7e26c80668df4fa4de5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b77e04f00e4ab2b95f01fbea1981f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd542278ab9701d181fb86938baab41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3f52e0c0ce78c5a0e323c1b905851455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b902a6a37fdc10537a5ece18ee796456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e68823eee4fc45fb8e42c756b0de4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518db3751c28c9169531392e616ce32458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4828d26fbd74e3d991f6ebf4a6d4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccb9d51156c888047449392a6554f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56018f29bb7e435ee22fed47891f41a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408e6be323b35e69055b7ff2abbc5fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318b70e0ef492cb90650c264083d6f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86309cfd1ea64b3a2b62f35b31c21c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d85baec5e201a20590a80937b2831465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d021f6ba0225739367daf382e48a16466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356c077df056173090df7eac8b4b4ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55e144be9ed8721992edc04d7939c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3f433e330ad2a2ab40ff8d0dcc3fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e884322b190d007e49519b46ce9a659470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab24b8ce8e63061b7e963bdd0a6e3c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf42761839c72e5bea49efeb59b2f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166d2b0a999f407f21dde45c5e2d194473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11f99d0e1f933c2c119bbc6a42800b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c019e86a85556e6e449494a266c7e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f112a7e7d0647c2fc959908953e3490476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de2a39b9aba746a2599ba830a83cdd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e92d97f713fc084474627d9c8ee84478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92385b2c4abf0bee1ab81a0611d61f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604b3da239fe14f61243a4245c6ff1f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607c7d530d9aeb6783d4db8bc2febee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e1313728ce972667dc42f2483830f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd56f8a2f129804d83f1b4f2fb339d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7d6e527559547e04182a4256d058f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626067af181e5d0c997f3123e231dc6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa816e9db442f7d82668f69a9ea569486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d60cf37ee7fbf6aeae36ac210e60ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1245d0b197e8911897a7ed54071d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304c567db7a16afd45e319ee002e3fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90174d9b776f2fe10c26be884cc245c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a429fe3ae75152f9bd0e6626eedd84491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd1419e5d9a3870950031e0ca7ba77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dd9baa499ab4ace1f9847ce686534493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7481917bcc1e19546557f55610634494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9975f3368a4d3115008a18c29db82495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ed03735a11e43f0f54bb188e8bf2f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2167e25ec7e0a2ff0e150edf0acee6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7533dc949fad965fe86a2252b4363f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd945afe2135303601147865f2b6042499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edf8eb985d11c5537a42069e4c719c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1568312181ba6ffab2e380a42c7a8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd40737540e36c097938379fe47f20502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda0be19330562752610654afce0123503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b3993cbde19fd9abeeb6ba26a0618504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907b5bd1250e6242704e22482882fd4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0a893ec1529032493570b818dbba3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ef21a208666eea5d10c578ee74a0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f043425223a250c2e927906f6534a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483eae37dc2538d2b8963069eec27592509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b23f2923f5496f3b430df0cd1cb0d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac82b8063086c110ef4b1942402e966511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919b70f593df4b8d33e209fc1f00cdc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028c2b4a5aeb8b9cad0e390ea38acb3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb699544e2d3ce95816d75fb48c50964514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaf7974d69c04df97db7a1fd967ea5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774188036146f7d6048180362e94366b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd117418d54341f00a7cf00d2480903b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c49ea7b65d048e86be0595fae09a73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9fe551d6ae7c4476a278c3b4ca193519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa604b6d27845785fbf1c2e86064da1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d92e348f6bb6a74800ae6e71e5934521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221997ee7aa242a0e5c9ba0d71f95be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da1fa9d5a7f22cf76239ca8abe99b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9868d697e6e0969f3029002a97baac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179a13be15a7affaba9b15d261668d3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b075f46efcb1bad67c70152a2ca6d23526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b00853519717796566a4bc0fb14c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673933f2e0efdd02bd8db8cf34f84ee8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f9ad42f7c841ddf8085fc64a691e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f83e86cd00358c18bf5629a60edb80530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bb658016a82dc20364953370aa140531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22e0734a9ae9f4db90c0717abc1348532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04932eaa6adeccb5cd516d40bb995985533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f577474437eecf315465914787c7ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43147b1ecddc07ac72a7c1085772a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069d18e4023771c80b1005fa18cc664536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b6fe420f0de493523d2305b54ca1b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d41267f5e6b73286bc2bf460c42cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed624a380586f9445057db3a43b041539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9a99411570ea20848ac2506f48700540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8563138ec1881e4c74d8427cee896541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d688335a67e3f9b8938b767ef2612a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ab37a45b50731a7a59bc9976018d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fba66e42875564363269e2c7d1e5e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b0914e9c4433c0859fb21584f26b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3242eedb55d712a3d1147c981ac28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea06ba4fc84002d901d13b4e4b581b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab458a866947d482c0be75939dc73e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea8f72bcff68963b13a9387ad50f31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d235d9cfc357337810a4fee578a5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280962719ece293381aeb742042c2dda551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200ce48d1a5a7e1cd39ccf7d7b42317552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e11a08b973a8cb19c2b3d2556be4b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2312ac05aca26901d4dacd54b47d37554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c80923ebfa73cda588a7d42e8b3ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbf35d79ec7f1dd04b26fbb5190de7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ad2f5ffbfdbbc790ead3a4a5312fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8580246a8153911f795dddaa323d2d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6558fb7601f44142c71d65be3cefb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0a0a39382f4538ac5b45a26bd1ca6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abce2e582e15f25311075b0ddc4320561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5060131eb5c44c94037981bd3968ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a313bc1ce9994e22244e7a8a4c15897563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cdfdda5b72348806e5dde18bd1567564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75378df48439f3f9d1c6a3a3f5179f71565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc01a740e61ee4be0410c30278f806566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b340e0ec779072f334b1592114b3701567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092085e5ba1f32070d6a09c875f6143c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffed204982a9fc9fd6db9f669ec93e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f40b95313933feb2611df28e0673d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982961aa3169b23e304eace064846897571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb234debbe147ac245395c0e2f8c9b5572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>