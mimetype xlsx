--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703f78c5ac388b8fd88248c956fa83a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28412a843cd5d10ee2132c8ce3084a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd7ff6d0c2aa8d72e310bec4339a7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b8dbee7ff1a805b0ce47b81d3849a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328243b0cd6774aa96347aa16e087ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64624cb500c6d994d82ffb5ff652f1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac66354c467cab23a4a127b70ed03a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce2003364732afc2fe47be86d60b1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb009f4356c54468f65f7106bd451d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eac1380fed71a0cbf7dda7d6791c7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50995fb6eaafb3eb732704da5ccf19cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64808186f69e371318014c6f7b0eda7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0857ff46baa705125a1da51190c811c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572752af8217f4a6ccc60be4680daef314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cc17e436a83568be5ebef9a9d2a4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88faf57c72bbc7d54ba35da1ba4c26216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b1541c5ac13aa9e4326dce07e783a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6398bb31fe435e911eb40e266ce1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99595ae943675514f3e1dc915754dec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd693131cd6f9b5fcdecce45cbc7abe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370e5a568b3605784b8d1d84e4f61e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07427f8ece9fc92a0fee7e3248e335922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1fef9e60c17837c2f192fa18b7ca023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9b99dd6b71d8402f612615bef186724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7c1003aa88416d085e664de3f6caf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4481897130fb815b06b744c541466fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3213e710c92bbb7b84e935a88471927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592d1c427861e3c1b2e745d3f8c279328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6e167ae44a20e0d5d475c63bd19ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ea0910186aa80934103b6dbbdb32230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f2156c9088a9d567331d73bb774a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b76f20787107f26a173b891a6ae6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c57c6d5b1652e725685bfa69f7f4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c23c15e4f86c27751f9fc948b271634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb6741f4bbfb5a6fa720c26441a88335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae9949a87742302f996b379cbc244236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fd2f970dcf0a271196752de25e10037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd721797699bea49165ed63fcc7bc7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0505439ca14503682acf834504e9d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f14387141b194ec29cfd91807c4a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879121cd1842d86d757acd300a5f76941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240685ad6c88820576a28fcb660ba5d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f0f60000f3b0631a8899940c5b37c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470f7561550783bab2a2bdf9a9fe84d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0df9d56bf0bf9d3226e4e947de93bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebd15d77df2b863759adc969330b8746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96470d33a2312bb261ca2836719ae3e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c435b3ce3ce75608a96dc0a8f969b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af47a96fb431df332eb394eba78b9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23cff662d59c69cf7439c27c2869d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bc31c10c3b54c458e4c64927c36aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88b4f0fbe212afcb2de4c847f7991752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c73bcd3c42c0f16ac266e987ecf9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce052fee9147f17c3541a96ea3b65154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3eb58ebcf4dd1760ded470da7d52de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca85106ec870d5c0a8ce04db6550be156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fce651b7adb0fc3b6ec44bc89276157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c56b5e717a1901eef058d5bbb4e9c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34340798e205a707eaf4e5cfc3247759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb897ca49b80963a9c498f30eae22c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0569a6eb37e77281529b86329548561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379501b2ee5e34f4ff6e3399e7932f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a497e8d095c465e71341a9b56fed05163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fbff1ebf44c183ee22390d60eff1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f30365f3d25d1dfc4a8468642f717a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a33836bee2a3956f8ec0cf4d7d635766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47f2af89e197b4de4cd5ef385c1f9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004848cf13067faa3ef11bc6f5db1e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886ca2a89500ae6346721d0672a5d0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792448f8560f50923f37ebf32f137c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e441607f894342d862897ed705768571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b21096e44b5c83b78cee4428eac3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614e799f347eb0cce024fd9cea5e3a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17def99eea8b5ae37b9ea99a1efaaf4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba622a87492c7ad585e4d65fafafa96075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25286fa8e2c5585232986585923506b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f040fd6be17046fe8189161a99f0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeec7c06341fde4ad0ec64f75c11ddf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0fdb10b95d8ba10ec0758d579b9a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbe02aab699150efbf27c593926d5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803a7de5a50a05c52b3ddc47b9ec9de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adae4da4773833322960dff0079dda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bd667afb47271e2d43dc2ea03ba3d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88b40dc568379eb9913262582f71f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad74a74e491419a613cd8513043c1185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55840f08fa938461452ea52c26889c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1f3738d1f1fd0f970eb5b0e2ab1fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5efc933e85cbc82bd87ec4890ef5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6f9f2d4ed3e080ff24edc8c47a1df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ab48a2ef7b3b59f763dcc51e3aece90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe092c23d6f441047e9e474ff699b5db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df61df1efebc7c64cbe638a6ea16abc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46373fbb9a073b2cde341ad872cbd793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2c212ba04b0c60f9bdbd63538055294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50345e0f1ce4f2640b6201908bd93ec795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67ac5c9bad5aea3374cafdbf06ac8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ccf9f5db7c55e031352494677640d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069189a47e0f0465257ff3244c92c1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c2a4b4c154def65f2d81396106ff599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351a9009679e884fe4df3b918a79d8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86714d16e3a8de1a1e8f8434d10ed0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac289fbbe3853fe02492be30f14dff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250437fedc205dc2bfb2076ef1ca264103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c5fade7cf9e911dd887312a963ad2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df9ef540b280a8b454efc02fcc93ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad410580db338109ee24397b673216106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb906bd39ade1cfd95f67acd769bdef5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396c85556fdc1844817df3fbe7d8844108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20b5a52e5e3c2086cdfb9eb3de51f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b733daa51f2eeaa56889ced6ccaf95f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad101269d2c89390556d3f5f47b783a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a1d756f9d1a60cd1c585c519ad8c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bc761ea0991015d5358a249b405c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788a8f8ac021ed6760ada5bbcd140ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07ed513b7434d13f559a2c4eaaabd6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2f3a1788b0a9e0ef924918fad862a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec493fd1d761955b56e642749ae1aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d38358238e1e2d1218ea7eda60960118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae09e02566966af947c71490a21e7f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf00aad6de9e6dda39b1a9c1527891f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19f38334799af148ed05df2b96b3e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf300d05e8a6bcac715ac6b1a946a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd39d2d9ac9c078a56807103b92280123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea5e0a37e4b6f84098ede961921709124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3a9f33a2a017d754069e6d063f4bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788868229286b29c48a43c04191335c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fac4aa616df82feaa0c9da3b11062b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb69600374b7689e1dc62d088d4538128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b5d323404375f2f0e71a93d09c16a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba420920c69c55146ba38c2c44fc58e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb590e558af0d9f42eee10105555a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144ac989173e9cc83a63d3d7fc79caa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f35d7102cc2094ec25058fd808dda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34999171cfa067c9b1ec4c68e2632887134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351c40f928a94f83be00dd0fc925851135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ad22ad7941c09aac9e7119a687bb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b156b71fc9576c6839d6341ebedea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c43483086f57194558ae3cc605cbd3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096b0cecfe55ec63b8c566920cdbb1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7df932d096e15be5d9b13e2f1f778f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec8b0ba7bc81390a2f75a7e9f1db20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283633b2d3f865df064a0d4ac518cbf5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869603a516737110d7e761987fb34886143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f6a46ed49f6f6b3b91284c26a8dc4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6320eb1b6f7cf7d5c1ef505894ae2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df539260f48206926501e436e03a606146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0312b0606cfd5bb9bdd9e1b4ea7c1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47a50ddea08c9da5a00b6755102c11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dde5f911879a5f85eed39c50c181c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5face9ef50b1aaf282b41f44b74ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaeeff605ef8a0fe50d957e627f4ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6363a9b4634e5a356f29e2d89c0629152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b9955ebfcb40fc0615ed0074ca989153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f159b30986067bd8189f17496ddffe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20217e54b44b6a2530555d820f70ce1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4011bb5da038a04ad166ed96f48ece8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca647e0c968acd5f4843348fe4665045157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180e68b26588c86b1dfe4787df6bcd9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92195ce86bc0e0925b32c2848606a7fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615f04a1ef80197004621f0de0d26ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb733d92a5ac88dc43b8a378a495d05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb2bbd2be18b9b58dec96bfc84b032162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e32663edff591bad80d3663eaf48c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc8201c47dec255015a89c305594cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6e10a56b2eb3a722c6c34b2a3c4b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a78bdae8e3c3fb209319eaefabd893166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f064d2714ef2d0352bd68885c23e368167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6ada624f4480b1d7289dcc41828b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b8e62a465091d92991e2363f0b38f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea3a5b3da1d7ce1f8fa248af82963f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa56e5b30f7e7f1f00bcfc3b4400fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665de93e84ae560d5e9d267078d45cc0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a8a2f018a624f46b69ddfaed08432173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958cbfa4485804b55371fef85132b5c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d93c5f33cfb9180b36d6c59b5c645175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6bfd7afaab6e44079800e48a1adb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c226446a9075d14aaba5cfcb9e4280177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d017e49c460ea83370b4f59c5b7463178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dabdc07f5977c29d6377a0b93a7050179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ac9dbcad5b8b920bda37a70de7b60180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54e226c25bc3befcee67ee60fee9ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2e0cc2f6cec0a71c91a4e807bf03a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204ce8f96029af7b9fc5d5b48f996b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db931a3524fad9cf050ea79383b18f8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d5296b5e60d23152e1af7c22e0634185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977aa201cee5263848261e0d04324a67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedd453b55a70237d5dfee0920f24f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522c82f9916d52f481047a703706dba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0ab124541ec8674b4ac4b9429b588189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129de74cb8007691beeffd071e31199190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166168bde059de499b74c191b976516191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6378dee5523e1c8ef29b3ba29ea4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6d4105da2bf287dfc89721bd0849e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e57562407002235836b81a58a2e832194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b227c18d2ac4e8eb19ed38967a62c4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953eb03c4d40717dee36d4965c68a315196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca0653641ac6f52bbb191058ed8915197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571842df19dede5abd0af26bf519797198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842cab2a377b218b97477af8216f303199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f483d0d16774535e576cfb701755b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a038e6bd03a3b8f13ce423739ce52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c3878082672909d2baac99db9d78a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c09c2a9e340d91b018fbabcda251bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36487beaa851aa0110851324c3df5bdd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f96832d237bc71e1f6c49e9dd3377c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa17074b9618910c388a13b66f2fcb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700ab8a0b6edde25dffd480b0ae0f02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee47c94fccf8e107e915a034af7c4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659557da948bf0e10c3df5e4071f792209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa8e69c86d6d73c49e551655c74abe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4947dd549e5c3a3130bc4a49e294efb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e0836dcbe6a4feb69e067c84a73e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834025584b39f6acd603091bc67a820213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e934dcfc6fe2944d9ce41d07301de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9b9e2b8357dc4afe9cb597a29df4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166183028a10b52087be3becd5c8245216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c42a4d2658a07bd873b30d7fd920d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138e6864d64273fcfa24e3e48ae4383218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069810b717b8863dc76b4be4f3c633e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb04822cbf6b071cec687df4e64779220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467200e71ef81e69cdfbbeb1ac903df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c559f70abb17260eabf034269c20c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776a5eb0bd56c38f1a42d75e0f3c8b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b68ab1a4f8b782cf8e964d4683a027224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2888011e80fa4c516c4a48db88ba6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c51fa7aa76f29074eba86d90c7edfc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee8de55deb5f942e866439f1b58aa3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db708d0cbc23aff7cfa409830a641a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c93204e4cc496d34d6943c10f0ad0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a44bf19e8d2d546389e92ca13a0937230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b4ea16df55a12b946f6056a856e09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862abbd00e8eacb422efa7eb14074fdc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4e05e2593baeb7b8789d2be44ab2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d31db48adc836e6bf3469fc261dddb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b65452b6341a7b36afc53562df0039235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c1bace747e4513e1a1da91abbe7c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee528b863d0c9fb663ac5377bd1b0796237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0982294836a6ff720783c811e4e28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017fc4b572df5cdc7453090a6f26096239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537437bd3badb753191db1bdc4aef69d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969061f178bcb1e0e58230acb851f11241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf628148d4c34a923493e79e24290a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dd65c69e7f8737a573700bfddfb83243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e45ad427dd94df058153833189191244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7953703de50933dea13b8da9447d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d02754dd5fd29e18436d50bc6781e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a073f758e56816031acb9b99f0507247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d71b6e287b00be2a8aa0358f4897d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b51d361d23cddd9a9c12b5290a4ab4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1794b5748089cbe5321b981465b214d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb9a1d5aa6d038d0253436e0927119251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cf3d54d22a2d80fefd4f68c6c8680252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7191b6cb6d9608c26ff49fe068139b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dcbbc41d50137e2196a771868aeac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d2a3d290883f6b2b169a9a3021a5f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3554a52850477d5082e40235f50c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f69573be9ca5fd8b5e8fd618ffe2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fc4fa258d2526903684477b530eb7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2c89dafbe0af4aedc6968ac1b4992259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538387ea931edf735110e677dbb1615260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba85a199dca286abb4b90abbdcdb23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f2e38ed835818521cafe94a6c5cbe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6cfe83a02fac2b8e14812497174f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26da508e00f6c264cf1ee7ad4233c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea1e69cc23b961e2c24ef5a1e2ce43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977894d5d8e4deeec39461c96e0681a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8a19e0766db2d0cf999fc9c28f991267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f7581ba81f68a154f9280e389f4e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2454132b324b679afe311b2c751a262269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8931b4e508595bd6bda8d6aec5fdf5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8baed2aa5c67cc6219e8a4f67e99a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace82b2817708c0f34df6598c88034ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd0572f39998361601aca19292fe64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce23f2f0cd88c5974d5153edea6f230274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ca6f68fc6d2ee5012b8d6a2367524275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5b04629cd4993853a139eb5f9c559276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f1709b7b25adec2d62b142c406cde277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5edf9872954052c6796af031ad427278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112635e05391f3af2bfcaf6082ecb929279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456d363553c50d1fbf55a9256e8eb4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d00ed548b082b018a7ceb1512cee58281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daa2d75ee14564e5c0ca3dcc928fba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b049ba531469bdb5e24af4fabfc61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583099d45678be4897a76d385d20ccb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f9ee21e8ea909066d0b29cddc1ddd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033d858265223296218598264f92ad9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dea6866016b05f3ee6af7019c10f27287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fc9b3add5199060add637e9373617288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b1611c850cf4affd68e35de323b10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598229c9b6b7398df05b73f91bacaa90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96361d39e5fbdf260b66911723064a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789624a1e11251564bd5151bf03726b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f1daf6c093c9dc9a6847840a591aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d019d01845d846e18951f5b3cc3f46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b88aa7bb7f4746df91bafc9299765295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5367b92ec2921985d7b944a7ba0a74f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cebd7347d0e7aac65030de7d64970297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1489d537a706bf3758681dc252ec4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca667dc096051b7c16582d28f221f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561ff751cfa242cd5c6cd7d8a20379b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c496753f37294c22662db5c894411301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25882ba0cd349eec4784a59ed975f028302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81bb8be6535d0446aaa2eb60864533303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551635ebad0438119b41048e9b057867304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63549ecf273952ac149c0f1ed3c3e4af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e2ca635a6a6900af856ddd0a7d9ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc53bfc1ebd81a5179332ed5c740dd3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974224fb9bc11c300f65d92e43bfdde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec561c64c8d86a4a12a3d0ed77f0ba0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d45ef21aeef7e7df219eaaeaf8754310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9eb96eff3e7cbac1e82ec31f54fc3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41a2a39128a925a6a4fad8d74d7325312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699c7d785ce438e249169bab6c7c41d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75e1c308bafed13c5e8df23cbb4f85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89546740c538f2ba8f00d35224e88eab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c17b64161ccc2526a891c28c095d4d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e50f45299b4120b0360b339d65b3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a7e36a65c98d7aaf9529c17e4e230318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf87ff8bed60cc5411593045c39c99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26346060011d1fc7e0974f87107f33d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d784c85f0b0e9a1c0db54676f372d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae72611cc08c2d6fde809b2a34a9097322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cc800cfb7444f5ead4e915d3bb57d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8031f019ffb1f1e14e2bcd7288e3c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e502882236c9e454e48a57af8e725c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c4c3a9a8dce877ae9210f13b35a5d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e55c5703202beadd32cdfa26c92f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd3402b17e7614767242600a864b24328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a29a0111c67cfcb3daf4562f621cf8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6112ccb196850dacb0d4b1d04dea3b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf18c3c02a2691efe5b900ebf5b6e21331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fe988339fcc47ad5f0e71529531c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0e61ac3c402b28a7c55756238e99e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274bd9057009ac47f187fb268729eed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b35122ccd11f6c6d452ebe37c83ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6cfd390a288c98d371b9b63e7ffbe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e4e68a570ef41fba96efcf9cd519e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5b7bde20acbc039921834bfb35a12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d752c616a0d5755758b13b4e4eb90339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab30a2240728a10ab92f3148a477da4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f357b11f329d3b161e7d441eadf7ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e39694336be90729eae0f6d2df1b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ce1e330ea6bff40fb0faaabcc99ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35687886fb175b5462bc49a826a6a10344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05426c078b6f22c36239298fa8fc20d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0d6fc71ba4bc43929cfedfec0bc34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3544862479401162fb06c7009fd1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5f20dfe5d2f56df6ce02daecd36d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46778b477e0fe6e6fa0ad2f32306ce2d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2962ade4fa24758b700f4d0c2a6ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f991a82473f5a0b7618220891f4b38351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6bad834b5a95b2197eb8b4deb04d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9115e503a4a7cf3384c7c4532f6859353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84360c59abe2465fd0e3d709c5eb483354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8114474e0e82bbd5695c2e021680b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39fc1c7dacdcfe51258e277332c537356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67ff99e8834b7394c969aa82d92285357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92916997c34a4aa1797a52a339cd65358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98563de3c63f7009c13246bc63f8981359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44790eac50a10a5628983f132d39aa8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2aac7a0bea1575b10371f6f1af0ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59abddb2e025d5692f7c127cab11a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a1fbb78122e215f74b5de0f3e164a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c8af855ca86542a8fddf178565641364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7140a260f0f21c3e3a014716efb4e44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd58858af95c30ab99d6f76225b821b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8823ea1356826f936cc584ac3c1410367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7bf8dc3bec89d2fdcf381dfc17267368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d491078d2fbe984ad5af0b73bd8f7a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0eaab1b62aec6e541fbdbba426f12370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffde2c13cfd4e5601754d1e9afa9211371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a5f63525cf3d7d194bdbb4ec8fecd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b848c6a96e98f230fbd816f0b9241373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc40909ac4257f8e1088b7bf50e29fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1186f885c9acc474aec6491ae1d570375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ad8744b8582d788a1e07605cab87b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a3958d370fd3983efed4c9961ef4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420258a8fb8c707cd02f368f9395591378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76bc37f8d75d294dbf27d54a3d0a79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd1f3ecc114846b8d630ee103a4f10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adef2975e242e8e5e00638e20cea83d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5c57935b0984a228912421a579360382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551fd477865a5f3b0465b90b19abdb7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619e88cd80ea6210156f80e686b4807384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114681f08da8d2ae390dd16a6d06d55385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fc57df1804ca143b320231405aa75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a91edf127f4edc4365704bfe5b5465387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56449974f6b4999c7060f193548c01d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e9c12042616265e4bea965a74e00a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b36577a53b6fcfbff1ad93a11a63e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40ca0d5466a2879198719be86d29cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95867c1d8d5b839533a5e49c8d3a6865392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa625c440fdab3135abd721a8d87ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a3f36db772e9717e05cf7a930e664394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e865225ddf63488d05b2636f823ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bc5d4dcac1620a6f1698d8a391aab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944f69ed5dd4768dd9c78ce4637cc17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de5da7f5291a43e93d635aabe109ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac3e3603eb11faef926448ba2196bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9d54ffe5cf1a3fe36ea377f302ed0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeef3be88f2596206ca6c5eeec37077401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966341bf46eb4fefcd7c362a22b5a1da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aa0b2f90475ccd77d30be70c7f9d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc22d85a474b36c1b0b753c85ebd14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4c172ec14fd33e3cccaca5fef1aa7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32beb36eca4180d233aba08ca77b982406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d9faaae67bb203216c193989e0454407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dd264217e8d6165c1693b48bd7f70408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6de734c0b08041a228756bb02c18c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb81da131064e94c5a0bd7e302fdaab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a922f741b6ac05e4e0d99c61f86ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0e63a41c81a3e98b1cfb638fb8345412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3eee6031e0522d54f62f533963086413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693be54febda473355737252a8d356d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe58c0c0d0d15398ceb043d59245bfa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5c735e1a1d31265c7d706fa4b2071416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a30a68745fc57f7e67084a3041aff3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f96b0a864a1d9504a0192b2e34548418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bcf5f1fc1cbc6ea467dcea321f495419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55276e370dd663de751f446cedc76c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c65812556cd78346f605a9426daeb3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da1b18d077fc34bdbf22e6e5a8e0ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656862fd93275738a95aae5fe062e4e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09060d5e254065c245e4862793b68573424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327a2e05c8f8e66e2efa27b56882cb1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa847208456d3aa2f1f9f3ec1b0982426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff28413e2acb4142e98e972fb7936a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b34d04e51e23a5ddf3648ee8d9d50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4dd439117354447c1a93fdf68b559429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed60ac2d3f56f5a950e8b4a41ab6e48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27616663b43240d57aa7862f452ec5cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290433b7c170aec6d17122be007b8fd0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ead4f4d886d9d37ce9d4db3a8914e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077917cd13d762142d0117110cfb796434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84fb3c26bb961cdd937778353a13f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d719d59ea35ed2952d3769c587c577e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997200a70b329f7396a1c9fb36453514437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792a8d7efb4e4730e3b5380d42657cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fbb1f978ba5aaed19f986ca2f79d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629061f04a8a4748f7efa87923a61e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338edc48b35faf75abf192110a8a0bf1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d677c425e0674959620cfa24a05a55442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd2e7f60e2cb9bba162f52deb48bbe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b5fb4ff5881b9e30832f1818e0197444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34545b52848cc23021c22ec49f8d8d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d5a30d29ef7a8d5cdeb7b25c488e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9967cf100af5dda12d7a74bbad7fc8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975a65262238c844cbf1c9a8847a507448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e79b5db84e4a095d5921d77d67cab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98c6f372e4dc62a9313f09084334e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63773477eed0bc305dcfb9c7e60d9fcc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6072e51272c70ec32c940cf932eea7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4581fceb55dea8ea830f59b0a2eb1c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacb0ebbff01c945a0fbfb6363c0d79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f250a5422a3994dedd5c497804d1a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134299b2a4d3d350299a82be067c0a45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413c7c5e29bfa6f1884ac9712976c15457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e18b8c8cc91c0a6dff1be688fe8a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eabe78e771a179f2245c9b608b194d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff646138438dd3077ac123e6ce862ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5195c386242c3696e0616e9d531605461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33867683a5b0f431075d4747a9e787a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda28c673a277bb1d5a743cb25c3979463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe9568df1f6ebd3c043e3173638fce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa397bf7b377e2219a5671518290197465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63ca23f781bfa297dfa2fcf544e1b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6737a1f01e8ab7b2822a577eb997455467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14331e87c8ab15e6376730aa366c7f2b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47caee4cbd20b942751efe9f4ccac80469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00e32b85910d3735830381ddbc965d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae43766a8ba0a31578ced6afb3ec0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb0b0122a813ab8f07fcf9bb999231472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337bd01532fef4bbd07bd7b841b57c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbe065b7123997cb995e7081d97924474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a094b2f0a49ee5add253eae78cabdc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff63c292ace55c0948b87c910ebb5dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f5bef2c746ad4d7908cad7496a975477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7da2dc79388661b57c71f72ff450a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525371332b849e904012a5ad2e1e8ad9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a51f50e97f4ef35158f1180e886b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1942ba8001ed1f50a096bf977b8116481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff3a3e6e3d18befd01332d768a862f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c407f8ae2c016329402b79fa6acd1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff06dc9fc12a5d0ab35d34b5c2fc97b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc48340359d580afa1e45b5db274c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16d081291073c402e9732c1a6479c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689328cad4b1ccdfe3e7970673e12d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d74117d369a042b4ac94e2541c8fa2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c443d68ede3effc8f2c7c2153f09a70489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a3dde1e36ce5aa5d6060a18797aed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1246802761feefde841252df97d8c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6267c928652eaf85d278167b35ed6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4db5348621b531592b3ddb462ee59493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120b11d93d3141f2986d5435b38d139494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce18afe2b4b64c984dfda28f9504b23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e71003e2fbeee7aa827d726ac0884496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589da755fcfec44c087313de8a23b66f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc52ec7cb027f6bc9d315417d627461498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec68b2c0f969d4329983934d236fe51499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdcbf43ab9eb0d778ce7d3b446ca64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62c1bc9d82e9466a95df372f3011d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db192e94f31eb943a4a00dfd0346a0dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b1f04f2d938ffd4f8287fe8a3b496503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce28b1e432f6d358673b657f23313c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c48fc7dd6617ca2b324ceb2124f8c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725ed05b7b3e36fd2dd2155bb116357506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219548d38e6855e4b2455f9850497c23507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f9464984e40de074683acd9af33ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1563717b276bc92d4d95adfe5f7cf29509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e026253286b11fb3de7ad3b9f4f1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc150ede2f81f2268eaf365010b38b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c975313e93cd920b1d325ab16b535512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c0875ca86529ea5e90a93321457c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fbdf66855dbcea66e8942eda6a684514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d91891bd23eb28bae0597e3fd0363c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09af28248756294371ed37222c1fa3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1076da4fd03c926de557edb7192ec2c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825d5d8c37d2b42eef9afa137892fba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac9322730c8c14b7d009185182c2e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c79679f4913d52ed40ba0408e2128520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2111868a5e7a62038a35f7b01b9a45521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcf259d2b955a861afae2000630066522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b1a04ff8ee5fce6101d8d055e7806523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6a7d88fa8fca61a0d5ea0aa80a1bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3541f741fc66ff5316c29f888fdf84525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604dd2e790bc081db5b05eb3346a45c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c2920cf74daaba9ff70d482d88690527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee6db90021e60a709ac26bb36245b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7780804b29b4219a7fcbb040c0ae5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb87206c405918d6a00de31a53ec743530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015dc70ad3f34398e6b35fa4f52d4cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566734a62e1a551b28185d7479fbf27532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac708c8779fa7d3537fec2f1b3d3b5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f3184122961554dc1e6a54c4dea4d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0277345f8d2949a6b38ea3106a4f8e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346996dd55582ea6f12e5c1e1731250536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17385c3e174c0211bf0554c1d1913a02537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be846c84c9e4ef721665213b8c2f7ff8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea88a6595af890c43c4c28db7400fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b9308726f64b5458fce103b42f01c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce55fe0f09f013b4d6a01702132570541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba6456df8525e6619d88d9660948e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d4601b67e7a40f4196b09035c1fb6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12117cdbbe3363a7e1a9a4fbea4027b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368ee2361a7a7e229e458dc2a2788d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fe7f79437d412ee1c3ae48c733042546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62420edd1f41a4f2863fca282a37fe6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45ce87dc03dee10443680d273d3501548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0a7d928e66873636f4a63d2e0528c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48b1d4e795021a176d768f52866a65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f6a5a04188cf14b43bb9f0679b45d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03d669e0454279bd2a8a47ac9cc10d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89ed3f4ce1ae77da11835cc606abff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29e55194c8d5b76527f78ccefdbbb2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706857327d113dfb7e8ad1eb416e38b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c3dec83065893e20ae30d1780abec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec6c95ec6823053b62954233ca20c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a46bb777383328a8c42ba6faa413ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687811b4c10b4599781f24c1c1c320a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c36a97bee3999dbc0889ed4fcc7ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d73604db3047ed935cabd0169a415561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6a94c4dcbd1aedc04be529b2d18fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa996a83ac8e55b266909505f452f592563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab61eb1a71b43c8d8c295e73df8d648564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccfea59d13bb4cbc8337416b131de7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16037b7f75058b9e1be2d5b70ece8c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9022b455528b8351933724d00fe054567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc8f9f1ab9867fdfa655c11a941beb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b8d9ead491fc55c3fd7110e48a10b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad161ace9d3732de7b449635f7690a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30c2f85a4cb4b4772ad4860d255d5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa107cf82549200d4eb858695e248c572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88da2c85461803f360632162f123a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a1d7658eaf4ee8aed1fef5c0f6cdd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bd94ce014154fd19c22da8fa0ed1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745af2dcc81291c9ae3541fe65f0220a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c5ae4d76aeb8b714a70f8062b17805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaa008c81fefa55d4623ef3fab42c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e5497746477ce0f4d7884b8c01f8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81f6d3a7349fc439ff1867c2b1e85d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320182cf144cdad5db600ccf24c48a999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bff32e493b6722961eb61c352373f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022472788696e41104fc670773bd3f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8656078ba4ae4571c0934e07b9dcd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efd695cf43925e610e264d7263e95813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038d5b19ffce1584af486526445f01514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f28ec145ccd08b7640998f682588f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951de5fd2027528edf0a95a3d50b311816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af412bc8d1998100681d28aa983fa617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd11847399719cc2bae50769f9ae2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cb25fa903f0c5964a66cd687438af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fe95d32daf5569299291ee69daf1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347fffac953a0a376ad6caafeace8a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d212a040455fad797458fd0e3945922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901359c471dc28ff1902de38a7b1e6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336433e0cdff9fb1ec62d4484b2b3e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab76b46c0f3c296a8f9554938ea82aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b21ded4b54a79bf7957088a5fc1b2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8f0e97dd328bf320c7a42e960981e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d3b6b53d72316beb768a08dc7d84828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568573b0c7520f93b39604ec2e5e4e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291a4870517c79be6a7f724ab73897b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2c7d673fd0478e6839c84a517c6bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bd69a048468cdd8d6c91263d38c7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c077e8affcb9721d6d0be851b0788833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ef3cbcc2984c98f3fcfdd9f75a8b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bfedbd3807cec5246c708e310ac2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc0c17fd41f7c01e1cb2958859086f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef71c86dc6d1290627caf72e8093eae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eae97cbd148b6cf2a6a4b5387b636f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfcab4e14eff0e092d8548c39e6f7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a271577250ea670f1ea8c062110e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a1206e5e6797a09b179c049b11c5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321374bb47d1316e5bb7b531211e1e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dd68031977a65408683db6a774d1243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9367e406c2a35ffe18b392db0471a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dd48e97a3cee3d9115220308cc3ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff321799036e26d37429cae0abb23c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577ab6c47911ff91dd51a0675259b8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44037dd427f6466066426aef5b773dfc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc13b60e0e17dfe9c605447202fe5f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a326724ce919ee7fc82a8cc7a8f0e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d537e6294708e8bb069dac940f97751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f331aa9807ea61d4a712fcf5c2a64a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df180d348b2eda9b95708e2c6f2d7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ed7cc806e880bf908cadf4d97ff2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c9121dc9a688ef62da38f0f50ea8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0398d7a146cabfe8481c99a61e0b1bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7626ec7766817b2b14764a244016a1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77318cdd5f1726b3600b4cba45c06a9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18899c6638d7ca8898e14f4e0c03d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fba264cb976931b14b44934feebf560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67017388ab0bd4d65a14527425c3971e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609654b21d9f4f02df980e08b42895262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797d15164dd82471c854fb6b9014fc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6b663401e84c4b4a1b3a65d636b0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f7d5ab4f11f296f4b46bc3c26a0a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61478af457ea47fbc5219e7e753a70166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470efc9bf7dcee9f7972327c48c64f2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf221be7cf3ff42aad7b9d29a0793c4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c47e2442d1cb3d276b9e88c98bec969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f63de079c86d3e658d782de27b00d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc43893b7e3bde24ea66653b0ac82cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ef0722874e908c4a71121fc0d850372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49435d2bd2ea502d673702d29108a3f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476aed8e83ab09b79e9b6294a8178fa474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945235e8e2957ad11421f35712029ed975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed271312fb411e44b05a3ce6dac79376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd20cd557fedcfc077966eb6b8120277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc491243f599f0750b16c1de0ec7f2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a8e54e22e726a4fe1416e22fe901d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae81b025894797319d7032beaebd3d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85f772f630061a42d7928cede4aae481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561a32c1e2eb0299f94591f9dce508b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b4518476037f885d19a3f62ad4a3d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88630de65872798dd6f030eb43ce06f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d40d7a3429c67bbece7d9d2035e59985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa39e48a35498095b1eee3b6fac61586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c2822df224f80780f30d9e8a42f8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81feb379c300c32328f3ce7fc5986f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde4db0960a362e0e9fd10426a0da8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112ac37860e723bc9638880be7a4eb990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fd5c1ca039a01758e55ba5b8b330c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edab267f3105752ca3b5a467f2d4a4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0469413db18b79acf736cde82c93c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68816a2410c6db78a32f02c03089be7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2514755fe59c6723d00edd22d569ee995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3656f639a321fd77fd810906b41a87c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9c9ab048345cad245fdef119b339b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be393a9d899ab31fd69649ed0c1f8d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507c48b0db0d365ecdfb0e46c39195f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f8bc0c563dab72df162ad08ae1fa4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f62de88d8c49fe525327132d7e295101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c77e02f821cad5ee2e7f9133784a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecfe2bd3d12d2a5608d1111cb21146103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700022a575699b61b8368d8b79acc15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58023f6b0164d6f6b7f0a61dc44c4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0eefd3593b2e509d3647b27361f8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819edbc0282fa1b03c0fe8546f6d420107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b396d7f76766b228067226313ea9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95505c173e8b364b77b48560aeafd051109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46acabc541a6bec87474fededffed8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3c6e9108ce87481079f5d465ead40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8708026f0f814d694358e68e26f5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d4916cc8ee5777ea59f3b6a32d68e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d5759dfb83f2fdca83008ea6468d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea06ba104d46d2915ef81a00d4672ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efff21af25ec212f58804c8c00f6af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728539c018b4f977c42e639efff257c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdf10d3f2cd1ea9126c575d7c124fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90d2909157268599004e6a13c3dccd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd698de8984181216ac5b560f0e1c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08935533aba797e536bb7d684245d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164bb410cc46db46b6ff786b5e4e1d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2030d0398b02e6ce3a3c81e84f3d52123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b21016f466b5c3cafcd3bad33fc679124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070632590a8bb1ed33663fb7c0052c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829cc00b47b13611e389ea0364b5e8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db961f4c93379e946b0d358a0787f57b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656e5af354d421b38c67dce8d9debb2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2c8eb3f79375967b491a1ea2ab7ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19377366ccda9cbbab8552d7841e75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5dfcf6cceb6e11af61d84312b2803131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06834b3d82488b623c6f5ca7714a0f45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce80fee0f1c29936631e6090bbef19d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfba8d965b9b9873118705cfba8f715134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8e57af1211fc00e18235a011c5bd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a0464daf1cd44141936e8224d165e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6a3af2a8e7d5bcfeb76bf971ee4bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898381353bb61face5b75f2429249b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ba7ee49ec7e7d240dc9ad25b6ac77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88ebc23064e74c2a035c358e2b6ac6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903b0f80330a05e61fff4d20e7deb22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1f77b97153c082fc607b62897b34e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faefa61d004d7fd9d12a7bbf41f4a6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a553a71c9ca955ea439d90b9fb5fb10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a726b09f3a69499a5478bce55b575145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5449a003e7a69d85668f4659d395e9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82268bfc0e8120c841a5c7a9495a1d6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17356966b5167f64cbd97a9c0e7471c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c90ab1aa99bcb3cf3b7c04c8260117149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3d88627fcbb50d4b25cea48434b0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208670bb09544a491489a79ea3f716fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7ae5fc3befd6ac57fca09976e5742152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed405733ddc4dd7a70ef10130fb1e71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb1693b4e82caa302b41ccf80c1ab9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfaab54a31e28779ff65e7487bdf7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433660cc496a6f52fa477a301795c539156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4178c8ce5c98e9173d681b367e727157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568440843a0a3578da76324e9ad4fff7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd47b0061c71d3794fa9f44e19d4c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e88f65d22df1007ff43b8f4cd9d96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee57f355cafccfa23171a639cafbb9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689b31ef35aec1bb2731b8210e8309f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb7cce0c43a24abf6ced44682a44a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd473c8942997f1f3c8ffe441659d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf527d4e6900f03fa20ee2a44c4f41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce07650c772fe2c7b301db0055da52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63f840075650e94ab6f7aa881ea067167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba782256fffd5f96d6fb5527f6b292168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c469426509994548d633fe16c4e81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e7ea08a9c1d52329042d0c3545bf0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f49af1424b8ffeb0915d99178b5da1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e65b5f80190937cab4a632af15d396172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c42d973532b5b5e47d766b61507b93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1e83bce135caf41e64c821b2401ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c4a05cc211bda8366b54a438c211d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f821cea9c289ba1ab291c5ff07b49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe919724dcb51de58cc4e74862ce5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271ed49a2faf5d933a95652fb7aab42178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cb12b08da519b135a35d99c665710179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385de32297242c1d5edcc870fb40864a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb5daa3f622dd35e9c8f840870cdf7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8b5909e147481d0f32753c959e410182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afc880f6be1565e3686a99b1c821d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a032b33671684f31d7786a61861d751184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c87ea3f629d2e115bf1907cd52f6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289ea0284b26fd49603e4756fe6aaad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f581ed2a601d910ae3d84b40b277fb4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a331e795d8b043408bbd537e856b051188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b54d123834245e35478e4590f74397189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5a192e0cd3d63d8aff9b073d53dd8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937eddaa66f12ff9bb3da6e1154dd8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6d3691abe93a438fcc1c47a4c8b27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9533c0d9f66d2d15cbbacc5230b5c47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc834dc7c73465b123bdb38027ba9ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cccff5455e032b8413a63e56db635a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d36b2845afdc131dbbc07c91ec4ca9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25f33522f80d5853809989f6b1320e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2ac1753bbc1bfaa9afcd82ca6df7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7122c890ea9d61d87ac0a7bb9f2d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522665fb7d0660e115575855eb3bee3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d9dacac7f6e8e573dff3f667cad98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364665643fea48cafe4ed490489ff673202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c413a810bf5d7ec0229ed88de3cd24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b977fb9ba0866de9202799cf90096b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3fd7868d79188b17eddec236375be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1737876d07452e38e47f858ed27cf81206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823253bfb84e12869bec7e22a48ce3c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51793fcc6f47654f11c85fbd38904ef9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224ae4d413347b293fd7e580c834376209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e4c7773a93b928579319d3d44ae9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46ea47427574620a18b76ea0cf81cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bc5e2ee686fea015fc8a4f904729c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af37f94ec0701ec91fc41cb8f662ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0e818524b6a68327bb661e0ccbd1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b05f80a98fb510f571fef446314c63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c728007197c328beab071eb3a436b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02742c15009f45b8881944b6d726453217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9374114726340c5852dfe183a6266ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e232a2524bb354fd84f0503ea39924f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d78f001a7b5855fe39135daaaa9075220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ec904a64a869127ad35ad726ddc8a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c17e2872c885363fd9e2e619c2f083222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c10fbf0503cd46f68bc36cfb1f9dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd71024fda5605977f9823505ce69c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48e19ae6ee8af402306307c9ef2da0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1cdc4f2f587bcc8b38a16818cc2ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a61c194d3f5c8cdaa14b0d84122c06227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de537e10d3a0e0be8dfbf4ca680dfd7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4af6ff85fa210b5bb29df601b08a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4ef23a4c807f9ae5802b38ec78cbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa91a87fd56c88969ae19ab93c90bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0a0407115ef94397b0935b1cfcde9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5874fdfe0f517faf733bd6bbd6efa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a0c4e5217bfd67ae22cff0effd134234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec2d40177e86ccf7dbebafffb1bf09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1ac0b89f6f7a71e1815884cf323a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dc1a05916e142693b1ea825c610c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa13975b3ce2a8391f08597a07714c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9585f7aed07f8638104e48e0fb68d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be07db2a0730bb682fdf58a3102f06b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994afcb5416c64241ea38e13a3123a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1eb5638cb998196036a19994d969cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14392bbd79ecb66f8fb019597e2d8257243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3721ca0bdd442edca6d5419ddce2227244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55e4bf896ae1a6cb3837444b1c1186245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaba8f06d376b9e27230a56ef75114246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174d8e29eb9484f698371246221a0b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db693d4d945ed56e5df560403f545ca8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5adb60cfc0f72f5aeee67ae63330a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411f3b2820de241f90d1ea1649dfdb1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0103963d35d5089b0d306121e22bcb7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730d1f9f2823fe1dbfd2915347e2ee6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba49ea2ce2310de52209603ff3c336253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d2bbf18357cc2630a9bac4f43d8e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf24b112910a5cc0bfe46a1458ae4d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25edd1fabb84e4a9451aec3c3b1bdcb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224736f7b90cdb07d6dfe850068a019257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6007d84c90d396fde7f424e72305d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0ed1b4e607de62e3c007c9330e08b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693876f574870d0e8282a627e6a5672260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089197e374e680b41e6d8902b97b8eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9ccdcb40a159637fdd5b71b1d4aa7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a6f1ae18413fbaada3099af72a3a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cfa34d14022bed9f3292c6afbea16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730e483434893d942b5b280513f8612265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097311ac321b581d3b191cc539f05a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691bb1d013386a8799e9831c9c64d21267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd9c9d2e49eb3bbf3f60a6c7c272be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7b4d14b579ba98c717f0979dfc177269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef20cea4f56dd3b0d50e0b3b84a454270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba63ebc913ac0cf090cf20bcd4ff3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b39327d7b41ee59cd57603d1a356a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be99671d47e1cb18be2f8148e5c687273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9ade339c40261cde0db1cc29e0c61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70893d648b5ae30e4a14a774adfa1cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d812fbdde6e38a7451649f4b50df46276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3f295f549efcd12ee49bba5ea0841277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf88cd4902beafd23fd49bff1499a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339e69c44a8894031227d39453c9001279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b090c1d31eb5726a15c459af5183ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad3360fa1877acf804d6e660b79a96281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb863897708487c3d9a883d3961fd17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b14972061abd5d4d81214218829ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267635b26718d8cf0afb1f76f038187284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0a7bd81597f92c20abc94303cf5dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a7c3a5f149b081053c10f9082c10b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfd6ae25d746ed8c7de108c02e9eeb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02d0b21cde99cdd51e585996baaa73288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491e52342f310ac657fb58fdb48a1b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dbe042ddc52ad098a173724fa6375290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c147a65e2865f041d56ded3c6b8ee3a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c408fc25c68c565b24b0d4f3fc374292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3915f451c56109ea8de8a864d7cd8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424c898b453283fe4e9a3cb288dea9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ecf8f2839cb94412ddc8197af6f0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2181a87c979b9b68890e7499437fd4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf4b748c3672ee6d8d8f7dc691195c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69b3833c652348e500bbecd195e6be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e2fa76f8533ec230d80d82ba5f4e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a27198021249f37136e30e16a6fc89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e87cd69246f7abedd1b5d8bad7d72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fd105b555bacd9c68b355fca9ceaa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891f97cc8529d108a507d544f00388f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136f4b0e9c957b695cf2bcf3866ae4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e2ebd3a659eb798c5a1fadd5eb731305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8eed407aa57d731cfee2d9a2464de5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10912d646069d0c16784ecc2bb0819a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff7fa30b3cfdd8a9c2ebd4c63319e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bf933c9380c754834847efdc6961b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d49fe3ab9a9bcb57164c282ef9e664310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba620c639c4e03c5b1cd3511ec98c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9c5b93b2929f028885d27d645b81e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2ffbf0033be3003d8bb4a23957882313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e7515df4a14c823b0c407014fa9f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc32bdc47700dcdf3e513d1118a705315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca7380b681ed6e3aa0b0baf025748e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc64f262e8c69f5a780a3e30a06c25b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57a8e83900ea8744b6bbd461148123318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e50b99fb32f83f7acd8961fe062ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf43ea353a291ecbf8b745605936fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2a0b6ec6b0ddb4ba19270c7aeca99321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303593f9a14a39d3d010d5605b7930f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208eeb17ce4094390a4d080171a7fab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df14f55db4d2cc2476240511c77b3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406389fd1b6af5badaab0ee031439e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f669860ac244befb038bfd5a7a0b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558df7fff2d03ba39fbbb51769189dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23770a6dc7133f9d190ad88315090505328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b4abe214f350cc3797343de525e1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68bc26c8c2642750aa47db4ce6e28a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebac8f36e599535c2f197015255df31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461159f8d6f47d6aa4e87057a19304f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aceb3576bca52c872905068d4d559333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d28782660459ce384c7b24ca9eb77a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849a311451f0805684030def845402b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d542451e5057ca1f235435122c1eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc504c8602fcd157f2a957313059fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7362de436830fa0ab7b676accb5ea8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd189c2d93b55a2d1269f5d7eb8c14339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b9b75c52015b6386c867df7397f08340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133235bc10e4164466ccffc6a900152341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e227543a52a9fb6f5d166f0187225b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e8f79b855aaac8a1c6f89d5093b7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d260ae7db2be437190ea86dc4f4dd0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0630149822f07ac671253b97bd20e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca8f56ff6212b344a79b7df1eecdb8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c9c5666fde4b35233d59d24364197347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad0c21e96ba480607351c8ee7c9615348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b9c799569a76619baf1d34b79859b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb97dfb2c34a9111c5c99f533872be7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad23d7961a3c433503582394de4dfa4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f561a1e65808d1183234981dc4c6f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe776755f7c3d3334d5dfebb8bfd2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53375d12d1dad75c0a3d47a4abbeef22354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825a063fbb786f6f2db0e95e92e1035355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9945b8e0a42889ab942e48b1e8f17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d81cede7a65a18fdcf2d9859d71af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956f5db5dc56dbdeed9f5a1b8da8cfe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d96788e16ced0786ed46bacfd9c626359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ce54a5d4192be15b45ba38e8f295d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6d0d851626e713c94d260361cb6a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c5de01c952984ab6e9ff66f4b51f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c6544c183055e2851073c5f19ec9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aea04a0a49d964257f3381f37ff3a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58198eb498494952a5338b2a6c793b1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24548861234b80cb521bd1d370461753366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dcc26d175309e2588835dfb19b6af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40109ef1c0ad1eb24a431fba2676d1c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452c9cb6deca59dc04c79194a588d36369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01339e2ae713f3e38f03620a02eccd32370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a00a159468c6fbc559ed3eff9025c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1eb0dc5e617aa350a468f939397cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d0c031963dfbd6a606a46e8336193373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21b3bde19081769b1c6917530b35d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961aacf0518c66174774c4df1a559fb1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851d85b0ddbdadf18237727b9920e30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d4d92f2ae53c5cd15d3bf1b03a161377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf31ed3b495a30e114f61644eeca06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec6d4dee624560dc1dbc0c124ba7bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287160568dd39aee4f7c3a508c5b16f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dde56d479d8f5e50bcd51ba046484b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25590bf6b4082f8ba5ac38ecd6a6a9a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee0cc5f2bca8e0784733b80b054bb6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324aa3547d6e50fcb2194e5457cb657d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46778bd4ae04b2561037a4554a528fcc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc446d144063b566228cb5163fce76ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfdc359338aad54447ac52e32ca05a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b371ba77711f5465a678a420c6737388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85943746c8444677f79b6eef93b0762b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f00668198b53fa94a0c60708af8f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012890059e1df04f2a03ea743f5bf2ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d5a2ea68a1692569ec2c8f4c3e844392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929ff176f156386ff85eb0f66b64e49393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8809d0c4e9f17b92599202619d766394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed24e3d1948402626d69e7d5b0bb9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498ca861ef469ed60351855d51d4a5b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c4e7eb47413d7333c022eb73d3bc5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934017deb437cbd585e142636b24949d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf21bfce58b827a002d49db2b2971e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bab542c76923a46b46e5329a2f237400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15764ac98abbe185dfc23b086d482db9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68306bc22ac9ca2b0da5153a955d46402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c32f7c493cda127606fcee9dd51d0f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dd64cd9684c21067a43ca3271a0cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477fced12970d96a5b2f40e3cd5d8a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b17c4872306f0158dc62a0524e1843406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a891d2210efec531025da4eea05b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc250461af6ac45f36ca6bcae6894c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73e41c45bcb2eef134ccef0cafefb8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ff195673f8866689828151f2748b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e109af29c5ea2d4365a0ddeb87ba30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8812d59f32b9208e5a7e3aeac67ca18412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c84f19273b8ae05ac8cb122967feaa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301540dfa8da9b6a53ed9e28383f76f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eac6a5dc560815ef7a6cb184776cc3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100faa8b628e4d01898559db9b2498f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12456780c75dcd37a091026098a82e2e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd8479508187683c413ca8f991d0dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd854b3cba4e4ae554b68dc9775090419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de05f9e8e4d4efd9235ab01f648d301420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc390c8149537ec945ace699d6ec63d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f0517a71bdccaf66d59d3f7911002422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefae160b3a832a3e0d66dc7d9530ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47707d8cbf432c7490cbac958c7ac567424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab823b902575a8d3be5af281558767425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954618f6275d7be5e84f01c161b6a339426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838f9f82a5d4f3381dcdd61b81c531f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17390ec5a5651645c11c43ccc8c3aad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c19672e4eeb799dedd012ffcb18478429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac69017e2619d488d6269a38affe819430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760bf89d978635ff879fb04703329d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e9ceecc471b747ac4394df27bce75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61228f9d43298f57bfeaec95233ae87f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcc96bd32a1cfd4534b1ca840c27fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc659970ba6e6d49691dfc3a937f4a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8408c57b2f58ebe3543e2c07ea7a53f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b72366d19069246086a48a61686f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065a162cfb04fa6e6a6cbed7d08b413438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123974e3b5d72906fbfe16af47bd84d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b85b28f7e7edc54deb6c1402caff9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69aa15b8301d898b5f650802beccbb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe89ec12be32f3f4cb1e20ec5f9979442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47a821e373b7277061c8c2430ee81f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb219bdbc4298e6bda3d2d1a1db323c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cd678cefdf3ad463906e745086fe8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273fe5cd6165fb54ec2399d79184fb9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c797a9f8f47aa43db54c64dc9ea86f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc28cb216899b0f0ff8f3ce52c5b8b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd953f7e9c7b774a93a2f421d4adb3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd67efcf197293b1b8bf5655ee636a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b87a57c573a8447aa5874f1151006451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe198b5ff3b54185bf92c55753d9cbcf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409555b1a135085fea437728b66795e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d16f9286d504a8bb4c4393134b9422454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2cf65e7d40cf93bdd334e336c4fa1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e6a1f87aab9e07999a4aa96946551456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dedd23a3c32692ecd9d28b8fc0239457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33d7cfe35031edb645a772892fd936458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe0362002d69c23cdf292f126e5c9f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0aeb357f6866aa16c822efd65558b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37db957e7d7c23a670abdd0a2cc681f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32036f47be7b2f561ff166682dff17c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc7c2a5a9f4f24f17d45af0ff1f844463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae8300ce3b12a2f712c6e5d32d82d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df8fc3e941947c9daa097850732959465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61009bef46ee7c1811b20a157a604026466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b05f946c22db43b55d3d7b9cdf74f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03003ce572cc92c7f0f5e8cb0f3e20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac4dfef09e5a7caa049077d6b74ad7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b61793a22cbea78ad86fe53651d89470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf83916c0bc9135639d7a01795a58a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303e624255b476516f0b6978aae742a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b71c42b5917a8b124ef229341c423473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219f130d6b092e05b48f57c28dc856d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0240afdf47548803dea5f159bee5d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dba84667166681f1fb2985a615fd1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03e41f12e6bfb4f0b12a0de82460c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6af38e5bfc48e4ed2a944cae47c5b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe2bc961880c2ced15b5756e2d85e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ceb11ef89b15743cbfdd4f25d23e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94849962744284f6560fa13bafe51d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f6468aef548f803c0a0208dea8e82482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8c4984a0b833aa11aff9af05ada33483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c97fba0b30d40c56fe6b9b59b31ac4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6bd883d77a9719529f1788ee48852485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1935c5aeca90f01038010f1d01eaf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e851a80db11f86b98cfa41935ec2bc9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58848058d35ef0ba87720ce58ee7baba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e94dcf3462e19048f2a9677940a23489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08552329397a6c207618b5c73ee20792490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e698882bcca17e41a1a8711166cfac4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae15c95c81ac67833ba055679fa06d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61427e3b33c6b0409c4f595106eadfff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dcf5fa6ae9907f5352dd26227b3c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0927d4aa955ab40afc031e10692fef8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de59145d0347b5d5e7f6fa8c3072c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136a3f7d7a0a9ffac20f5b0e0bc800d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0176d00923331ad796f062435a538c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389badd8d5aeb9c9537d6fe9280f487499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e7990abccc3d01c59a57cb00af0bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddf1d7e881d9494d55dbb5a8a86474501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1349f63dc9a0ce35cb4da893f0998502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596b9a22b08043e7720cec187050ec1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a59c20ccf20e1855e3ec23d9b2c4a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042df570365ac8c335ef8bb99357735505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54b944d8db3bbf50e86df5c7770910506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c497ef55d5c6f087a781211d1a555507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b184b9732819b1a55ba3ba6c7f5d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f3ac38febfeedf921d8acccdc8a66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad496424049d2b6a8c7c03646d06137e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78273adb845cebe1bbda1023979f05bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69e0e59420376dd59c8970933448ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30be3ccc25781b9a9e259189d1b3c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8a89242e4398292832411ae9f30fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9a9f0e5d0e91e34478091bdb599bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5d651819e25bceda728a60abcefa3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7590837b2b97ac2a769fa4ba202290517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd685f9578700a673bb4a72ea409a43518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fd49a13314f4d7eb54eb15d2a8bfa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fd876f740fa9e16aba24a63e41eb0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5711725484fcb48031fc8e8b1808da2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9100a39a4a1463bf57cab1a0c3b465522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c176b879e2c8024629f31f97ce213523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ee9d685a3e3afbfa50f1c8b3bb193524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f547e33481789a9071115f44d87a967525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04dc88abe2d1517e14095ec2a92a38526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d3a2c931968148879775a81a3d15d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b0e8882153f69d0838d7ff275098f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb289c7067a20569382a09ddd2e657529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d8a485cbc8ef04bfab6a69ae1a007530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce21740a9f7891e92553522c0abf85531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eeaad031b041b7e62d20982c0c527e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561aa263868c45fbbab642e2adf3f0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b2cdfb0290fc9c6bbfde327e51348534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad7644af571d8be412b57ee0714fdb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93cade668e5eeba34e4aad83987306536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc273a212428936c1d2d02d82a6ec4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2f0491f4e24203871451235d653c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a10979d82f744693f00d96d44f63d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6722835d02171ee6f79fb7bf2d00a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8058802fd4606243cdf2ddd94c07655541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d92ad473d4743de3a6fe09785cc015542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5f13915767ea8c4c77ed29a75dcf2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69ee404bc610cee9ba2e39cc871fb4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e28352b89c1811dfb296ffd58c282b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a3282cf575628c19c618dd614cbf2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccc0b5801bac41635872fa4c080206547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac97016f2b2c66abc677c538a17178d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e03fa4b62a127352fb8906df38f9f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354d2ecf67b5df07ad5246fe16af688550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7d54be14e883bd7c55dcc47630114551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eca20c340a524e677a9977b77312d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d879f3d8be9e2526371a0c6ad7bae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184c0321438844826c89beafa249b97554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384be7ee924bcb9b17b39fbdc83c3f97555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dce7c38433a1ed75c348c9c9ea5aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02273a7d7a23712e8259fe3ee5b0795d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20235acbcc8cc91ff694541e239d7b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adb2411243e3b4d4b31c9046b8fe8f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98c603a48c850a77ca029a06a88eae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8808466a762f5ea061848c71e8d22561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a69c731a3c35f5b0fdb20c4bf1410562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfddba9a8a79f464355a309139d2fbe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef073dc1e00c042fd113ad437c2e4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a969d8df467fa419f2266f6b58e52c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428cfc3249849ff31c76e94417555b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec2222cc031a8193ac7e077598fb63567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66d04d6e6a85b3e4556d8805b9d405568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726893951cc1d5700ba3ea4515d2aed8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18133f599bb1c8e76cf7786ff220c671570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e86990557d87c13df3ed92812110ea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af496fd52428b6bb00e8eb7dc72fa24b572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>