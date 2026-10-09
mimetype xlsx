--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47c820b54bceb6e08baba8a85bd3971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bebf3df9dee26036272bdf33e40922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702c0e3dc0a999b12804eb66c5733aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe5385b06fb5d555a4b2be867dd1ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59455ef701a80dcbf6895bce525946a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d400c38db9b4f51db402f02fe8cd916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98989f213a050e5c5062f95e4acffc917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20ccdd406a6366de36154b09079a178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e0c1ef4e1742e6f8dd8ab444da2549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52b225cfb27b9db2d5f0676bbd587710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f844f8e0cd05bcc8a48be30c23f7dd511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479834b621480972b9ac293d9b37c17012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5614782b606a02f903b1c410967bed113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3eae7d1c931391f891496276e9ebc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad57d7f97196ea9b2e46399feabeb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be50a94f0e04062275c3006c6817ef116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3ec0a8e9976d5998fa394dfbe442917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05e5af2a47b84d4192ba254952880518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40463030e430fa5a066cda5a4047687019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cf6466dad8ed9579ed2f48908d74420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75d508012f2b37f5086968e960bb2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ae2cd0c656f39c830cc1445d5d8b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea62e6f0d9520ad6a980b5bd205c6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f0ba9745793a5e0ae94e928492b3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58815197781510184eaf298705bdc34625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c4a016bc4ed350804b6395cf1de2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02f1f6c284eb1cec054fb9ba77641b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7eb81ef61870e50c7e9e1b88389eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1679757cdf9dd59e2c465f466f848129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ba64d3bbab3982799ba8f5068fdc230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55012d678dc0e79ad88d24a6d3cc73931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3eddef167132ebe05c621b2f7ad6bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2006270b621d45b1ee243cfe8c7478633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf31b7611bf456355f4da301fdfee4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e629d25881fa1ae4de9f60aded9b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b7b844bf4d05af55c867c5b15a6d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3fce1682780c1c363e16cd93f3e4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fae2a8d3b87e71dbff127aadee85138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d119dff805633bd4d893ba5421d97039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea837e78925d459eab87438ce77303da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388e45801878f0d659dccaf14634c5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60388da64d5c3e9d69ccbd4c9bcac4fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51caf9a81cd8eee30bfdb1f8df172043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fd64ad6b340996d8756cb02bf284144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2db176d309d3137b295703afaa83345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06063adc7d3da4bc77ff550645548f0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ef5d35aa60cd5ef85c49611dd12ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c2bcb34b71eb7bc71d1e423b1b39748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e06d5468a2b73870d851507b1b9e3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fbd2d004f9c1a5aef26cea2f00f3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57c41ff1716b9598e895226eb06b1a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3c7bb8b59ce48b8e3c85ecf6a013d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7eabc755ddf4c8094d393466c15df753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29fe103cf5244ce822f0e0f88df11e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2485d346ae12a4f29376a19b61c884a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4b139962a129b0e9ceb943640cfd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec254ae905860b198853da164e94bf9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0440df58ece0a97e0ff21595d920df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb088a91cd02545ad25efa828c390159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb6065774e4858bb2fa4760f53e95e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61f36c51a913b0eb82e4b9cbd370ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1d5dea187e92de96f5e75705df42a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfa66f7af392911684a7106b29f5a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c441169434e2012fa811675b53f4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73195d95dcfb8c17985927ddfd2aa51865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e6c51f73ba9265543975caf3be09666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58565db4ff453f8b0ff8dc1feb55bdf467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232edb79048365c62975e96b23b896068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32e8b36f1b634546a0d59f103ba8cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edbf0380a1e5de5dfb104a186d3b0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5004ee9338eb2ab48c840fd729cb771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a664f81c50c0839368521337bcaed072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2f3d74a4dff47afa1c85968fdd10473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9286ebb3bec9dc84ce8842825fffbb974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c223d3f8dd4cedd850a87f92cf0cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa96300117178887ec1e9fa9940bb376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641fc598feb18ab00936bad8c461ab977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9395106a37804d583bae81c898deac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e585688af4aba5c141c9ec832491b6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82f2b787ba4ba746e13b2de0cf782680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd608097f66ad383678e10aeb53bc3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6c404440b26a6508e933f63efe75382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44747437a97267e10e4c987a1aef798083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65904dde1bf6957a8e836aa9c86574f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c676528f51618a0b281883bc9db7fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd2ec61290885df833adb4cffe844386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc55227dcb951c8afdf741dc4b9de187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27a3e041bbdc1a80a20366e124bc1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb73147241fc57ac4781404dbdab21889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3538fca4e3f2b8e573f27ac49890c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5eec29d7498454f973e7d8d0f1ce3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a820dd38bfa4d2e4445e6101df1c6f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e10ed61c7453a1b0858497415998a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df199c5ee493b0eef6dd91c5c3da8a5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489dfc6b5cc0b73b24365003b4ee1fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40106c21d5d5e3b77f53e15fe39d0ce496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d80ffd1dd97081120aaa3a09272ed097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9acf772b23c7b5111b4d85d4e33fe498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71a551152d27ac38234118b7ca072f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36310ed0048786f73aaafc3e88442ec1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ed8fb4856ee48a536e4f883de29e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc412b43fa6059d93c2477ef9ee3512102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ada65c48d9c182ee1a9041ab00f0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fb8f631644fecfa4312f868de07b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de635f9b247f3f8c5d287577d0783728105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8fb7f2041bf74dc2f302349005176106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe3dd30b884b71e27fbfd21bed074d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96c11e6f9e63fc88d307d2b5fa97f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b4a19631fd8c1b2030e91833d0797109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8db81effcd01e8c7424308c9f3cea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e3e7ea09b0094257fa1af9e946038111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0e98386b4a27575599a81e6ac2728112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b4fd60f329cb63862414bea43aee5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6c64ebd66123a79f1c6ae35ac05e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ca95b6fed576f928d008ae46a823a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce68d2124ca161668745cf74cdb17a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af077a02dbf08c7721034b3fc11cd3eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c496a8b421e7534da9f9f600e6eefa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc41b4e4c69bf38f1b390bdbf03cc3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555fa6ee98a64a43bb8613c9dbe2be3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cc9f58e1cf7ba4dcf873de6e587a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe08c201e05611b732400ef8cc6ba7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44c663522708fdbc399857fb71774f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29061b50e7695c6b604d66221a9e4898124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dade5d0f847e7bcd373e4a8cf2dac7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d031a1f96b1563b3e18886db0eb52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1c590b1ec3f3406241e66c4cd8294127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c18d1283710cc590b745ae4ce3ccb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418216052034d126e5096d41f8c719f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60282058831b89c1c61e846a9d651e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e89310482f5512c6d2538cad8d4db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ed828190f67c45d06390b5f05c83b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c07b2171a03c5d53e77af5048b7048133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb539ec7b752ce930dd8090ed53baf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2247efe09dd54c289d0acf8e9c4c2b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840493915db9fa2414ee1b79ac4c060a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2160dd81190ec35e78208d299cb74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827f4c91b1d0bd40bf8c6d7324738fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd48b4401b0cc8b6ebd4a902d2748c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f0bc7b44781ebb7d7e465f3bc466d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68002a30ce2f8aa304e2f2b979e40d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee3ea5801c01eaf7474c594ec938a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87333e843ba7566fe09a52508cc999143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21980ef4b3f471f4ee31f56129ed0912144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a9b75fb812e4ce3ef6ef6c1777d78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bafac1854f6411fa6080c9eefe205f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4410891c2446138604dc3a076c5d70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187db4bd056b21c0817e5f334caf13ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee03f46302e1b485eaca13f6bf36179149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60687123e7cf76a23b89aefac354f7ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ccf12c95d27b44a25b6129566ef9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feefe81197cc2536bf07e9a8a13ebbc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d47658fc7c4543c819b82dc2ab5f06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45202041774141b4c51648f8373d9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211eca61611487c7c858c87ecb06c2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4008fc6fc2b185b97e3f4cd3d39a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b6e1e87d1f32a96d013fdc68574d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558779435a25125ee651196aa9e06f59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81d51adbc0b37ed5ecd54f931ad689159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053177433583b740ea0e7e8d74561f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb714207806ee108c8b4dee2e6982a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad2216b6d501be5c2ffcd86c21aa4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490214b896a869d302f21406f322653163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9525e3b6be55279a267255943c778b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9af4ac465c1fb675fa18b14053986165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69066162b33e183316ffef2be90295166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e4791310426f8611b9742920e0b97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077216f076907a1aa65d78b40cfc3d09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d1c2992b4c679df9475349302811b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998aab07927089c391c2e65f2849ec6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a65db2ae458c330c3ca7b20825c02d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096107a03070f29418149156a1dfe5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860df723c278feff7c57d6fdf491e539173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e603c40a77705fb97e8b70fae27ed38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bf50c57bbad393fb5dbcb4322f8d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0f66503f77975d11afdf183db419e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dcd698ce000bd58902aa82988842f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a02ad8312035897212eec858a92c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f55836e024e4ab6fff312e11d6b0d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562c446fd28f9c619df85e63d27e8b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3452bec34c7b19564fdc6ee6eb05d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18468152c98f5937c74cdcd8039c83b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993de9fd0d7f1f3d2211fa3c7627b50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c4b28331b20b726c058ec904e0636184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17070da45aac0a6e175149e50394f3a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b8431fce1e3e023dfee63abe18d3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba93e7cc2b51a2adea0956bc987f34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6090d5629ac36550908d549853a4a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49183fa18ab2cf9ab2f6c9611dc05314189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669a846c3219a93666a66cf2c802485190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb30f3e5ffc7905a9489795b2a3c079191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb690a6ccd138b285f40950224012a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ef7db4be837ebd8a30b2806a89737193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dfc72050e3bc79f7713167c9694ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74b2c9b78172d2e4a1ccd0c9f0052a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdce45eb7a76a7777e0e617cf18a3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0999c044d31c701c5e53d3fc05d3b58197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8c6c8df197733149a773cdea0c129198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c50c6cf708c83f02027a41e35995c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861942f4911ede692da8b5268dc7d328200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98705cb820673adc0c689443652bb413201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60bdb9c1e1adf96cd8105895374953202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0224b46a5ea34af059a69876b4608f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4469b56d98bc0224c5ab8d4a66187fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9769a9d0acc8651fe2d968c0374bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296ee0e4e481227de9c81787e638280206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeb19eaae783aaf800f8f9a434331e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b75eb4e89442fe54dd0a81c6f1c7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837333f476a6cfb7d6e4d26929815e78209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af3593c94e314b4dea085643fc521d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ef455f06829df2819b498380afb61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab8bf18dcd6efc8530f818d9a502e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aee29590198f554a3774bcbf0d78ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1368aac2d50c7444e52afa3ca8e80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45780f0a2aa132aa61c8a157b805b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad36b7fc4e55821ec65cc11c7f89ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574413d70dc4954df2acc1da4b7c10c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e37493aff4c36958ed4d768e645c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7fa03f3190b391321a675de5d219c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019456351863180e3ec1fa8ee4432a64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ed9064c55a42f5a81724762298409221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354106b8115f189cc970dd0291d6a0b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaa4133571e2bc183a01d583721b7d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d82767b3d2c794b90cc1e292ff76e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2453cd53d041307d79dda12721c6d26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73e17aa185fe17ebfd474bd5247add226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7bbb8b39ab1019c4829012d5d0d50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf4a88fabe5764c1c6e8071f9dd610228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24154fd5fcbb79e3a6cf8519f18b47db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3aa5e0b9fc7003830f31734fc68ebf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3f58965269056661e37d62f2c8bf7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487b641af65a9e7c4277449f1381751232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c2f349065e270b1ad8c0a504ecb50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804e6128f786d3f0b916cfd7bfd6e5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55778db23ec63eee327eee60e6a9487235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c0c547706b0e3efdf8b7934b1eaa1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4fae8ca59b86ae63570afb13aa61d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e409d56d752c4fa14e7eb5b7d319d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e489d310cb5ce8a374f559578388b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec27d669441128e892dd457e0fe31ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275e57f78b3f121324f20e614d56a2e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c3c4d3e967bd6274d3b7cfdd26962242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fffa64460ba875a6cb1d68c60b7c96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e737b18daca8e629d4efea7d90ec26a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c3b433c34444cf7045f18c90cf0be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae88b703e45eedd148111a627f0f60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25018741d43f36ea88993202e62e26b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835398e6da3529d64b1c43f9261a9dfc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c4e1fecc5ac225f73e6709e34f894249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df7fd9534f84ee1800f24e883dc154250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46aac5df54955e3e5c526fb335ffe29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b29568f06ce80c19c3a3d6d8076371252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afbeff6d463d37cf202f13af4088d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6b200798c67138b81943383eadcda254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc72b563114f167f4bc1122c0b1f8cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21cfb5a48647c9442b882a4f1b14e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d52811e09a4b1505fc4d946a600ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55abc09a1e7235c046aeb91a177610258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554d2d2cb56c56fbf56cb340ed4cd4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdbfe36d8cc42c6a28d14129125293260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb5ddb7b2cdfa7b5949c5f888df50f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508552eb53283089f36851e0e9d655b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb2145d6411179217d1e44bccd1d1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30053015d05d3265bebed28a4f645a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef43ed676f7c47934d421f77bdee9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a4af0eb6b8b29b32272c802e27578266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3ea21fb4fc60add38a3bb6f18646b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78e767ce7f3997630def24c5f9a88f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e139085a03bcae9d0da2145204cb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d63a840fc379f03b62776b1d6f9993270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60996816b801ab90c2a92b0ec0c3ed0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc74b865cd4bdb879bfd2745f377055272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510e6976dc50d0268a81e8ea8dc22d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa886453c305ff6e0835e20554bf7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d471f8692536628a4b31827f8038a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f0ad6cf0efcc524f7bdb9c2d536db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9355d74dc02600db328249f4efa33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a216177642d231e1d022457f999a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e483419bbee61a9dd8da9def4a674279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c413d76a846dd5d2b09e20dd86d4b96280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cba1d089ee79f23b2a3930a27e545281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef57bd65a3a9a2a8b727d78ff7665fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156372bbae5a9b765e326bbb01d7d4c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c918bf825c9332c8da36e4486762e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58f5edc5cb5415b68b95f3e069ba87285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866822a4f918a33f251077970663e7ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3048f96bb0831e60e5b1cb8a97c0d2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bc643306f6b498b845ffb58886bd5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d3bb52503f85a25ee9a7db7f4fe2c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91f9f3250da7b6f312691d1b5b212e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38a6d12a13d5a437a311c3b90adf27291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdaf018f67e2ed06c1edb2c1f61230292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4406ed7270f3f5ab1f0c3686b0fcd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c65c011d54d72a3f4ca6ec5b110191294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27482741c4bbc52738786e772f2ce7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b749f6709d390c5f84bb9098b7a0b94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634da3cbd6cebff9c47e94fcf5bdeafd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e278d75c33078363ef925d13babf3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893f5eb5c6b5fd4b08b4075776ee42a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ae3ee8a70ef490354881be3866cdf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26754641ac2503a7312ffc4450e38ddf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce203645c790e35c802a0f491f99b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01fbc593c573ad48dca99c313672db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca16e564880ce53b0459c55413b99d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485ea63f9f74d8dca90c23868dc36b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e7f3e260baf570e1ad467914eee55306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361bc8a23b058df8f7aeb3ea09f9c1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f4d2a1a8e245edd72fe439f904b0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2370dfc48845d525a3cda4f21a8b2bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45577610de666ba2b0e3094f66564f5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781500f896d499cdbf1f9099c317646311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb5a263e7b890781c44e327e6a0e02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725de6963d7e9bcd27d9c66bcfe94fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9e02e49f3fe0d1f5f53077f55c1a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706b7187ab68d2c35c283ff0d0258e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde690556320581365ecaab98be2f79316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677da06df4b6f22d94c21015f7d5e79317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c74d8a9bdacb4abc150c44681f8b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221d5ebbaef5fd8c0b61633143b3c8d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab79a2561312968950c162c511cebe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e1a169cf4dbe5766f943f787ed9c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66f6ad99b425dcdc22e135bb5297ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4660cb90194b4107cb7a386f0be9383323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158d83d4aaa0a547c564d4a5ca37547324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9fc74f87a16f31b1330dd9285e692325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07973b96693b8c581dbfdba485bb80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42cd2bebf4b28f6d838bf3d98662f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebd9d4cc4c72625d8209c434b3f634328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50defcb46f9b432d45afc69fc48c5489329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd6f012e9bd06730e77824ea18964a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4792f1df289ff4ffb53347382bfd4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02708366533c725461d50e54086628d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb004e8cf51a64b61f5b4fe8f4b0b47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5510223db9e086a562743035977f97c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f54758c273623ca04516d6b3dd9253335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e0bb8091dfb98ac584211f7bc7d7e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e5603ce043098a472f41e14a03f98337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9f8c4c592d05d09112387beb1e5c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5f9ef5f76449b23b2c5ea3c5552f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f797ea1b80b469ba2266bafe59df6a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea6cc825f7867e8d30088f9d5b43e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ec87e099ba2d50ce74505e3099cf0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358668b6cb984a57b4157ef7dee5c38d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc020aa830d3a409be34ab6568b948344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb630174ff1ea091b4dca5b7e056c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a3a1cc9aef021b640df8701eeea16346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5dde24ca601a37de37f130c306a80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570efe4bd5a744280d0aa9625fd9855348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b2134f115cd42a98d1f46908cbaca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b55cba49cab9a9e954a6f797f01883350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a05aca6a7744242ac360c13c1c6ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb9f4347c782cad4cb115aadd86932352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b559a417118ef1d1c3acf81f9ec8ce0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c996ecf742114c8afd52df03432825354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7997093cdada3cdc543b2fbe9e73e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d14fd7d62aa326bc604de399129cdd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbcd6f17991a05d06c51cd9b67c40b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44f50e8c3ce237ff1a5ba82ef0c41f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c37d27e7300e35dfc3e2ba3218fc1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c847e39e5ce0abebc1006d6b26993360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa0dcabed05e93bf7540bd23e0692d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6bab4a19da34ce9cf30bd84adb8fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca66ad8e11c63d15ad7bd8f5c58453363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111af21480673fb94f9f604caee25c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30c6cc96bf3ad13cd2aa30a31a8ea0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3f7531321a60872348ff22cec8e9f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b268709a7c236831dbc0ec351fcf994367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efeaec1255fff6216e5d0eab41003eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcb57759f88393bfa83188c79d1261369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eec64fc3b130a7decb8bf7cf73d925370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703fb7ca4b7264018679ecabe372a9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb044b5ce89973d648d32884b4eab4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16958c0e842e51cebe10b669a1bfc45373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97733ceb7190d0870660cc4d24cae96a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2474842e8d6fb7e786b74b6cdd6fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49603f20e4ffc19ef14051cc7ba016376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba61d14cb7958520ee2c051efa61b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d240e3371bce76a38545145122953378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e814b18b97130a39e602c907e8a95be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d8d1d77cd52dec7d72ef903bc7f8a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e054f7b4cf0ebab8158cebe697a8e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470ed9ce09ebe5c111985a878624358382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609796b4263eb59ef9a597f253d5fbbf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb7718910009d764a4622f89de3260384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859e6a823da8927350e0968e53eb51f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa31ae4e5bc78914346ab982b7019e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923681eadb4aa2f45deeb2da39f2bf8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613a2ad66c3f2ccb76441c5492c3691388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8aec1aa52ca4dd50659258d229b2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5e5947bf48b383fa01c66cefb1773390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcd74bf64e03858357ffabffd3a5d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf32f4bc402d268ee4b815d2415e209392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa5101ccb6a90002ee940a65607327393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a32324568bb809df63c6d617f56abb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0392d089cf0887760d7de36c6b251395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7edec0dc5227e283480d0985361cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26899d296a864d60e351b4043ff4ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f066da53c7dfee5e23e7f22127f71398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70d4616c006507bb8be37492876cdc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d79706a19a1c9bfa9953143861f0e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76179905c43c4060908e1805f8416f4e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2f86798ccb0ceb684f17e1a21d7b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b979c7ca9fe28f0595d417d0156e0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3209dd961cc1ad5c79836d48c0fa6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcaa7cfdede6f2b77ce668de32dc0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f094544a03a6ca31fa666e92a096e89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04909e941ad421f392c3c41c753bb126407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a238901b533c3619601743f76fe8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865842397b30633883c7b88f236929c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677efb1e812fd6481869436abd29eba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59ebdad0fa3605287cfb1f5cdb0455411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1031126ca4eadc990c9dfb288204a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7e3d62c68beebe221c1caec860c08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc2a0f0928739e234f73303804ce6e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb63025a1523151e0cd63f4217ade6f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca453f27dc6b8db1215d7abdb71789416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c803d94cf7ff9eb4c406b5b8c5363b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515091f3c105731c124eb8387385fd3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef80b33ec912276a0493f90c8d5d40419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031aeed2db3234439701136ae09f4c5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2727a04d788e3ff74205276d0bff11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c5f9d7e58a3993fc12d74b943704e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2695350560e755fc17816483121da9f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbfe28fa3332060572eb143dcfb13a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59845b0962e0998f52207b7628f16898425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47997e5ac51fbf9623524ae15bb3589e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5d921480bc88d144415931ab8a939427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212c885e6b352c163b27ee5e48b86da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f2e7d81dd786327798777b28c6407429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af178425df4aed92ca0c2f2e81cc9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b751f4f9e12fb0115aa26caa392f742431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e185bbac5a879d25281cfdd9d849f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605821766a25fb25eef1ad77f0efe283433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cbb91dfedf5327e8473a078e947d9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93ab957a5c1aaa5ca8173e249f476e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85534ecc036c343d4285892e5ad69733436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efd22f94ecd354c6d29506a97d0d16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb6845dd4b17a74718b7bd8aa30a5b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdc3b3e94f0208a89737e92e07117a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe63888ed369b86cb92bb84e3bad90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca50fbc05d66f1418ff0ece24032399441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c97725ffbe755cbaa38612904f4505442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fde63c5d396928d6a4537d6c8f3796443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dc704d42897078a108f0589277b24444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9187b8bbf56333c46d554ef91ae627445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86416ffc55d13af5d989150e874703446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7c2a14a06ad08d9573c510c025841447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfcd577e51a36a5f24f4f66bf71dd7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6312ee68792bd27c5d36c33f2e1028d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132e08e71ae041adff535c0f145227e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5086559d18b980f697a6d3bb0ce32451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedee4645ce7ae81e24c0eea096825e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25838c648a9b1ead3f2d6ae2f3da90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f720914e9cf936efb5a055c0425521454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372513a18b80dafe4d94693ca391ae50455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d87b957bdf1cd6cbf07f845946ed48456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba49832b1c0b0691efae465ff3f52cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af846cec5e5d6fa6552ea65191fe8b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cd05ba0d969134ddd038ecbd195d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c019ce7e773f39354e773f834199d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd38fa304f72ad3c49e4167bb2a772a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93f811f895fdc8c8b89f3520940d1d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea02ec3fe862721065f6fef9770e3c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bd0eeb57234acdf0695d5ec3e9041464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b565e93824b0e452964b24374f985f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde51073a23e7c4162f6c7624d70777466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7c380e77dc4e6d28ee0f27a9cf36a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6747b11ca1162a68e6d52ef0a1ea1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a27d79f5d1c2684d7e55a62f486338469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539edc6ba462a8d6f83a2c57224d9a2e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813a83fb0c108a72fb68585fc963d84471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c623368209f95b2a8acf1cb8b18ef8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b856d162b20f78efb216fb84dfcc9e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26f7cd6e608b2362ce0bbbd6ffe9a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c772f0ebf434c13e0bc42526d894bbe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4d7945a841701aa8c6bc0eefee69b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad7515d0f18266e8a3556b1687c99d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911437820793343c2778d4e7fbfc710478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305bbaa2f26bcb8c692988aab43f7c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19c1c9ea2739a1eb33e57419396f60480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312ef9442702ef5801fc1e827711fa9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15102bc6a0c2cc87ca3f7ddacb6d90df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b619b85376ed89c884f80eea8e8e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721926e4e8c513c26808725683929fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b665875c4188d1cf6b0ce548a77a4bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee663cc321caa04d084f789dd7ebcc14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d4b1f22a2addce8bf9741a5e7c0a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eecfd92725b51b04350ec075cc62bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179d1c132e4c1f35931d5049e3a1a81489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c7f5f6c0af3753f07386ef7f95d4c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1c498f20e9e7a19a6009f17664600491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6aa8efdd0eb948fa85fb26ae1fdb2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bd98fc6f8baf533d06ca39b157beb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04161b1111b1c347c459a483e5634a10494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8223bf1eb3c55c4ab921b2f546c13f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496993054982c204016f0be20591325496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e44c2f87d30309f933c31a0d60f192497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee09f99f90c3e3e3dc8e1011fcdced498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602e57b5a5c2add431562ee3b70527a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a470bac6517bd4d1c3990191e5d5d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c34bdea1ba5face05da0eff309f74501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255af673e2dab1360e396ae4a605f48502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccf1b00a1729ca9627a99687687415503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaefc5768aa4bb78478be8ba064ebfb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4d592f6f811f6ce1736c28ac693b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfefc48aedb7afe8339ab1c25eb65d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a42384f5f93975f1fa9a69464d750507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a806038e7f6ee0660d27ede3f09bc2e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a657467cbfc62621086922470269d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fbdf3ed79a7f9b64e25f7a050fa8a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f25d7f6498fed161272dd4b99c199511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd08e383a9f7a29ffa466ba53bce718512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a56bda4024d9c333efac298d737f04513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c64c99d1ed16a37ebfe4a7fdb21bd2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf330f0d6252dda19410661f9466b93515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3147f26f150f868f973fbb6018355c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043597b16893a72f6f39803cd75f380517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221178daaa72abe9f3cf272b4a2a08fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a488be598f754b80785750c57200b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fbca89b68814bfc8c4048c895c734520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4598653543187365745bc2b45c74864521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc7dacb2040319fe4688bfc315619a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59479fb7f8f20b7be1cbc307743ad6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa5b03a15ff9e60cde157ebce8b427524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79ab4054a0a20c42f2dc37deb13916525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d42a3e9fc64675dcd97daab950c31526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c643c79e3ce01a07cf417456810c5a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca56451c043dd001de1883597923c39528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488bbec586c1b514840c56cc842d10b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07e2179dfd31dd8ba842c0fc6f2754530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e620c3ea30e6605db8cccc70e34a01c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69fdfba9a5afe7bb8d2e2bca393a5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba65c24a899f1251acf76bc8b191bd6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5e831e0fae31c6b82bb639816013f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b5f92466b13fedcfb7f438ea49aa2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584c509d731e84c1da265d5b3814ab8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911307b271b40c563896df21321810b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef87e57acd4c9274351eab51fbdf97538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddb06f5144f8fa3b78f19491ddb38c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044ae1daece16ffe6a2cc97e2cdb67d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc870157828a9fea88bfe89ff9cb349541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e56cb1debf0d2c5cd1a9bd25403e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f425c6a00625d5ed335aa01d16d82c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd374e2dd93373b1d1fabe1650d5241544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f75d98c69287c4ea8c8c70ffac3d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b963ffa4fed9adc0da18dbe36df0ddb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba000739749b84ee0e8f3ce964f4aa41547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e03dddd5817a35d1ee0c753682989548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fb935889419290e3e6e9283385faf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439eb596bc56da2b534118b8c7f7c76550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9916fbdc86cfcf2105788888d5d83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1665b612ce3b736c434e770af9820552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a341432996bc730b30e83cb8fd7209553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06321ad782a929bf88f940fb126cc1fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b433054a1c9b8d77bbdd1c0839a017555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0afe3c90a7b90563d359a7860eecf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0968c1d265240117966693ea83fb0b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef30da90074294575781e1def2060f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dd29c9a1360b430c884def0a5f183559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444d87ad6f321a631863b70a5539da5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a51b0a31a7e9f81b26b03dd99cd554561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3643be84b90738c2f2467152e880923562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608b116be8a07376c163fef431cd5e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33391581b32566a365aa693357ea4367564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855720f63626bd4c26ff122426f8d10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7071d75ea4588b409dae5b8f4a4ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642d6a594bc2dd1ffe9700dde689305567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8e3a447fc1e6d3f14af7ef9cba392568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ec2554f446e2c28aced1154c25cc2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c4bef652d8ca6d1ec3084db12e553570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15de8e7dd86991a68f19a7205b9de9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d13224fbb5408b58b74cfa7b630de572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da37e5d9fa78e1d1eadb9c193915b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27a8f0fc8ade81039e25613e7621c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f4ffeea9bbfcf9a519bdd1fd9849d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dee2b637e1638cc3fc0f33aacce4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc55347297c7191d76db00f90fa2f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e4151bd9c9c6ef33f35f4c142fbdd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a42dac1aadef42bdd8f1bb2180b407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6668bce10d953d3ebf9f524c716bfd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d57a6106cbb8a06ef38d821d58c1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5c4eb2685c055db6d165ff1128a1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3434b190d28c06a2942f00396c811411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7896d6484d574ca132de1f21f884ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c885a97e23e1c3638aa9f49c2ced6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de207a743be1573ebb3df2693a44ee214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d60a9a023caaa12088328fa86aa8d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155c841978d6c2d5cc0c156eab2444716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154b3ede6c8fcd5de3ad95eee888dd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045af2c042d52ecf407bd9e4ba33c67e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75332ccf04313e22e60c433f1030c73319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a3de886dceadfbf3508b9bcd47baa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094b05c8114a311e415a8fec133379f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a1bfd626c0de97d2489c13d5d9ee722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4ea2ee82cfe87898c8e2c2da18d4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a57cf6cdb06aba6792fa1f0424b55a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f734657038f19f466df21c31bb814c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bda8995c08d3b4cc7b6ca74c87fa6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de308ef1c29fe615dd141c0da2e41a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd4bd442173e90734be204cafd5ae828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12af62ee7f64449b510c320ce31f3d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388228d8c439ccbae96e2247ff2387d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f705b6b3a12c09045155f757dbf9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965ec928126028b4906684dad6f65b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aeb7ab017a19e12ba904a0ceafd04d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4742572fee8f4dbf0b45bbfd7eb202a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aebfd70facb0fd9f3c6143b2e2179735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec514dad21e3b152f0886827ec7acfdf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439e8653fe89e1e3ff3f1c6f3f6076f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160f914f6faf8326824442177dd78c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e1db572cd4480375d070433a55f8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800749da78b8266afbeeb2b29991f08f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc81d9750e80a8e0dda3869b389cbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec883e81fa6593d1c5650498b41594442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1a8328877b921213b61769e3b0f8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab57d8957e4db38f7e1e15732da197a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449ab44cc1c473133ca83c28ade33b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde15427d3542ac9b96d1ec7009617646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820548804864010057c24653e0bfb88747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bef272020d919240d45d344a29bc648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffe74f8a48662bce98426ec7d5656149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c39b0c8ef67c095f256361c406a0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562ff1c5122fde90805a93359e7855551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14eb2b9f9a47cb6b9fdfbd3e00265ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77663cb42fe3db692a4e8168ca29dceb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95891b72b593cf5163ff71629ab31054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092e8170a2f050d56031aa9aef4a68355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d476b7fb29bbae2512110cf6d4a4b3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474d53ccc8b968933b99672eddeea6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357e461357859a224dbfc10bf08b55a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b002c0fa783adfe29e247e4f7f57259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fefef302120e8c3a53a2d23e2544c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10e0b107ee9bdf22b7f794918626fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4df0ceb9edf59a163056f95c343e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1d24939301f4b6ddf28aa6da0123363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ce0b9ee913f4035b551bd7be05f0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b04fb975cb24d4e91c752a18b2333b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58994f94110c521c8d40084e2153b5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9846615d48562c03679ac1d433e48267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d077a097530ff6e2e94816ce9e0bf8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2ee5dda807ec38bc67026e34604f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a01f191e0f4c3e38c5c014d5e919cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cf160db27618b939fb3ab5aeb238871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cf50b2d9bc38b4eb0e44264857be772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13a7d1bff125a43ebf1889896f943373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec56337e5f820f9a1c22da63586ce974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729ab189ecb59fed92b9570761ac1a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622812d7c896af3eb66b81ce269aa1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b18c742f44149eb695b3fff5466b0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad3c374cef9a7c5ec59d65bf048da078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ca90c27e99ce60ea5f81fb00d584f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cc1b4339182a76ff9ae1c7891194c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03159af765890d751c26b0173433274681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14d7783755f01c4b75a44ac8f5217382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec3c1731756efe58ca86851684a71383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbf6e6cac29b6845843221ca2c5b0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8678c24b430cfc128fcf7247da62585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508407d764125206eeb9516f2f5b30786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce480bf82afe7ff96328e7e47113619387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0d920586fb568d333c0f86db01dd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c5105ca760295d825a0fbd88af74889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143b43ddae0b765a29b0f2ff4a0071890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaa2e623c30388e7954736a26e28f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f78e275e306132a307ea44baf9ca592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb8f90370071840e3064d8014deccc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf5da963f9867aaf7c7a43e038117594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d829ee81ed1bb390aa38ef23aba95cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a33a984c92ef8c757c38a27603a80196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0364cffe31ba640c2b8ce19de9d24f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762d193e8c21ee9635dd4812a95e77d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c162a5168a9792129d924c9c78ba7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1f5af4ca1dea26a670b4820bb7dc3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec742ce7cdb46070fb568ac7af1519101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad972700afec5dde744e67f85af3c349102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b6e7d67541eb596dd734596807b42103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed126adb75199af5cc6123a730f25c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cdc66af9381b748e9bbf804649de3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783e6394d64a9b83dc3fcdf28ae6155106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c6ba45c75e996e3f645eeb3d1cdd7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4244ef2b2fffef74993873880cf91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa81e2de7282416898633caf40752c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bbc8c26ae37690de371d9f719e1f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2490b225fdd6037e89151f99b3efc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466db39657b651dc61aacf57e0453dc4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a681fa16c0c99d94b491f0abcfce4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28601693fd5d258b6031cfcffe4db796114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada00e89d58e2acdb32eb063c58a579115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a815ba5e56442782639ba28c85eae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f572958dfdb147e4012d2a07a24201f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8521df3aa2c001bc3f4fb558b0a56c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bfa897c9849c39f935c9a3e7e1d07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ae8434bf6ed6a9eb181197e28a5f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bddd5fb2eb8c187110aaac0897d71a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031773ba144aa2a86e089688428803d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84287b95156f3e3c2d8e6840c03d45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bd018f0853c46ae5dcd053cfe50f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32367350b9f7898adfb1e2d8a6c17eaf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd4f7fdb33a69d9d75777cb4e9c05a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3be2c6ac8829ff3a678695640960d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a11f87b859c68d401869c0f441f4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9188802f942dd62af4572e488f7cab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c284657463a68476127f33707b494130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ecc78b6aedf6793e219ac22936bfb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9611c93ea281951dcd06e04f3ffcc8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8529b7b128ee94d06a9390e95c90dbe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446184a5542d6ac4af50d1300c148793134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b5d340c8b34fe0ce671a5d59a1669135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7922d5b0d7885325d3f8b2a5add74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cbeec7ec1a118d06e8f38b5c6aa30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288148c45627c36d6b8478fa9a55f755138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad559b558de323277cb8b1921672ab4e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5609ef9e14529d0ff40a9bca9b9c20a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb7634e5acd27d400c74e0711d93ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe6dbdd827ae93c1344715e9f6210b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654b35b2746ef0ba76246d6a44b949b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23a7ad5d6ce56bb66109bf15d4f3b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0db4fdbe43fe90786a95638ce6706a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41998fc395c4cc14cc3ae3cd16cc75d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddaf4d42f7d61e1423f6ac38b422b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571e593bb16afbd563ded22101a8584148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc55b46e7197329a935760cba679b02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b69f86f3a01703ded722778b46fde150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea76773f2d7a441da7c18dda209ad10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f77254ab2651a60da372843e4313ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c1399b9337a35218e4ff9e631349e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08a8f63907553829609de02f517c48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353959f9be15d79863e47c0cc3248bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df908f57b778bea8793af7e5fb1e8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d6a6371c60c3633f681772a2d8919157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab53064fad160f74248106f6a0927d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188f768330e4c48217b7dbb9e71764e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb08704617f2743dffb35bf47f3205160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01fa83407a769b8f60771ec8c0b8c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59e54d4a8b6b79e4e8bdc7da0c76f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c39dcba0ee8a2b170e90f6eb5c6d1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417741bb18866715fcccaef14b9bb08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee86feb216a1f7f270207e45832f87165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47169f0b136db621b9d7755698fe9b08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359604c0a10fffc9be1245f437901cc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae9a094233a3b21659a50cb828a6d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e855db0319e9c6bf2ce4c95c332b24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d39a8d018a8b74fe964da7f662db00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea33c83767adf069b0031c909a12d7f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534ab71da60ddee311592fa88ee7757172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca05927cce6dfc8bec976dcfe92d638173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00333722703f30ceef0cd7d503761b7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbe2ded080aea67197d8a49f9f47d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0587c7a341ac996a98ca3051a0bcbd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fb57c5c32cfa3894706e42348a834177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b621ffdceb3ad9562ce31110a0577ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71e13b2cf9743384812cd4c0cb94be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c467a4b60d446bcdad4018b171744180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756e20c8b428daf4e1db2644374a6f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20e4726de800f652e85fa71484c35f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea776e5adcbe028f482eb91a9ba1e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39139b3033bfa0561800544687707a44184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e1440db9ca24c2a5519af6135b6b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a3633d2f71c8ee94027bb9e533b13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5766ba589334498871f55e7911ba514187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0eccc664be1f01538115a6bb8fa54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e759dc079be1311aa5e5bbc79a86f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8ecf8e4451987b77eeb829ed2e4dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2553d2c88d903ef9d9427b2612a2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12890499e0ed213a851c9e300ebf2f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2ec70b4016296598fb3e6d299cc9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9430d08ce31b7f00f7deb3223f5855194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4151b0acd23cec045ef0ca671c508195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef6efe2813ad8ed3e2c9f9f59e6a48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ecfd15a357884096870927ee7a391197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ab8bb5e233cbbb332027cacabeeff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d921c12e4e82f605d2fac95e9d4a34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885f384b6ab53fd1c42d97275859201200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6644f8dd532bd7041471fb546424d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147e3746042a474fd4be9b799548f6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954757fb110ce37386ad8f0b588da505203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb6b9ecd450dda8a930dd905a4ea1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b04cd22a3ef881a186b590f625d36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b03259f640d488d97eced57e3c538f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bcbbb255c87fe2a9805dddaa62023207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbaa10741cdd3fb6b1cc26e53650fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1755c0ced78d03ca456aa9efdf835209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f84550f50fa2fcd3d132257967f5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed34838183db4e3047a15690cccbf7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17f9e952c6edddf88a61e573ff5e71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae684b28033cec22931a2fb876d86d68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be77b85e293d143eb2f19beb2b065f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd72d590e1600fd1bee22a5c94f82e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168647e2b951b1b5ed2f8d0bc3bcb1be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cd3946ec6771c650d5090de9a8d95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f480e3a5d5f4129fb9e83c15c22640b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094cea6b85d2eea4ecda8f78ab95d0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9e28b0d660c3de5e2e153b0c5ac11220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29db390533cb3d2f22dd0821e0893f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7b0a2d9cd4b838a70c3ee1bf930e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c19fcaecac12601f533ab0a6bddf52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbddeb34c01d13eee8528f25cc440d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d15cae7bcd0fa9ebd71313d06fda60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbdc0919da0a6a02a9b45113c577be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b00e8572cb2e72c606bb5418aab3ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a98cfa958db8697754a5a58d03428e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48153816ca56cc0da6e10fbd74f4c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc22ce6c27c5d68d51d23f09f603d75230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e88215d6efc94d0d10ddca2a1cc92d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e164f7c4a514198b4c8e8e1f41477232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb1f85526984d846b3129b400e5eb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed559fa1a0222c83cb1946aa8996d2e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61395f3c6dda9f449302d41ac69e8063235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdc50da4d30c5b501aef86861cb7a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db286c238ffabb28f2a980baa6ebd3fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4bbb19014a929bf9633ef61b42afd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722cbe5a0f4ca853327344ce4420e78239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46167efda01db1df865b1004907cc53e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b97bc99f729985ee772c565168e9fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56459f10fadaea57f8adb877a0795303242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33329b75aeee19f0911ef6c1e50e7b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0b1ee4df3afa387c956cfa1e42eb4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c52d786371c38b515f33a296bf7003245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7367b292c1b74c139dfae7e916c34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37c43bf5d1d9dfc2901803eae72dc9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b45dbd5ef13c8f779ee5e548826a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006aedefa9a5b01434f61b345356b4ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7fa03256c224f94316a27b1a864bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433753af621d085fe472bacc04c6290251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9cda20d87c8d3169d9340561b62ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bf18c9d2fc9cc195d8c543038a3ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374c5563ae89f00f4f7c5cff2ad547c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78999e21bf1da3ab22b7f40e6e3a30f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f621797867f9ef6f573de4aba7703d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244fe70dfe87b998ca1a306eafbe19f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f2e81846519d6485d9171a2ff305b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302f0643964a618f6e15a37613d47b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8054d0244d17b9ccf78c90fd456008260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f6cb6496c1045125b3b0c7a51a7af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63445a008d298efd6c367c7697765b7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a388e04f8208296ab592031e7e17a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033978d21c8fe18d8547d63d56ee119264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef31e2dffd1454e85d4f2454e5b875c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636571061d27e63970374ce9c09432c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bea251097f8ef77cdb82f7a48f4b88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa62515b2b23d8e76186ef952ab22ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540bb626ed55e463e6a74bda614b49c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b473a9ac87101e760a039531708a300270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8d6b4b7890ac233a7548ae0eecc48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66123ce762c3d3e5fd611dc93fc42853272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feca3e12489dc889dd03886433b752c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4612b59bc219a5d0a8ba5120f407b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96930a911dc497011cbf20eabd6433275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e91c4f3899359a3099134f68ea93aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd123eafc90e2d316dfeb4df7699310277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea7f0ac1bfda47cc8c6dbbab9e7833278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84f8683eafc08156e88ece66cd6047279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8c75916b16cdda73d88a9bcd28fd7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256fb5b68ea867d2beb33baead315b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4a99da64e7102a2e659bdda6ab2ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7d81c6f6bbfea9ad885f93437f8cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0df780342661be10d254ab4e7a6420284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963272675a27e6cd6ea5415b6551189285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4fe4bb3708854ce16539c412e788b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e85524a4895e818e0f50ba179a608c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dda74b8ff84c9394b32290272c6f57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4201cba316bf57cfdca2d0fcb1e78c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9aaca07bf7f7ea2b5cd3e8a39d61c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fd358bc7c6c536ec90b668dfda6a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db86d3d2d7efaa5ddb646064a69ee4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcf8ea73fafa37e4b8f6a00296e0fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca02177e56056c79848709ec973e26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b389006ca87583cdefc05a543bfc1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951c569ed7f20c4550617220aae1aa4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da68fe0bcd8038a937e598be47feaf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0c5805c260ddf3c828a5a048b7d08298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d771e6051dfd151b290e0fe3f3012cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffb28c1d1d2b67b67df38a4327d6e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f9b96b352188834e253e37adad709301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43560eb562b7067c240c321c381fa61b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5eec34a2b14254eb631b186067d4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062fbc1edae9263b687928e939f5716304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e601813c6991bb3d0b24074a523d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d804b72bdd53cb7dcd92a2085408ca3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ad2af3c843f48ab8145b5f85fe884307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e98575d2cf67ce08c33b519fbc7fed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c6787413945d5c6e306447cd3680a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59147d65ed46da3968a7bc38c84f17fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedc2c872ad2c2577b5db8380c725e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74f3271c91a2d37e92443f18b0744c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b501d5f582f29c9cfb4840c5952657313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536b403fb39bad62133cc458854cf9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bea4a9cf2faec585d0737d1c91126315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80635f545d885c68d49ab1680b0261316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ff677e35334675d32a63e74f2148a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fddd9f89a028f771558bf9f0ec148318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f79f9ccb6bc37989a4408ed90c5b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6970aaed0f7f8ab6353bfe506dd55320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a404f0521d1e423ba455e3e42a840c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38330de0b29e4357ea82ebdb2c7102fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa204010a559f048ec6ede6cfb99d923323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67bbebef23c0152cef7c2989efb0c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02859e9b86b1b552d301803ca97bd5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ea3620dcbd024e7886c6629c3ba5e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58041aa8ee039fff2a3297bdfe7d00c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b26e88335992349db4d90064e9785a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dededff1fe1b39200e70b9e0b1903d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1abfa354574fbbb4ff708c007ff994330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bd942e54514955a9756a5faa99193331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bb6e980854bafcdbf5fc7343ac1e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9870090cfd72e3f990b8e8870c9d713333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762d5bfe96d14cf4be4e52fb3fef732334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488053afa717573d223e5694a919dd7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199cafa608ee84c9fca4e7c799e04ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2e1a725a13deb25d1ea9568e3dc9f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cdfe82f18f31581e4b17f74f12bb7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896f4565460badfaefd085dd654e6e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df03d3bf0434a88988b28509de97cdf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e560cb0ef7a52b196431cd1ebadd1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6a0b001027c74e9e4a194182d5091342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365e963cf34e07aec8b0d18787c27b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7f5327286eab800f57a18fedd6aa4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dee27d7b22f305eeae202b2471f86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb8d73209773ce16b1fa3eac0e5d67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04944cc85f079867fdd3614e1968522347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ae81f22767577be146427a2e257ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f590832c3267b569911d4dec3e9bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caf597ca5ff70b0e554e0bab8fa426350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc37dc8cceb6d889561c097ef4bdba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676cfc98355381383ae217a3fc2faef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f20da7c69ebac83bb73520f498299353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa26115767c78214530ea2cf0c7fb3c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b62ec03758b1d58c4424c5a1eba104355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe13b4df26b6c58a38106de3685090b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f150d539ba25398886bcb99e310e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951927179fdea40e49fca7460c2f3d73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89487c54086b9eebdd34f0a136d273359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b96a597529ae2e02e894c4162dd2ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb6d85d3b41cd6d2edea1e2b5055e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31357fd5269db4cb58521007a36830a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3a51eb59fd2e692ef0c9e91862dee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02ed98759c8af6fae437fea6366cb6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374e52cb6004d9e7f53c0b64414a717365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e67b12f014cb6f90d5697059cb71f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9245eb2bb7533559de9dba0884f962367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2acd97fcead2d15e98be0335b13269368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a780db815897797d4c2732583a87f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1231b3f048207041b002c656c4791370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571154c19fc341b0415fcf821fdb083371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7a1833911fd42d3d019dfc6edfeee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981557a0d0e9f202d5c2da6b25d4135373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be0955ae8c773db1b91ae2acee2576374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bb128539aaea035eb6dbb6a502176375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a9769b134b67ba15c74a08b845acc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1938a2c38c1c6249400ca283a60d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180f4be826a43d4cc0475841095e063378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020243cb362a1901723211ff2af4c97379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb722f28e9fc566dac307f0003506072380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747a90e2683a44304dfdda4a9cf5b67381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8d2981a4a6f84d5c820541b59bf53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470ab29a342ad88b88e3008af82a27d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff2e01ab36566c18a08758c14dc920384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fd462489e299f7eeca7c610d15a21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaa4334fce61b9604b26beced87167386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4749c249cf09417cdd1fba665df1c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f198f1d319f37e011650eeeaddd3c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11514baecf98b4aff380321091c8b35389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3de5eaf3656e8b1df4c7adb77ee9e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62107888d2b7fddf7a24a1d7715a776f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833a53f7968735ef82f736f28a73928392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf430d46622ad4b5174706302095fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db595ac9230ed04459ca7389e1c822e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b259dac4416150b85c41098fec529395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89af16cd5beff993eebbf838a1a4c70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbc6db3373d365e6db8ddee0b1c3d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1e2e4b0a93f6d7af917ad0b4f32e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbb0c9c6959791afcfa51894db1955399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573e34690744e32ceed69c7184919c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1742bcd1e6cc5ef9d9bfbab2508535401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523a33b3bcc829f62e740fadd5c5e99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd027532b5b9a3dc85e0b78ec4583a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaa5c6441ee8413577c13e58fce980404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83eca03e42683c842f12220bad8e118405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31784498271b4f78fe9425c11e0af1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a559b0fc58d1d3a0657aaa903d1bd3c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d3639e0344b4007a881498d45c647408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073f7a1ffde1d460fc144ecec60061a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb97df175221bd9001d832498e0cd97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31feb1367e6f8e6f6bb1261eadfcf5ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7931094deab4121677378b5f3867c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82265bd06de9da0f41cc6225c7c5b44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270a43db379ae032d8aa9f4389eae01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b3d24ca1799c641205d8501d8aa7f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95ebc6f4840dc5f13837f64e543fde416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea152dfc3f0bac21229559b79eec3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412d7db154bcef298415c9920d84358418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad93df4f054485610e4ec853e40cb9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da53462b8303c62f895b44d710ef4c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67833a478c24667496eac15c33787e64421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e4368515e2ff410a2be2379c772ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517c096e5d5e1be8efe6ac7419b107e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a63bdc0dd287229b89193374093a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd6270c9659e0280bad04c9d58a490425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12efe69f07ffb33c3c08a52f6e1dbd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218eb8bb5324ff1e1869f32f85240c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7925541d0718a0102d106779148da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102326d7d338c897fbdda5e4501c196a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8669c4d4f831653d31aef3d064fa9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7665439a5a077d5d0416e546d8cea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368bd93f064d1b8ca5bbd654cff4915432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e8a38c5dab54622fb933b0a88f248433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f93cba0963ab2f06cadf286af76229434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f2e55baeac848a112d0febc21dd6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde376b469b3d1698a28fd5510ff4504436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2f009355d97bdcbb02bf7af1d150f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde2d0dd1e9954598e3a51fb478e62c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9293823279501bbc844f08b7853c1f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b76f342623883b2225107be24538c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fbf1ced212669f319336518eebaf2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347731ffe442a68b8ca845dffb70fbf2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf69cce24159a661063531f20b2c6ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151750e603dae2362b3d5fdb4d6138c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c1285dbe4e35e26cc92e27c52b1f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994434207c1afc60812d4f149802c4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6f2d09166248fc8e9f0df87038ed6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53623a8c72489e6683568f30c0beb522448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a708771b452d233e9af49874f7669e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b1fdbc6a2498bc5c689ffe869b401450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f642759fb4be7a1a72db2f264688b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf42f48da505287c578fa7b5b018ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb5cacda6a02c6644082db29c4c77a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470b16bee3b09b2c005acd2fd588635454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4618c0b3f4f1dedd184c14292c6933455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51bdfc12137f3a3a9d13efb89e74f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c49eace856befe22d26243236af6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201bb195106bb053c3a96cbea3e122f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a3ebf1215894bff2bd0b6cc30ec64459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7028f9d226d8b2c372cbdaffff59be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ccf01dfd9aaa2dc8da0be0ebd5f3d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f26c7aa213bc2e062b7fd00103c23d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab960e60d9bec453149446419a687f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2feffbd91a74d568bca5ed6274a90464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01300f72025e013226603a7a0050818a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901f66bc06bbb58975c430401bc21f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef5713fdb4f6f35738853e72b62c5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8003ff9b96f0405ba5801862adbe4bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155cfa5c0d081f6fc8bc1776c029f41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3faa2b2fbc6e3b36af526bc80ee87470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb0df670e9fced009552169922a114471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c3e4f15701aa3966f6aa4044c3588472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebcbfd85b17b22d233e5d29d6b1cc6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d081d65650538beda4958cbc4e82f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb29bf17994f0e1c0b78b3f56be6ec1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834640c3f493f0ee5bc585557690827476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ae0428f1319726710c48049f56764477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079eac9141f8bb4186e380cd043707dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320530220d7bb922685951ea78f944ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81e6becb4f4cd7672f30e0919be449480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d24aa7716523efda002495bf3dfbf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0f26c3f0435da30dda202053e6dee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444f0fe2124f3f85a2282eb5eb0c39f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86505a6795a2c8479caaea09845be3b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13695d35d10597472a1c752dd9c998485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc521981a741f3446c73cd0474798e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234d36031e354a197691f63aca960d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6ca65a6cd0d7b1d7b2b5e8b8a90b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca6d37a5c0b41a9ee685f1ddd6f324489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99931e443b6ea92e86c713f9c74cfa0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72f7241600d3634c9945318f5e9a6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e26455d7a8990bfb278d06ce69c23492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdab4697eb808db56bc8ce0097c5ca3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d28f181f1355507223de1307a6ba0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39412d4c5bbeb5a4819902fea241d58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37a46823ef7221e10f26acb40b006f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73237e0bd5961f46eada852de4d7e374497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50d3ec431e5a573d3a86cb69790a72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa97ca6a4ee3668d0c87ba297ce69b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728b8747eb90c8c9772ad31d07b7215500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7579c0ea166f261003830430c7c75b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a54a482d8429bc8da31182e7c7493d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9108089a8d572b4f0b3e7b3b6fa3137503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009ed96028a47e88621a9fafc35f1fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e44aaf6d7635f41c9a1e2d2d3b7a17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c37bef0a458a76464b86bedcf29554506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341daaac74458416fe16b1ed47f350b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9668e7702e8d421b12ed49e350907508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f6afc2e39e69c5f29fbe48a8446a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18601514b6abf76cbb2df7494e4e2a30510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988784dc32764a0ddf5999dbf54bd74511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30950774dfa6b34b720424d1c723cf21512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eec305bbe8effb227b6dca862f7964513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ae18e790dbc90fa27bf2c2142abea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2621d3eb944679a442023033a1874eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4aedf95d1222d8ce2af0a073db3cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9465ca09b64dd112f61878625498a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9ecedd830aef64897ca20fc100a8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbca27ff6d1c9b3ccff34265e978c40519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bf5de42c0c9e7cd203e7477a4b269520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e8c3c9098b5eb4ccf59cfe0cfe782521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fa2d5c0cf7050864fc344803e428d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf28330299588e160dc47915f744e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44603b8a7e6a311095d8885b651c5e19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33732a94e80500f5f72227778aa671525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bf9bff5ca7cbd5d172c04eb7c3edd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a81e2066bbb5971eca9d1939b6cba9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c95e5672067b417ffb11e54b88637528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95479e1aaa90fea6f08c9499e2d7263529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1da6064bac408b0d07f01a78743f44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346fb3868e16980126ff11a93078424531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85a3d704046449cc3a89984742655d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308e4d55a8024431ff22126ead123d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ba728bc94dfe935c21e2de5300c05534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab7ff0b9801c39612bbc18b7f26b55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4413de3d69b06c503e512781d8b194a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ec31f4ba6cecd5e62a8f6282c89d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9beb3a7a9b4bbc299d352cce8314b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae73974bda5fe853bccb5fa42fc6f5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab010e8a23c875fa96e1a2ab60c6a53a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3b485d474702ace14de1fa5314b36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b381ca88d599773e64c7be1e1a780e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c00e1c522582e092204d4596258f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6365c0d0f7f0731b2d4ddb7fb587263544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d929d0112dd5da6c3fbe0ebee19f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5a8829d229c3b50924198a423fbfe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e38326023650e019b70d12ca3008e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ab213f05081fd7476926c1b75e7ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb078848535354442c8aecddd725593549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b8ab001b5110d7ba56db15cc857f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106319038208c226a9a10524e259ea1e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fa45778ebd75b80023bd324266e66552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770982c964a697bbd1aecb66cce47f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240e51ece0a7c9e23f06dc6ffee834e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9c40dacc28f701dcec447c18cd1d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3b1696717acc70e6942a975774efe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64c6a3a6c9ff14b90836e24e64cede557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffbfea9127c5bd91feceef103884bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90f837b401fbf8cc0b42ab6faae9f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f585e358cfdb445a8132d0643f82c6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49415a2b0fe657235f0c4dd5c531043561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526a9231846cdcf6189b9573d03b77a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6051db71154015ecc11a520e619b579563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815395ba20112c7c9b5b9276036f08a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54746c25e011a4553d06c03dd216a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd74bed951ac6bf31c044b0a643d8f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a24309612e9c92f05d41c8fc83b15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52847b90637df135948990587ff093568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f5e546471151bb64ea654cb76ad2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d0ef959ae3b5faa05d84dd6eb3ab3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a638ee15385a14c602a7a08edf0bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816d101ac7ee17e1837740872d69566572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>