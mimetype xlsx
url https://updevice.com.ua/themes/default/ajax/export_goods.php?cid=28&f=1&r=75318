--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec85df07fece8702894ec3fd5c1c091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bdf11317b191aa95b594c46c0ab472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129c6b6d65e49906a608b93264cc3223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd28ce3c6fc11d849c35f212bd1cc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f94c28a33f16b3fda4736d7eeb9d245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290037e56d5e4a37f42ed99cc2240776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240895f62c995c3f77c5d24403f1d917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9281c9295fd878e044944a735b620168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3333b100856ac55be0cfb7803e2139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3d9baed8b1bb16b3cb1a02cc6b26610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42497bb98f9510e876e67f32c892a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517089d54f3fe11e68958a79a7dc5ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1686ab5da53622fe2bac5668c2171113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd9b8dac4bfb4acb65ebcfc7771d6f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c299332fc67a3202552a3f22751b22915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e05dc3c769428080e08a41f2c5d0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1c27da17c513f67308c9a560e001617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc092f94d7def1ce293213576aea5d8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7680b3addafd7cdfd9ca191dd407ff619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185a233b7ec94090bcb314d69916a4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a84a115e3757c1aa5b855b569a23821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cef959a3e70a4455d961ba15623a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54612f64d1c6d5722ec3e671ba009d5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5e4c450439f19ee59ec82dfece1ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c35ac5b86e8a746a2381eb400f7b7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd04c0d9c9da37b019c23b7f0ddac0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e54ff8a5474cb3ca07c00c5be2aef627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd665971733a0ce1bb1a4274383f6b4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219407ea780efd7d33568f6b009719429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504913f4ad4a4443e4e00c73ad908e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9f04bb39a8b6594882528c4344a0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c7c887b275367f4f18c9f43c919c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7aa92d4afeef5b5ec92f9908aace9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2ebdbe561461e9efa6bb22c028fa534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002608a73bd946ad9771aab0d83c0c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff72801633a1bee96255a6b8e2652e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de714b6e2d929c181ffcb567102f0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76a5b60819a9f1d4d40f4492e7752c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9dbe5d6df60b92df03d21d5dee97839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b46d897588040ee0b37c8ae99d79f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdf7b41ca14469bf640ab7d284050741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745f893250680baa15851742e0ad68c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d26de472e508bcaf16499cb7f31cb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090cd79bc5a1522a81cc30738b2ce9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20ca9cf3ba46e4906121f92fdec5ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57642b460c546cdd3330a768de42e4a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89765dd0600bf622ea5a97894b719447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6198ee000d8dbb48c14fec304fcb0e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926500b101498330580c1a77728c35349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100319a449c4828183e4f384e79a415350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dc3bd1ba66a42f19e086935741a4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cd90655a2221f5594e67936d74e1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d21dda303105ecdf8f3835a3fdeba653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a4a5cb4599fd04199cc17efe9decd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9075b4a64e79bb8dcde6be126bb3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1d3e95f2f9b8ed3c352b46de4d70c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af05c66de119a1858d7cbe4778fafe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aecf77c44ee49834bf874437826bb358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768a9dd50eac37c37f38bc9fa7c7a1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b5e1da09eddce3803ab5dc8a1ebfa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155e2089c7865bafa80143a35f7e4cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec56fd489b3975915c0849b482bce462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b5ab523f627a1f64b42b08c608a6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f982e1ec61c336ae008b8ae33317b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfb3e9800f2a9aa96b2a4facbbea1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521c0416b96eb02c8eb3a32afcbf61166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952c573f32002143255185f0151724a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a05c6aafd41dfea6f5d038399fa9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec10391fe7865cc7e38f614ad1af29f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b5a6a1f6a87ef2f5267c71498c61370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddec0b6a53f146de8dbd224ff0456671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342de8999874df0fb37821f53abf075272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92328cc120677410bdcde5483136759c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9436f4bb990ed3520c4e484a4952e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b1fa1869283b506cb66d0c215e58475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d427e52584854b9645daa194d30994a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c48addcdc6ee68f9836b39bb60fac677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb00fa6545751a0365c075cf14148178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db87c096ec4bfbf929f0c2ee0181bb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f645c84ece21072b463824f0c126b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989da5f1b9b569d8c2083f4095e0a8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936c610f26d06a69cdd28f96eb07e2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba659886a983e60377e95016709874183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798e97e11c1d85e79b62fe50dbdb7f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580245efe758c29d88709f83347b04c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01244c4ed42a033e0eb1c2ae145f086686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed24a163846ecedb3e4324cf4cb51f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb522a7b0b4d19f271176ff935d360f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c419c804152fb7d217f55ae84b97daf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f33ca4d45b4e26cb509069562ff5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f75b8a4fda03f5bea99b3be141d2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd179fd44095cbf72db58ff71de54692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fdbb9dce4361343384974576087c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9beef8ad06a9bcf44961a3c84a439b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a802927d642c273c9824f9627271de895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ccf7dd8672c51f29a54e349bd914096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e6e487e704b5e345e1101abfa45b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b655b27ed6ce3c3f437d7fd7bb862b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbdd4e9dad9a0c179e56c76270f7f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f954fb4caadfdb7af04cd2971bce4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929bd1267cc110288df13f240efc225101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b651f4b1b2dcfd42c3db5b84356714102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fce722641cc2dd052419a327d0d8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cb6a1617b2a3e8e62bd7b90639634104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7925eddf44a346981e000638982e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369facdb0a74752c27fb768cc897638106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269ea90bedef283d114a35141e1096d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4212fc485dcc2346871e846d1bca7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9a3803df92dd1c5f438e22d00e6c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139233db63e1bcad93df1485245633fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebd7adafa983c6647af54d18214798111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505dd137263163dab64b6f4d358aebc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902ce59a9d39cf2f4af52c822c0ced0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e395aab6dabcfbf20651e9daaf5174114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dd216b0d1ad27ec99cd7f9b57b0c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03c6673abbf385c6a77437719addeb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278cdaf1ab7b68f7dbc144928103547117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fd2c4b8027dacc0935a093ea2c635118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48be5f62f7cd3b4f772be1d82389cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c924b49274b765f586d9c0006e83c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15582dbdde7448837727a1fe8f03cfc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c1d2afe9050bd364f0ea4e6188195122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa95efe54cd78abdeb940eaaa3bf9fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6910a151415a0476e40d5f31a1bedf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b840e114d8bd23b4e9829b695ba81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650df86dcc2d5721ebd79d50a8a8dde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6d7a7fd053f37a5ed404e11c379a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2c4226e4fa50f0ca4fc498e0ffb00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64802505efd4713703e33c6c1a5d5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d43ce23983ad888e9fc5e1bab63e50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d133f0c52cb7c92560b7f6dd525c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8030b3956bb329b6d7e51d3dcb14b9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ab248edeb89fa0fc0a5ee31370ce7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f37cf0550f84859f447405c02874d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d47158a2dc92478f699f54185e7c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d7f0c6d7d9f84060d5bfd671a6566136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a357a125a39018b5117755b4a7e123137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d570195967e653a0a9d47233e28dde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab555e2f6ed2bd4a8d9e46aaec7f8b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e8843743197fbe8fa8c1c66e8c42c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404aa200af1e5080a809d2b10ddce2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc308eabb0569a61e4fccaef7369bea1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ece0b2e6a183ea85a32e7b9b974aae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac90ba2128df942d3a2cc386a2c7ea0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537e5164549bcd2b9cf5bb1c0172180145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8f510b62b8c78c08c076b33e9a345146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0901d2b34ff29f62a0577fc4a1d55d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64747ab020d5941673ee16867df4e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd9cbdaadb4176f6832c7ecf42a466149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c9950804b2aab76c106343cfea9e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af9778c8be9ad34c9dd70fb0d442f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca64baddb8a299d326993a64f759c23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f06ae9a8fdd78e8cd9600dda68fd15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f578682d9ca353caacaca4a3975e80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eda4677e094b51ac73cee5415da19a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea4afc7026c87b747c429a4fba111a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2ab0f7b9f82862b34f9a6440adf70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98c989683547c43a6321685e78e037158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9f219abc5252cd20b5ae5edabf487159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe600edc7693502f5daac10c71c78d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71319dfb37efd14dc1d4dbd077fbf42c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c1f08c2bd3808706d7e171787dbff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bb4f4cde4279546acdea8c515917f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dec71f89f6ccaa044e0fc6bbb558ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375f01ffca41ed04f8f2f20f7373ab9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210151c54c80e6c07aad4819ccb01437166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1b3c34a0da9b827eae23db5d48075167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c1cdc6b54887809f83608e81fb936168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e42ee00bc9f4915e5d3ef37b43e10b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96e6296b1730e35496d555fa9a97cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce61aa5886431c92526441f177c1135171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc121104cd2c91c3b3bdbfd7d459e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b24f05d2fa148587803cdd3ac10b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db1bb9e27a47bd58d00984c1c23cee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fec43de4f6cc520d480e3eacfcd30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61711cae18437e875ba6d18e60fd3913176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca025749c3525ec1aebba58d5c2992177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec10229aafbe186561dc83fd240cbf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383642c2efc70f686fb7487eba5b920179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b9e761c2dc11a027dad2eab1638ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba96071558b0ca3fa1ca083ba504bb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1789be4961af2e2862f8b6808b90901182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748acf9baba7b6792e5de33ba44bc22183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b91c7799a185d1b988119106819d8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff0c268d618da4b165958e58d41ecb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ece2da0dd98ea99b49b9d79ebe720186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d9bdd7beb80d2b7c5121bdc355015187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6de382e4462cbaef63fc5975d6c4e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdd865842eedfbcb3836ed2edce2f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90836012b7da0619e88efdf7638d9eef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50576922b6d543d40ed4f51834210b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbdba6b31fc29f4297a3471015e126192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed547f7afd2904a7da703f34de7f431193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341e30dceb1d6aa5434c07def68475d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb799184831062de0d7c6762a5227a69195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470802a6cdaca04cf022ce2f3048870196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a297a2465bf55e86f4ab12da3cfa1bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8cfaefbf37f7f594f0f1a768929ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd128b550f1c7e451a14522373387506199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78754d88e03cc8cc599534d194fd2bd8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f42eae6a61bb4cd0a4dab13ce39d34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90931da0011628a9c88b76bc021abd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4fcc3d00a938dab4039f6e8329654203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a98606bbc9f10404fe22cd87782f9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bdbdb7178b47f5e2ffca88c245943205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbf953a1f35ea0fea1072955738e88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a62ebde4b091b5981c4697350ec208207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c61bcca748cea01a8964bcc4b2022c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018be071921f21b56bf3d56b87b93ec0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100512f841813c13d34cf854f320ab5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1fe8be8e9986388815cc70c75d403211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62932fb990b76f5a0c5abf12c4bfb28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f018f6e200c2f4982af16fe43f75a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb3dd5c5bd95392d43d2ad493c99d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bead3d104b9b8080015c251c1e9e10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e9f011a6fe7a148f7c09b37189256216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589a3373cdbd8aa2fafd9fae046fe83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d329c9da7e403725bf8ddbf9a548a6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361fbdd12617446aef6f52bc877a52f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4d0539cfe6016ff8142a9c7325ba5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d78bcf293704ff7e1109e56ff58933221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbe7f4f198cc6bedae35e510fae741222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1abbc1e5aabdc9e338ae4a3e358958223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3240d2a69b3551104a55fddbf03bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e738a20d803fe451f6d6966a5f330225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869ea5046a015ba17b9b14bfc500ad0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed515248057863a22e2c6945663196c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab88a2338593eeb3a5a5246b7489315228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45f3a885325e98a7c8c5b1924e5833229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40fe35cfad175ba72b353d5f10c793230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5921a3c8f058eb7e1cca289a62da33b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110e50097490e798271b7a7fd6dcf27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f0ba56e400c07e4156e8707a3a698233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf1adecc2774880eabc51d941ae8f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b325ec0e0c27755db0ab381692aff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abef0c3f88b6d260277691e3647aac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3cd1ce295c09fdf982c223135ba78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8ede19d3418d15617a15790421fd5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206974df60cd0878867ea51d63b3a38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b0da00014c387c0948ea2b2662526240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c78182795534e9c4b3a51712bb914241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d371517278ddbb148cfd4035ceae1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44108dc5cf701c082f383fb4c5922a3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621697a54e0616efdfaea971beb581d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d8c68ec5c4538662f8d9a4c45e225245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694aa429320ebdb43892f3b0052007c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade6cb723b6052ca1be769cb0f1fd2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e84ea7326cd7535118b3cdfe204c93248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14a5be0f7a15490445183cdf001a99249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f5da7975fd44b03be8fbc31b71e2b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32790460274808bfcd1cce0714aef4a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526755f1469a96f83ed174668c7f9ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10b61e0fb4c38afe3ba63c937ff11e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511747b8f2ff5366b68f7760c7971a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e028d9b19b63c75f44f1f8658f147f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908cc15d0b42b7da7d9d904a5002747256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da35773337cb5709b37ec6f52ede96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e7bbc89b3f3798a1f30d10d998f19258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67910e4bd31947e6be84672798cd7d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9394c80ac1328acf4c0475cb08f8d83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0157f2fa29b0ef7b53d0ed08a4d185a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166ce5d1ccbfa8552b81ad417b45b99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865e2bec13f5ecfd5153e6924926c65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc542934cb478d23dd5bd5a62bf84153264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbecf5b0becbec89bd13a5dbe89eb46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851127a1139cc1810af102a94d731ac4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50932147aadebd36cb96f80c1d745348267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db372c65e68383903c95fcb3ae60d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1de4961df1f2743299a604cf407d1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c36604d4c54be998d0e083e546c641270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963c02e776273d18acb789903a32709271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f93ed3a5e00aeaec04af391d47b1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd26705b27fa75df0e3c38832d04bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050643d05ec10d17f764b5463046b89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6fbaa09949c7445b355b01ec90979275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e48cf8997a8e689cd55c1064842bad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844aab663fc895f16ab550bcc4777ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130da894d0a708db2626be68168bbec2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3577ae86723ce8068397bd107bae30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d53070f5e024496999ffb1b8469815280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a677923683a440a9a32b4ecbec7d7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ce6131170644e1ad9409791aae789282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed730365b4a0310a4ce3dfe7734c595283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c528b4f15dd46bb121e267ddc9c6f56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf63ffa407f4ef6fb52b8fcebeade0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cc969bb5550f3d1d7862ff2a330c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7671c273499631d804e5558ef8f3c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8e4369c5be0b88c82bae0d0cbd2d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b992398f4dc312efa3a7d71cc6b9108289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789d3164e7266b8dd48be27d0cf8550290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cc63ef4ba617da859280d8bb76bfb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a053a19ba91346d52bc69a7ed9323a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ae0991d5b43bf3518312688465a4b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b546496b0c6251f42dd1a2439d3f235294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec851a3ff221d47d3ff8a749e969616295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806719d4d1e8c6aac4b6c7e8f45665c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba0e1b09c5241497c660e69514f7f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc69eb81c03647599016858e893675f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebcd740ed0c4d5a3a8d26984b6d023299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500ec89bef80bad22e6128dbd9bd559300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e4981395262e6cb378d8c801d84c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff313c8fe243d09624d1bdf4f0291891302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d5833ceadacd4f801e92c0334fd1a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ca240d04c51cd3867155453b3d84c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab8311e6db833ef8563f750c327072305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c2acf1a6bf677eb010efb0805d627306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cee5cfe32821cf0aed50dcad965759307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48cac40e7734c1fdd10c9d18f74e22308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f940b5dc10dfe571eadd901021fb179309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9964dcfc8734b7ed58a4a83c6566b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb5e03521318d7d6d47363395fd70f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cbcd0b4636ebcfee226bd55523027312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4bdb78ff87d3746ecc7c9914b2fe1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7627ae60c527d6ed706ff5f5f829b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdce1505a565791bf5d7aa703ab5a5a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee980c8594e2b5533958420a9c953e32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378db129985eb6768dcaf81c53eefaa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af012d6ff39b0e10c93534f314f6c34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a5fed34e66ff7017e00128466543a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703782eebbb32d77f1194121e7c669fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa63d3fb711895723e55d012b9ec7f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7bd7cc78d0f71be3081709958d2f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf187b2cdf0b9815e15f7d44a2e06f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ddbf8b79562ecff58ef783f4330d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd0ef056b12a4113a04070ca3f3474325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92e706831856a4ed9435623e1d41d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24295bca82395c41cacd996394df19327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba9d0cd2e0f517450b2961f8781cdc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162d44c1e9e6e79be41e8f926fe873e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2c5d2ee82c90d7e527f845c958f5c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c455173afcd21d37bdac7ebbcb550331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3276426cad73937f08e6296fc41108d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afce6fcdcd2b3c7a420c09b89e0c005333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5420947d0bbefdb6eedf692664051f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c82a2d56026cefb796509cf6dd0fcd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70f90793461da71f3ec035e42bb8dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206f3129dbe171a2c892c4989b79cf1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c149f9caff506da83c7ff036426f6a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd892d3302253b8c3b182cbd0232b2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc832813bd633c97f38b936e673010d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da246b4bbe4d7bd0f9ef595ea867bca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3fc31df527178a2042f88904a7066342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9497268966481230038776c9410e523343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaf9b433be6992e9c532bc8671fa60344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675ed3311012c90a796dc6d3913ca29345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81eae3b20ea2175b6cb6f4574e1c3f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1ab44cb71a01e557ed3179b87df2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5efe4ab301b6da36a26226b5eb237f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4313705689c97cd37c1db96b2e4d47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53cb779bbe40bb3309114aa74d3b3d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5e2b6e08ba9abe9417a10da3118b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58586569faf80c91e338b241c019c1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175095c3014470116c5d21228ffdb23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486897af1b1f635526e609b5f24bbe7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ade283d113d0b70f0c0657e92024e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee7af9b5bbd905be174bf5c2ec4f9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ee1c0c0d1e80e2187729a9b0fbf96357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899320fb01d83a08a2c23627dd54689358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3900d16d67816e722ad18b3b428b9bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e2e7e746430aabfc34c70629a46b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788122984246693a7cebb8ed3180d099361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c18a06a3735e73915a2b7b0bb78d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13e07de0645914feb91cec73b3afd7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237c49fdf6d98eff7eed44e99ac7b62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874db7c3a4dc769fd7515960f80f5660365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d17cb6ae81c388a670a208f9d7f889366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178470f1d2c35e95e58048e56a6dd15367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5af790be3deb50d51b05b04afad0b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a3536d3397ab3aebd6e14cce1f03a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea956bc76108d04ddaf271deead7f94a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a501ee32e7dadfcf7dd1a3d9865da2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3602f582dfe24adac939ffcd98dd2c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13636d0c439f197712bf92db4b71f9a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b992279b256fbc07a21fc70f9d4ce6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5c51c572c6981f1de0fb902dbcd70375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed995b638901bdd53265a2ca3fc38c07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30944276a552357aeaa2957f135031377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc17c15e7ba5c5f4238a12234caae4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a431a8a9a8de5c116a0f347ffd6b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc1f42325f6d2a77e3857a6bb29cfd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0b257177c5a236477e6bf40e98aec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662194dfa79f5ab6843d3a1914f1e6b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741d0ce83918491362645ceedcbe0a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc442086c5c06e6fd2b7594af0ce59384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e32a818549e2212feec00a8400802385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345273430027f3511f177020b16eb7c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36e48ae9b1bd4a15b2036457228d90387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffce889736aef036b4ea0f70a67f82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805a6c05353f00d1da80bfa5527674f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05a96b75a72e7e010d9e0c4031f601390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ea3003a4a688049bb61385e6fabf3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14109fb9287a9a61875ebf0c715d36f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ebda26cf7318d44eddfd694e8ab40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9a2a75a9476a3792c1416bed96c6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be99ba20567c53ed4e0531c082ab60b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c5a2116936837eacaa8be98c927e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b683dea288ea5431251892fee0788397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f68d40c8a3d205fa8f07656252255e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56414fc178ee0f3e76866bbd68bf02c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63795fbd3de40eee2a225e3666272ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af4e82770c62091f2bf7b9f66c3a27401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eaf5aac2a851056461851e40139c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf18e1ad184fde1d98b3551d649fea5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476ae3a45acfbfa0141a15decb00792404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29424d3d2347ffd68a6ba9fedbc0120c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2902e43cf25cbf8ede1767a6681d58406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea44ec04e8daa355669518b567831d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e280d953f199b01d38ec6f30266657408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790397b22c23f0629e885299c28bd3c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba097ec09476a0c23ce38af5150a7f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bc9e58ba4ef8c2fcef4f35103d59c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3efac2fcaf3563bfc9b33c56a59cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd3142cebf2b963b4f6979785c3250413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e92f5ba25777da05df9ed70127332414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c529195e2458b7775fce1480798e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7d6a951f4601505e310d5bd9eabe8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80c217f9404a87ad2c449006361a51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef274de870c50e077207e69488c44db0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d738e232341da37002c31d7831488a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e1143818b368ab6735ef12f937d64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09690ceab34b1b32e6cb39cf08c0c0a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273f511ac8c9725e1f32e19b5371237422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e790b9a49f4ea7833693b36be09ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb7aff4e669ae09f6864706b44326b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6979f34ed85fadfdd7ec9252b93f0f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82b41845c440a7b634ecdc6f7faea7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ba817a8e5b4dccb7c155cd50b6a07427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c47ea31a8cba49c368593ca4424632428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11e4085f0fb8abfa008fbff5b98849429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3ab0b4ec337c5af9837e0e7e7a8eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd86169a1f6575e078011feedd947ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53432485d62af851b1294a46b7bdfa28432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad0f5d459fb38a619e55a5361d4db0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77739468afdc5788d2b7be6cc86ab3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513a3546dbaf3fe231fbbeb8903ce52435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188201355aa3cf30bb94ef0b86c572ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f878411ae90c8e7348d09938d81a85b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755ff03bff1e9ef388ccde9c194d849438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b30402d2654afde4867b9a3a5436bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650ef997713a65f48291af422ba09df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70059eb5d240a6f03848650f0177be2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa4b6bffc14029ec5891bf668ba5ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dc27fb66f733b47ae7507fc69b2af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb745f613be6de9c58d37ee73261c1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056322401e12cc3162cd33c896545059445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e49e4e7805b5f95df97e90aba18d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3e12edfc71e1edcf702b84964d237447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39729c5ef37e5bae0203973dcef59fa8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29881a3e3befe0e2ac3cc32ab594584c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a114ee1c9dcb67cdeb6fb620a3d28ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860caa63df111db550ab14bff23ee93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073429c3bca7b96a75a7948e4f1438d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace8bfaabc9b54cc5cb0c0955f5c87f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cf86f7894890a63745f504958ae4e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338094ca195e759e7bc411506186316d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a280b0d0e858fe367fa59df28296f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c77f22d10e649adce04e13c59fb5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71fe8ff7b276075e517954c0d0c832458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc8ad2fbacd5ecff75919b368b400c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd270947b81b1c91ac1fcdb379457c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe934d8e2df2786b9643ac323ce685bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490d91637dd1e94d329a0243ae597c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369ffadb8d5e776b75fa894fe491849463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b1736292c7ac39949ebbbdd0b8247464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c67483154ffea4d53c1067cfc81d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae086304e31def8a430c19ecfd6ea5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa23f8f5f7afc9a764e21fddd3c0896467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e3012e95b3ded51da3238f3dc44d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2a108d0d1350a5d3a334a56b80d39469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eea3272a2f9522d5012e025b8f4b16470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfad3d93c61feb2b39f7ad7e2d76f7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773efb0dadcf859e3c3103878103cee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24314f7f0d3a7c3c3b1995747a90e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2b318fcd8feb85587d1eb0d639695474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d743a1bd4368cc0ee0f91f5e250c766475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b678cd1ea73340c1a241a86d0cbfdc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08290c297bc4ce630f8d4201a9e62e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ece7400ddf2d6b90c1a9b46dc0b8e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0640c1fc1b4382f5ea2a30a0ca65f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cf6ad400d6055c780d74c70f8564f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57754303d82f2ce4e363cf4bfb9803a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e236507ebde07075939c6e7997675482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d1f324a8e29941fae8d75c6e52740483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaf62359b74db7241fafbb3edbd935484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e6129f9101cd98d4c5274d69ddca0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2aba14c4f8cfdaa0e68230a519dbb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28433d62eeb3faefca8f468c5ec55fb0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5f20b3d550c438b7ff0a604f82316488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847874f83a4b61304101375b356ff121489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc930bfbcaa643c2968020d64b0da925490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb1dbda5a6e0bb226ed23c150b9fd8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a002517f71925e9287d1047b5bf095492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6852dfac0313ca90136f0ec3c877434493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac3b11eafdb3d56ee6c046f4e9eda8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6024afa7eb2e421736f2bead49c9c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb813ae2b340975b3badd13dae202c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca1deceeaac5e22f4caee74f41615e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8249be73957a0a76783a791989dcf1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8ec65de946cffb88fee152e599259499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb366c7b94dc948fec22e6ccec43c2bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12653176d17f6f80884c169350e2199f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdcca05776791c9d7ece759f2fa32d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c8a1ba6e1d36baff139961fd39efa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc3575bfa5c3646c5621c05bfc17a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2d215a801f5f68c1f1371825aa766505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934570fd2870a299375a1eb6f0fb48bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf49faa4198ee341e15779eaed95a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084363c55b14d8e37916fd23a3d49c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5e1f982b1db844603b25dd545b76c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c6bf2e539f8be643ea191abf1c7f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69a28517fad085c5c0529e0a7b7a50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ef1a3c1631bc970c217eae894b520512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254ac88eba71ef82707e77ecbf6ff04513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0624c091555011966311394dc0ae61f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ea919cac254067c54e5ae95333e74515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac4bdc6d5ad5a4aa02c69c1ee82701516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b7a86321aecc64be1e24c61787e62517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f00637e4455e03b3d8eb5782254349518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197bb5789af098bb16c6829dc1fe1db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740d4423b16d8de9d3255f5faff4473520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8816e7992be59e222721dd42ae2b03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b54a56d977329a6590aa0264356486522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ed37ca72be2376a87f2c6688950f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4137d12dea605ff5e11e1f809dfa92a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd26eaf44465ee12c0061f17dd7c2b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d13ec72f5a8e23547854d092aec594526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a44890dd806ba4a884b16999483dd2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d725dfe20d4cffd60f5945372886e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3a8b72f32062c71e74e9416b25360529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feca8014106a78c798d9fcc7ab4829530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9cb555733f454c67fedf9cb2c9506531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456c9432afe9dd14ffe4f042166548c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc041ebde750295b5c4f5bd4e3edc9fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbf2e59bb3c903c8a43c79f92c63d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af75646e4ffef743778e8cd13b07fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dc7cb73db67808ed35af23f485ca1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed4faeecfb143d94460d044937ba6d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51327e9a914c44e4e3a3fc85e26ad7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89022958067f9d228b396717841e38e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df5cdba93df0d0e5cfc9cd634e1805540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a817550f684291be3741286ae93dce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82cacdfaa54c8d77be1bd27bfca7a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fff75b4cdcb20efb68bc2f1617c1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe14c7c94794a56e63a93ed6e29261d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405175180246358ba4a81e48e84aded545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edde466848d9883ff3007c2b21445ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf9b98fcb3cd43b10b9fe5700c01de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7491079cea1e15f5779f8548dafb37d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c6cb785f5bb02eef4df00edcdf7ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734f09d2f803c9175183310a86a57f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94553c48a164399c399927cb68daf59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73646cdcf2a52117af1a11f9704d223552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40115637472973591be926d1a78241553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db8817fa72c1365fad0e84efb101a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18be743d19586f5bfb029d133dca78c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c351e8ef6d4ff5e4ecf40226e0173ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da06b47d0dc36c83bccbad433025123557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab043c1c6ef20df1c16d37126b450b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403573e6f3064838709076f1c62563f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df4eb3829319c1f447a21be348325e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3fbf3a6c94886b3cf5abdadcd5a02561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd6e4781dbdf5beb2391e5808e3967562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43e94ed4bc168956b080dbe24aed88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961ddbc0633ce1318c2ca8a233d3780564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a1dc50a4a5a8a51180ec632906e31565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af278d9d8dd3a929bb39d2950b5aa9c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff409bb832c9cf22df9cbc1a4f1a8b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be724b6fb495de29b82ed0ee94241574568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d321ff9ef007590e6ebef94a558b314569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07652fcb20973566392ccbc850b9fe0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d734427f6176ac1a4fc67510fce08b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa380daf267c42bac5d985678fdaff9572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc008504d573915c53caa4086ad9a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814476f8e81e579595f80c029233e382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95780ed3753afb1a1a3dfe3524a3113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324775cfc99268a63fc565abfc0de7144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548daebc2e7b4f86b7b3ab734081ebd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5ded8313ca1faf90c7eb2fa77ff316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b29d9aa8e63110392f96186a31088c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caf9f7087450ab5a683495730196d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96200776a629250f04672bcd510dfe39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2897778e62c7200c1262ae81acc90210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55da74846423325caba1eeb26a804011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb68246cd66950759a058214f5e6a0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672c822454f3b6ae58dcbc32d925bdf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198790949fbf743ea25a1b34acd606e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00029e4f0d121161dc877c9ad09ccd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7bb549fa5bd0c8096f9a0755691ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f188cbc62c593de55dab6156d1ab3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba57c181c91574e167b48189212fd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254c4d6f88f67efade32f1e797b103819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5f07f7a4830659cac8b3e9fe1f8a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4c7525b0df6a91ad9be8a80854b1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d2e31b6b00dbcccce306258aecdb122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f370eb6a86cebe7af49ab918f5f4b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9543c5192d34be133a9d3fe6bc957d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c568bbdaf27b16e6fae455604890f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86ae9101286af7bb35512790bf278226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29a0f53dcc486a1ffda89ab2c236a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdc2d889358c8434eae68e2d3f5af028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2cf792add4421376902a3ce2fa86f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2e230c7c824a215f124523d9f56e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38740e98a3694dda651eba742a744ff131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a81135dfd7c10682cce61ccbb71d8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33461d2133ca3924c0686035dca76b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3bc39893b1a873970bba95b57473534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8e335c43b67352263db95dc781fac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6245929855ffd416f20732ff83eeee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da0005d4757a6c230f60b2d9af1e6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5e1debc5a2d32b361ab1a422bb93c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227427fd5e3b9ae14e33825319eeeb939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8149216f8829991993a0998f0db276340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59e595b3bbc079f9b4b1c583f62b4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f53af85c9960498a14ca32b1abd6b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df6dc77d9acc9a94a3d28b3dbc0a7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaad92ea3ede6b62b452f83ad5fc96b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa39e3e40c6ecd3161e6b529825f13b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb76921d5a87dc2882f90c8cd3e75446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecb3e3bac5a51ba5c7e3cff1e4c08b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1d1f620110244ac1efa56f72fcb4e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f7a7100bc911477e85e91148ee98949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b27590f647b56982158dc810cb7ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4245d6f1d1c1c89f703916cf9157451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295bb1566cb47fa102593053d0e12e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458457fbc781a69ae38b2f6b7abf95753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd343a5b450fc864fd09965f839e0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af3b8ea3744ad5cf575f90a1dbd0a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555671dd007ebb6f40d1369e3aafcbde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09800597d07ca80d56eec1473a46282057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118f494c51a2d296acdd5250cce6a4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cca0ef236d9a6e35ba9cad4494a41659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7bd8b780d7fdaebc8d4b154e4f30460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae244b48ab747a9abb9cd55def1b2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464b766d50ba50d74232c18b4b054e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541d0d2bc7673e42ce62c171c6daae463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24748f56db1fbc45510fe73f77b4125e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bb965d9b4177e02c39ab45635a69765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd67566985f9eb5b27bad745cb680e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e20a4110cf817a89352331bcda56067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fb5530b3fe4822d07f4979247de3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86913e064a35d20f66398a299528c8e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112743377bd2d993bb3b451f2189876170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f788efcbc1fc582dab572db5b8809871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7058d8115e2e7cd298996dbd309b85b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a4f25b1ba5800ae5fa4a8d71b2c8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1269748f580caca039e43b5da19f16574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcc811fe35f2d8f95c55487968838f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2549b50963cd6a4a4de9d1344aacd176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b169a6e6c94b87e5ee2d77966adb2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d87b00ddb2a81fc3b364e363418cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1c5e5328a305eada3061725add93979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c47804dceabd60ccb0ceb06707ad280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375507e158e1da0104bd850edf6c01e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d11608f1c444ddc5af5e5c743208082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac27068175a91dfafe5542e70ad8e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f8f4db13c994bc0bd411c8adc9c1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e70a6a48ea9b30a567d87197430bd585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c3ea25afce0e3b09dd72f162d2ec786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4af582373e171917a1a87d3012d5c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ec3d41e86ed539012cae85e8106e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a909839cb8e36bca252833dc1786789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a19b0e07a8853c523bc85c762b5bd890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b7fc107e278725306b74e26c2451e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139ae18011906704e27847bc1c088a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4c7287cef1b39c28293a1281f66eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0feed9202a72cdcaf2e292908de0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c7e3b096b4518ea0b33ae12a0433e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10ef5555fc79ad359f6ff0d35d131f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7ceb28f213d6a0b48910f94a1841297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d9398d27d14e9b422fb0180c8c74b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98959e198a63b4028bc4a4eb286d8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d475446761f91b573e689771eb2f49f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a21088b519b5fb1f1718cb4a20d11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b710b16b3bc5161752cefb3ec595b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f455df1d2ed26166f3a49405825fe6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d169672dd68d17d1728d5237ac1efd8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf908c7879e604b7a01f7dd875c108105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd543ab418e59b062a138065af0ab0b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3186bd1f099e538a703adb9e39dbb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca6a467021e48eea29c2a5c1975af1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7d05f32588824baa88a5d25ac8055109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69780d7ed993e29a31b79ef815bf9bdb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76419f0f177e22a3906900c24d39d307111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b061b7ac2dd1bf57ce6569f6808078c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45107fc11206b92176f86d4d60fe44c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfabc127d8d4ca6fec8d0a3641cc38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b3d615d8d8d6e1d111f3d633a0abc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c6e9ea830284654ff1dfd371c6c8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6745f7afc9ea6ab62b178f4cc3495117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf26a5cf72797b18afa1052cc80903118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7cf678bcfcd7c1d237bb3e097245a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c5781b8b2c44531d6e6400fdc885d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a1c7094b8084dba5a81595548fbb8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1573ba01a62d1bcbb067c2eba9f15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ff6e7d07dab6b305151d9c5db3a22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4cc0f1a2d329963e4c5daf96ca41a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63a10c0255fb1ccbe1f43835d984ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb4b29f281ec2b3daa1b19e34244a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa06365d8711d3f8593a3b9ea0501a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5b5e869494217aa9125d936e686c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33698bb72b10a2cabe2d97537571b0b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52e7f21529db37b78090adc0a01970130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a34112f03ee548d9ceeac39950162c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc1d856ac8953db3f7f1366c659287132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041aaa77a0d13a940d60d10966d725e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c292ca58976505e02af0a768f3caf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d879b580a3c8cf00b9139c5fc1fef5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c272aa3c2d12944d7e66081866831136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a364cc28da78587b23d4c7acf018ab6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fe3c148d2367a742e3d5c3f40a2df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38512ff120bf2a853704ace66a130a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceadf2d048e47aec99c27827a90bc6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf114300c8bd52a173ec222bb23563ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2ceea3653218856fe8f5abe88c6bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4e60edc6a33f1b56d5ba79c48fe6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64029239f07cfe5376df3853830f28f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185a1b1ded05155f1ddf206a7fc4f13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e729ae5ed03f607120629931c79a0dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074495f1f1aacfa4a9fedc81290f84b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5175efc4f9211223b5624511b60902148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda3f4a9e3b0c1d4b490f90d78cea77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702bc1a22491de3ab851cd4a0cdd3dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c40cabc5b134c2b6212b0a2f069fc8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c0984842b19c7c67eb314cff2dcf5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40be8a53189539e9549231a8b98292153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e86c9bd103f587caa62d5708b91a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060ccd487e8bd205d5c231f81c1ff14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb506b60efc701545b48cbacaaa81f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3c4f62aa349159dc4f288940aa2ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5d2847f777938d575ffec860e067e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61912d7aa787556f3856fd60b9ecc5af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940d692b02bd672f4f8a51d9046a55e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d26baedd01ca42b250a3056d540a8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50916e9c8cb06da7ec6c54bc774148c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934799fb21bea326e6f68db0a57fa407163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26824bf36558c636fe4b80d68cc991b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b81495c682725b731d23f8e75df0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a049bb9888e5fb021a57e13d101732166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067869763759f33dce8ad3a016f321cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c606b486e9064ef125da8fa673a0ea4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5352d9146ba0f29d46ab991da87ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff00c07c71151d91cbfc970176e4131170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd089fabe54fc0507b7d108aeaae2d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d6b0a85ac9ef96711457f90a47cd3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b098f590fbc804b218771a10eb5d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf04e7ea435b532894984f36ad598b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1133efafd5f9617a92f1811eb4c34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b635574593992106cd782e950fcaf3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e6914b390edb0b2dddff20ce542d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee48f28afb71faae519cbf36d901135178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475eaf9ff1683d5e27817cef809061e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fb51aa19c5238345aa913d6fbf767180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f564575fd0d59e79174d58daa89be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2163d5284f07fd3dcbb5a7dc52fca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780a2dd80620fc42fe02e5cb410dd4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e54ecaadbf4db9209bb9186c8dd79184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c34af27bc45995fe66dabf104f139185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a698db05404d1481568b414c2a64aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca89ead5df9fa08b2b65ded7bca18de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b96f774ba0ea28c2b3942d987607b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d76182853a668a02bc99391e360037189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0fe920467072a60304d92494b5ac9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73268e321e3af6e1c8812f6a01c9d69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe7e49dcb68e528b9dcaf5a0de20d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583711aff00af5bc069a983d20d4a99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891ac6896488c2220655ad401df40c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edce9fbfdc2c50dee10d2683391a35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca40b3711f5edd3fa3944ccf0daade9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ed29d2b3c8fd85f3e39a342796240197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caae11ea943d8fc1bcc2398a0f81a98198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dfd2363bd17f66e26cd1b200ca17c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03e15d0238897b5d4edb8bba5ac1c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad685ba2714a78d8a4d74ee8a2ebc3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b8c9dcbc9a0d9749c902f8b79d907202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25e7f63631a9896f21a3595a603103203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dc63ece3bb42ba302ba36173b9610204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4d67c719e50ae53721837a3463eaa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a38120b8c9eedb1c0f3e927ce65fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a62e965a5f5920f1caf72d053be06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c9cee404f3dc22501ae9c714ccf96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b26f7addc4dc567d17b19b7519704b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac81e64c9873edecfe8b6b6090a434b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7983c77888eff78fd7afb7120908b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b1b3f7273137542cd65ce2002df94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3ba118e5e54a72e267e3e9f588875213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e285a4b7ee108b3de832d35b3746b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640e5a55b347bee241d2c5242d7e6ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f25016c4f339a286d7ffe611970b02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cb170872039c2e18aa6d901841401217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cbde6e6de7db80dff2c4d6f47afb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d633dd1847befe29c6e11104b05d459219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bc13722d9fbdf581433294ddb16d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f797a4d6c763c75b897aba64172e74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dcc86c8290b98eaf22b8da9704255222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b151c40e31bcac94d1eaef4b51bb2b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99356d07418764e259b59be704d2d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623f6b44e9731358a9db187dca7efbe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38760ebbb57bca8892cd5811e8b93bf6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aef4c72814a4576e85ae1de7264181227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf22960eebd921ed7cb2b49fb05fb8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccc9ae004c531f2a800041f4c3c8eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc479feda9c2a3672d1a532f19df6017230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbda3f8fee6de2443136a512191cebd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc34d90e336f971a7139f090b2dbde232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7400105d78286c78db95b1f11cd70c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d465484ad1cf7ae962f179102042bff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb74aa19b7cf5d383cc425644e5694235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30151e7204d87489a3eb40e42d166d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a902507e7dc226fb44549e22e24345237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f7deb4948e3bff99fe2fdd17da247238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93f0fe89932ef0706cfcc7814152e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356e95826123e1bbc60289799d69ccf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb902803491085ebbafbcdaf79389990241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f38717a91d1b8dacb7cd92e1a2f00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ecca56fc9acce5c1988d7d92004d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383c469b085bc8d8386860a3fc1d697244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04e12fd56f32ebf08e825a39c7cc96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1b068918e3e5f524e374e033dccd7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645a914eda044eb8d7d8a3d41251ff8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606e8731aa64869a66b382b728f8ea1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297d1d3c99b84f46978562409fa1535249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50725742304cd5e2afa5d01b6d8cebe2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3626b91a50178497357921d42027796251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b91356c17ddcb63d8230f7d2b87a4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a67202520a53cec10c943f555b98f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590ef9dafc583fd1d5baeee35330541254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fb2e2945ad5a99f61e43dac017de1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bbbaf3c9142e8230e0605159712e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615210c617fb05ad84a4a617e956a968257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c018d2cf562993e049a345ca12b21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759896d674e848f57222f12a49eb77b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c2431b4dd60faf21281160e960e97260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab93f4ecf2399f375a786ce442d022261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60780035a24cb61f08c6c415db95f9f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e38d11b713c25fd9e4528353d04a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b059254ed5d5599e59f0cec73150a13264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e451b56fa8a5d352d0623195ae442265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edc5c7d07fa631f1d2ce44dcd14b67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3e873dcbd5667c89092a48d38e08b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf9fa520a1873a1e5451ab8483f766268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788c0e2ee1831bfe07b8b28f4630bf9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab1467b56b911d3813490e5325397e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a659b68ac44723c1f2502206287b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3548d7de32c33e8aa6b4eb8499e937272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9a3dec5831342169b6cac72fbaa50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07885e4e4cf4a8a4dcde67c3f149269a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622aa10ec82719f4fdc64995b9b706e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c817b57d040922e0b76879e6f42b60f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e56b7e1eec0b382d9234db695b4956277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8c60dc1baeb30907a1fb2aa9f8788278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9fc13aa734c54001c022350f7c43a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e330077960cd9a25a8cfcac4e56369280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2a76d83dfa7fe55fb5229a335509d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daf737211944d2d21fe48d3ac523a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dda7a9a19cd2ee33b945ba8867233283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a677e5b00b682950e946355737444284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6287020d2be8264440f1e3682905c61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca494c9c3f18f9b286ba3ed0824d5229286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa77c96c7e11c262bb7b4d3662441a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53477a5b488a24eb3895baa64e93069288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ae0b43c204c9574d6dad6af3d8b99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7579fb5ec19000c4b6a2415844212e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c066b1295523f146318a900d94297d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad0f0212ce4b3a1783a2a40a6ec4ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f9cb700d29fdd4c4a9de2c3289f52293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5992eb2ff5df7d9a1cd1902e7b491a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957070263bd47dbdef1ecf96b060f1a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3931468051421b52d2f8e37d2b312296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30a2a40ffbe0b67a9471db639ec053297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcfc315065a77c55811661f5a266f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6657557325935ca63d17ce575157a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb3517fddbc8c388d1e13fef755c26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edb5243bda26861e01be5312aa874d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f8f0accf830bd2d8f9a4901d1f1fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb81130850512ab5b2d3fbc689efd3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55411c21f75f3b6605a9185783bbc31d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452a412b4eb3897b2fbb0c1a90c019e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac46642cdb0d2266384926cbd3d2ea7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d59b2e8616c2c61a61c8319330e88a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66206623fb9435ecf09e2fb2b23d804308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf3acfd22476172c22c544caa820e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52be3a74f2758754aa1a73a0d12482e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b64f8f60eb7c2b035860379de6be5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da388e963e0414498edb30fc3cbc314b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2aeef10fdc0200d0a2db5cfe66ae2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52d22fa34b62e5e2cab1a718883b53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b298953ebea48cb0a95719384c7eea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049fd3b1037fc3df83ecaf73af29d68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec80e836eb827431ac71508c5327ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b4d19dc50c54badcd21ccfbd43a82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f29862aa05ae4ae7f2146ff8c80be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef16a1855f62dc2f05f019725bbad1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026a29cdb6af21e9ce61b3761e631a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637d8432f66dadc39c68cbb96824467322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8df247b2e3ed7b3ededee9869be7dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf26de6b69ed731c0b16d1b9775e47324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5c1080d8db9a86c51a6e6af4eddb9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bf58b43a982d566c1126b613d2184326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc58a642056330a3c3833d486b90da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241b79e8b5dfaba3eed2e8f8911226b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae3c38b092e5f009f696deffa0dd0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ad0360eb5239963febab4e60e910b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2bacca3f3f3ba8c41c9ad63cb29c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a2b80a98ae8682f2846c739f33e61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59348a0bb5810b210e6911e919f4ebe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4954e6be63ad4717c34070d34bab3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efeff10950bb89163e81a54d5788ab4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46467406ca4fe4122a2b276c730ed28336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7248a1ea8cad0fd7fe0d111227d59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdee2838b4982a6d998b0d5f5a978a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0dce0b950fb530f2f006db3d72e96339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194c3ff1bd7a267567c3cd119a8b389340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba6e807d3b888deca344ce3a45ee70341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4624c0a7178abae0aacf36f1eea14db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3a381b951891ab598c400761d14cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95677f5026f9f2595253228d28896323344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57e45edb8529654349489f09f0e5bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4b4118e7918e16e6e174f0e491616346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8b9c17d22fad90dafe48f89845882347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b6622bc4c4941cb6d2839d34b7f01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990eae8b9c3df37e0184aed80129e39349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868299e45c387521dee69b077bd3250350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d8cfca854d8cd5f6609f41d4278d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8a0cefb1a501b728efae85582b622352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a926e9616d17a21e88b9807e3a4298353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0aac87f3c0cc24b0d728fa20ae57a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088e31c0d216a01054266ac81fa0ffb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53010254be772d7ddf15ea892c60c907356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe76904388eebaef018b8deb245937e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f88b8641b0cbbab5d1e981cf330253358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f85efcf1e6e902ce3197b19ccd5db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bf1aff66a7b1fe491c18c63515b73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57771dea62a36140a4800d166e8e956e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ad053be1e4e80d22be6d6029ad104362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a872c4f507aa803ae61c9e514131af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b617c8862737a52b51d87f82e4ff1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8975a1a1e5729b935077e50a6fe86365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546b3e9275471541dddd921740f915e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064caa7798c992919933780d3de5488f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc84c7a95b4a52dc08ac0715c26b48368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cb1c9457a2400d63ed3e8fb7d3c77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed923acdcd5662429936f47d1698ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06ae854917069813f68a204cdd6915371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1359871119f8e362d6de34b7cb1ad4e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ea859cb407c7b764e91dcc24b549a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175f069dc5e603ba87b4b0219e65e1c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0279804943e385756dcc080569288bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7486c47e429d61f63656bfc7a1d42376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef302de95a56d660e19038700a405f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b160807de3ba5a064181a238a688409378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aeb385a196ade3c1baf5cc1890fcb3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b81cbbf79b69f6076775bf8a9c00e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c54eb929f0993ff21704f59fee782381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9741aff7950be738f22ed1147c05c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1e43d171e387572f508c14a725536383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df2a717370bd449bb3a67381de0ee9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81d8b419619834d1b85e8b745fd3bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004045a3deaf224f725eb028f70e614386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c56f4dee9c437bc22d3cd6d2287b3e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d743ff4dc8daab4e364ce8f75701c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf6c4c373d5ce71d75008a137bbdcb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487589b2c0cf95ee5c266f2bdb63213390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2977529d9450df865395b19d0d420391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e17dfa27c2875f64dede9e233622b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e401199d88c5a567fb249efcf3da0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd463e53cb078998d65d6ccaa94982394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a66f2e3ac64c533033b27178ed3ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e6d2259625ebf7052b3e8179abdbc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f239e3114c3856ec9a8d081c9c533b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f32c4d6133a2db7e10dc15aad45ead398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe798e252d71aae71afc78447cfc029d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296f94f1595f5ef4355d303ec830c41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0927cba3a5f8d072bb7ab9ce246d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e611e8f586f84ca7da0c445660f2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff42219bdac4cc1e4d7d0f0e84f5ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b968cc07c33479d724d2a9bf330eb3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb0e951d287bc19a41a82a313c0bb5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163bbaca3e72c79349e7da7377b0eb5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46321a76aa2d7ae2ec5c2ddd9dd09e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce71917f3ff7cdf18d5a5dd29b380d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746815e3fa156e9772b5241754d34bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b029bda743c24492c43c2da381e6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85da57051cab19460c11a0fd8f611f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f2f0110cf46953b130f2352c00308412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b06ccb4ce283ce90082aa303342ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55be95ce2d8c3b7d4aac568c6a1318414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0eb5d14555371488b31390b9eb54b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0eec1efd8eba0a48949a9af61f1ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8a29f8acb8171773b3af44809062d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d886362a4463e9f34184a77066d5022418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28361ae226b3f7a72a7c0af2af7279419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acf95c3cae583c029634e727b0bc1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fde69c5b5b457056061102d89df58f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76616a14c4922f358aa097da6b54136a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d90eb2c51c79aa49787dbf02b8bca0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d94d54194866eb8532f7a98b7a256424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd040d6c6208bfbc7dbf3e1ace9cefa4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c007442d8d9a4c869a915daa84654426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba33ef6f5eba40e68740444f7bfa20c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4864e54b01e48c96408b5b6d7228c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf132e5d4bf27cebb2984f469258b873429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193fa943bba32261a98633df29c52c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dec41d7e28422434a82f85284cdcf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de907e216d04e7bba8d4fc1c38b38e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ccdfd51e539dc09e5ee9a5e8b6d48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d417eb9366ac19b3096653d2a4d06f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da5fd6f1d3b6e49b8ad13d824262d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2295dab48ace1083ebeb26d745825436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a250f0cbdafe174b39d71d1743f9a22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da67ac19b63c12030a80b27e5066631438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e2b1483fed2334a430218c6371969439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90b38026aa131a94497acc21b095e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cb84f233695ecc50e3a0dae7d375b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ea10f2ba6006ee9b168462e32aac8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5379b94c660c62cbe638ba7fd3483e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527af9dcc0df491b597df1070ca69a96444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf3f4d6fbb53570d97acfde140542d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16db114cb7a03444d51954a94e6c0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd9017a4bc1a70fcd1d226ff6ff5b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626fe192b253f3db541be2fb1f48f46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60107259b290e1a8cd23a9feeef67b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643cccc21ae0f98fa859c7467c22332450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edabad91a2c4cbda7cbcef3e43c489e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d124976048b3367c6bee58857a452452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc1e02730b97dca75262f9b38a8cb1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f9e808eebb6bae4d24ed9eb4c6e6b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750ef70150e076a3071affc3afe96d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492691a7824f9d1406ee94094eaba31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352eef34a0086ca8eec1ed65aa5fc04457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf089931ace1bc7b78b0b54f83ae35458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e53fb91946adf231a5016f390d135e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412c0a832c481788228c0c465e92b31460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83b5bedb2ad7c00ea8051936d9dbf0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47708b5f32b792de95da05a3a47ccd67462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755a9a9491d9a2fde4df57c99265f41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cde0f481141fbc04834e4ed73db5f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099c67ee9e9609daddbf2883febc0de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80cf51b520dd46126fb73486ff1383466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238745e09d8c338cf9f9dcc8f68954cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5688516679e3b0e06524e696785711c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be3f52bb446df44d707b661a1f5d7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b68eb0a788fe5d892441bf1cdb14da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc49bd3cda814d0b28888b11f85daf3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345dd10932196b2d0c4684c44ba955e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468332e8c96345797dfa88c90581767473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6fe639621114c7110de659f2cb1af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ac4bd0b11876537bd73f66ac9ce4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc031741ee70427b94d1db67ee5b3f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0b9aa38195ee8c6712a42235ceaaf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd025141fa399796860be0810a9c60478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73dcc3ecd02b9aff3dab9cc4a11147479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22dcdf915bbf413f18f9c75ae8f3fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab8ce9e192e48f5a8cee92ae5ca4d2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c81a7f8716a54f284458f9e3c95b2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f26852b1a16f54ff3cc2be05b1331e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05531cf2712f0e12d91be873cfe4a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502194426f4b46cf4710ef283b32df9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588b4363aae754c4063e6bac3beb201486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836bc42c735fb2541dde83bdb58a848487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780eb9e1169157d039258a2febef26a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272496249a5fdb289f80fed72ffb0d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9829ad1c30bc4b17d1cece8f82d2913490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fe00dba0e6d2163970adf338e461d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a0abdda318a6ce5dec0ca73eb14f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e708c172491ac1653e8e4f136214cab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671864ee19c194839752c8a336a2f10494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ecaf9d1e7cc8be8962353a00ed0b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a40fd60edf6d5753d0fca9cd1355da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649c0de84881f07e2003f158f855d69497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22378727427b274f605297cc1a9196498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38177fd53da1a9bff7bef5d4ca543815499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f542ea6197ae4c5e8c485001056367f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cd40848258138c72ad76084938226501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d860677681d258a4db6cda00c4ee10f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d2fc8e8b22305e08bf4685bd839ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f732666cec810bb99d84f163016636504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69316db043c97e04f0787e7bbbc2b7d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f549f0f104dbc0dbc435e4aec9b892506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952df769c20c09e682b0d1c0021eb6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde6e5ca48d1d0e6d7b38f08be35e5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e152853b9f067e24bbc685e87dea4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db45ecc87ee56d6f90088d694e9a7a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7451422d0d514921317e668f5aa020e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca73e0a59c8cecfaf9d0c60469f483512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d72afa3024a5fa48957d05e1a58a5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a1384550c5b04c27546851c9b31ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d8d8f3bfc334f498f46c1e6145119515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908e7d7f9b45f1ed17ceb69c34d2aa2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c35c6d87e60d516a7e8f83d715d8c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6a78b6ad36a62a182b2c2e990e6bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b8e0c0b5299ec9c6abd8cfa2198c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6cbf2dff897d92fe60f7d622d0dba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54c5f85b129168263cd818d12270b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b6f24f3842367a92257fe5c1cdd1f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283c6893d4ca6efb49a3f90932599d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e189afa4a50dcc7cc38c124b6d525bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc56b0fdca9c463f9f829897f24067b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad09d8971cf256e93d918d0ce9738a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baa3368fc88f98d4ffb57aaa742026527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afc5365b17aa97b7575de60fd68b37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396408f209b1845f4ba500f6f6f989f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6a22bc846a034ccf3fce604fc86fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea60e3fd1833ee0791bd9c67b8b0fb2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5dd2ad38de9022b2927fb42d09ba8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b428a0ca22348d572fe45eac7262c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520e2244af890847434aca9dfbf0383534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63747b2ed1042993047960d9f89c7c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b90ba94792c297efd1c2aa7e378b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f07401bcf71810ce464df28487951537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081e2822d51178d2fbf531f9ae20a62538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d5be4f680315f524a0317bc5e1a9f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c276d5d8770a493924754ed1562fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021446a83a0de664f3c1841e2159b70541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca5b784f2ecbd077279be88ab3d6df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705855b67fa6a5b64771791cafb68bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478211453ca16c6398f82c4989d6e0ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ba12014190bb85deef06004fa82a9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715cd19e860c421738ad71155325a86546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc08f20cbaf02e6a27392a810ab1084547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04c6a8839616eff28ac1390ffe85fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bb3319464f040ae20d51ec84cc9d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136c251604e9c01bf27141fef3a4739550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e4fbeb0645ade332d81a19107fddc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c7335c25c4175848fc3177957ae90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44940772536e752bd35d061a347630553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e395b807c21af57c1426e832ac7c23554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0374593e2a58cd076b61d4d295dd7bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da13d0b5bb8f34534a3800dc2bb2a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fa4fb092f3aff7e127ca679c43613557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c325f64948a0ac265933534d1d491558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedff824218cb41a3847bade823b41e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dc1fe93b9f0cf79f477813f90a9c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bf0365d1d3973084df37a8788f70f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682f04bb494858ce0d816bf80b56410562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789d0b5e17968bcb10244a6a9e7cc0d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8306c6a5e2eb81fd5ec6c93cce32fd5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a66759d7edfdfff6543af074b9e192565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206695c208f514d71db28b33044a3de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a8924c9294ff6bdacfa4f40033ce4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df128fd3347e273106a5515645d2443568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bea537470806101513aef2ad1a1d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8486c559b45c6bef93d8e25ba71640d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0439448284df3e41258e31f0883fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386684c5625231a36af9b51f0500d25572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>