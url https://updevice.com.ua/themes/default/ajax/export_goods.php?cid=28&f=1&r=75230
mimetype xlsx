--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93fc6c4c907f927a53838b9df199751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6fca7fde4e0a99f2188e2c56b16a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91c0956f08d648a909a93064ad61093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a24129ba1fcf434c484ff02fc02b244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c7ee2b3a65c0b9b4eebcdbd2876295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e726e89dee51b2efb5c9d7a19e219e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc095bec62d6cadefc83624e1a9bef8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5058a2faf8a7edea7320ec2739b0238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd958f9ef7329b3845623c9ddd26ef549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e085243a8ac4f1d7f41507dada858610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572b8b185eab048a2245a3e123590f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c4767019592de840d9c258e352fab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15081caf3da95fac2c7249617d121413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae8823823fdcc7c4ca168897055fa814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca20e797841aa13befa5660fa3213b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916138b7140ba24ba999ed46b6243fa416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64e016720d0bd762f28b4633eebee117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7ff02eb7744702c16fd8bcac4821f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f74a7e40ef25975370ee10a2defe3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2eae8701b30f24b73369687ff5c30520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03894ed3522ef488c6f4860d5c4629e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4eb6e1ca9250974b809517800a1cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfee1d4507cf6b053c4218099ad8e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0a2ddf9cb9392258352b690b62ba724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4719a5d8ca835fe268ef6e40ff87d9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268fd05809b7cc164e8ff3e9522a0d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf674b68c756a3bfeca7ad8c401e9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a2118a3ee3ffc9ad5364edf32a20728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153808930ba663f548fe4a074956113b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655cb8d438a8862321bbfed1eab5afc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f9f6429821d4cde90f89e4fe6e49631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c78093cce2d911c6bfaad4305cd6b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc62da45bc31b78cd52b02d03c1ae9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30afa4948ceb0fb8ebabda57648805f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93050afe2d9e188405979a4ba1de4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001cc234baabe6dcb448569f1d2bb4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e4b634aab8b61d39634b63e43723937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b56e1b0d0c095f11c01c150deb3da938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02ad04c9be1de021d61c00b4ae2bee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa23b6ffb129da5db2c3127f1dcbcc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e90515ded69599d4b9ce851d0b021641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05847353f59c6866c78244c4142bb66a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8397a16ed750e8d5ea52ea7b07247243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcde58dbe56ffb2d3c9bb982eba77944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe83dad0a3e49bff635a37e4164c9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a818683cd59cdcff66d04cdec090d7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ee5ee8380930868f776122659fa3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d8a1da5af79f8442d626bf7a9dd7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a500f0462ba08084ad2905a0a16d4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fbd1e6107cb60f89059fde62fde4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f266d4bfa06b064523db8961cf837651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb402b250f8a569d0175f1f7c07892d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fc61a6b48045e4114d66abcfb871653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264f9d2af4ec9d6048a06d8576e443854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ebd23d95282d51b2115b10afde5eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bd56a623d436357ce7c7ae09028d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b1abc885b28ce19918c49e87a2ea257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083613025a46aa341243a25fe4da24258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c219a71262d97a373886c52cdea21a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651dffa9136995477c62c6db1bf99bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83317785b1fa3ffdd2e9d0b782e3cd1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34df729f1eba950c2a6da977ddade0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd186919ba20fefeaa84013d2a3a3dd863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab24f2b56d369769ac68f8620f709264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691cdf6666db11b5ada81a9c4ff749a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e11d92447ba7b3d5f5df975c3f865c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be2fd05c62a05f738a4701dce134f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4fdd8c064b1293ee7e65455570f0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855e624f9361dfbf364465958a8c9ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29905150037f837aa5a1d4eeba05de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951925a6f251a42344ce52cfb0e13c9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32beea496359306aa5e56213a64d2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8dd3aaf9c1824773bc75dad62ba0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d61b3a1f4c92b9f061c9b887a3612674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74d445c29d4d11823fd975cd91470275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b948f15aa2a33ab49ebc1be507826876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4f4c3a87db3ea51178c947b5602af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7046a0819aaef0e005959792aa26f0578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad671ed0151c62aa4fb0ed78b5d77e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4e1c09d1ce2aca57ab0fe3513c5fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae253227bfb3fc9b7d2817dfbe0b6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabbbc79b7ccdd1d9c18f2ce20525e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d6a93aa02ecf8949a7bbf9d0dd68e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1c1a1b986ea6f9617ac32d3044bd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f9d975dd5762d8e57fef3f94010a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3c18eb6461906b32c19d31828420c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504037dabd1f352b20bb3eabb48c2b8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b82c8a749cf610a6957c1ea50c070e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c41c0a40f74e82db2182b819481d0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486163947b3add03b67fb86b84b950a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09ffe65ace4c5ccd9c2482fe406deb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8490409fadde4e99dda908788d17a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7465fdd1685369eeddbeb8b356df993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d992a2cae81d989ea8a772a9ccc645594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdef77a14d2f8f78c91b4e2c26026b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e732a13decff8cb5f16c151fd3ae796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd919bd548e4df4e3ee3c4c7c2f01197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516c6853f186b7e339d801dcf3cb7f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5dd5b4f53d5683a0f97f177e9d2fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a27f745ef5663003958e3047d2485100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8258c8cfb57d6fce5b0cc2ece854d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a12ab5a00e93bc623ceebf79bf322102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4cc28c608a95312de701e68a0a3a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fd2cfbd402b01b1cd293ee5654cea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da60de1d3e385fbe5dd0f3e2a5a9a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389143d41f0d9bcb4d86ff92af4db0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd508df62840275a107237f4be84fa49107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b43752f0c01699c2b7f68dbd3be9d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1db1d443b8d6029cf0e9c181b7c6a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05443459c522456f7153e09e2b2ce77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72561453b302c1a60c29c91308c8f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b401a6a18b9757d3b5dbc32e146fc95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce5221bb0658ff89347d4ee4c1b9a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea5b77c31309a390945c475e9ec008114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7b2c868041ddd0ff2381637519678115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5288bba269f6aeb16df7c8adefc1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c9345b2d54119369ac2367ea7a401117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2035f699394a044c16e7f28fac6c53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713c9c3e1bbd2ed07bbab091507ebd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612994214d13f8c287839686d59c39d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c635866b22a48a45443db153dda26f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73262791a87279d21d4504c417f5f27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af7283cbe5202dba52551ee713f1a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9cf1edb6292eed26bc35f3a6dd5c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626902aca4df6057d3641313edd67951125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9daa5c5e5229eede5a7c40ade8f2e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfe09ec02a1cf4e3558b2563fda09c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17769eb81ce7f37b10977b082d80d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ea59695352be5698b8b1ad6737f75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04eff0f8d93a48ccbcfe011fcbdaed4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c926058dbadebdf31ddd1721c629bef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f746dd4d3a9aa143463d92e05f95a57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b8151cee238ffa6896736ad74aab4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485f71a51df7e5457e3c9a539ad6980134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da656abfc3d58acd634b0b1f8a393194135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f250a8d8c1972927f9f93f86f713c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f4fca016cdfee8d12639a8bed01f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814088b31d9a2f6d5d9e4cacb355cbe8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfc1bfdf091b525a5ed0747b9d39d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb369c58791f0e2ba4bbf673ee7f4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c107063637101b4e593194574ee4c06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513a96fa036b7decd42ecda50c3ffc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd0e2511ce468e97de98d4aba57bfd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59271b94cee7a1bf3cf821d828c8e8c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931d57ae2003afd448ea9389a8ff290145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab4e201ef1f5200c67a8d4b418555f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa80b4f12c63a41d17cd532cd0d3e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e52a21d1992043b041b2d556e61f5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd89048c543f6e429b6544612ea74c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1c1812bac534e8ec03532054fec34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c97fa833192da15c66978786d3921f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66ed3435dcbce35a9d881e54f00bed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662aee1ceb4e367a3f0012cdbd6eead153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aac1a61620aa82dbf983807472eef1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fbe87e48780ea79987d7fb8d3629f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8655e0d436aebb02883d357843c641c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97d9d7de22cd7cdd733a1356114533157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ecf856aeae9c811824a2cc5041e76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b171974817b00e3ebd2fb43fee39d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76c31d196db1d2303fe4be73a4ec39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e3af03f5249d642bfb6b0e2b81617161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00fcff20c49bc9be46845d80bf9ad1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc6062b1642a5903e6b20746a18bf3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a416f0fe4b8000d8b79764a7709f35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3fb58d551c3ebcac7e8ca96be08d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d49837d7d5ca62b03a2089596bdd0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e734e06a8bd2907c9bf6e0be113eacc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc02a346ac1341aeb62dd1707303c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75461585afdf8d58e7e7a6683c4321c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfbd1532748f623bd182e506165708170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652df0793dc33f8c0b4854f7ea0be12d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36564ea06549ceb5228eeda7d02dc618172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13e575f80a5f05613618e38013c7c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881e5f97bf7a8e753744bd62a25c193174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b57a2402529b91a8284524dbbdc57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642a4987a1703f10d2a21133b7f0c35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57235cc6a3118ae9f4c56a1390ba6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae8609b7692d8ee9dd64c95843e3e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0a14f12ecaee387c9c58bf35e3ed4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f794ec4f1315617cc229d314f2d0d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fa5e520daff58e7918d86479e87f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f37b898e2111beb3852010fcf6b0f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cccb6c45c8e00fd683addd7073291c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02361a803e42c8f55a5f0cdc5d40aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec1ab16129a82a3bcd9bc0b6a2c31b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21ece286c4b33ad23f66812645b3bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3424a946ad69912891b8b724da0f1d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4d762d29123e4d9ae5710d425944b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a9721d5399e05ebdd8feea7366004189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75dee5472fc8888a3e43a765dce3f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc79f87a9ba2ec99c8c8602df32bce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae3dc5e34b6e46240b4140f4899076192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf233e9b309a7db3f44fc4d3af5b09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f955a872914b3668dcf016f924cf2d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959f9030555316a1eafbddccd20ad02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba07210c1920043dc6b5ffa2d06582196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d41fe9bb28679a2b5d261d3c8ea81197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4087aaad541aaa0dc3a4a0a84cea9b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a962ef76ae59b512ff62675267380b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904649482946209b4eaf213f5b44e44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf096bf58f99cd0cc3a4b40e7c24d3e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2f336ebc7f0dca22830930f9d8be2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81ab9dfa429698c62265772be5b450203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302582c42f432b5a7f51a4153ac7b58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e37ee8bd539f47b4423dac5b64e45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c0c6b6851f7202d69644004563f35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c13210461ee88a7674cc45a45b5374207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8c265894867cef8d2e6e93954d7bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1aee054532fa8178f7b7aae97c87fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a34d6f398866fc5a19bd965f3a32d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945f806514be312504bfcacd4da78e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180543a89a4780304d2b9bfa22d21da3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3362fdba543877ee311a47019bf99cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddcd487e762ed54addff97bacd77da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931e885caf51502c44718a6b6063aa3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee4f3951122d0bf78d03f83d5996a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868201b308192a4c5849b29546b3da2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2dc7078b5189c756a98f22893e96b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eff97495fdee12d163f9306745b65b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44eefb9d6e2dad58b9aa77d8ed8845c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3531bc218978bb6686da5c64ecdcd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9077f430dbecbc40309c74be2d278dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bcbb135423a3f21cc54f843446ef6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c296c447e80664a838ae9b4329e0c30224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c2c1633bc3268f023d53d5f2b8bab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50debba4f57b5d35b225dd9f4ff1fa24226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c96738846f94c25793d170c8f8d0b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebd8b9110aac0c4267fa23e11d5311228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78474bfd068da8721008bb6daab7d7a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cab118501e2e7a08e35153b982b87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538e226de95926a7b6a5bd6059ddb4d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062442f7521853b9abed67f16e732ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc21822d6d05f02b3def3d7a9625ff1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b714ed3d3d73f82a04e288090e174d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d2dc104cebabbf92e68519ebb563e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b6d5121dec6765751b6bbf5dbc5b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59dfd3308d3091f90dd2b92654de9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121511809d97263876a162681fb2b14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d981a0b51643b7b86a8236eef0a30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a739eb3463f28ea3dc2673b666704a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de44e434b4b44928114e65c0da10677241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8284eee5427cac024d520372528705242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb502684f6c423a2b62991775dd4d07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0541c0318ee87c666c44a72725cfb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9411fd030aa60030bc86a52723dc6c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9009e47ee86ca119e32c51fdced5a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a72c885ce480625a898d933d1f05b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17957cde79c1d49f39d6ea20892647248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d8b1f2d78b326dfb675eac8d99245249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437034a86c7ba8591fb85574743c54d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a80779ece8592e05841cffb4fea1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335711761cbafc0638ee9cb5c4d45835252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3df37eb83ef0ec356bde6d4ce5630253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b83b5d9224955ea17eeffc6ce2c054254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b244da735d388e3e3f4fe5d5e9366255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835998dc7a8092cd54b61d3ddba2e00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779fc7fcb88f60790e19988133bdc3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1dd360528c4085d69630240cb2210258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bfaaacee71d30cf452c2fe8bde8b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879ebcbab8db3f396834ca8db9799fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c6008f82967cbbe20ad2bcedebc0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced262878497ac355ec832cb2c53b710262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e3b22799e450393960bec0c15f91a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeff3270ddec12f720bbb2cbb7852af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc162ed41022fd86074692b1a19bc113265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99034fb8d00813b53b9385d9fbb3ec71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57dff2da5550da5e846f6f999f5799267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98625dbf40fca68ab03fe8b24dd965268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd3dee2790b26279c0ff7bbd7c6e92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13e15e7553cb95e4bf84b12074f4c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d65abec5ffac6f431d9f88e904195271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c3083d9fb3e9c2db5fe71dca92bd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007e8ca9c66d72a8d7e4d800cde8565273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3a30a6862f4972155e57dadcb1635274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bf5209510866d0cc0f71217fbf78d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ab5643659eaacd9f0a74714558e49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b058d72a937dcf8cb014a856a2667277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3c3acae1cd0fb5c8f01f44c191065278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2ccfc3cd72b6d5a2ec4d2be86db51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75abc31ec7ce82c33cdd93e3c9385a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d6c55983fe4bb5403f5dab082f9a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479f47dac2ed1ec41953328a9e1738b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7a09190c865ec913cca10c58d3d9c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3b04b82203a15df1c6ddc0100b96b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0684b09e5f73c400b29257e34543aaf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767c5eeeaed1f7cb80226f4ac9d79ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c1055058675dc6d2b264e354dc6cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eff5668a3d9709bb702356bd7c307a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80722967fe84f251f69c366d2d046919289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e946eb512da18404eb61816f728a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6f9e3c131a064c7a8f0511f4ccb71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38002aa01b5c9a17133e1f654e30e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784229b0917232b5f40d8d2583be5f6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247c42a678b26de93380e1794b8d39f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5855b781aa811b087a86b4c43ac2ecd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f64872af2c6517e45192ea334b98c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c35d0ddaaabe9f982edc22398211df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44296de1abe9cc94ae03e18125a806b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e55b675a9c88effa64b69d65845430299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de91f0131f694922e2409c7ea68a5fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf73fa7303b96c05e2f8dd7602a5de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e51d6d7c936d421d39220d0020a9a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1eb6be54157e1796fa2947a859762303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858db9aeaa411cc5cf518b0961e91e42304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760291b97bf013caa6feca2d403669aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a688ee063e20f97430f7a2788f3e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a16b87d0bc525dae925f593e9e192307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020bff70a7324c6051402adafbaacd5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef411339d14d0da23d5c2836874b4491309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c8d232ed4d4641a714ffd8829c5a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2879381d749157d761a16662b0f8ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c1633cafa14a6fe9912e3d9e23afc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8e716fe1a892f187d80641e3ec745313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabae35f1dafd2d7fb8e20972ac4607314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860dfd6a6f620fc70c1a1db358fbb49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b283e95d7628cfd295756d44c472e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c5e66ec0bb5ee7e405bca5f3e4911317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ebb4e223b435923d4993a67b8b9be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea68b7270d6ecafd4642b1220f8b27319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af62c94376c5a23d452b8be7a7ab20320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be8850aace189b5bf65b7293a96949321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ed902ea8fb7340993e4433ec01adb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df90e9eb4bb90d4ed8a8418a151d22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0d485cc4949ce7838123445eb1305324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b9b7d914c21da1ad91faf7c89e805325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637fc78a6cfb96a7e35dcce2c1b187f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910827fc6e8419c43d8f00ac2d5b77f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b8d62995296f8cfd3b2e2053d9e16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4a4fba32515f0ad5fa11cafd4f9e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe120262a9a36cadd10b9112cfddeb44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afe2be98f1f779e2fb01e836c43561331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca372d51f1d463d4a598df66bcdf899332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddd60919ff36c1673a6e3b023df44e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233186f6b735b70b719bae0980d0000334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e3ad2f8d9c76352f3367400c61735335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32b74d9fe41ffad3a1412bb7d529e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc14e2efaeabae6ce36819b1b1ac4e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200680ba63eb0ea10cde3213c999f65338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e5da6e8827b0bff0398eac6f561d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc742e350710c41bed106788af35e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b1e86b80184b4e2b107813319da99341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c8ea56a4863944e0c485110c60c1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4842fb31d41f5da66d4157839d9c45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd4f7303ab65c2658dad37d46e3ed7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ac5e1ec08f039f1e0ecae24829595345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d118b81aac455fe7955c6620795a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bf2814255764c81dbe225b4e4b4ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2812c32a5bc5b6a6c8171f35f1501348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27636e8f39aa01c1c50f0ae7cddc1df8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdc8f874c69f2e2715763524f5b556350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f92bda08a9a029525a8187d18b07a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314dbfd88ba427e86ffc107d6ca8143352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144af0e5593f84f64b5efd19dba46fdf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32c7051dcfb1eec707ff11070baf07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e4f4a129d86cc42015a5dbaeb91bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d349d12975d220c66630412d80ebfb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dab689c7cdeea8e644ded4a7a8940e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337594ddbad3d9dbec59dead98805d50358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20e0e298fe12dba6fc1a140ba5b0e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134e20dc69d6f99ccb77635da41945f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8920306139fd68c45e299fd96686e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098f1c4a101bb066c45a2d20715a685362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456b73dfd5fcec44ca29938587d73bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b948b67f68b7b90de9d40929310f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed438bfcd3088fde293be0f571a9565365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11bb1ddfd506b713887ca88ca2cacf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13d1183e55e6004498906153888e8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a3c42fd5b9e1c860c14f9ad5ac141368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fb2bea2a45f90f10190dbca77f473369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e8194c0564b36655d02028e568389370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adc3a436fd3a4e0a1ece54686d3010371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc8fd338edf6832d86c680f85a4bb3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909ee5a533cb0f6bb105ae5604c4d98373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79649f1a5fa180431a5699d36ea824aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023f890f9ce15c9b117e862ef5b4b86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20bf4505d5eef90209bcd195874760376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec33eb3ddffd9443ba193f3caa79b22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7acc15e4142b7a850c0aa17e65e61378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8177f248e0e61b5460ad24d1dc7d57a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250ef2a6e34ca3367996f671e5e6204380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b58a60e3750bfc6c63da6252ac54de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781558929dbc4263f70dbdcf52c11d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd691df5b04165c1d31e9626aed0ebd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2c19ed62513a5d5f9fb53567c4381384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddbf1166e7f18edb62a7bd7247f2a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2906b84587f4d547ce91e62d69acabf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1853011ab8eef313c9f0f3a86055d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a1192bb0a78aa8be83dad489189e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5746580595f45e40124f257e5e8dbc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e732818cc307b8e52137db3bc604d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ac67330730fa3a44461fe64fba478391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafc202b68c88b5a4888eac7390a434392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81d8dd0f9e849b58ebab8c50bef345393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3cb08fdb20c5c1f9a572fd2b8a876394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9352a4e03c2c40ebdb0a2238b6edd7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737bb241dfe6830cf12acb3c7467713396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea254004d01bf4cf549e0537623d4a5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d04c637e170e0a462b4d5efce2a96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d37f57114576bcbf415488b9eaa2e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a00acf10674b82b54b70a503fc6561400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e01223c1a193d8a33bfd95d7d10d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18df0ea38daae9312e9f9f7772cd1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434223ec37c14ad5a35881e0c2d1786403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052c0d3f64cd6b4c1c3fab4c79be84a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8580b564cec7c4b1a3a9d1a3a9c6c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4fa8a728dbdce25aaa99143173f1e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38e8e66a00554fe3226afedd4cda0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed1dee9f098486e6dcb72504607b6a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb3a8b109672a5ae4a0716511867ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840d5fe4901b0d8a725e30dab56e2b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c61de590b5e2cfc80d0f84e354a0b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff90c79733289dff843e6e9bd499302412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81beec8198e497f2c397e97e1c1e61413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d26b6f9f873db515847f787afca68414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0ed4c481df62bb620fcb1bec62ec4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4ec8e2e0c141a819615992363fe79416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983c2835921c1da73b5e79118da56cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c3c75f39c078dcfcc4c566539ee07418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880eed0980bdfd657540c2243c37bc4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87108786ec8efa80773f184224dbbd6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e715f4476413d6322e7366bf77275421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c3e33eb647ff9b8ae571fa391d024422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac44f6e3675a6400002231756141680423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d2866752fc6ed49148365be6a2ef0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fa8c15bca47e8a36f1375437bc9fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55293eacf03d255ba447a3b0e535a95426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647011a3b82ab49452c944a0a57c1980427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d40ee1ed889f312701f77c1119bb1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd344f93479cdd18f855cba3545523c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd754a6a6ba4506e517b1252180c49430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51392ccea587236de94a8594fecb3862431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bfe53e89457ac2ea31375fcbbf5a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb923dc2bbe195019a063dd7347f59f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817b2d93c04194eb9033383bb764de6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013fa28c4ef3d1d07c0c4c4767ca94a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b482180277b1e3a168c47b54bfc32436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b6650c43f2456d6e52542a1823e62437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d75f9ffadba947461581e66644e12438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407b9dfeb240584d2a2f9f69222fd09439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8627ee3fba9e328da39a36ed5a1014440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f17ae80f21894b23e7bb8927b80608441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c16badc6a676a87c28540e58d2d25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d8e0c92d7d688eb313f37de979037443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f011f77f7f15295909c6d63c36f93d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79054ce93e45d9819c98b14e569b8077445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fae4f50ab45c8b43bd0b1e2799dd7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bf26b1686daa808346a33b449b351447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e523be1431c44d2d079cdaecf45256448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80d7ba4338187b6a05b77683c0cdba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc706bb882276d94b237d012f3bc702450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7e2c22bbcc1dcf8dd76f8ddb2bb23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff9586cdae8eb014c5b511666cbbcc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b357611757b9afdf8029b95e97a4f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012facd3719094b23921bbbe824acf96454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251041aef142f252bcf0819c410e33b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69daa304a87f763af1cc3bd796826f51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d88691844964e8e90e718bdf709a71457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f449f760997b4f3e04b50501700ec80458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83835478b18bab017d066bdaf99cfae8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844ae804466ed0547b391f13e410d18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb098b3072483a7da1e8c8eb70cb890461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b50cef83071d8f5897e46c4378e76462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7f5d5918f5c18990234176b13a350463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bf49f025dc14886884243b0254d14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab1ed9a39233f47da5ec08c9d1c2a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6ac6f59cdf6378f2492e362d4d65f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe8654cf77c2995633f71d92b271f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e77395f2f5b821d52a1a62f0f02d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a40b87e949fa8954937fbcf12e26f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786eb0cac7404ef9348fad0b89a593e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82087968074eeb9586edd20bd5ba4979471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f97f05cef49a2e158fd5bb6fae80dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb34a1054471a136b912779272a7e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e75bd29e749bb16d1d1017c0af4bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc879224ca3eb8fc687d96faaa655a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a72534e615c03987f58d7f9ca408b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c053427e391abb8754ca90b478677477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45e8d92808ed02f5a3e8f83260db6e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e4b3cd594ba246abaaa28ad2401f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051c07317bf15bf1ffc83700bfb0d2c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcfa72dfdbcb8beed252eb0de98bc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb49d707adf979a83545207fee36b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141b4ff9e2e10c955d919305047250e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457947aff7b9e8334453955531c2d599484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe95de9963580c0d792ced60723a96485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca044cffb03a63e4736a149e6abed3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78058a79b5dc60003307a058fb4b2a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b5dd391e2a3ca346c72084fd63cde488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558c0cd6d126944d91e2154d3bf1786489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4c58d09fe4b49cf62112fdf0f4bed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263862182ed284eb942f25fd309f6667491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84245b2c623ad56cbbd4bb215ed37810492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2dc47b6ca51aa455775f932fcda39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cd02e478bdebdc8adddebcd04084a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211a8427500838019ce446082edbeb3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6fc8d8397f99e0087e4c7e358d602496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a0a058237dabb29e2076084863428497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87b094cc289e97d635664161aba4c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2b518baca4e88c69fdd09933c20c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3153fe1cb4676f601b81746f34d5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35843619a442374e62a4f21107ef3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a023dc0b7bde50c9c30b3c6d0393fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6042921c8bc070dcfa8fbb89bc159a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2eb5b8c61d842ee7947db09df45c08504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e76bf4cd27abafb7fc0736cad937b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ed966f54109c2dea0e4a4030ae6a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4996f47eeb6f0cf674ae111fff5d4b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5583f08c43e6cd6159bb21a9c1feb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5b11b7901d0cd496a71f00b79da8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372cd70dd883f02c7c7eea295e93064510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea64400a2d2511d3a3262bda77f8a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1b87cd4d563d5817d2b7cbfb22c38512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ffad708867da50cbc6973c8e0698d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9068463361747bcf890e049b1009e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c55dc4a087b8e83b911ca2e5599b9f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cc5f386e799ba68cf3233140bc828516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e737e49ee9639827afb0234dba2b17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2ed030b52ef797e2dbabdedf1b71d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2be21d8827b5923a7a623bc01078b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebd52ad565a58eeb05e7444b0cf047520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1f584d9cb2ca192a01fc24632c12c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f4255d39c8369f28b009c1987a1a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562b7a4e4c459475dfcabc33f542088523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ac04f3390312b04de3f9886c508b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fa18e477845bf6c558b9ab3d0dbb3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133f88ef111f16be02adbc5611abe25526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02256a9cbda14baa08d549536a167c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fa13cb68cf5a8b818d69e2b391201528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaca33bf27f1ca5853e4d22478c1962529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e460ab9eced8edf8880d56b72f5146b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d4b63642632c39ce5b21bdc556bc2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c29fc66e783648e344867754980a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69155eb4c7ea7310990cb3c36f1764a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db30f37fa7b7a50bf18c2c7b3a1a45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40210ae37c4925e003a518c367c41de0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6c2fd607b6da1f772be8ab9c06d2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460495667090dae666f101dc447db91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94e555dd48fb0ef85b6f95e17e9497538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ed83f3bbacc8f5e291a99b6fdb2ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9f2c65004efee0a2434c4c7f491ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a628eccb5d5c158b2f91fa9a9e182541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3feafe57341c5c2117e06449d2a609542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62318f7812fae6e935cedc8c0268a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2596f01982c7a3d4a5bea94ffbe80d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccebf20025032eca23f2a89ccb348af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ae886e695343573ba45218557f330546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a166646522bd38e247eb5fd198b231a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ccaec72208777fc7bae329b35fc39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1904a68b133576bee4aeb14befe1c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91812f9dd5fed4fe3a2b3a166b4438a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5e398ec05edcd00973c65e03031ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1888cea8a3afac240a106fbbe677c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a15fe2546b585c4aef9b6ef714c23553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20907f7564dc08b66f83f45e07300ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191c862f7cf8371cc0b88a32bd3dc1d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c8484cd55dd51478f33baa2319b0f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488e22a85463ddab0c599bc9d74f295557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48957e031e84e1c7f6673989c4eb189c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df38ef3f5007e2b41169733d9a262aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9de11ead4f8615a0a8340b06aeac6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a18295386bdf60f615e25fcd26ae21561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07feffada35c46a0318dcac67d95d831562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e7bdbc2474a85f9066f7721dfac28563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dbe4202d75562f9ac131ec9b0ee60564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29b1f121d0a3d9ea72ff59c82934b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b12eaa5131e0f6f9ebd1235f9bb989566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0321fb7a7957980c0cf3e4a5440ae58567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed33af9f09e980f903f9963929bd40e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ae8847a5d361d8f106aa764c2e67e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93131786b8df2726cf909134522ba79570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba33fda3f951a25c3545e9571502f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861338ae4a574d81484fb9d658b8e9c7572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e144069e49d53bbafdf631fe35e91d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcc603ce282ad8df2452c85f26985e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569abb7783b34a6e24236ec21bb4ae63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cb16c3da0bc6322367a73dcd7c59a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66be9b926c35e69c0127fe7dccb2bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44342e1e785073a898325b97a86b5f8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada1c6bd5b4e4ed6184189a02d1488b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237801a6bf53e644b56888f6da853a418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930245093849bdea01ba59cbb56bd019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dfd4012effd629dca625ca65ba49710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cac10d1e648948be97dc982fce39511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d72f17d1cb09956b3bc5d3559e7b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072e3ffd7871f55c532db64fba61d8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9c94b7f2873f19f07b3d7ed3cd4a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0e858cfe6dae7b92f725e5824515015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a20e5e2c654ac688d5420348aaf9f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277e6ea703fd638e95f1f0978ef25a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b321eeed69b72fb92d2d6bdc682f28218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01e51e4360e59c5459cc60e251892619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bb797421eb9fdc356b131ae4c414d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e7956b0b62ab5b3d326a6764f3f5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f2d0ab19a7d41ebeef6f5a7cb468c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b5f9234ba354a3286fed56f46ff7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00118cc6b8fd62cf7aa9030c11385a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278df2f3ade8aacdb9bb11777f59f3f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e088ca5d8fad591f5c92c9aeb3ddc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876268845496e485fa024cc372a915627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a379dab0068527310c4d476c6e8e9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d5016416c60c63597a0ba2468cad129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa131aec388f1da7a485da7f20bad030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8cbc62eefe1a23556ad2a043a8bca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26022d2ff641934a20cbae3c4abe3dac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623d6de1f62445bd9e704968b7559de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dc7e0db8ea2b17340d7f3564bae5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2ac6e4de63b81697935eac56c625f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018db6d5d54136bb8cec6d13f9b5530936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35a04f8e6cb1565a7279e26c1caeb937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cdeec5cc735c0884382bf50524f3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a513f784142a152e1757c389db2be4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c50b8a0a5f80ea012d0b6304f160540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541f69beaa722e45aa4bac559f6824e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20ed312cbc25d39131c5cde412f4ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a64b2f3bfe0c58cfed7c5912c1853543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b98195fa10e5e5b4a972f03f9c23944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047622a1c74e5239f05f2c5998f0b3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c2f09db250efaf74d9977366e41ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe3f06353388b52c450599c3a6d6ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa7073b2e958920877fd66c44555ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff84e62f491e2fcd716fc711f28ab6949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c00baf24fffa5c706121c76ca6cb8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440455621998d2dcf012876c59b4b6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0f88c1de30ff63cec9047483df9a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce92c5a332f684e84532fdfe8d1570253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15430f3e66d4e46664573b409a9e281354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a27c08a3eda12376e732cbf6bee7d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339a6c54e7c322c22febcc0580bb5c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325588cd3bfb0e8714f99595a0656c1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412291810d02cbf97adb1c8a677e4aee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0deacc6a2f9cd9299c5deab08b42b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1985306fbf32be0e570ad787264bf360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a35f0ff4b1df5269366fa2349ef83161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37f30d60c2412faa440020d9f64c9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f735a5acc2dad06988fa54aa20e0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e65b953589437d01455eadae6618164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60a5b42ff4d3af5ad113c8df71104f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f424243613cb474c21b3a6d50002a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b89d8c0fbeb71ade8cf70964672bf567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0b11ea0ce6d172de6637590d84fa768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e15ba5210b7a13d5417c217a15e8d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66859660e5bb3cd21a4a7eb187225170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a2cf3737ec8dde20d9516a6ca4fd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c55788519e0b145e885b9fbe70c6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed56900739daca2b3aa21e5843d1f6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edccf5ce21dc30f5fedf1a4787147cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d890e50c058f04d5b907e7695bc1e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e346128a2f4dc4631d06f27aee5fca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487c8fcdb29ae18f4cd2ddeee49063c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1c128fa8fd4ae17482d90f0e0511878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cfed42d22be2351b92570294dcd6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd85a4c4b0d58ef26627ad58b4ad9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0c513c9f3564655962db79390db3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9812e84babbd3f22d3a7de41e908182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bc134ee350e18b591af4c535265f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f752afef18ccde0e210a8f08d5627484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5fc33a6956fb4ba28fba58bcd6a1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d4c551440ae8cc12cfd7432ef2b9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6e38559887379f636ac7ac7af0a3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916ecaad34796001d6d24b9a93becc788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd011d9dce8087e801824cbcf63a0d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a9d66518b086b4197ed8d90d3222d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e082dd058d366edda47c3c62cfe142391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd251a14ceceaa0c7b1c248ad40a93c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7c8f793708c13d09319f10e6daad093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f2e72aed370fcaaec7b6911bbe36c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95d9a6ed939baa3952b783b7eae4a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10624f929c3f8d3f3152167f82f3b6b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6aa7aa1a66d6111243204f0e780b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe246b67e3dfd55884905c985be64e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd788b0f68718f4f7b556f34199a2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05270bba7803fbc1e60eee41294fc1af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81843adc06089ec52f93df74be44b261101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91973c41fd430c8a285d9f911a73a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00d80e508878dce5174cf4a9806e74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c2014dcc788f33236b7e45d624314104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c69bc4f01ff468ac9073515b3d9a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4352fdf233215e534eda7c288448209106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfd302a5fcf6007e03445b120dab27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558f6f6d14cccf5d73ebfefbc8b2fac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a3df7e8e3a9e46b20049901eb50a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcee69ae366abfa585c9db0733520b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796183431c45d5a783708bb45d1c24d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66c122e44fd95d6b5e7342af3d3a69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666378d2c36a106eea1b12aa7f1abf7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c88ebe835f2316f69d0ab73e57e38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34457d7e8c9c14ce604813d6578d52e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697022bd3e125407f0b2a4aeb996c88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc0946381a15995689ba55ae2fd824117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bbdac7732d07c9b68ad9276881b42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30706683b9bf486a212982028e7c9815119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bb7f9fe59f1ad550603d9c316eec0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d75d3a1337a8f496d0ca004961aee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e64f3e4f3bf5c9d95866957955109122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8716a07514f0b307782c0db2a04338e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846dd61027a0cd8c334d37d9583aac2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53726227612ac2b3ee85aed3e460bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f35cd8862f91003af0cca548cda00b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c24f34b669bea96b37cbc7069c152127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d292db68c855b42ea253a71f3973821128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149c0f3447f14aa13c49a3d2b5fb9b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44abd1806da4ff632fa7dda057c357130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168856e234aae4d83f0f3ac2e3367e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddff0ce5fd162b6fbb8b2d1940f71e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74c8d3e375e6a91e2329a8446dac9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065d96d959a89e59b25c16783b555e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd58dd4643755193c3da79d2f94e42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73027385e17b157524b5aa4459ff043b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994af06c08364b50cb9290cbd0b813d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3c6f180657110454456c638d4f758138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1bf7517fb694207b7dbb6e88e0df3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def065d6de253126c9444681ede32e7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3ab3eba5a771bd54a9adbb6bec34a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f5c99b93c6ac71058004d648962b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2adde243f53cbd29337c1b464b5c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b83495b58e4aa02f4ff703553620e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88465a1f3bbb821d376156bb63381bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaa4997779276e8e7c549f77e60acd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7363e80122cd0c24ff1dc8944e4063147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5784785dd5eaaa4bc68de7704a9ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbedc040875b81080af1bbec7cc0e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49aedbef176ea6362d584cea387858150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721c1116fcfa4f58c9d9073c32c7db9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073a0b0e7338d9882c03e01c856bc8d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34eae65b9f847dfcae47be18b06748a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29903bc3846a3bc0fdbc9eafd851d49b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7118f48179f916c9f779541b54758155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a9b0243538d908aa99aeaf2016503156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b3bf949e18c17074d8f306188274d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dd9e13f2c7dc71d406d46583fcedb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b738fa6aa59149ea94099f43c1cf2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece330009fb8c2d74a65f095fe44a9ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a30c472e96ebf8777a611477680ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17b93d6c9f1df560c355deb0a4b526162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a21582333fe19e1535f605ae500a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb221dad99622dfe8ccec5948847687164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c07bb473358ce3b0076cc8a2490bfe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b0e9c1d254521ef2c0e8f89b06aa6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa23135ccfc50a97d7d28ab0964d605167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3f0806d27d40763b6c74a0c60c0cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b9b2099a8fd26225704865bec45a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e45ed211df8edd961080d133069c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55db3d141527fffa1ee693a4f8f129171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd8e077cb8966d71c235b6b1d8154f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61aa69e0cbdb02d45d1ab0364bc5cb5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea69ca8405cfeab9dbabdaf1fc09188174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e99e2d0eb4dd41cbd2ded518ee211175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f092d41506ee09b3302d7b1128edf10176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37432c0b532c902b5af13cc5fbb5d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f8c04db7ac0c5bb1b35c65e0675cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83358ecf4888d0dc50b586e731a0563179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a90aeb15097bbd0203efc74a3dfa5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29c6153a5b829aac018f7be3b752b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03860344e7c34d86a40ee2fb45840c03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a0f0bb901aaeb3a452a4a25e9996c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3463c5443efa1655c791cb290f2cfa6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341ffee4ec24b2c5a76318aad906bf9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8200eb384a24522f75469a7f0fb630186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb624d2d76110c5d62765ba43708b5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b163c3dcb28b7aa178ed24bb542c36c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80132636830fc52ee523540138c47347189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841d6b35b84614908e520eedaf34546190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91891ba8d513588cc55ae0bed3b213c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cb5090cad34ef3ec629516c65fe33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9363db35bf3abe11fddf84e30ea53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd55290073c14d2dac89986225b018194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb032fbb3b27d32bc1dcc847cf3389f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d450608187d18eacacd47fa61e6c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc4d16bda6b1fff2e7976388df6f54197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad9bb215ce8492413dad4cfdfaca59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ab6988a9fa422e01150a897c865bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41f5ac9450f0e7bd118941ed472e39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05663a0946e3dbbb6a6fe614151c31d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d9eba9ca9d0de0e77c0192157a2ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b001cbed9e083fb9a836043f89099203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fabd45bad1be778c1bad6d2e7e4f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9389d8c511feae65d03f307d730e17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f24063c458e53c7d8c74877e631b24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7ca61f47e401bbe83f5c58d12f414207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dca2d6807f74d2a51ff982346df7d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10c7b442ec4ec9d79ff27a2398a874209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9d1b9925d088aaffc8b757e5d6d24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e71b242041d824cef84930f5b1f15211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c2516c0b9cae3610ea1a8801c2d10212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262160f0f1488feeb7083d353c55986a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd577c4fa20633c7ae15b2ff2421cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba21a9548e650a87af1cae05afc274215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4c5ca24e3f0c2b747e99d2f361b9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbac3d2aa0cb67bfc7a9b3360a8689217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fcb249775a1145cd07764616ce9a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe9b92ea7145d8fbe8ca8590e6cc25219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8463cc284a9618f2a21dfbafa4c1bfa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c2745a6a850787c26b11684125d60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc28ff53a0dbfb72f13a7d9c40bc586222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41454081c4533f581aa98613cad203bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c6f3d3265da39a0c2965523c7cc9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e01469b3fd5e1af4445296d038c777225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8b07e3684977d52f2afedc4d141f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d9ae553a4dd98d1307761ae4b0130227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92136d06a4bc37a77e5d5c613fd9153228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bd1a222fff15a2d4d0985b5c2cfed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb34f5aa78c3b4b00cbaf74b33a49e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ecd334b0ae0315d2a0a618f888c03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289034c04b575853755df7991e22d9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e27dddbf03011f9e792f34b9883027233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa73f439709c26b04d5bb557a2d6d99234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007b23d393e80cc70f72328c9581139235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e0a8f171d424d65858beda45154a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f99e5d0bc5d2d1f9ae28d43cec881d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9c9c10bae805160b7de6ce134a090238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45323140dd87953319d0c8b5d7c5251239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7428f1a758e60bba83c2c43687552a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6a696efdf918746de5acab227563f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5359a1f4934bbb3610003fd0a73437242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49180b2eb3ba1919f6dd784c1468716f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c83a21488619781636cb54c4a0632e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0198aad6c85080c493469374e72129b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d818cbb9821af62aaf3a9b4b3e3b78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067accd67ea305c8ea1d8c2ba6a34cac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fe2e117672837d854bb751b58b104248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc70c9008a4957bc6cae824c409c801249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e986ca39a61cd87752707f4ca476030250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cc9193da7381029f5ad0c1ff1a6d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c1118747a0e6613dbfb54837ee2b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4220c4fe0eff34e4bf23ba7f72000253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d48a8c768963a8d4cbe65bc6bf3532254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b775979dc7c8454dbfaa8f913e8943a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac06657efe8e3d8336d493d00fba65f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7815b989b533737bfcce522ea8e0343257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734ce4084e1d632f78ba6a24b0a73b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4b96de13345f393af0404a9b12901259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad53746601f63aef4a7eb7e972b7f69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05676208bbb4524689844eba4e222c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eaa25cc3c24ed6964d960fe4bc896262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125d4bde11a5d69c6aad51078893374263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4702d3441f1dd5e7a4edebfc6f2f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb28150d9de424e101b25408fff02af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170eb5edcb4af7e3fb4a8baaaf539c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c39aa678f5cd501850e1174b29ab91267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d6bb823c5254f79ebe356dd454668268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73755e7d7254558bc02ba4de5ce98ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375587f95035f16e1c87de645d75816270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c635ef05dc7aefa8934e4cfe50212e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56812c17a6c8536c47ad6558fdb334272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36699aad452d33e3db78ddc98e934347273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2884d0a9ca7a0310faa32d332b0f5ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c5aa1c72f94fe5c770b57cadad638275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751ba559c5a0256877f5ca940f2e9eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951171f39c64296ba7713bd96238264277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498f3659508754d2b8cb7ece9ff3814278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb299bda0e7c804115692cda693740d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bedffe91ad3540643bad9eee79f8be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e106b5420b543422075eda6c4a33f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbca39cc14360318e6b720472833ead282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e48a9641de6094640ac782b18877e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd2df3856861582f7bc114907515cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f88f5e6bc820e2b6e08519384f93e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a160be3361fa045e61d91d2a00df27f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d48baff05089a2cd930c8d83464719287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783008767c842c2cd1896e73574962d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88d8b15f6e6b660de59fbe852d9641289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d85ed7acec9c4ee19ef529fd0a652290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6e7d5d8cbddf38732c80e44e4e452291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a52c5854b83c94597aea9fffab85a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f6e1e5405f7e97f613196fbe47737293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5b716c4957d12e580c9fdcb2762f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7107f53e646d724941d82e06279b3d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584df37b9025f3123d957a36a467ed0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d91f5197563ac5fcfbef1b129ef04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2484f57fe68b450f8e3b9107ef66f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23085acf2c2d1c7e6fa4fba7edb5a4d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc82380ca8231fbc5eb0b7afee5cc0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5d8a43e7f732042b5c63d80fb7ec2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae088a934a3cba291ae115502985747b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35db257d1219d6ba6747a13d2a3495303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0615c2d52e135819935610292adc0a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5430037cb108207d0252fcd272eda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c33331aec71175c2b7afdfe6d518b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633f5e6180523ae14e9b2bb7cd70da4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51da4a8abcca1054b09e73938ef540308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3726103e44fb2e27bce0bdc777e776309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229368c09e705d241e114e7b340befd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d530a1a0fe484dd564499d35f84ddc2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12a36a33c31a4111a9325935af0269312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c8b9f8e0546cd3aec8b991a8a355c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a61796879bd7507401d28fb462dbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76cc5b4b98c012ee1de1a96221566a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab0506a8617cb0d3b1510a7e4b75c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29154e4dab954b703fe5dfa4b62d5636317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d750b004cdf0f182fae2bd547cf1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9e255cb0d44f67aee0517cf99cfbe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218557f87c3b52baae945cddafc069d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76163a3b72da742a973ad740a385b36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3f286ba00d7b1d422b9665a5b6f04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5673bb87e03c74fa7ff15703ca56f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a588bd000c66ebd261ec52d06a83ba6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77fd9989f831ce02d1affbaa22856f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60304b1a5352f0829de1dca545938ed6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78aa09b42cb74df57252d1bf1f11cff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430f08dcb035a90cfca6422f8bac3c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49634645570ba113b5680abc8f4ed44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc20dbb14b9024bffc324b5d23ec48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ebc21ba390dcba44dac4d7aef8546331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef41c6c3450401bce8393a25cbee06b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35229ae6201435008935f7c4a59481fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c776230da3abbfab411f20a3ec7a36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bf06bb63e072208ea61a6e279e7ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a147b4729895f0d29f3b7d0055ac40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147ff0ee4b73e373cb139f6d23c1914337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d22b712518fcf3cb4230416b33b05338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3a398b5d01d99f54b060c6686d1f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842c425e2bca100c3f7148814c533fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065baab1bc483cf2032f615d550f4a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee94644e333e2f2f9cbf7e8fb2fd72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c935e9f6954d08e68af0a90dbc3b3e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e30587826dfe4f77bb703a4ac85244344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d71570da83b588adcfeee1bc382e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e6edacb721274e9a1c454b4ae42d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37ad1ab4d4996c2a1f5597ec84d6fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d31debbcb926cc262e4cc8323be26348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24c200c3a08346cd8c09f803d3f243349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2fcdba1c00b4757923c3e7f9784f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d23fbb0ffd6862a6786af998f1bb8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c47fcb35ea66d5e00b573cbfb667b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e76176accefa687caece5abb3cf8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c8798f5d65544ef56d347727cbe33354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944056b69b29a7d921b5c3cb57989f7f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8124a8afcfcfffaedffb6f90c93dd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c1c64729dbd9beef4d1d371a3bcbd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402a29970ba5db775b462c346f75d8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417604759d8baa5be97dbf9e6e645b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3a649e6f3b9fada7dc2f2cafbbebd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18a3f613f3d14e74ae4fcb1b783566361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa36912b59afb2c66c2f614eb73f1dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8118df9b4a3cdbf56b9b8107da739363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee41cef69d8c0f52fb1e3c2a2a8462364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786c1ae77bddcb8f65c3c9d11a5e8ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3727218c796c0ee89dcedc75e7b0d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd77e80da1e68b08e7e85a7fbe2db0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711038381f184ae68b637729942acec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a77aea7dd91c09c9623bf4e2cd6ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38590bd882386e635d108b81ed31109370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6676556410b5fb7dadb31736b9f490371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8094904db4e797426339326a1665114372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf7cf5d5e4790cebeff72abbf59dad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf8fabfb0da1541548c9e16cb7411e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fe871321e689b80ff9d047bdd1e89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a438c831692d420edcf232bd75c7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b46c5e36c8c68d1b8300e12d884810377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3c617f2492be54fb3633f9dad2ca7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ba276d099b6ef36948ce32cc77546379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd41ef6b2bf74ea3eed7677728d897380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c3d37fc2914900a6d7fac1ca01352381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd9fcdbc9c3bf3843497a041adbae4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60321acd29024496dbc1a70ea486285383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a0db185af319f072bd2ab04fa69f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6e128373dab841088048ff25c31b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cd42d75065bff61f4f040711c2223386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4212c8c12ca3c9e674645b65f540b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3470627562c11f943ef5b0b227bf9e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135a9d7b45f6da432e0426d82e08b08389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c77bff86070151ef5deaac082ce061390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663685db03ee00dc0caae36e625ac7a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30acd3f6c9a2f568e338f6d63aec94392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8871c60cec0070107c9666d725cf323393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b58ccbe783f0282f37ce4f24e4b465394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727d2a88df15ae1500f455ee066ae76395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f05a44919b96d79ad31cbfa56f1734396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4421a2add754908d842ac689985c73397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b3807bda86cece375faf63fd7fac3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245bdfe56caafa171cf4809672979b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7eb26a5d3049a76266587b61ef72fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e001a03638daa378e3ca1bb653f01f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c76f9be48b545709f1f8ab69baf8a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e77990e5b8298266587b916f62cf0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991af7b3e5ce06a9b16ee4d2d64143d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33953d7d1cfbe55c0f7c10a4a41d2232405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b3175cfe4511d1088e404c298a0c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd304af080a4b17c2d83673b6813bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a18e29ca2fdacdcb42f819ec5e9b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558906315bea0cc43d14bf44ec16b91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b497bfbc3f43b5275f8a1cdad336477410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee02e6d5408b559a61e2eafa4d03a41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b2ac7b399a7c3f9b7b8d6972fc6ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a3f2d7837654d912dcfcb4479218e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79b6306461b7cdd2ed74c9c72e3cd4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94a210337497aab4ca1e5006dbd9b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc29e67b3daa791dabcbc2fd83c6d85416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de60acff35050ce5e814fa0a59316b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934edf87305e6780a433924934a5399e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eed59afb483306f2c14e6994299b2d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79d0e5d3313dd13fba9a99791a653a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4822c9fba751a54dea147071f4bed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71a16577453ef98a5cb73b60002a86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b114be84ca20f7d978e45dc01bd1d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72669fe58c09463ed026a3df0a95f6e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466181767b5490010125ae9f5189d5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f686c4363027023b645bab30896a9c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d566ec17f9f80c705ce4f8380e040427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85504957a8aef1ac0a4e5eab62f66f03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bab6048c10fc0b0150cf72af71b41b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ca4e7ea75a6a1438858a3649a8163430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d3507c6add4a7519ad3cb93a52499431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3128a215a1720974f8b3de47c1b46a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc58955d7653796998d9b78844dc644433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1db0532da8af7941e074b28d2e9aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c0ffd408d57c8de6f96d67bd54dee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edabea7d49af30ee06192689c960f24436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfe95394203b796d16f71e4e733fbf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9c2bc1ead857bc3da39d48dc87dff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc69257207d06affa76b88ea7360f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e07a2ed7c66b94bc5cb6fc1e5825e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e8cc4d29cdfac656809fe26315748441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2155afd83bf44423869f979f4b2a23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568201e793324448165db8ad62b1f866443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c78152289610d6d78edce58a62bf8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d009f6f0234afb585870cd22850dcc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f78bfee29e6c7f9883943b5ac2942c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a5558ee136e1be918cb813a0b599d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2e3e6b8cf15e24255c29f42cfa613448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c2ba1195cc0aec6506dae71f6e197449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de5d99a6fa5cdfd2f746424160fa65450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fb754f8da7a69784c5c2b281eb2dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afca09a9c9a622153e738b20af97d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20339de70bc8457e2996330ad92f0818453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9d62ce8ce45df910b05377eda1354454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0e90e91089ca3fed50d0c89935f5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b61c649da7858640f4225cb3eedd6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d356c26236627711972f03466ad7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8578644e0e18f42c365a2ac9227ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44810d999424f1948608c7829f8f811459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f317688245ca1080fa6765e475b28460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88e6a576156706496fea4878f3df41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770c571e79b844339bbeec029d010b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241b8fa6bc3dab398eb8a308d0635ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8992971b948b793c3e904fc2a4ae366464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6667a4ed5251d587cc67e7f1f38127465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a902c0494ff3d23eb85475c4d54c28466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09797af77086eb20bcf8fb1a5edfcdc9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e9eff5de6d9e1235cbbdaddd40371468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf6a7e7e34e916923c5db04dc2dfc2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00765c22f6c64df7fe81ae9c3e68995f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f473e3180bd9b4cc279f3700c216d2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a94ebfcff5d168cfeac43446e22a5f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c63ba2f1ae46d9043202ab5327ee21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bd9be0f30deebed9013099dafb679474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8fb2f7060bbd12774782ba3740035475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078208a141e2b9413c91693dec6ccfa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b0262b646555ebcf0242bfdc35e0c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e77c6b229cb95a7df77b6a3ca3fb1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa961b4c1a0c965060066c2c910dfa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b5731c897501c7a491c5f6e6d0fa2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5db8b23fb3e2f17fb5057f3f2dde2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36087184d38ea58992fcbecb90e89d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fde740d81eec25c1898b67b5f97d69483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43df3f347ec1e5379731d01473a15e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1350eaf1d84920f0cd58bb8119854b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1083e05001125c55d51c99d155504486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f698c495206a4b9d4687684588552487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeca1fe8e06e8b994a064a9674736a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710ca1f1a6efef537875978700ec92a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f888317be609ac029817ee5f1b8b9ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab8f79e1d43cac085b15d5d0d3e33b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d1b71bc19cfffb3be253d5b8bef99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279c6ccd0f9c84d84e6fa2cf043cabd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443d006c2215881863ca2a67ce2e2ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e57bcea2868ef0056b483635f96aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a16c94f22ae997b62e82bdc2ddb515496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1262c720cf91227ca2bf202986fc2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3880a835d1472e92c2b10c8e828c33498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b32ad17b42dc75a252f8cf9ea542e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a9a7f3290fa9c0edb2aa97993a795500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c643bb62eb222c5c1c5531f5b1cdddf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5520f91eb700a47b10199f7ba69c47b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1500f6307d919d537bf51631660c9b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e9c726df3e9fd6572b1aecf272acc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e60632e14d866509661d816e9b27e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8ae1371b7bf5eb6aed2de8727811b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ecb81da091295c93680f175687824507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6642d6f45c649bff1556f89011fe70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf663e8f1dc1ec244208b768a9a4937509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b144e66e879161d7e16e0a6a5f6aaf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d75e97593b9eebf7f2746e4d59a03511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda219807b98f6248c810b4dcd6a7b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e74989f66fa2049f92c562c8738c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a4d9ae2058ed7dbb7f140434ff557514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c97a310748fd41d22c4418b95a55c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54ea57a278921010edc797237f6a75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a10f1922eabbf5b71e055a3d660597517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32986f16a94c095ca2b43172f126bbd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ceb0ec9fcb4e69ac2889dc53546044519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b890416e113f87a442c2a2eab0136520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8046f40438fb53d70c1013d645f0bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93667a96a59a36d84b9596dafade7c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316492b9e61699fd273a37898ead257523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e96124b20cd27c4674f53fb17fe17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577999263da0f5bb85573ca3146be232525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46389213d208e6f8b5513208d81909526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedc558423946103066018543ed14cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492c3d928df3409424d643f02a0c72d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb06ad15c9c44b31421d93f7f3bcf8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53a517159f2d94ac842f0a85b2c1ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e478f546f27999f66e69c9c621f4d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312758adc1cd892b730d9c9d9fe727c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca5c8ef8ed5bbf2a6b16520268d7a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46e574b27e32bb0ed4c15c5a491f39534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b8e98e9644b0d2e5f8ce06cc9e22d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daa221091bb5cb5c0839da419bb7e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837fd2e5195c82594fb925a4271c500537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44a6d00a6a02fecbc83849f6811da0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256644047e8593cfca0b2882a5f772e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20286aa40a10128199d0c1661803520540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1db2468726218b5ed58fd8d84af4d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24c0a33633d5a4308bfca8019b6117542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d1b06e7a0b8ad251997d4d83c6218543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6626ec8f42a950dd7b615a193e3f5aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df65abca1de6b89aa2da974debefd6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b066244f4bb12ba09e5d05fc479a1f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3894f1d10e7deb826fd1e241ff9f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a34ce57da987e558a3a5b3bfd2522548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184aaee85b618f32c125a2ffbb97b8b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5e7874a5d94e1892a1a7cfbb8514e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ea80b6c9d57005e93735b2bb32ffb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b016a0ee9f7d23a6a91f0a08dffb40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ffaac0923cbca606d7107a2231314553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01711f839104e3067452a158506a5e42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b707e75355baad171f2aaa8ca16ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d4437e92d83bfbf94836e960b455f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6ec4ea140774fcc0f165d1450da76557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86d0afc9eff334e0b62e6cf472066c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3af623ee1bec8c0c6e8e5d18dd213559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831d9916d8d92bcd339774cd1e63b52560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dd74633e112efe7629513f26252ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030eca243f91d6ce6ae58d933747619562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d986f43bda078eed808dae41e1aaa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a025e13dbf1b656f982a64f199d87f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89260819c44f7b1fb8e419bb13b62182565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a01171de0396c40b0eeb2153d104a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723eaf1a08844920b8170bf6d0403623567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2deb426526884dad400d12515f8c3a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aba0badb9f48ac71a773d1cb53b005569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2b684eae1477c8175dae11b4f1aa9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650e51b0a4fe727fa5e048f7e637d69571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff159a11959a2ecfbcf0420d64d867572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>