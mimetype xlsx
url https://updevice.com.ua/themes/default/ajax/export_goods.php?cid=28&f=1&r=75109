--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f84a4080a21a6cca5af22aae9c90d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bba15f1091566d9d45c0eea38a6fa62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4094ee7a2a9d4b78681c08f8819683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da255c3105e1992014343baa28f6a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc3b0615b903e087c8f07bf454aa685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bb9f5533b11a59e17fd3e4eefbf776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed608d581266828355f8ced6b1ca9f927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919ba085a7cfe6d4482fc5ad0accb5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b496fca62428bcba5027353399ced9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac10444058245b37bda9640dc60ff9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca961d356ca7e7c0ec885cfd56cd1db211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62723a8d78f660e0b7ccbd3467457e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ef2e8153226d2eabc0b7e2f16238213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b475c23696405651304e8638e22177e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6cfadb64ad6a5597edc0c10f3d74615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20593df06c1c70cd440b4971e87bc52416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b9ae5b05a7b331ab1a4c11aebf6c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc20c1bff971d66a20d261882b8a4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d57dc9621df74abce51bd994fca1db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47b326ee86c4a89cceacf71beb3e6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efb8eb5dbe54be259a74217e11847521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab8f96677118b41e0fa7f377d5a77c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df289586ed4a342a5b9541c208b94423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc79b9bf4d8f95d4a773ad219d3c93824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbe816c02899c1008c94f60d787c0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc60f5cdd483ad04ce07cdd90dad97026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11bf014799bd8d4257ceeaa937fa7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1329269614a8e18667173aa663bd7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae44154e27a5335ab7ed2f83ee460029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89631e5c4813579836a929bf7265ef5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48dd30fff7bcefb2074d93d26ced7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7f64f71533f560d67088916b6e35f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123be1b2038210cb8c6439b4c1ca5d5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c604b4d2474db9af6809631e2cf4434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34d3f1189cb370215e1d362f019fa935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4039d4b48c3d439512662fcbd02fd536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a0dd017274a8e6a99fef56d3e0fac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a192186857551165b20cfbf69ae14e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf87c94524e55bec27958fb3b87165439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11235e6595265646e493db087f79715e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee53657954cbcaa798398230f242ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21cfcd9c5bb3ee35b57afc0c1dbd0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642486e9a9321689e51f6ac8069cdd343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645c71f83416a14304cdb396bf0a4f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a617479cd8593cae64b904e93323a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f2b1d68d8c8ea2814b47882b978f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a08d3e4567c89782d2dbbecdf0639547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b149378cf1fb4aa231cf9f2d3a833348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515171bbede421a51b74470e54fcbe749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06ec9bcaca06564f4ca19c5a5e64c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259de72de6dcec31a885301f4e3a4c3251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4243960bea70a78023d38c4ec6a990252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c3b0af7c5c9ad7323f71579ac945453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58052a75f4df474eef38d9b5b89d19b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddf60c58034e53afeaaf612727f95b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43013dbdef676e4e32918249add0d9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e095ec60df562388ec0dfceec26bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cd8e8df10c71f807e30a21473319758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00fcb2b52989cfdc58395f708a22d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba724d13f85c5499058edf21a7b448160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63aaf769610ecaa06ba0adcb139baec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a39fa8f4e33b34ddac71f531c7b73a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53060d220f75317495a1c05589c35763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640292963028590f7f0901384b8036464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31050bde2892eadda8c166c9f4128ee565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696b44224e32faa4007e8f9fcdfd44a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f412096371a2c889cb0b46191f08f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3172b9828ab34e4351da1357f5f352f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180f6c20a0ebf7fd34507698890119069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333610652b7c51a29895431489865a9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a31f0d91fec6de8369fe7a24c445e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101843f1959eead1c80fc090ae0c22d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecac17703c1011ffa9e6e397e6af1fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d3468dc5b644c3b020c08f11b894074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d499e7e934160f2943a5ef72df1a58675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765bf0d4e4da2fa2a9f59a0b29c71f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f78d8634beb27aa3a82b48f7d64b3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69480fd4644bc702e82aa24a9eca6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9207ab69c345bd64a4118ca10c8546c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30403106d73a68fc36596c58f5a7a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da6e82c831698be7d1957acc712a5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06603ab2eb511e6e8846cb545ac9ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb83f1cca332ee436c578b9258f1fe183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66043caad4185f27fb21d4e99987fb684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297d2805d9109b3c21861e0106fd12d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14be0603b90447f582e138dbef4c7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214347fe2a064a948624316b723a819c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186f7b3766b38a537a7771963f7260788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b384a750cbbb6fe3e4a78a11c5f9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0579997097a757d10a0ea962fe4ffcd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13877353b20e009e6815bbf7fe369091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74eadb270d3fbbcd6ec02c67aac1bea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1246a95b58df46f48ef7cb62c44d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee3e57763814c2f8ae1e050de1894c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb175d0be611bc03fc55499bd38dde95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b978f62d893b37f9f1ad8ff0b78a0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6eeae82290cb7f8c023dbbe372daf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0520e4114ba70ce55cea0112dd70198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a7abd5974515f1251669e24dec8f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf108b96efa7d24f0c711bff1c64550100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd038f3e8c9024c939f25e44a57952101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed955285f134ed2ecac71ee01ef7bd3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676a029563abf4bab16568452a07193103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffbe5a9533cf1552a035b250c76ca0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06349339743844f27c78e18cffb44963105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717c4abf73482dc1348fcde918eca90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed79d3943f519ea2bc2c7d0be6c446107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae575008c9905382806dab718eb9b98a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731acb70f49d7fc2d104083348c00e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff8903dd8ff84a723a122a78d9a1d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97aeb79ceb1bb5710516b5114207923111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e96f8f237b5d9e0eb39a354c59c4eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb9d1a622a464397b7c2fec6b691ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3024c92e1726cb145374f84c7b90b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7fb845007af8d7d4ba2aa303400d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3cbbf969a03c56cf2e802689d394d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f437142449829ed096b84305d681740117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698532473bddfb35643a5688b900a501118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f19bc773c1b43b019be23bcf7436a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c88cd12eb97febae3a3631e336a79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bd71fcec574ecc030d20039c773dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fd887609c19ac5db14a3a887b7d60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477b492e40b0ea046bc14a225880903123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539347e87d4c83de60769dee1003d9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77072c9b9107eb88b207ac9f25871e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0809167bffd087877011473c3cb625126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94518ed1f8c82671887b358f4cb224a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c897bce5889731c15b28a783b1b98128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcdeaf40284833cd0e6bdc629ee181129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462eb09c1f45e289221cf62b5348eed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9f8d041b356aeffdb60ae48186c0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb182b3b3b5eaa590a98d91a772879132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748cb4a0f21f1d0c0734fcc58d49550133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8bbad00217c705948bdcba92b0aab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b7a441faf513656fb5508570b3b56135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4eee356a285e3fbf574183ae610c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993789aea9956be95cbace8375e7eb4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b91c5c5e6bb38aace56677349d653138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52942491a475297e19d3c113e2cfdca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f911cbef2fc7c08f3d71c2195e76cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748a3a054352f8847bcaa9b34abd1eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb46e00d72040e36ff4b368a2c7783c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6547d160006b7c1c1c67b02bab663143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581abc03143bae8c8727eecce0f9666144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cac45ad819da8dd6c77cdd085e8ae4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457d4b50558f8af9aafff3e375b7bd6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d42c141b6413a1050464bb4bf6fa1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7855cf795f89715df5d2dfee1ec689c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd8693c89832a3b1594359bce118d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be11c2fcf44ad3903ba61e0a51775a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fd244de3a5136c53d753e948dee8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b4f9d94cbe5d11296e0845b254709152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d70465a1f9e762512391488275873153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3047bedfbe5eded8d5d327e7e85ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5b399cda22118d5b225452711c832155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1dfe95d49f2337fd2412fb95bc280156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea037522606614ccd96415c3e253b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c636db691e28c63bd589bfc09c0fec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99f3753e54aac458e63f74c933bdf2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c9f617a6cae43529c11d3af9dfc6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d99236a30a01c98762a47854eed35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd70bba293200ab1696f16265056b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dea6ea4bff229bced0d1398eb38d30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b405b185a97c0ff475016a58b1a13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77792c7776e3fefcfadf899e3a357b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4191e016f0bfa2e2258eaf09070336166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ade1d057e173d28f087f3d3b7eb34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d8e14f72f73492db6a33176d8e620168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e799f322e02b65df6183ef15a4021d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908116ba12d9f793687652b99cbc8925170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da8516716448fbf8d59488bf9f5714171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565451df90ba986e3b466dd97035c1cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a60ee0fd0a897a606c368662efd70a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd269d770541f0993277f36317a4d478174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412db5b9d9046c4b18861f45258f0c6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072df4f88325814cf78f591228905a34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbb9d15dd97db70716fe8b05ee6067177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797c7e965b65ea032c7a777913a044c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b4a53b5fcf3a8763c959c660c856d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac68b18a5302717b146ec84ab291144180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc53df93acba64184579cf5069ebe2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feda4f1aec1b65c12f4502483d5aa34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41080bb1ff8a8bcf1fcc9e035a729d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a3874de5f38154e2d17c81799cf92184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cab28640adb936c55cb148abd03d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fced3c3362dc07bf8d869ec1a878c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bd1f3b1c943639a79cab16f958d92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce00b6d98e926c3054f67f8eb0aa6cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020bceede685570c6d0ab453fef1a9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e6f236a8bb97bd62181ee1d1e2a75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e602ca563c0f84c5efa026aa59d803191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ac9740d79d0afbfca1a5c1f8ecac6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5746319f24fe44a0ac4adc779514b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b6ab419ce30cdbaad2cc00e053521194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f85ef726d62326bd92b7cb74c36c90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1ddbbd56bb3d90d993b70afe1e2bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1802407ee3746368d827a157970bd1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed24efb2532c2032b71c0f22256f55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d77b623b3709a47487a894ca11025199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808db803c60e795b2f8e8d869af0004200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0332c3533fec29c2d87cf959bffcad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471bb11969d200fe5a2a5b21d175031202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f169cec34dd94e9f8da944bed8bbd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98c84ffa5bca0545309ccee77c9d1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda751b857f1204d48f44067a517761f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67be353cc47625a9ad2df7a08dbc4f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b6af8955823cb04accea05e42f3cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f620c414c74a9c9f238e7c65c1f4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbb13a7b84185fb4a909b1095a6631209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045c39a4ec669306f6a1e6bd14512e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4aae9de0a9439bbeb3893918d670e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b4a1fce6da7bf9b834218888123f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608d6ecf7e8fd34545189530cdd8f35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112bbe76416fda311697445c053d199214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47a4c673a6d354a2c8be874c7de0c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddbf53c2e6e26d45f89a8edc88689d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d73cc3dc4c2d1a9e86b0f30d8221b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ff742d8c059325aa231cb1b1b120d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e580729039641a51a1a00fc076ee194219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57358ac472d0c228c33a97fff820a23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d0c6768ebad97e50a50876637d93a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420109ba9b415e939e4f6addca8a5ebf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35ac34631e72d3a558f48b4129e8c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51548e450edb85bf0723048c936ee16e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca0445e5b68f96d439f1fb0f23868f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f073cc94e1c0bc77bbc9675e47953b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6c0b930b8886ec3357abf9b391d01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19d45fcc41800ed8508ed6561e5c0b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3136df9b19fcecb20ed7c2f88b946bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842214be68d324b247c2fad16ff13410230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961b210381c9b46a04f7a26c10008ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bcffa461e84b2572069b5b722155e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ceea664d64bf6752537e07c39f126f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272948883d50d4c30544893e3cf87656234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b899be8c3fd5de3ecd2922aee5cd7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ab9a37ded4e15b303b82e3eac0176236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2843d375942fea37241c42d3034e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002f3179e2340f705fd89bf1ca54299238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d4f523d3249e23adfe34cff99d63d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b0c44072f57f5dae025f90ec3c8a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42210e6a78ac5165f7f3407ecd5212241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1019209f1c4334869ab2997083fe56d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecbe14e4054e8b70439e28ff803a07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23a78001aeacc7ecf54b48edcd8a28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8699eb7d843777d90611999d7b444245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a85b577daf599f75df2a6c21edf1bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944e68b5649b06990aa05c3ba01600d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff8458fa31319b49f6c1f3cebf18c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d62851474c271cd270da07fdf4eb9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12054ca42c4dfca225bd8407a0e08522250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41afdef3b688b875eb1ea5283c1af91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9824ac691f27760ac8cdc496cffac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17714b3b894fe16829cc932b3283324d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafc9831fa090893910ece1d103b831254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471919e592004c495e8c22986dfdf51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c6fb3106dc9a0cee819c3fb1536cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f991980d63118e61b0eeb464da980e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcb2f801d32d431998a171b740320c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf8c173b25872624da9dc9d2c25b22259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e11c7c1729d905286fb148d65f091260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce09bd52b15befa017f530ed3cde5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0940ec3b41de1466aa0752df8cfee6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f5d637c9d40317bcebb2e707ef093263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a598ed36438c604d4d207dc417fa2da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619cd1c8e1fcf1a46321f387248f4d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce197e79ee89b017eb0c3a46fec8c4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f6218506703548ba3842422fa9dd8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3b7eb91f187ed60755aa96658e709268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec866f31ea6d5ef25f04dca8ca1c42269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdb7200e3f40e3fdfc1692ddd198ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277909ee61d49925e7fbb2654354a698271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09733fa69df11fbe00ca29db6f0fe9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac7abba8a0644d3c828280cd12bbc8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d439c7a4b2caeb537c9a3e94991a1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e4d9c48bf630d45199e9b25e6ee1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f384720ee005b2b3a8d077fa73e9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2d6d9d5587849c9bda18227db8b55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855b03ad34e2550bb6adbb6cf7ba3b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef900839cb0726fe7336ad30b94ef1bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f728ffee608255e1b1ed3b3ac380af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599fc57e00608bf67149bc90ae3b439281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dbf89435864a321faed18682fe29d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b07b87cb52ed92da85e55d9ef74b7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37bdb949b616cebd6940718561ad71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb74de24ee08cc443926a1dc2a9963285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bee76127c5fa4aeae800dd57fea0f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0347baa58c2f9a5b16813013a65a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dac7392819759a73bcc6cc3c409fa1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb7db8e8e0eed513550caf4b22741d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199754ff7086c94773ec70ad14526b8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f381022ab7190300fe8d37b49d72eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67541302a1154501c1a0629b1a28b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0d10c2855d4437352d24d6d6eff37293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dab85de8ecde15fa39774c37c96e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c63cea334dd7f4146c44cd0f1a342295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb729e5f19feaaadb22bd327c4cc91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7da794f7f038aa1161e3ed3aad532e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc58840da8389e9a1ce66220a133d99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a052475e7a58a9168137951b956b447299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3cdad4e55543a3762d4cf2c262261300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20431775027b94adf6f7f6cf59da30a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aa731a06bc3c155380e2034e00565302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c7fd5b9097e2c8bc4ba821c7e84ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1564376cd975ef53c8b6f0baf8380304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0318db9a7a85a5d4f4421ac5736e62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a97bdbf6ea5c67f4524423e64058c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4e41b85c288dc2e3539f891f23cbc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c802b1fcd93e7d153663ec7b5a3e609308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb2f832e5edeb69d4c78fd7f3ec77d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8588912ac4a31f7221b2888f66449310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6127915e53042d846632fd41d73d4b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94241e9e7c614188687d17c36cb695ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704af2f17266d0ea5375dde11b94608313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80e7b3647e6419f00337e0a4df65c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2c08ef3d84ae8fe160b18651440bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f269e24f45cd45b003cb0335e61b402316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dfe2b2964c667199353c004a1a9a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb91f84c6712d21ee874f2dc48bd1b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eac2662a94994c91c269c59e99f753319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffce5c6e587ee3b7874de34a9bbf5ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b4035b6f622d8ef3465d6e985eea7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bd5de2c34f0d58b05f47745eb4456322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19924c05940e82a563a720c73aa23b2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d99937f92a66bc1840b79b06ef611324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b56e88c2fb585e0e3726416ab71fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e02872fa9d8751fd1d844258c1c23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a847169107ca774a7461cf384754e6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3212e75fbb42504f1d696875a28538328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fc6a7564db3d386777da50dcc0bda329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7b018b87cc4ec6b54756413661b50330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfb652748c4b45869c5f4f7d089922331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfe59f5d017f75e4ec2777d5658e5a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa38b8f1f1478fd4ca661ccf4a02183333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a00036b49c9377b8340f7fb281d02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667d0125e347270af60de3c4b9d68b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d3a7fda3dbbe907eb8de74f3c7ba8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b80c39b82a566d9585b80c0d377a45337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80616a1d17e3f5c16e1c9ef3e65a0717338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95ba18066bca79c340cf4b2fd15d68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58432285dd91617a73c4e2306a4f083340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cf35c496cfba83570bddf00fdeccb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556b8e6af9265979e89b17dfafa6ffc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8edd34484d35c67631bc8e40aeea8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ea174aa15d363047d3e09b68e1787344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb6d2028df22cb76ac708e14303f7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1a0d0ec75083b2520ca1c39f4425a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa1daf8d01916d79412efaf77bc0c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43092cf55e95f04914f2d189e21b5f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d240fb391484eeeca64120feed6259b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29afc5485109b6094c382c2ab827274350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a66bc0ce22a43f68a3f46f4f641a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeb10b5b95d6e4ac4f913093e22160352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7d5c5baef9d30701660d0e6617a96353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee147f1c5ed529e696aa9c994dbcb87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc501e57af04202229909e4c1a7a650355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896dd5fe79f9c7ef138dfd0cf18e849356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c314181713f90c53f3be78b90700f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cf0b36c29128b713aa65acf7f0e56358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ded1d1d87d3d9593e14118792db84f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e28071290f3b6c25f5644b1176815360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183b3d68c61bbdcbe2521a66e53392d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0ce3210e9087bdfb2070bf18b304d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020c10ae04812014c0f0e405ff46dc8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640acc3d62daf5b7021c77ca0cb2449d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8b8a32178335fc6cf56ef41ed1d44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983079cc1cf259d5e3d520dc8b18b00b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66f0bb8f32790c67d636b8eb160691367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d133cf1bfb38555f73dbd4b439bbe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911e2bcafcd2521afb51ae31d30823d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803b1ea3e5a331aaca1c62c48abbda1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92d02ff9c153f8fc5f57baffdf45e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e4da165331089030710ec76dda3c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa167867cfb7b98a4e6b0158e9a302b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c6215aa31ae1554bdfff9b729e440374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe685fa52c913c02a41c1e651c43c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb61de00ad86fbae7cafac56ecb2089376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ffb7f883b6a48acbeb72b0d526e8d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac37e96e3e56f2139ae70112b2d2ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eefc70c67c327c4cda45ee653a894379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40c728004db847a3036b4cbf689786380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc46bc78094220815891b7f12236dcf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb282168c978ff051ab2c3526f0ff9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1d7ad89f4cd9a2c32c90509d8bc26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c4f647024ad34bd82a0a1d495b58c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01fa4daf77ddc1fb9e7fac6370633b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534289002be97e9d3072d93dbced840386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb76d1100b78c893bd60053929059c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138eb726060e21343eb1d195dd310b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a86fae821587448abf59d0b4d1c8b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280133115c7281c28114289b562d2d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea8efb671a12ebbbe87e39813caa83391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa14c643e218b36b290384e0fbf703392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfed67761ae91d63b1d5c8489c5c8c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff592f0a183c1bd154585b6a2fbe715a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00bcebfb29ec838216db28d4e40305395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea541369c7d72946abab5f427bcb2b5a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971023e89d088489af8cf867319a270397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62add7ea59d0408738447d47bc428dcd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b7c6ad903533f5b6464c27b9047e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6852b99f4b8d9a9565ca50f807e4dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b34cb568914dc85e5350ba67ffa291401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdb4e2f64b5c1f89fae8458246d768402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da48affc022935e3aaa8e9b0ff58dcf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93e95d143b01c586399be58787ae17404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc430ac7efcb514e1c54011149975083405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a60207d6ade319f12665d3686e79f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7a5c187719d333b1cac57f051f853407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f0eb0116b70b4ea846d7080d49603408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c77f7d0a666873f6b092e44f0e3ed7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2f40f97881a6d403eff06f5f2d9c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae60280aa6b93e2ef2f70e0582eb4e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d4370964e73a021e72214a54499d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6882bc5b468aa97fcff25acfc92b5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865779e178b6de47552f96285c4cd9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d76621df68b0d855008180bae1fe5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a195c6388ab1822ca3ac45b9b8614416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19908c7b2e8b9d788098af3fd4253085417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f533837b57c3100b5460f2ee3a6c82418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f1a23664c1b22713213716f232f54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bc59eabc594b40e872374d819b46f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05410ed0c84387cb407b0346a65ded421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea542f62c46c576b1e17e41776cd5243422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbea8a06dd0ca4b5e6a8a4c185d506423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a74769a7e72cc306f796dde5fc29e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130e4f74b0890b71451b6bb63627b6d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e57d4af5fd48a0b243623c9e728c79426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772737bb3329cec0391b84ac4e146956427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b119631f65d13e1f5ed639ab7838d89428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db4b7a6e9f755622d123bcd1b5fa03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906e1760a2f925ca1f6d416e5e2e098430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f7e2ed83f989464e1237028089d26431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81644e8ac731f28c3f3fb355919d4ce8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b405d98ae371d3670fa0139ecb79f44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c5c518f4299cb0dea0fce1f4e7f14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904093fa3d773d65eb9b3287644b7141435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3f9aa4db9502d80d0280e7ca7c601436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43778d1173c550e2ad4a19f87cbdbd9a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa72107a769b0e6db8b556f93e08d68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb6ac5ab6496cd7dc91e216d7a83ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3920a243e8ba281cac6cff066bee42a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddecd54c2702e5a8c8faca5f8a5ebc1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6ef5fdb2e7104442160bd6b16f7c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5123aa78b9c103bacafd7bbe30084443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db920e4b8e3208ae893e8a389c4c59a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b589bd6f75aeabfd7d385ef91c8b62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdfe183adde0b4d350e16162bd7ca1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464791aca82051ceff4da7edae8a7632447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8b63c61b57d712a8f702b2dd404e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc880814312d9f15bcdb8def68fdc368449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f0b619ee7b55728b8dfe2dca7f6f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d53b5e41e473aefd9908e33beb6974451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071e3e36d9951ddbf1a412903dff7e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed31a788281c4c55c96fa3b3111c346453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102262f930a4da3b7d66fbbe2e717b6e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a181c810329bca19e1bbdfe391be3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda68b6a1946e61088bdd122403dfc4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8ed3fb767f1482b0e8c6241db2bd3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb05204dfb74a4c405cad029f519c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6473fb88226fbba3493a16133bfa7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c647f30dca0c47ff5f03b17b5f0c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efc5ab8f4b887ee710cbaa494930cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcbdb748606de9d772d3e4b4a22387462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842ce080a8f558c438cdfe444648f40463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be682cf0cf10942d620c5e6dfc436f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29ce9429c2bb78f4f92a3856e3b547465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e94ed721d1d3a89e8b9f06c0e27e79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c239a8c5a678e5b96352371c59f259467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8fc38146cd895b37439fabc5bce3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea53115ff4d46801275e5812168918469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65809066626ee203e56e566503221e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567666f227c067a2a13db8f6cc1738e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12930d56e9cacb2ea36d5d50a70d9e3f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4877b706df4bc3a82ea049fb77b335473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10914036c39f2c30319e8ed57ab3f19474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f635324745d4170ff37247cd1d42c4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fa8a383721b846425a40568efd3e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd641a42ad8aa302c8b340f9b946bf5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629007d0330a337da1d20d043fc9aa1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cb3dc202aa3b20dc86acfc3838405479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177d67c0a674ce0c22e5ceae33f8977480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8a6f3ea9c558026a940cb770d7a47481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdbe3c0c2a4b037a9ef376eb6d29c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0184d1221e899f9bf0366b49e7f9a71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69df9f85f7598d0afb9e12b0812e77484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3377e9b7ee9098cf4f86845a187c06485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fc06d3dfa46062381d1f43dd22cd1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fed43d47caf9543b7e319bd180e39487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379ff8e3a69d4efd4b37ae10f3b2dfb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cea3d374554647beadba98286865f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b7fe2ca8ed005b9ed9b9811215401490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7ba8748ff5ad5533d6e358b987824491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25506e6445941c7c971fcc0c00d1c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4137620542f563fb4d980061ae9d00493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ba2d0a77807668bdd06f03442b2f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ef48872808daa932a695ba7f5fe01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995218698d923c92797a9a3fbbcd470a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba46060cab389db80ef19b5a9b6011497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036e7e45657cc1c0c04783e87f53ce3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74315a1142e6f90760224317a4f03e31499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fbcd2ba457f8ea2149cb022fe8746500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d22171fcc6c0fe8f327442c1e055b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532243930f6361201abc977daf70f1db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27f86da402ba2b1c3d7bbc9f94717e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67287b0f1caa348a197e98de457d673c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad175940578ccfc0464aeb380324842505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeebbb2566fa8f7695df98efacc7378506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f5c03da0f607e90283cf647f5becc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f620da2803d52d07cb781750233fec5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7287aabf5441f90d4e7276015aff33d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c91e9dc0fcc042f512023b6b9400c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a10cbf7d0e36ee0779fea88278c40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559c893ed0fadc78f543f374e07d72b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc715bbf056b154e080a7dbfa82a19513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e138a5cdcb4786dde0f1a83842ef9a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d3d75fcfde019a431e2c8aad6c67e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8d5d7a73d7cd8561ca4426620d4da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3047fb040cac32253946b824a299f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea080b6f5dd7b1254bf633cde0d2efb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274780eb6af016292a19d95cc8f196a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98cf7a2fef9ee758e429e03dd9cdc0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa328949d832ff451e0184a14bef67cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14034d81e5027cadb5de8ec4b10651522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27779e56db44107b2a51d062cbb0b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637c28be48b310c11b215e5e2e9f217524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ed20254cdf5a8f27bb07070790c65525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621c56d8d71518669161025e997105b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b55ad29b31ec630c8db9ebd867e69527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5db1022aa3bf71691232c77609fba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ecf2f4eac29304c537b4d254cf06e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adec8042c45118bcf6d243c8aacf36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb4db81dea579a652f95d077b0e66c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1032d4b6cfdcd6cd315b62cc8a5e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf047c0a069676ea953993c531f6b688533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11cde329d012b1e68dbaf8eb9e0fc2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ca02da3815921af099fe95bd868b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5d843a8044a07b12b6afc3e663d72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1ec0d2f4518845bb2bf7e69d8b492537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef090d048ed48eb2ecc863f91bdaf243538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd867defd85e1b28a4c777c1ad43089539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b9dce3b3c3d3b1d07ffb1a71ffa0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd573490285eea0817b9deafd56044d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835e98d269e9115abcf2e4d058919ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b109948e60e1fb722dc558647d16b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be320819277c0209887910e0b94d609544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3bbeee8f8882aa5d56772bb061f75545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecb4b00f286fe8e9364221888326aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f6b9cdf3bd36aff6f8b9c1f1e3185547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3576a5a84d54cdb95864bb01f16f75548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062207cb06f2e65ca666eb0701925de6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d82c16d2dbc3a1345be320b992a4d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c05c2d9830f2a610686bf3c76367c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af324bd37708970ad4a691669fc1605d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65564b8f971068a295d8f0a402a68200553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13be2ac953ced30cbe159b5b4c3e4a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671a42557cf167b5d0474b900cd3a01555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc21fac51f667fec6dc43b1a1fcd35d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d75b567395d318b5c2b8e3e18578e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb62632c10c69ef54a0c25b21a18048558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f0e74a407b2fc7e22fedec3807870559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26771095b564116131ab90f228fa0138560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9c098fca54c88d58f2144ca292535561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c1f4d8f3a894549bd3a28c04d9076562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f1cdf3827dc3b5e7d5841760215b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20f1cb16291155c4add8a7e8f3ef12564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693321eb8e6e376b096764d8c2248e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe657fc154265b7da8987694db53526566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370202381a63e65e7e1b37da7e60afb8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144b74cd54a3c7d3e11b2d5712f819d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b462154be4d85863ef896abbe3139569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779485e00bc672af32f7b3b33c50a549570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8c8ceb38cf1f1499a01ec8e0ef66d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9059a73125d832422371cb63edabb11572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc45ac274763232fb4d61070225bc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feaff2dc1871b555039001dbbd934d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1b0265e9b5f55556e893a4b36546e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb2f69586631ea59694073c03637404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a61f0429cd6dd6cbd08da6b77fe815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c3109a4b633a3213649e53b3f0e896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bf1ba2296201c4854d3daf2de10767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3dbd80d27968c5807e0187a9d6e6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f165f40e8070e8b0f8456ab82d7d30c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310d8f4998e2c405bc988c98769bdd710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d2d5c30713f91dc1efdf710afe6c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c088a7ac6b67ce1de57e100e62bfe212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcb054fb9d0223a59ec79098e0124113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0a28e6a0bd95347521c3515422cde14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376c0eecaa112e0bd0fdf8e8ec9eee215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bd5bb87c2034395294326d2c7aa9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549f77489946e9e0ddeeb32df8bc7c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f04195c4ccc84e0cd21d4e57797ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdc715631bf3bf6313b5254fbef9fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa174ba354b8b5242deb978aaefd61620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f904f9148ae42b0a290372734b87a3321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac5c6e3a7c075f6649fe6aab761c6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a2637a210bfca01e4102537a1242c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1b304c335af106a2b1bb5790be97a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969f71e72f5393123e48a76587d43ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96ae04fb194a5af22b5e6e567716f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbe12d25a316d85aefbe7b1399b4d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34188815823de654e7047206683cb63c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4062af4c929c05afdb9cde9717f479829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14ca3327e6b2e906da3405a1845d2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a68d257bab77e0f1f5b914484b10b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e4e3454db542810094bee6e9f48f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b399f92dd8d47981d635705ba36a63433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dafdb8c99661e219dee15dc7b90f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524426a1c91063a0ca1b230686fce61b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af5fc2a1be7d65634e22c1855f42a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59ddadd66d0a16c965bb425d45e37d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04017902d5bad3e4c4c0ef70ea1bc1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff65d97f674094d68b2eb68164a214539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484f62ed2d6b4ebc854c573b9bd610240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584288179f44ce27a2cb71d96c37afe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d013be48838d913ce48abb71f6df042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218138bfe7f624a543f7f07819e4724e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56a1823ee850525a2bf2cc45b1614744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bb9e859f0c429b994337ed937fc5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15a91764b053c9bf9f388402ec270846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948c02653c2e56649ff38af69e7e9ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c994ef0ee92e2021e7619b87ba622e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b6e41e3681f45386acc32a7ba850f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c4b776acee40140b5fbc174621dc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3280c4a04773bd4297cf61bb87405a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e16153aed788414c2ed1d1f5ccd44252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ad21dab04181f78205ff5600f156953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2342b400fa4c73357b992dd754e76df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe78a3db79e7f9dd4980fe3ed7fb3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcae11d19a9dd78c601e13955896dbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de9f1a71df286fd5eb6466d34df50e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095f5e9aa86afedeb80896618ac092058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdf402eb1413439ca4634ed14d98cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6353dd4e1cf83bcd11834cd1c218b3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3930abb1d4248d9af14844ed9f48f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ef2f4952f75ea48f4ac890d7a090262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc15bc32b053e2f523ebc9210e8598163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e773bd9ee1574abc31727a5267df664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab580c73908c543f846d835ff2c96765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38ff9175cceab770e89310cc0cbd8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d41a0362e030be19102bf7c0c3893e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d1843c878742fb39af6814cf511368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ab8598865d7575c0127a359fd48c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f1a9718eadbe10e9d85f2fbc7b7bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bf190172186aa4eb2a915113cdb2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d66c168944aee39accc73f75be0dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc996a71db04b82727f10b325446d6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cd70f64f2c93bca017927ad3bf8c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553db4568f398b22e5cf7ab8548e1a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56fbf655b3f78c8d16ed2348962cce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5735a1430cd34079bd5aaf386b9e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b0b3278ddd18ea065a771ed00b0e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7fe19a360ba08bd65a34d2af91b3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ea8233b57f2ef30f52eff580470f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9143acdbf745a4d9204131585358e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239765e448a4aeb6a90e84d44e0cc5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb48d23f7b4f14fb5df40f3ada51cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ca312e9f3aa2b8542808afd59d21584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173a7b43b7d884e204d36aa09439bd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c361a2c290be82198f379e465d61086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36f632a6ad808b0e736d739b86126087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088076310ffc8f184fd7a1aefcb857d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d762a6f1c6be47a3e41d44f2264381489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66725fab8f38cc078f738846b3827e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0000f61d8cb8676ab8e41819c5b3f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bccf042e3fb4341a37f68c35162abb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a60587b1bbd07b98fd1ccfd713162193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8fad5a1953a60ad211a6b6b2d0d1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a65b31c832199e0958e3b7659cd9095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047885cf26d2da964f7397acdc54447296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2a8c7febe38c585fb5ca0ec04318097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a114bf448a07349e4a595d3e9b4e75298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bae6ebe1cf3d8c3bcdda681883ebc199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ea4785a7352cde7e647b90e0a45d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eeaa1d2b18bf19b42c053ac3d4c8a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd7f4c14fa1ca46ab9efbf371ab270102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20427702c32e675199651776dd758be7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d779d528ef90f87227f979151c3b460104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85130db3f02a61802135a5e1c9ede9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de323f57e2cc47ee137c42f2e89732fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c5abac3c31d545d0f0cc232b22ff5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346df57a3026b43713aa5ca10dd8db9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d032c84b9198a23fae4b9e61ef6805109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bccec7bc17136cc173d50922d0a11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80eeded75af5a8de2e35fffedbb580111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ee469e8857215eb6eb4710a2f7a48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fe9a7bbd741bb6d462f9f8d4c3176113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5b77d8ced9269dc0827f3b9340b7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271b47a18a9195976c16250f35f0f66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f07fff563f2957ffa0d036848616b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634e1cecec4f907cf22bcac39f48369117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9aa87ebaba5bd17cf480b26a8dbe47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca65fe46949d4ac41f44563d2d3bb19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4e487348755b8da167dce91cd2c70120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20caf53b80f8a4d2826cce723f48a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747764fd6e1a544be1d2ee73a0e2a285122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808f7912be26083eb14a01646a56620123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d24bb4cb2482dd030923827e2355e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516f7af3642a9f67cf11ba3c69e5c2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420e02607babff4c2c2360a741002cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81cf52758862b5c40f2ebcb5e0ac12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99d6caac08934505a02515e9b5c2c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37308de3fda5a85a3f9a37925c98bd38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88db38f10ddae4f5940a86f49885164130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e84291d216f4475ecd86b2eca8900131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9b83aa166ee42f77a7f1b256eb24e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64170192ab6c9b5527ddd73c36a84a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ce81ae7485de1153a7372c1a4ec14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e74433200421665aafe109bd05a6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ce94d4c704b730d9325c0c72329bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12dfbf44cd3823964872c04c3d49a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e98fff91039141af77345d79c8006f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d32e046ddac1903d03db755c604b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05182ac2d5351e21d90437f769e3d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2e958d7e351470e30453e51bef38c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e8f046b734a7d90460494fd3fe268142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993caa4956e8e916e2ea97eb0ffd1006143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c435b8161a43d7125d7018a96bbf272144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132c1d75edb12e4b80e266b886c4ed0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da041a70c97fb2ab6768c50ff6f3ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e2116df4c787220bdb19b3173be40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73595f0f1ceebd45694173b419a58da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb6edbcd4d636c91ce45ded4bd7681149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5194006abbae8cf52301d2a5d4650f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16b1ea1ab2700d1d936243f06b4f93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25f775249b132a72629a4f10d082a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b332479881f9f2db751867a3fccc39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cfdbe4b531a5d8c417302198333b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a196973ae27f9aeb51a173f8c14b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797796dd1807cbce146298c8f4b7f091156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0fa212705a07a922ebdc2cdb8ae0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcf8a49eafcc0a79b12ce0ea5174e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af613672a850f972e1b66e67bbbea3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07c0383479358334f9c2d8251a2188160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5151206961c77743a90a72295caca71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cae174192dcb0857747cfad620a099162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be37ca982221e0e8b0a65bfe65451f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f8e62b44d840d14cfe118ed91bef4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5338a8605359c8618cc7454161b7755165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89d9aa8c702efa4315028d1ada18f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb358f8e6c2a8c2f10ce7387aa57aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2173dea24bbcacbf525c2262506f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65d7ddcd6d6ebe73678341a31b054c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bc2c1a7b0925b19e228687468397a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144190a5310ecd51886e230a0463c4da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6c5093c0f3543730a32491b0b4300172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e81f64b7975b751b14a734fc92da0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35470dedffada71a34e00edb5f7ebf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9a379794b4853f5af9caba948b2e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c4e4eac6e7cf806fa357319838a33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c12e5c8e3c90ea4227be992903382177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02f4c901c32632047e3389a6b0f538178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db7f2113418c4ccea42b68cdc7d27c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461610ccc5072e327c57028ebd31ce0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5747a9c0a70840ca0f43784621d48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3663c0d0941004966c0572e1bfa5ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e725909d355e1453b774fc6fea7bf4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2756ad9cf13f2f504846cb396638d85184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75b2d47ed12a593a1ced794aef8c9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840652e6a1d5dc5dad90a7ca93a777a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef017f0a75dd5638f6311e71a086d1b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6cc757fcac3d3bc59f393b1327dfb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef77a6814b3ff478d9232f420caa97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6d9831618aec129f2a421bfd6dddb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d153dfbf7120f925506858040586c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151875bbb22790bcd47ba944f282bc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6e379fd6126bfb3fa29e1d1646803193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89845135e102de9ae4862571fd68da57194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311aefd0eb8088c7760b2ed215faa14195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866eeb01b84fee15c2e2737cf05dcbf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7c86946f559dbe978451aa736e870197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff51eae2be5b9f4d90104a1e80416bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143605c3f24faf58ba171e91c952f9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421f77519e77ba5cee8c0eeadb3afe4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d5007d1bdeb50c80ac55fbbd592ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989359e8b422194b23b28ccf208a41af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dce0e4b1899434618b11c40a8b5ef3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b03686fc3dd15624e368360c811089204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f25d83d0512656374515c631405a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d158184787521d9cf6c0a5edb1890206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cd26c3c0197d7156be7fd57af5dd4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680bdf59bae4b9c015bdb64473abc47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea95ad1809caae0eb9a64e7e967f135209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e77b40be93d2ee24fbf852afc63e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc759d31e7e3f5c43b8b3b97dc5135f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e6a5d6fab3e1889ca93fcb319abeb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78a1bf1b139fb89a3b521bb60cabc5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e6b97846954f9c71b21a659958455214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b836d960c2add9aeb8bcfee3b20bfca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229f4715fadd69c7c8d8e1920bebf0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224caf6ee45eddbc02e7228678c56417217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d127ea371209150265c0c1b5d213d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050a0a33bdb7a0ebb87f4f471b3dee7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c57f8db9570ee4d6bd0b88fd82232220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b231774443f9e4964a0e00a041a654221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee5208dc308e4988df6f60db876b6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a328a734513eddc0f76ee8843148a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11e480988d4a32f41b54418acbd36d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27089c7946ef4f0c0126ff2591ecdc46225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc467e19e6947069d47cba30c07d2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b1a1ca71c65de91c9ebe9e4f271a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7d39d9aca7f11f9ce745a03baa5a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6d8d7e3deca4d0ba507d48df6e9df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c462feea111c63b9c2aad9301d2051230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92f849bfc2cb94d4e8534a5a0ca6b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65631aff6b4e1dd081a7359abb19728f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f7b7da0595a63646cca71b11f8265233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc8efdf599057d31b53aa11c93b761234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73045b81e095482ec5d6ed793d0d72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073217c355436e9812f963ff4beb872236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a4010ef9fc5436dc1b9081951a96b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6d99a62f1aa1111ba1890feccf0d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a17d9555e5c8ae279a28eb2f8c8ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60745f8867a29762007a1366c4a9d7d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c869595e5dd47d14a22ab36cfcaa0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a99ae600746bb6ae9fafac320366d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dfe21a7cf30399f11aee1e21d55e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dff72535a2bf1d037a1e03501c9596244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b171fb984edf615e94f05b2a6e4a471245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c30101c1e1366f437cedc401570a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d178674cc5b24646c943588bd9f6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f975b59b6885207b88213c2c0b0d982248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c67fb7f4e5ac537b8b263ccbdf293249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce13a92d7e520021008285eaee15337250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51f19df1004670f647e56d9851477b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ff8639df2ca828dd8f6f687c89c3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af96ba346f822a98f4d987ecc42aefc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f3671179c334e7102c6cd3fa18cb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4e0795aaf133b20db923f14974d8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04387cd028ce41ac36184abfb9f4ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909688b5a9cc962019de86b07b65e23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee65b711bc780ec42342d810371df34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14752ae3faa8bdc1d65215f49bc3ca0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd5305541030ecb1ed690c9a7d57e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2fa158f5bee8ba763d3d3eb5cecbd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83b3b465f150c57d61069f362269bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c528201bb91f6d058a0f815bbece8f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b35925222de5fe3a62bce935e8060264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450518d6d2c5b9ed74c77632ba138b08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781492f053060f21532c918da0f3944a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93da0ae3029c56fd536891b8f9b9d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012cee9a1b5503cc2071d3c0cf0b52f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249810bdd3ac66fe6fa58e66e9d667e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f85f6fb4617fced048afb36c7849c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bad06a2ac8d00892590c15bf6fe1c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a753901c4576d77e861d2fbf1550b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415454cd4fde50f39f821da2d1c9aadc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ef0f27da19f628426a99d6d199c01274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d7dbf0be2f10417cc4f911023f71e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef2531e2b0eea1c5f2c2d0ec3eeec5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9607d98f9a64fb9b475f8a531fe1d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaef2c16384dbd6bede78d0350ad9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f90260aa1c71beeeda066508ee3fc7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808f568de6a8d154ac2b505707e7597280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b302bf1c484a54a7594a0acc1211d0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7f929820aae790372e126e673327a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4644f85a26198a8aeb9659986b828283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6405df6326fc88eb5e9b983ed88de7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6526c6b472a88c7044e80f6812fda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f04f00a30c3077f28041e0f5c4c8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635470ca672e77ba004ea25b1b90146c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24aabe33e9ad1ed5441a6a3fee87227288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4eb8c597b3b48f4610cc3de22051e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea9c4ebc3b9ebdecd364a7f9f3290f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0ecb1da554ccea99b36dd4d8a9d17291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89298635dfdfd064f6250ed00243aca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb47775d957dac6cd7d7fb3c444daab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a251cadc2dd89d9a56c6fdd44b2cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3f1409e19dc4b3ad58348d9a56118295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ebd811d623f46c0f88f817c92b17b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cb11d9b49ec3a64df972f1c42b9d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fa87c172b42173cec31925956ed4d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496e0dcb571f37b61e59b0a4209db15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279113245035e693075ea097497fa4bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d746cc9fef9a3b8be8537a03b521bf2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527427d5f57490b20cd97b404ddfacb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd27f198c9484ecdc20248e4e960467303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b10602b41fd5a61ad2a80a087b699304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e786f536d648af6faeac3c7f974bcd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a391947847daf0e92e6cdb39e872eff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7eb1ddcec46c7aeddde6ebabbcdc6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e3c66d60a14879c8b8557a42297c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfaa5309f3386e872153803bc359a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0689949499c62c9358ef42518187a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364641fb4a7248b38087876fa15501d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e06632306317d500491343dc15d7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e3ae4ba243d5ec0a20f25d1e91a0c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c144bb99acc650c2e1a2d97e30a69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a8b4201d698fc32fab620a7c169fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117c91abf33704bdcc7bf2a32f4e3ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fd6e5fe9634a3a8622b4ef1bb9100317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa52e12b82338dd54e128f6a5a5e38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f8d06648d80822bca1d0f75858a1e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27e67b2280cdcaab3eece1fc733343320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60cb79a13b8fb1f8075ae24b622823321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bda181ae8f553ffbd1479aa3b28e2d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d699700ccbda7bc1ecec7231609e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e70e3da6b9afc66827a002247ae92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911967bdea494ab24e6fb9595f66bbf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421e602f727a3c79a15bf0a82b0d3d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27558cdd097c2b55b40522d3ce6b26327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a667a5e8b9bcb78dda20907ef314390328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6032a031cac458d91e76024b2aa0f0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e133b9b9e0a4a583bc90a8fb87f8e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bbe43cdfbe8e7feefb68c3c058888331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a30d7f65e0cac723f5f57bf776406332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7f936ae7e147ebd83aa64255a882f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c120d498b5db770f9f64549aec25ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ebde5b03b2ca82c5d5c78df2d707e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c6c491e224151b875ca0bcab9699a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a77496ef3a8848f790077106ab226d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c16c19050609bb614784f7c3303c9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8efcd16d7121dbe63c0058dea102d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43e0a733e4c22de4f82a8f03a65c60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5bd9f066841357f97a260b900f8c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe07b17776c1b27490a13ae2e403c44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab5ea2026b95585d6d61f11ac1a2a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d121efbe084d28ffd317736b81f62a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1cc94c9d4fc294c7176a80f9bfccc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d64234335f03e1ac50da596cba9f46346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62db83fc5c96819866c776f5bd3cb5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adfd847e80cca17687d9cd64010d28348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ee8b63034230508634aa4d104a529349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060813b2efb1461cd9dba41837149a1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec49b1f0b6c620d69c196512abf996351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf2155e2ac733723bf9b13af00836d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccc7942c1afd21092cff523d5243ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a28efb085fbbef391b499ffc64672354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a00d247015a2af365522a802a6af6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976c477fff11f8ca4f79af1ec0d6eeb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c9e475ee832c265d5ad4574dd7f7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e86862749fd0f7fba33925ec53fb42358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7f96ac68957e462881939d05fb61b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65959d299d1edb65376253c2d6bd7a33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d91ebe36b627ad6551071a0441f84361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132711159d309b82e2b2271c4c11572362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfb09ae78d2197c55f2bd29597f5d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749656f069df7d8cc3d29791183343e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28f3361d353f5da3b953393c5ee4ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ea4324adbe03aeef373427ecc4f0f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8e6a1a8dfd58d505d9d0f19eef900367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffebcd8d06ecbbc1b50c5c4f4e1145b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee75c9aa01b93d9faea9a2876086d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8eae5e952c7afff5af9e2390307370370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d96f97a23e4ab258af434a9a03e88371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb483cf9deb00b618aa115e305b40a21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088926bff519d8af9e32e92665cec4e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83d03d442f33777d2555abb55a9c1c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62b16a8ba066819e8ac9e9cd881fb7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373df042e3873263277ae36a21a81925376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2591c05a19f391333d0e5f66eebeeeb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540e3629952e6c0057b15a299d872e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743406bc8953b1e6b75801dd4cf2108379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10361f43f09a9d3a721cca549695b32380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc8df82e7bb748be680e08e58bfb56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcfdeff9dc8be75a28aa118a2cd5c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40515b8c62148e3a120924fb6ec63d21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a7b01df198bead88e77033c64fe0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d18b59c586eb9c57afeb0ec51e985385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d956ec136aee707f0907c47400abaa4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce01901e2dfb4073be57b8504f22c44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c302a9b337d88574d3303a1884b2193388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2bec26bd3b9e7b50106825f64f069389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2d6f35fb257823a00b8409af85bd0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f843589869fca556acf32175d5a96c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a47c9cb7ab98283064aa9859e96d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae89bb9c0a6814b28c236e9e6ba94c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcfc4cbeb3eec9bb3019d83c80312d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408f3791349308afcba7e8ffa9f7993395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f32192b7534b1215cd5fe23926985396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d894bce9f6f84251bb9febbafdb456397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf63d0ad2db6b17f78afaadc9b23560398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb31ef4c0b77740f509a1e4f6ceb7da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82936e8e415120e5cd666cb73cc2aa29400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff766b481ec49fe4a0c86076427649f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f0492c326156d1debc487255e4393402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a95785544b45e9fcf7c2bc0b9505b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f67207011fe8ec84812c4d677ebe5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce75737bd66c311cbc9f57ba3b7d41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075154e93960d517c7259972c8bf77a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c132227d619c3538f027e743f52c77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b243e47741af7c669b438fc7b44e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee60e023a417ae425a4cbdc7e252718409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25d31d06c05f07fc755bda80384318410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1d1a4fe3315fd5769525b0584ced7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d2a2668872c0b8ec87364b72e5dcb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72d050250bd19e62afd23d77bde4bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5314151caf1863be017c80feaf9e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f756d21a012dcef738fbc89be7becf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f53ff44bc25fb57e9542435535c7ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75054955d3e129edc92e333a8376ac2d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3c253218dd508ac4ebf06d66e6683418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd89c567f32c31314cd31d3715030b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee8e1c446c63d6ea94ffeaf14bb0f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879ea9c7f14252fb4cbe41d372294b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fd8002ce9a87fc064187ae969a6c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636371e1dd30faf3610c1ce772dfb6f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6a6f6d31c67411259a12e258d7a19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324366bfda3712ddb9aa96287f0805b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b736bad0b85aa3f500185774d62f0a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca62ec3cd01faf12baa5a5782777bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d56a05fb6819133790058b5847da3e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e02b8652f8d38d9a86c5f72fcc767429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c834eecaeb27370935051ab8c545220430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8b14b010e2cabd01cbba38f518666431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d76ddfdf683ee2e711861862d50a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d8f69654d4ceec81485f3699a8d8d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4d49790e0b751462c4676e2630328434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11149ae79554781517c64268b7adbc75435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a981d73d0a9838a59f83ad7018b4b32436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d659c787586507265b74c40a0cd082a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba8f0095f2c20aa9764af6cf631ba4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9766e9032edc63260751141efdaff43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da08f2d416af2d7a7ab0191a6756c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4074aef30b80a97732470dffb4c2fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e601c391c52d3ac84a46ca5e4c821e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d978ac15503e659b38fbfaffde1e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a814232fd15f699d17c39bb8a583d5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b51d77159339968adddb7097fbf38445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f6211a25af4acdb4c2b778891f89e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af402bc74c09222cea1c016637fb48447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68f2d897098130511ade49fb5165af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aeb6b363c8f55d2be6ee8ebcdb2c44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3d18bd87d39436f023977abeec83b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b05efff7f2c53e8df4d05c98303460451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af01181e0e9f80ad67851e5ca7f0683452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eabd69b74dc02dabd407e59f098518453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58f9737e794c3d2c79c4fdd8562235454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365e02d19258fd2b05ea66d36d18604455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c38cf591ff4064e2c77089728b053456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94692f6288fb670c238fb4c97901e6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be46ac0fc5671549b1ef06ad852c5b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968a5b267a1e7b1c245daf7fd4a96dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da014c6d4968092135f5310defb4c531460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a86536cf657b43a0848ec713aff6a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77558cccaff290218dfcb15b6482dc3f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4accb7c2c7a96966e0d0e57085d2296463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5e3bb02a54ecba0b22a7c96606e00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f184d2f6023f26701ac825f927e3e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6deaa839be4c7bdef5c0b74780d566466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eb764a898d559b6516ccd0a6c891b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e03d425f8ce7a2a35d1f7d2924fbf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd628b230fe0842ebe7b99936eb11d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6139373f63abb2351486972d9b8078470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349134374ddabe96f25e6a43651a66d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561ab4a6d8a73db1e9c556a6f0d5384472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe17be0f69c25f948aacd9323e642fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6874372e2c394c933926299a5167b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282d2bbe6d41f011d61ae1f587017ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e18ebac05f163834b4b5b022d1091476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a69639384754ae1e30cc3130496353477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50226b2d70aaf1ce16736c495ede1fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aef64292042e85218b9af642b843f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c611932f1b9d86f64b682cb85bff9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce164db966c5ada74cb9a35633d3d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be042b21b589395320fe86e39ee3ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe3377861c54174a4907fcdd64e00e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdbabfa465978288ad0b00e30fbd82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cec188c77ada6122b9e6511e541f4c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea7f72650885c98bd818a5b960e1eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4f72e7f26d3723bcf0666de8272ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d089ad0c2c2b2c7a23a05c1a075bd37488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abe3789c50681254efb6851ae2e375489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c3b97ee1527686c01500cf5c9a8a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eda3a2cd3b18b0f2e1629aeb7709a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0074ebb52eb25b006987b012f33bc5a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e9c2d8fa0970ee5e2bc239d06535d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5523f31b7e6925fc7fad1034b6dbfbf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f71b298d2d76a1f31c08992d1819c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65c05801271a507222d05dd5331ac4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb2be476227c2c5903e7688dde2b4b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e0fc20dd9bed2fe548f1551e3e055498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45c67c74ffbd0c5e97fd69ae0982a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8bb6a71ffe3c6057331c620c4d11d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fb8cc000c61f5e1f999da013d7961501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bb78d5d84944bcdc4ecee0da2f0a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8aeb6470d7610c6e7bafaa275948f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77712635bb79b776687c9131a9330601504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36aede6710cb902a0ad28d49e7a20a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59164f36b1fa9de4ae8fe8d2164780506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae937e962e45cfb68c38ea4c54f4bd3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a2d11401f7ee6ee1453bf464c3a7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27d6e19897b02cc40a599263188e55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17d492091207e6427719459632f48b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794f772ad6fc7e50a0816e255c6d94d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df36a435e68b0af40c5b955c7e6e43a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406da6241ef6887f8b730f3fd569feb3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e60c59a7de0ab46b065c55ab79423a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c777f2bb45f2fc9509e9941eafb82e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bf8ab77e3307b9796861b76ebc681516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbb301bee392f00943b3fadc8b5a2c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83762872f4430792e469f2141c0a560e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb2364afe83dc4a1b8cdbd74f91ef5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877e1159009e54bda9c61051c1abdcb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241724fd0930a6448fc89a2a093ff47521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a794a3fb25d1e86e7baf444b4d46f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dd30e3998a9c58e2ddf0ae398e858523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301622761bf5a04c2c8479e403b8b6dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1270402d18dc32bca3972afc14c62525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55bae83580468b672f75031561cdc9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80f4f5dad3e694c6795ef6bc41f9f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd3c80b42369665d120fbd16439c1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd5819801da70b2839e98312033690529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c13b9937f2351b56a0ae0a031d0f55530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc27f13f39852fe11f3cfc5fed1a28e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a25a10be83933adde2bf5ae44db2d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc341f3385f7f66f04ccd64b907ff7ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc96bdf58d47d4675a754bd5089384534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1e315c6461584faddb99134b214fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b28eb55558389497821ae077ea5316536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96047273f84dee4137e66a8f042c00537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669d07a3596ac0f6b9d6e8b0bf94644538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2f896df29e834956dfa5c3bb88db3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccc1dc0dfe40f3415089c3f07edc96540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe12547651b8dbf34ed771cf6e71de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cbf1fbc21d7deea36d3894ba545c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fd44d27b8d60b50918fb5d567e5cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74cf9ac471bfe6156d79e20109dc56544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378f136d0d4a2437926acbce1ce1073545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a246c094b6a57716fd981d4e3e67e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48a603818d8144d3aa588c88641ace547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9fd30654cc2081a43747d43ec52e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c888ae367641fe7e06e41686152ea4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0c5d9a9daac98f2022cb861aa9b95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4c3dba60990e9a35542d8ae8e0a12551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff49d8347a424bc8234f359988ccf8f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce1ac2ce05b6e761359f5a1a52bce2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44c75d7115f7795c052ca7ac138917554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b512389bdb694d36a0075b06027c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ceb0a8fe05f9f8fc94ca5de418589556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ebb7c20509571ce4490e8f660a12e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d72d92c9ddfbcd7b13e06df5bc7600558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75cc922da6aef17b4a52254d0f7b2f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fc3f3b8b16959d1358e4856b448a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa096923b24be58783e64cf2a380855a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684ab6f1f1b2599db16e9561401407f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb14bbece50d06b3d3af156f66c1510563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41849f2e4e4c94b22dadb2cdcc7eef3a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b762aeda62d30220657534ce713a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e149e3f2e5b6a4bc12508d2f7108e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d449517d1fb65d0d279ad395cb867567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6dbf35717d0e714ce53a211c8b242568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24921ea3251b63f164f750df717d7c9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99285b6e01c4f4f9372446a0bbff9ae6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f45b83b766977ab6321f2e4c915a97571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b93b8f1d98a22b7271e07c9ab6efa572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>