--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb330e9b5e6dbd95e6502ba474fdb131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e8d0117b53e7cef37d0af43fb12792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dbffd392c8e92b354d4b2c1f9cb093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9605ace1100e3b6af20459c28307df84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fade24f0f16aaef4851fdd9b89bec7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10866c466007fcfdd1284bdd1c704c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd59985b611bbb2d4126ebea6331c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21347323bc70722ab8fe50ad9824c4b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7c666f07e401ef28de8332e608a709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d087530a705d45a8a24e83fba269d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b2a295fd4f6d34c0b606bd28bdc3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d5a113d0164092ee2eef454ecad5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9dc3824518d299d96cdc4f4d4b7b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688c781a164855bf6baf5c39891b54214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2f2ec67a557767ae8576375e36eb415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6465476459a925b72b4a5b69d0eeef516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c003ef7ff3c34d1f3d63061fa40ac917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee74a9a25c8a33f55b74227aa9b613818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edef231e67e239317acddbc9a9003f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d1c7d94d9b270b874ae09c5e036f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517df37bb866579b9da8db2e89ca39c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31cda16e7989e31ca5e83fddceaff622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b32abd226d68cb4294556742a1485423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9088911568647fcce7ea5547e489d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b6863c6735a602161a05dbc49a04025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcc2428acfcfea55fd3075eb9ab6b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5eddabf68389ad3441f72ab8be372227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550b92eefc7cee90c9e17e45f86041228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b6691f8556b5f1f35230ea607d68f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22f355cfd92825a6dcf90bd5eae43030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7627cd1f2fd2c3b50ef295f93391f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445031d1baaa765557db13019a6207d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017df2507927d5cfc9906a99cead80d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e530c83270168af6ff0e28ffe9ce5f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f1546e2ca4d5b14c1c1765bc6bc1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc615a86e94fa75c4a52e71895a8a8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946200ba66eba89ef32460caa435dde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5796001e5f81b73ddcc169926e8e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a145f430b9b6361e37119c860c33c6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f4b94e1fcbf11a12902002a597ea540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dc8ede3341adb394c9b09be72e97341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0aca4835bce3290f0a19626c8384542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168af10c6b765909b8d736a1cee570bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed94617e41728faedad851d76393f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d5fcc9d50f62bfa7eb3dbb67b125f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011ea32fd26a21dd48b52ab72695e0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802e8430bc2f3119ca398b1fbaccb9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7ed2b748c7b4f52c22bea1f9161de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a45ba5807bd62bb52f0f5ec52e34649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0933240431de52b17edb13a0631c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d7d1549e7ceed25339ce9f95388da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e24a5862cdfe0872b6430156f9916d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401220b06adc58671a4b65c9f4eb23b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289cd11d1291c53814d0657dc0ac24d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c017f85c58473237c38908143e2f8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b6e38d773e04c83624fd065b5714e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18913462dbfb8b864d809622c47e0d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5a616369544377a8880a0867c7f7258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eecd20b397b6c43a2ebe2b244646959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f538bcd35701610e69b2d1936051460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed4df47abffe8143a0b3d17cf38f7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7b89bba7577b4c74a0c6e6905039c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff69212ab9abb0cd424870febd969b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f99b2d69c2bbce8b003774095df6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643614340077156dcb5e90505e31e9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124710d22717c8b263756922b00881066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad510b3e1d6dad47032d99b9aa651067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b0fb38ec6a6e5382d79262899f18f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcae397794ca659dc4fd98a794ed8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38ad5e8891fd772c26d53cc93d527570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4349d1d179a008a2bc76e0e3ac840c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98599e78e1824301427c416d20012e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d362c4288bcac34edaee356163683873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac981c7b0188d38ba80e765e0d8eeec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b4220329ed21acbbeb0c195a3cd8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bb8e3694a0ffb93a0416dc1bfb1a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf352294fad8a8fea6175d61cfd4e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59309cc502e2771c1cc71d1522c5270a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7aeee9794e5bdf4b0234167d8386f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe83a22042733dd5fb10ad7a12740f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ae62aa3029cdcf35c9e8362cf891a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4579726d9a219b9474f1c85cbefff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d612f6fb8bba36d5f1961d9b83d6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2f197a9e7b3fca3ed3fd9ea2f174f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dff50238126d3127880751ff949e6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99465080335d9a84800077fe90be28f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6191f20d0c33e3c4e027df499a42add87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec35bb0c5bcf7dbd5a067f021a8d3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428926afb14aa2293e181e3a832332789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac65ffcb7e65b6ab7fe2559f3a3dca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0132033e247735f6f795177a86f2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6fe38c1ba600e3da0ed3d8995aecc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98258f44e68a306d6f0804c95ad8734393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f57bf1f5a57c04c7134eb0c00cf3ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b45d2763a97800c41a7446cb8ebeb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae62f5f2293ac3eee3814b3d0d934a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615ce4b2e74f66fd43684cda8457a6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674f590f86c3a2053593c97a43fe93f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3767a75d005c9ccc3f85be178d854f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7638d1e087a93cbfbb2176ec7fe873c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532217bdec18758e478ad81ccca9eaa8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508597abb326f374d9398001e682efe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecb95a7d72039a11dc78481136b771103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd297ea6eaaf3ca010603c03e83a4904104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fd856d89d7ccbda52fe1141e3edea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750cd9f8dcf1195a46fd56c32e9e223106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd2d781b35cf82c0a2554c762dcd25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbd4275eb383846616d093418b2eb5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad5663118b7fa9bf6644a387499141109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b6f38a09f5f2fe1b8cf0d075abcb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6afa01d4a7f094381bc4e5eef66ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad1ca62e7137012d3b38cd3804801a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31bb1c63d538df677156146bb23594113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6f400485d5951592456d86e957b39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdc68d9ab6412b5a37a6d20036f4be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c93d9072fdfafb0470d09162ea3fd6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651cb7cff4536531eea9359dcd0a01e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7c9d5126ae6ae371db795e2190ccb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7604c7ee125110bc78d3352fc9bb1a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9524b932723747f30a91c66a1a0ea7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210b20088813cd7b8630399702764e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c77e4673933cb13a01d43545e626c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ee2f8ae8776d15b94235a3635c015123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444173b82dc9815f4ed2eefbe55d36d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1b9fa87387574db4b6b8eb11d216b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7262ec7981b420ef1994129cdefd33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadab5faf139158e4f8b0bdac5b3125c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489ca5d7afc340102a5d395172279f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a1a61640ff12e99a3d144aa89d151129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1b965cb1d98a56b2e9bbfe5073653130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26aa6867834817633d8f1eee83824ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb0846db759b10f0c37c7e76804071132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80371a34517eef23e56618b875d1aa0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef9cede78a0d8a1943251aa2a41a23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc44736467a6af3bed31769750cb63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ea0915313ccfecae9453ea87f26bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc86a4e9dc490b2ae422c9128429f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68628c172882b2ba502694dad54412138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa404797de27119de9ab3b152607f77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba0c042e600199cd817cfcbbd770c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3198cdd00f39bdcd7cc151dc9b8122a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ea6386afe92fc9bada3db6ef7281c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f848fc86abb556826ea7fe797d467c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2681a94e728453c3ebba3803ebcae3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e809b79dafef6be53cc24333d8abe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d3dc78f0fef890f3ffb5c7c4720fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100d1630ef4fda5c842e71e03cddd24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922d7b4b1f45687508e969e5610ad0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62643cf7d3bee77b7f0b705a140943fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f817d0a79c8b279151e12f5db374d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503c6352dc936f0e82fd9e766529a9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700ff6f5250985e6c2e0606805c32c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdd5ddcd8ed27e8ac166d08acb9b20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532796319cd8cab775776e329e7cd05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725de9bdf301cd9acd8561846cf62a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1064231fc0ccabc9f3aea1199d047156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d42187c17ed317164c8a1b3285dd5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871d7de13237f5f1aa765a8cd428ddd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b22238e020f41f7a6e9869b1b97b2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab9067a290a954b072c19ae78d7f64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a39a845d7bf8bfa890291d740a71f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91afb58610d2daf9e3ae0cc0c99bfe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2f0266aa2923fb8101981c3282de8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717fbd533180fa5afdb8ed49c59e56f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc31f85804d05a97ede099bdb6abc8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53145683e20d6ec5d99580dac7c384c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e879b40fee6bb7536cfd0f3a2e58452167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158f474eefd4e1754026c5ef09907c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229eb35a2c0344de6b7309dca4333be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2451a81d0adbf7d8a96ffc809c7df4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15538c56a6f05ca0572f447d60379a3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55504077cb192530fa54e38dfcbc2eb1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54b72639e185fd7296ca3ea4f3db6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3a54eede595720e865509cbee9187174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ac36c3bfca1bcf8d4a8795ac4bd72175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7b6936b82c7a4d98d3911689f43a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272beacdcb1f51177411b49340ed958c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0f6bb28e1a271032a17a4e816002b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a960547e9844dbad43796ff31348b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58588a0a2a096d5aca0dc8130d6ecd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ea8fe6ba34ccb88ab3b117103fcdf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f47843d75c383960b394958a04de52182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1ea64f4a9b83d164754302757b0f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26b12a45b06364b562dfde041eb907184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dc4b5383dfe7726ba6585203143d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a7fa1bb687d39fe24a4984fbc7f1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1057b5b159f95eb6fdbed4395a9815d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f9f1cd1e087a721143d7a1c3f9807188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31820e424b1a617516648b88b48c3736189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea949e650c9dbc8679470c4b153149c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10906c131137f345204ac0e012026327191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca61ead1d2f0f94a6d355efbfa3669192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818043ee83f924c07b37cd9eef56e4e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54e42dd5daf9fea9f83f25b0efa1f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f921802fa497a0d906a3eee325c9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ce02f81a7f812767abcf288da0946196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fd6798792a71de320dc696e991c6c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9978c27b04578a175c60f475097298198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad729279fb1502fe2108d39080ec3e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7e112f48f48645e861fa786371c9b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcede11fa32ff5c4e7d000f5d2a38f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07bcf903af5a52018856a2a301e8cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3205ceb6e1b9da6804d9f8d0782fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58890472155b3b666054f4c1c09a0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c0d0337937881fbf420a0993066b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c47e4817f0d023149d49fe514f044206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556d43d324de5ffbc7011724fdeadb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de510a70d38501e43ad3f7973670babf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318cba59450800c18c56c863be776e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f34ec934aa30251b0a9490c20b98ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0b957a0e55a8e5f8d91056a03a4a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5bf8a25a7ad81660da3dc686dee1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff81b526fae7883985d5ce6a6ed05f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af80c71ebeb6c2a025ef1cdd55ab1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c87e71bc7d33f719fca65af39b798215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9882761d35de31e2ffefa56b72576d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703607a800a767f057cd8bf777db75b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261de618043edb50bf9a9cdd327fa221218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef8e20444405b020d6f1c8b1977880219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b18e2c5ac1a328365815a8e12bce2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f419469e5ba252619b4fc5318c27d6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dddf0cf0ce67d243a452103a28a436222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbfda99e05456e223c33ec5f187f3d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a2276e0c550c559f0cdadbd490d14224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219a9ec30eeef5aafcb224f85c7fa60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203cdb5b8a24f7ceea2a060ad930b88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a783f37e804690f5ab1df92d5e0178227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad443d1a4c4b4a084f215443e30b9f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd148b5c4157e3a1c226b46c2ee14f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a0275a031f2e7aa1132886ae736c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb5566a609eb121298af990007396c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bac02a734e7ec30ee4d16ce931f577232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17845d4c1fc662e8d67c236607e4fb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c4db6ba2aa55512f08aa66afea19a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64592e5ba03c97777ccdcec1a8b0098235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd9012c2e64145c9da2d86d29d26b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9f4ee2ad4b6f4a2287ac57b0f1df9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bdeb32934a22521eff8d27cb69820238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c51a1c4efa82a1dbd184673099d08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9436dddfe8107bea09e9a9d570d7d53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026aa7d72896ded82f3e27654d09e50b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa114b5cff81b174e710a6a53d2e45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6a1d50df3e268f7cad8cdda29feb0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24ccd40e4f8aadda02c30b31489843244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d604585f124d58c7bf0b444de6783245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bacb65141ae5cd817c2003b993cd94246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63033f6fb3e6f1c3c85a359cc03665c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e917d30b74653abf7b4da476bfff44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0173693cc738de440fdff97dcef82249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41260fc939f9011c48eb7579d9db58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7779770bb9be2bae972202f087de91f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9fa0e2fcad8610c4f9b1b9b6a016b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76376b0dfac33d70c8ba8167fb3759253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1ae8432751915a02605245153bada254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661b66c838e9f54f60d076bc3c1eb67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e444bbc0850b0f4bee59856ff3b3b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d7aea87e52e07eec65fec93e45f37257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b1a6ce22dd981f93ccd8c1293067d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76174ac612abc4f0137a61f1be1a042259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9f3c1cff7f4dbefd975890f9f401f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6d3682bda1a63299cd2675564b3aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c236f7dfd555e2b23841aa4de835b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85059eda8a85e0808ae95f48a7f2c6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec94e6fe81fd5a19355fa9e3dd9c07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc9c34a530e2662d3e065bda66211b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f1dc9daa247c091680f4ba06a23ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572ae95242a4c7b0e8034f2ccdeb958267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57c3aaa3a673e2beee3d0444141310268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c3395b82a2b777c08b11164a86c5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeba2c42a6fa4e450ff08ffd6d83e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b35f6a3e895b26618b193e25620108271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a42b10ad002b179e6b3f01cbd00782272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51491e09b65f2e5883fbf26b0f160ed2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc1ccd741e0eda31fe1d7ef3b44fda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f90946a395bb7bdb336dca34ddf2d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5685620a4b2eeeab09e62da055ffd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398265b8942682c0c4f4ab81d5374ed4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd42df32ea0678da1ee89ef8484a9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646100b1ef0a23506409d938b8c360b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70adefe8dc1a613e7ebbab1f9703bbe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09c956557d17fe82d9939a0bb536df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2ffd0857d2bba4eee6c36d48ae677282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3413890aa647b7ee0d56a4387c37a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226325bfc152d9899c539ad82826676d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21057fda38a08761a1afa7bd8d7e438285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028354ef6e993deef76542a3b50a014c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c95b44daf4010b1ac281b7d9bc43f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810b4328eeaf90ad68c10f558c67c3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00512d065446362a483decc4e3d3a07c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98562ddc0f50e533fb433f173be8b50c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0a60f8b875515c385f33b8efb7f90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17782e086743c765442f69a92a1e6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3027f7e8f059a8da003ed40c70bd0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f727fb942b78a7ea9c08e49c777f3b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2aef11eab16aa8c8efb8c04443158295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eb1d5510a01bf4d9775b29725a252296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d767e84dd26df3695d187e830e182297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122b89995b0bc32292d376dc5f454e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbd04537d795337cdcd9ce57882e31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be85bb39c33588ca5280155ddb5986d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9734b6dad9d914b4e2c8373809156301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bfcebde26112276949b9933df03a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a286ae9904661d5b8ffd4bb15dd70e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16713734b62c83a230207945989ac2d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdd4dc66797a562b55b4b29f69b417305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232206fe2a811b6af0bc87f5cacf723b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcea7811c85cf89b72780a58ba10a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f6ae3d9d64de34440c788aaa9543a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ad7ff2646f6ebdf04bf79105a60dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87ddb829fcb9b61ae656cafe2b6c25310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889cafd5f973adb8adcd95036b08d83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec41d153d750ed09fc62cda85f3957b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd1fe4669990a6c6bf85ceaa572dfc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d90757697493969159d29ff2bed8f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c515e1a36ef5fba9897bbb151bf52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d74903e9fbdf707ffb3473689437e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296d9c3067e43a94ab05ab0f0f9701d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571d1d24890ce7fbc6b482374568eb3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af26face6dc3b031dd9ab0b2c07594319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7529f606566bee74b93e113d8403f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9bb2bd6560abb2a995a035072b9a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c620d1fb2eaf5c2c8711236d88a377322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942098d4777f78acec6f49da6f9ef7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec4b2613c944b9358543602f7ce929324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5cc21b7babf7b7d97373098087364325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4a2ae5d06239dd1ff6ff825329d8d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a6fd2ebb4c94dd35f252c2b4173e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00860348afbe8b833b89e5d1bbaff3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5ae8803ef04102e5baeef37ab6330329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8501a5daba8503c0604ca0c29c35ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f447232a7c005c2051e648bcda4174331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e883a82f419e4d67eeb12d3e620703332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58b47935f3430c6d16cf97eafcd78f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e439f4c783e49fd046a2362843157334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aed4d1982ee3c111b80e2b9c2486eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d454e6e803ec582b597de02fa30bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a8c4e5a88148a6aa34f1d4ca39ad1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8858f277a2d3fa86581bf7d088c36338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf19bfcbffcae055da40bc62458c3f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21402fdfe21168babc2fd3ca46eba50c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc439bfacf5c9d87a6026bcd0376e2c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dccdeca535205fddd0cee0faffaa8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bd4a6c0abb8efc90aa1a7df748ca3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae64589b62bf2ee2e508014047bd387344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10ffa9a15038a4c7aa7a0f4085651a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05ac4fefa283d1323860e99bfff39e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9d9606f201bd1869548d23f651e04347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0fbbabbe1cf02262d176f5bede74a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d8b7abef0d9b9a30778e936adc191349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7dffd26cb9d4c70ef76aa184f5364350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f0e83412ea977e4e55c5e5140d6e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa47963b9bc11396cca7c91dbbac568352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca2d059762bd27584fc1b53af7832d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8572e43f1ce0abe85f218c037e7f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624d0a082c1b947a13520c0082fc41f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2baa74ed20644205020e4aece8c0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d155ae83586378c2d112a76583f59357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e0423bfb0529eb106108aeb03c180358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486d29da0889d98a423d8d8811b58de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6acd0642e940a7dace3013fb20a28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8aa185b05088253bea35cdb67ad5bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80291bf7cf4845e7eb6708b0f3141aba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382faafac9bf4cdfe6779b2d8b9c9c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630178a1d96567ac531b1d12ebd77bc6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a56c57b83397c0c4f2c19c6256a26365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2839612e7e5c9259863b68d30e8814d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56e28228cea166fb693cb7694f29aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c24b1d15fccf18301c679a4722ae4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85377813d69013cc6d8913141491fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb34a646eb071084b2e10129d0422b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524a72e06586fdd5593892389c97700371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413dcd5b21cffbbfca0c4809987f087372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501df02a6ace3c22b557009c2bb6faf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e99614cc79fc8e53ca6b03d973f429374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb4f2e44c3ae15db8062e1544d2138375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5226a7ce8da39089659a3e132e82d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015b57fea530a72b862f859548e0502377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa4155db5b1396683bff1aadfdaff4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a65599af6b59e62b4fec08a42f3b05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127ecdf715cddaef07acb73409dd095380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64509fe7760e86717f1b5833b409a866381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3512d15127070f00dfadfe8f63a6be1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d91a0c0002f06575bde6ff4611c2fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf03e3232224842ade8b963fda0d875384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c86ee0157f4d213c7b48a52dce4931385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e274fdbac830aecb939e8dc4a9a73386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf475935aa6c815f92206c60d105e9e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcaf70d8ed5104e7738d74a95f4860388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bccdfc435bc7a7528e365b1bbb6eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874f01db32a99ae4e53d6070257f7bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614729867f6ace7e9c948190cd14fc2a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f46c29f53e06957f52f9f1fcd19f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c850f3992b5782489050ea104282dfc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ace998565d766b7ae9abe1760604e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226846f8a6628eed822b66e1b7c85f99395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80537ac9a408f19ba43c64814020e710396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988b1ac542e06add6b2fa52ecd413d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8880d45f4b88c8146df91fbd9cdf21398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6eb5581d3af81724016464a89af2c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133ee1725f8200447fa5616d75dcd0b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4ae1012d980912286e209413c3477401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8890a1de74f151a47fd1c0b9e226944402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eea257d6193a7a6d00dafae8438843403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf993cf91ce1ff9a1e3796d737d2cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725e97278a43de75deb41e51e0bc3da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2512465de9f62e32a7cf2401f358fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4e0cf512250f60496adb80a0208fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eef174ba21dbf93a0db683569fecdb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbc8411497b3df846a5185227b5eb6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559d987ef157772b07226ea8265bd6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e071684b02c5b63b15733f85464a2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb762235c9b11646248bc92bb5a97bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194794425dc7bff46d31480841eaa04b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0049a1165dd872a1bc9ddf5f22ff020414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294e8baef7f34b3ad4bbb4b77e24c8c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff76957e779837106abbe5d8057b010416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d55884d51057bb3fecbbdbfe1f11b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c159ac0d0f587d0a6761139073853d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917fe1df826c26a3ddd1c8a0ed8d685419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b797df7e13bdcc39a828587a45aa077420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c288af8d240bcdf47785172f32a82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0198b28161aa89a8486cdb6ffc5950422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331263234f261fb8e4aff0a5ac4d60c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc12f486f04839c070afa319283382424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ec4605f1831dbb30ad12b2a51b2e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338f5d77626c4ab3d2c56f2300ace58426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d139c955c756129a600bf69cd92852427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39658cd5ebdc3ce31ca47304bcb09a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473e86adea1d63e0e838e335bd10832429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f93bc4daf623a1c7d64162acd32210430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1674738ee479ce6407fd8f9a3175268431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600f50ec180d06b49deffa022f3af88432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaca109a6d78d014a44aea6f8665627433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7891ba45f302485aa82bd08a49424a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08af16261904752fb668e8bf768d076435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538387502f701e272f6be9382a859f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4a7c369239758bb1c282a786d3529437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80caef52d2455f51848d8420ca0ea9fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3d06e2a7b03a565dbe8ff44ea9ae6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3fd81a45fd9a71d69ca245b9c8ba0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b392311f15e8c9b67818a32ab1d34441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a64fbc0c0f98608e9c0646e7596bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d38cb3a132a13b92f474c17f15004443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b37ac5b9cc542ffd1db91840714c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05214759d93c4b0aa25dfdba9d26ccb1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073f08c957c598b128bd411d30e2b9b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24aaa504dab9afc7c773b8dd77153a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10464e3d123d2bfc10becf9f357ca023448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0ad3ba0ec23190cbe309006f47aa6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fcb879f6324bc0c5f4f5d5ccc3c48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08d7157b199f1b4317df1d98c64e34451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3bfa544af3bce308e0c1f3e0d8b5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766fb66f28b5b5d7a164d8e61bc6691453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e17b5a82ffbc9cd607bc38651503e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c59163ad187271659e9e01a60cd4a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00614a4a5f7d16f8bcedaabd5fb762b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b540d0f6ec3628e7ae297d46a9e575457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff5598a78fc3c6c2f779b40cac65ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dddc82880b1665764252fbc3abdd5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d909fa39ba0d00c75ae8f94dcc9ef19460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea0ced74a73cdb786a83a135fe547a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a08bab0d61ab619a4bc6117e51c53a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9391db784bcb23c23b6ee5a4e61af03463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc49ecd3a0949b3c09ad321fa0b3838464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18528fbcf80ae76e89fc0da6989c235e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2619199476178b51806451ad3c7bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6a4ddb0fb05bc85331c38ccdaab39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ac69c7991a0f1d5a6d421b6487d67468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73467cc991f1e41946656e712c4e348f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c253466db9762bfa245de855a30c6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8920a4037a0705e0796003f20ab52a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6c590a0d3c1be03098c1f7bcda866472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05b165f5b0a720af79ce8ef468ec25473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f20f85ff0ff6b456c81157abbdb67474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d565fa2c87780e97cb7342977afab82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c221ce50bf233bf5eb8bba9dcb6ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c23e7476335df19a8090a05d237d88477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a437a508fc680d1377b57e6dec7dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038353e296f1b43fb0b4d448c442c87479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f4a3938beb96d982a43d8cc45f9fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694dfb6857e317df6e96f6e59ab8ff0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a220b352b3a32568f921122658ea48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa317e7585138351156a91bfce195083483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823f51055e71629ca6ce87ff4190357484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018940e9aa03acf63eb7dc9a9e254a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b795d33a4c37dafc04545d827ca9d1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9212b197a7bbad7cb72cd0dc36e591487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095daaef2daf41759f13fb151021dd76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e590683b9acab6d9f0ec39ea09c3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d114c2718391fe6b480277054dcbe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf2af9bc8ce55758ce607b5f96c43f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f332be9bb85785c9163c5901e8a09a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0985f2df75091444bd38bd4ff2d81493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f941c34021aae8a778b13e4ad2ee80b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b6bac1706d2054dae40d1722c3574495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a228b178c6a342cb98f89ce48e12d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaabbe110a888620531f249f0220cf0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae0dff4b5b1d9006d788dbf41459ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683669a1a2de38cbf16acd932c685720499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfe8fe8767fa6b61ab72e64f2eb03c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4e40e1b2b1a9e9f2b431ee677f535501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644181b7a8100deb3461b3c216b89ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da58ac689b572dd6696820ba584e1c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842697155efe0daa4a947c2e320e2920504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8282c4b1da4a0e7a4fd63d4095416505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e9b34de3889df8feecf8daf04d0e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3570a7f8d868189cef91593d79299f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17295c779e179ef35084ecf8846cbb27508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3024a1967699f319dfc0879789ccb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11061be29fb987ff389f6da83b250bd4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26223f91a2ee6db67ef3d1f59f9e5996511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acca3ef7bed54323aa19cf86352969512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6dd33ab4e8f2e8aeeaa51f33c9a69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e03d5600e51f4bc5a7ff8855f1f02514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d478f24c18759e85d1daa3e4dd7ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301b2d0efa2cb30d5875bebcd07bbf2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1a2057dd359dc8e58a05e2f29c2c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606fccc4d9ba003de17cfcf7c11283a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2388fd686c30b16693a8440456f84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fb6ddccbfdba8bfcde7892fd131aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658884c336aff942e3453ef13558ee2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73377c4c53b5c2d294ea0499fa183a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb61d8e12a6691b2bfa221b759d1bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a40745cc737f4ab94e0fad53b1fe8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd0361fe319670145f96f86e5e438d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d28150257bfb0fcab8b8065e0b9ea5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37731c35a96fd681cf9b3a3159cf154d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caadf82016a53750a52a0d3b9adf9d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb07cec259660f00af115617884f11529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfa1b7b4230d0cc73017f777747244530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea1d8f32e55d7f13596f9cb45975aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3927e11974244e9d333c200519a80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4c4e2ae95c755e48e606ce3661145533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149bbf19040216c2c60542e1ea0444a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413e7568ed8296caf9b46bd256dc394535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae3129aea7c1305480c97ab2724df5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cfc36e96c41e42eb716ba61a2fd12537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fee66c208dd50ebdcfa273de7d228f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7cbd350f1bb5c8488db946056bbb0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdde5011a767443c37ebd2031d4453540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d3dce67da43d3af474be0e0b85845541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17228b30738103ef2f8bd54feea50bbc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804493277b5ea378c81530a3080e876543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb7999f9dbc7375ff9a7cb2d320322544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb364c6897710c10c0442c1bb8d56b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bf362c3225f638455c325195aa57d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e24b9564bda0962be9ac37f6ff296547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a359328f3216dc8af116f2f3ff020548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798ed2fb1fc28c4ee30c3b31b17b81b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a7c688ecfedb0fbc8e075ad440449550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57548520a946f6f2401a79744f35ef75551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fd5078839e3897017354b3db1d62f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b288efd44908ea17175798085c81c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bb913bed6cc80dec484cc39277225554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544e7040db5e5d9f2a49102b2590298555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322afcf57cb88b041af6071eccd77d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e00b451d3373356580edf3763c305b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960aaccc753df8797a9fb059db35ce67558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375781363b88ea243ac48a782bdde20559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ef195f07843e353d705a050ebd9b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cc563506db372df75965897e19135561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fd9f52f99ef5f10084f7d37a8fa8a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7da867d90a2d0157b1500167b5d555563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd7402602eff8fff5c07ab5407d1ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a034291e7356170e58289261462af60565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2037a751c1687963032f492a992482566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd53484fd3adbcaaa2d65551b6eb42a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5459cc85069576ec2db436064ee5f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5290dcfb0b449bda975f32e52049fb0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb0aa565f9d45bd26efe40f823a347570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aef46689a845d0eb1d6c5ee99c2f37571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39502d7d02589d10129670ca4843b0572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056c6e384a90c08fc0344793510ad5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca135c6f04eaaf7ef3d01eb46edbfc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4a2cbc055d01848b6b40ffd17a29e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc78b406eae45bc8b5807a8f41960644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842074ed379240efbf0fab219bc12195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90b9df1228ad8a7ec26f691d3d01ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365838f03dea6764f364635a55373bbb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331bf7761ddcb912977d1d9b51fa19a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a34c8b57fca75e744b6e60fc5772c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cecda7c85b1bb0e6b7f6b9ecd771e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723610398bd83987c38dd547cbe704ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87105921a674de0bf984d5cc5ebdb512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e668c3aa713eadd2847bf5406b125ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afa01c2c2e0a98e59a4757d29d9cf814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf69198cbd63ca3f93f489b1accc1cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b693889f1d04f71b0395eb5359231ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01d5adcce0ebf79a27a61a2b314ce217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ce1647ca20b3c91ebbeec41ebcf9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ccbd25022b20fdb93f62c3a9651e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc9689e86dbc106023f1df2dbf4b6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e18aadccdf5fba3b5619f6e8d609121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18996a81976780cdb8f0a69bb740e39d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27f23b4fe5ca4bacb418e048261c8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44665202260e4c0a054e7eaf5dd4edf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650941f7371dc5fa73848afe3dfb36425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876471fe4ef8c7727a606c0bd2f6b1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2d03e1d5716d4dee9ca1bb35671b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5325297ba94d380c9a0546402a6d2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae25fca16e4cfa92ef6ad69ef683e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423d8ea98d9b32ff4ae730da6c888d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d88888cc5007836555cebaf59f53a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eea60d7be2556a08a6f7e5504eb3d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe28e54af63f9d5f298c85614b7f64833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de538804c83289dc40624d189ecb225734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b065ebb562a20611533b5c0107256aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63958e3ff42a83b2d694cfa5803f46536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e832bae664fad0194935688a7f8d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67a98777c30d11a2a2bce6b7ceff1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f8df84790a430f91ef70f1b467cc039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba27a0d2855727d438f95d60b8ebe3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda164c1377b736cbf0c6c96e187489441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7d5d5673a4cb191c7c50ce167251d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be7832ff57975c8b35f9eb2cfe00cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1720d53a2b2f0ea3dcb14e8c6edf644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36786f2a65f350e2001d8ea45d595745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ba6cff167c6a57428c6eaeaf4e12f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c658a366bea10fcf3974d15f6ad0b3347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f3fe55c2b813065df1b62865d8f0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21a65fd6c105e38952b27c1be8062e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4732e858297718c15c2cd43537f11b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5e687263a7b8cae0a2bcd2e75c93951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fe0ac37d8dccc0b41b014690a3ef052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a22c918351fdd97f80bd4c33ba04153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fb6e554baeca10ffbef89a6801d0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467349a7068d939cce41a1c2cf574d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2b0633d5861d248c80ce256f134b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cd14d8f93d32d73bb41d1ba0788a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eddfaa27c314e7a58ead21378cf49e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93054d8453d0f76d8cee68281ab4f4ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2271c1202e98f0709fb3c0eff6f35760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bf3219ad112c769fb885614cfaa8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6646c0d235f0eb823bcff62c053449462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca7ec9770346e3661f95ef8f17e18e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533d2ea00f182ac9cce4580f26a3ef064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d504e232e84c430dac31ecc3fca95b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c790bc1bb45f53094438db8c44b3b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce87c6b994f86de1706ace8805a9f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c2a0db89c98d3835f7def3cdccae568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78ade5f8dd9ab9f41e889c9bd0471869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b11ddc23535e941e9fffb363a724570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9531c81fca31254094fb9a5af7ff40f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef0b13fb5fb241edeeeacf7fdec9f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5421a738cffaeee1a4f4951351eb4f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e999622fc84bde738485b680a529b4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a09299343f54db3a1edfce5a78f3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d77d211453403abc2bd1d5b2a6fcc376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e6e1889deba1978fda7e7a92a27ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9ade37ee27885e70be7306b45a0be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b275121854311493f8eac375cd9d0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fba8e757e0202b1d8b60199f96f9c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b731fc580c8613ff028036948055981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7e1ee92b699e6d4a8ee1251510da382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d465eac55ad97ef280904998e0b758e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a0d0a43efaa2e62965927f6380bd484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc10e1c01d6fd07b8f773ef4eab8e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da64d7b7f7d749a135c37672ba93b5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579474c67dfe97a399fe5ba55a3fe6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5de55688f21b4d9075b82e1193b5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb547e81ebc4857191fa3905704baed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb5ed71dc2b67fc95318ed4b138d6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164cb191de348e01a2f66c5643f5ad291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eba84443e8c654f398f6df04e5302292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80dd2018afe2ba4be4d6f7c64c849093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d408b04114ffff009f8e6b2552b47094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35dce516aee05438dcf08e66c8716895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1d351f959691f461f741597031cb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73509f9c8b7b6e0f3af8691204e62dd197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3805d2467396e15bbbce319e8309a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2664c2111ba788d12fa8b12af07918999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491bade6516debacb286309e606a726100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363f0d1525da53ca5d95f12a0c005e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02a31ea402f591f7c101a65f7f34e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e506406d205d06c938f0a623ba1b336103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfac16854eff7291b9162fe4ac51f71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5629be6e64f0276d70325648414b26e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f57f433e6d374f462039d60431227c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23846c0190e8991f91b3daa667fea5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a81bdbd7d1ae21eaf7d8bf7c2e3624108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c976f91915c3476922ad323291c9800109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2f89ee8aa84dc2c3ba5c29f68d328110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61f0b417183db2a0e77c6cc60f0fee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305ed5c0230424e9c19754b0694ab6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698584922d76a0d34640844044ffbcb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53eac0e7f985e2f490c86f761433e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ceac9b288be4db381dabb92de2f85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43ec0682b54ad48bf2d81677542f15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaab7cb78f9a14f75d99b4aecfa414117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0999f3d771c20084f1451e2032abc9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4b9596a541b060310a8da084f71c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffff96f5dcbbc98e7289ea3b9c0e43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d5b0cdf19fa19b143cf5a45d3da79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d1d01dba429efed57b20c2830fa2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3151b71414ee595a11655b7946f0974123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1f2f46f361566cd7d8fc67c716504124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8998aa252097b8c33356e5556dd3db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d87e9ac0e828288ceff3eed9e4cdc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0fa00b5ea3ccad5b340ebf49655d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f10d795e5b76e33f8eb059fd5740a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c500e0101a26671f79a8766cf6014129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7736858dc8b2a81ab03c50b1a3e95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed78e0a5812b47c9afb2bddea4ae20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea52d96a5bc234313ce1be77f218f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87c85f551d2126b8225d8fe90ce780133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f82d43823a833c378c981e6348f96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea00d4da19b7653594eea836e47ce1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebce142a33cfe5474903465fd1abd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b554b732d4a11d5d4063ce794b54c26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aeeab4d809368e7ff32dfe18f83be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cfe08bb4ca6d0510792f705bc792c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db5fd7b267ee6864e7e992ca71e4db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a30389ecbd2a089b8ea9121a93e84c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d77daadfbad2dfef974522e29df38b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ed7e6d1cd37d7eb6bd04b15ead93b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ae528d8edecee21d21c9b3a30d6cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904999de86c52158832a2536f369cb2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97049b18f98bd5ba1f54631d19271a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab0c0235af57ec972bc6625b6a4689147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224e97ed35d5bc35eca3f22b69cdadc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd1896699ad25b5a6d08d00351a99a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fa85bd4cd2b486ed1162aec838d73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88439af4b1dbdafde04b9010342fffba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1605db2f8184ef24fb980c1d7b4b3d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ae1e1232ade2b334ae31b1c5fde16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab358f303b5fb04d6bebe72b59f0787c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cef70b3fecc858b23f8dc2f8d001c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be123ab4410291f56c6fb98c3c312afc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa832c031551e4d06e3a0f6472e3e9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d413819aac83c1fd6c2bb4e23e60a4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68e791c8b23eb8c077d7e73ba7e1ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6009898466286a983ca7026260d4fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91b10e897cd972dc270ab49f0d0171161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678f10eb762088c87fd96bd2fbe223f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278997e4dd07fd9b1627db113d0ad79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70225fd71a50086da3d849f5d793500c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec904cc4444424ca3fd122ddf856dbe5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced8dde5712d0a0f0a9d4e1fe07a1a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebbeb01077e46ac1a194a48b5e9abf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6447046ed1894067efb907a85d8000d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d952551c1c6de0a6a048524750660d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8e1741f7c93dcc7552b96f8498be7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70305e7752c9daeacbc4851e0e5bc671171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764aee23bfd9c3c50dc6413bef372397172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf372c86590df467e14c1d2eda4275fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201a403872bb0ab25dcf767c2744fe6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9953f6131943736fa382bac2bfae75c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2497c96928988f9e895948d59fa0d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d774d57b7964dfc33a87350dbf30b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5920400f4292de03fe23a257ee847178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530c01a07637e9e7906269001a45a2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e7946f2881b656b7d508181d56d0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd3eec25b5e735bc9a0fcb93780b24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c373ec59ee972ec7ad228a8ee0c1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159522360afd0d68013946bdddf9b322183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91caef99a059314ecc04d82c55d388a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dce129757ca819c6866d4bd4c65edc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf3a61578f944111ebfd970b8fb266186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07deefcccc76c1b2f3de1c88c9072d27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24b93749d6f567fac75853e6019067188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa0d8665cbd944f85491947d6d3e9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b30c82fdad56ac5848ebd6ba433517190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6b57639a5bc21bb9afd1898224422191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a1d6ddb6e7f63f585c1e07177c6d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294d8d0d86e4f2ae518442631c8a855193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a448f048802838f3a23c4984490c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299f2facdd7c08976cbb2d51eac342d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fca532019da9809f7efa7406f29e4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c24efbfa422a436cbc394d8c2fa88197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365408c0efe825a1f63c61b5b15a3c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433e610dd700cec1b95062819ac7502199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c40c116e41432bb6f7a9ee4ed092b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b75c2da91a9821c75c52bd8a58d5d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971369141837b44d2915105d9cf7d62202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2be39443934615f6b93c0983dcc97b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2697889fa030e21be3e7f5ed48640d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6577aacac203a2888c45a233073619205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de187249f05bc34f6f53005ed9ba38206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51362755b0fc4e6b2c971f0b7034d556207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5f6c644026840b3c3945b1c763a53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5891ce72afc09028cf2e0b8068b0a6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670e2d373fb1d294c78a822a41244fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0cfa2d4fd07ab1a525623b52a7f33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fe198da177766437e08730cb85c3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae07d9959c0059df60f8988c71d034213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb61df0220d33492780681e7d6814bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724b8b56c3ab168bbe79b4c8ee1fd49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962e8fc6238b4f451aeb17c82ca73c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca10273cdf4de4d683d27aec9183882217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc8950a640aaa2eb295c9a6914b15e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a685c7cfa2389b55933b43654dfc4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65c31321e1ebaf39c92380b3cba9f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1420941c2fd39c35899d016ea87febb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6430d4195b6214258ed392185c83645222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d0495fa033e25245c6c41c1e934c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47316a66b14324378f13412dd654883c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935944ecbdca941b86eef56aab0d48b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d01a4b804e8ea4cae38431404d1026226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675d973445ba3659a8b2ca2b425a9cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c4f9a846f54f5e6a38533eb50f0ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec808ac95354fba0c22463d2a1731312229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88aa56b594c7a5466009edd8657d75230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a142a7a8dd0058232d3df9aebba1c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507c4ba99714c15dcfa36f2e95a517c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0b37fb73a65e9d093c3acca44208a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8797d96a28300e857ea7fbc6e61ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02f0b450093f93b1b9c889496fc02d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09700f60335592959e7dc8ca7965f5bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87444aac2fe847154656b1075f9111237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e33bbab01a2cb296df737c76e63e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34862295e2c5dffeb6b49682233b72239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cfe3efff8bc1947f4fc49cdb7460e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7ce39e9be4a0be60d36aabb845fc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853e4de246832bd8150f09ceb41471f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cff43ff0e87ce72d91d6f389dd405243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920faf2943adc27e670dc61a157e583d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0db1adfb72faf256f28d5f8acbad9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102b140167a68cabc7aff6d4a220e88246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46e1ab780b3182fe07b3ed1b89e6e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cb85bf91e2a2982bee180243e6dc9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea11c6dc1b2f57b794db5a453369f5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30d583dddfffe7465241f56cc8d4a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88e4f447bd4c449af95144bec86d93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87363030a3952bd2c0c6a1de087cc566252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94872f1a3110ab4458d7494fb45c1c74253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cab055dcd0a996550fbc6e06b4bfb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486412d750794933ad6a9123ce08dba1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6de6229d84023dab0fde9d4eb00f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14739d6eb3678e353e4422d7aeb903ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fabfab06b183b2f569b643c3a3bf0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63a20de08b037bd52b7b7f31e7aec5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc769ef79822d86e4a91548f0f999a5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a15382b7e78bb15f099a334c3fdf53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737b80a298404b429b618295039247e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6940bcc0f1304994393c0d24836a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1445138ff8d33c3f58da426d6f8dea4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb063fb15712658f0ded631dde1c07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9df13eca7c5a2d82d602c0be34e0d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cd5597004878a2bb294757317af33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82351c87f46f0f5fd4f1c3aac937130b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2b8248a9a452387182b2f854b44f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f62434cb4b81d87507b979a352912270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc483d5a3db903700fcdba9e6495ad3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6aff1fc7e4c215a39fa3c13d1737d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195d7bfe1539e8b4bb624e9bd9fc857273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692308d0b9a0dae722d6dec52c8c52fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63625e6224a4517d305a0239146b5d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d489a12fc72d049c32253c806b221b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32866a0e5f3bd198064820735a8f5ec9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2260d8c3f887a6c0b1559af324d20da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83175a6566797ccd1a1026fa7e98a72a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587812e852f54dcaead8c66926945d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe69c2092fc32785078e6b8a1f5022281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82b15b62de62f1d640be6f6920fda3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b72ab29f59b1b57f7690493bef2bcd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e825c278ad8541a3deb9cb7c12545284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40614bbd7514b3a97ccc114f5881ebc9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a81cc8fcf63e90b1f0f479fcdb77e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfa6d1166d79857a7666e780e9bd81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51da6946e92a405f9b6a23b6d697d49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8489371891fe3f5b5835b268b9fbea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619734f4b317c9c7667c16989a8080d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6e75a28cd24cac988da47afb85ae9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bc9ba089db2f2d7cfe3e6dfc78eed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b2e0dbb752b926f64994f919183fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65f002fb4cab6b2848e51e99023888294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686634b89f4f84a829338a64f4bb9e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182ac89b2215cd2014b5ec835cd6d24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17204fb1a5c4c88f6c678538bfe526e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a499386d88fea0b8f0dd6d8493df6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbb6334ee7c498fb02e2ba9bd9e42d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50cbbea16eec458e60f9e405b1d25b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01c3fbc30f4e7c92a8999c60a3f03d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0a11322ad83c4b651e1b7cc6b37fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48335db9c50eb937e23aac1391f967303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b6c7ecf18ca7c2ff29db308df8f28304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae59b251672cbfa1a7092271cd7191305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e02360ee0d23733ccfaa32f31b25b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42796bda5d22388bb98b97446f9e0d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42cfa5c5948fd0d0255e9081b4241c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bee74caa20507a98e472c88b1670c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ca3534afb0ceaa8d2722171d4d281310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb8cd460745a2cd3feabd201c17df9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5114e8b3f30e47427da29f848e92b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b7645f827b2ff8a95a14ad8f1bee0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3eb3fbc763bfc5af64abc9200b76fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efd536478941bbdb236cde1f2fe1e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44436cd61a69e7d05eb9d30bf39fc56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d7906509742baaca22f7befa20751317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc52e3acf79b5ad6779e6df1658d1f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a8f45327fcda57dc63018427871cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9592e5a2f2756a20cfd3ef2253d55d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7357dffd66e69a733ed33404404d77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3a1d25561b3bfe33dffa2e3f7fb14322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87c8fe3e0a5a21f5716efecb343cc0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db033859544367ebc316ad532dceda324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1771124b17bb2a19f1ac167976f63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce7bf747c2b9653c121fefeb011d5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9e26ba1df8c9e066adb9100c767c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f754ed6b09dd8d4cbc0ede0a4fe626328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe674d9727d8018c311553d0b0c5bc5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b752d1286459e3c5ae7d205d998b3e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002528e4ee42a9449513fb0f8f72424331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59434fea90eec38d76955345a9d35b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c238a90dbe88ed6a0a94ac3ed10e84333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231b637c1e5f77f037cc5bf67330e42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90af2ed88f4fdc01850d5c4886a50bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3389da08027fa670f177afa075c30a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34100582c5b0438b45fa8283f8c53bf1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbf4a428d39ce4afdbd4fb50c496a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8324b689c257cb41dce8860a5c8b5a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665bb6b00fb14cbe7c7af89536d14f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd13b697327729fbdbffe33bf9c696341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cec795e22b104eef3b29c2e226de1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9d3c34a23e4bc268685e9abc2c747343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56564ef53d4910c4346e35c24b70947a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0aee1efac2151850978374a02a9f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b68c4107cc7ff9de247e7c298ad12346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe92a05bea00a965c4e62b8aadb9396347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d03a4797571200a905e677a01a4df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fed3d822f9066b57c2c8e4bf4764d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e861adc977f89c8ba22f4dc5c69d778350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4014e333a15b319f6cf1a525a5bbdd8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d96c6595c6d39db23c23da3db283b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133602457907717339d378ca549e531353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cd146be4c7ab9ada4c4e370f1eb2a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38442038155fcb09ba510e6feb509a3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fd1873fbf0a13ff908f45effba7be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259b65ff45b93da52f6e8da9c1a0405357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cfd47fc035b4533d5cdea5964ae82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a867f9b53afa096ff8bfe819f6b81ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092fa0a1b347b23891e6ba8843fe0f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614530fa9c0b629bb0f10cb338eaa5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1464eee83bd55ea43a121e8f7f4c4c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf6489a47ade10cc5bb5417f2a0957363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e19aa0c512c2a39d81a84ccd668b83364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a331093ac1f2ffe8403d1b13c26d4c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdf0699c76844bb99db784c28f93bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd68be7343cc9180048847a42e13258367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcd9a73bdbc014de7de8d1ce6b8d33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a002ce521d01067b799c477bd42106d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0bb356f0cadfcd26e48a1b741ff9b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d0a23ca7863d330c404e1dd58cb68371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a254711fb0e2316b9e8c804f01d4b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543949c727243c884ac85c5225bde609373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2907d0bcf79c36055537eef601b498b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5b4d9c7aceaf0fb45332230d35325375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093965865de3779345f7b984e8d3411376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2458dff635b4965c596fadabf40eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d90d177ffa9fa3fbf102fb6ab4d08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811fc97d01c3d11dcce2670cced24c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664f65176df4fd79c8ea413e9be1237380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a405bad4c2916a8d1a1e16adb8b5f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4af5b0d70f81b2bb02aec7d9193a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369bea502d4c3a9fc057238abae768d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca884c6e8dd4d45391ca989fefb34265384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344edb18a177b662b879e1af7d535a3e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba5fe78d789dc4099ebd1bc9345849386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2be7dd9fd873cbae0e409e3f51ede387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7087994125269a5dcd572f7a9447b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b9fca1cf5284a62d2ff6722b47cdd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad261a675aa10380fdfb55f8f226000390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59423bd74dcb547d71cab206825e3c7c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a2b5e4888d81e287d05eb46ca6606392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0f108c7228df5bb50ba2e4b0e4bc7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919894ff07908f12d118c1b5ad48761394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0041327d57281c2cffe9570d9010be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f7d4a792ff60b73890e8d733f6763396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd2c4e69ce0d0ce214a0f89561dceb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571efb26b25e84ef37ed8449ccff3ff2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dadbab5701ee34dc785f8cf35af6d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c32753cfd3546af27449a131dfdd8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509028d4ff5aca7cd0f794436b5b95a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d5d3225c0313f68f13712a35f79d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635fa705c12fd64d2aaeabd7edc1b53403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbb4007d0a267a727d684bf247499e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed306095cc4498749a3102d1f36920a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2e0bab1a6ef9beaf807f0ec7dc7b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e0fad73272bda2225f573657dd7f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1a7041f1c396cc82898dba9c498b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cc9833c356ea6fd01e1fae192f8ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660c57ea4dd93e02925956a963cf6e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44d1a5ac207b24a9d0a281f705a59b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f68c44d76d595080a1fd41c54d9693412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359251c32f38e95daefb8f846eb3f52f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05b3cf454bbd4e55c2c53e4bc00c55414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837b6cce84cde3d579669adc072066d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d678656f6559b7173c2a4fe310d8d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462ffb58070a0c605b652ac68804c57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9acabea2f4ac154824d50707d760a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acd85e50860c1a7239404a31d53c0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cfd425f70b39d7bb17eec25940f28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac633f0045bc096ff65064362e06274b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772519426b09d3dc3e4424e82834575422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd759c76f7dcddb9c33f8b5dc086c2bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9e3503c73154c5f471a50ea277966424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea581383a57476f2c12fca17e5f93bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470bb4ccc14d7c8a5ae013049d1dad6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b82d60c714c8def5fae6aac1ed7b6b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199929c800062379b9bbe92ea026c23d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42154e7e7d5faa0573abb42fc46e10f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bf18315208c8e083c7ea2d4c00f34430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100bc1530ca2c05bc38fa4c97927462431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dad4d7d609d16111bf3c72efefeae2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbcc5e22a6223fd77fd8131a093aa8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224478f9cb29a32c5bb65316407047da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9870949692d832d03473de9777547ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08942c9fe5f9a0001b6dc148875860e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b734ff47032a6494eb2df696b1c2ef6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457baa44098b3cbcaefe980958901cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1ef3049438b645c212055d92b29a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8382566080abe25175c09bc4ba8a9a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff997b359f107cccaea4251328add7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76814f49b14ecd4f0c383ebc5a59a126442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ae6aaba27d8e6e819dee410133e93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ccb13467db2c4a7a11b3a45a1c4f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e44280ee65a8c8eb8d8561de70a32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2e299eb5b6b8e0effb2afafa15b2b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26aeae3205c94020bc446eba567970447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d744066cafa72bb7d99943af7a46686448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151071c64f4305673caeac5bf2fe7d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48a3e66ec43d7202248f1f4965e9a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e85a83afeb7181a58a41cf812f5ff6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4072f249e3f56d9fc9819c88cb83962452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f047cab2a239e9e64c546a43d325dde453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cc48782c536766a94da7312a0bab1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e2738edf26839fe5ca277b73dc520455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1143f1f687edd27f5c5dfe85c48cfa0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a04622085d07fd920c07bafb762609457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f0249f53585f14b6009df8fd684ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b83ecbe33412ede35906aebc60e02459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e67a539cbe09107607752a5df3e7b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf73d2ce0c08049898fbfa6176bbe7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e3ef53b3fc2fd0fdf628b7d4e1882462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9094955561bf5a7286b745dc54638463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dc657e1eb94bae93a046536f0eb55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc153d9801bef74abcde411f914fd34e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff3f75562198b7a6981d723dc768ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2681501617c89c4388c1cd9a717a9d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0dfc7951b0e2bb9c9fa406059efb4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02c42736b76a12bd771aa41f65891f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc49671e3ce4fe1ba92911ec5d6057470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4506970e060ddaf846bd5bb4682bbd8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e58a2974b2554029874c778c7c6b0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3943770af1b75cc343b9c471a021a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987da8e79535cb1c94c2627227cf9e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e112e7d337d7dc8ee6ad5864cf16bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232d3312c906bf115759592d114a551476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c2a91de646df824a4806aff71228e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05b830bc51bf8efd1fe18436982d92478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3188635b217243c3ec611d6e3b3fbfc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b74b0fc011b20ffb964e71519db30480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c53538d26595929c1853810ee76b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962c126b48f55da38782dd8bc6174b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb8a4407f1ff01d212349c47b2b358483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a6bf7778f71066d362293ab3bf316484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3392a68bc8d22441b74a56be73dfce0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20997dbdf2e02d54db026f34fe87dad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab867dde9f1293086115741b952a1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62304699a24ff5c4217272a90831e32488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0654f0c2062a6b3be459421dad78c84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ee9065c6752da9b175cfd99d36ca2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6772aeffe040d4c9c4c9f6aec33e8ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21161cbfda7b98301043aff3a7047d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d267194d821c74b42c8125f3cf408493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0ee28e57b76cbf50bea4952934c4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35b572d442710357136e3d1501baea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4e9555f888e6c1dbaf83c5d9d91c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342efb75478e2d4f1f49ee1adc5379d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a3714d711ad636c5e90886539e962498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060637f4453c8ca1f393fe18c849e2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f286a9fd85461e20cd5fdeb5f51c6f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146724248e19481c1fb0e129e12a9e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f1e01808961e46e4bc7e584a4bfd9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce95a3d0b448f7b122bf1b35adb470503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f7c781191b28713a24c16c9041747504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a42c21c3dacb668ff61d4c0691d49e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687e5c08b034c2e4199b1ef770cf616506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d449144bb5423fa071b0400a5ccfcc8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dcb6ec385349d606c8b3467f1da8a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f57fb562698b61016b4509cd0c198509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc02652e839b77775770f1990fec02510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170cdddaa18a526e475b2d277bb26b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaa41f9530e306884ae470fd16a986512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ae234d6733b1b7b02aa3bc3fffb68513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d638431ca807cba2655ca7eb67b92514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24108dfe59f3f3030f3870163d98e5dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db78a110e046f703677b41c48a4db0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420bbd4191d4adf42e277f0c046efb9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033142ecce6214de8bd66f3d4788dd2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb34d1e3e6e9363353462a5994d726d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a273614e733d0f96798b23c14cb6a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e45bd323a64ff593d35e9e45ad865521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272e233b0b5b83f6478efdeb0dda1c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59930d97af3b670bb4fdb1d39859928523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215fdb28884bf6917b93c87e1044da6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2ce64e7bd4ef4834b8991c022843c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1ed7fe3e2024e2913d51af7147f45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5f4a4360a2f403710c791ceab1f54527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc16b1aac24a2a3659ab8fb2a95d679528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a80dc811935c3e1a60967e2cc01fe4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc123fb9218d7689a52177ebab2ae732530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901322620f43b2e3a57975d3de8a43b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd1de26330dcf2431ca0d1edfc3a19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd935caf813302140c61e4817b309d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820bf4fe54c3b8d226e2819de27ff7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9c9da3dc80a9bf898c02a57fd0679535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18311ef642a32467a9701e3c95a5891536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc9b003bae974947d9be47781583c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe30579fd8da48991fca31c65d3dcf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a79e9f177cbb93ad7900a050ee387539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046a2ee38839d350916d4a75ba16526540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d393532dfb5c6d9af6dff9d47e5876f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a08d4be662bcc4d24edefebeb2839542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f784ebb2c0c70e58326c0e5f6af8dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316f8d5dbd8fa9cf13433aec0735bd3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73c16fb4947a8e03e2a6e2dc7b5c81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f671d7b6d5c1a59ef42d528fec69729546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dd90d04da16c60560a9632e0cc641547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4655f5974dd2c1b1bbd98c7c8d2e73548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac853379f15a4abf67f731a13df0d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93964a651292685232599dfc862386550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737729dde12cf35999e206b9a9892841551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba0ceb48ba78b0e4aa29d17bc9970c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e97548b56be6db4e85f0682b7309c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa071e7dd0fc73ed5f3627b01a8e376554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1491f49d8245268d3c0006af7d8b81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81388d3a1702382471068fbad4c060556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4da3d64dca9d9f7ae7e80a3448bac3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48b376f153603e3953892f56cf4b1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ac9d7b7b2bf7aa203fdc79d14475d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c7400781d44c24234423c7ae58a3a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94d9f6465c77baf7f417b7be51b94c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94cbb94ade75acc909c57ffea75e45562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d77efa912b59c2cb154e017d407f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7970badb96811736435c9b9febf8ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe430f4e0032aeac727301ddf9cc9f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6874d0ab28d8466e57c87818b4e07d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e33633b4b72783aa5de15e33dc98f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfc8c41f329de183eb254bf803df8a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd28f31c5b48fe0df85bbdee2792f5a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f405246d1cac13a9a10b5243fe8eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7896fe39208988c6f7bd87ddd1817571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c782e4a38f3955790de1ad110ce23d572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>