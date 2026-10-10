--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b223582467a13a92575150e2e99b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3dfba6c3be78b734ba3360069d1fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0396818115198f9ef2062663beb0a7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d76c296ae0a2e6d74694498b4f05e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1986ec4d314d5d62440e4e292518335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25841917af5c7794deacbd29ce67c9ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095212d9841d5022ba5eefd72611d6557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b7846ee297ec76092612e60f218008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1c915033870c74e541156613501209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147b8ebb4956d4dff1cd51316ce5dcf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992612cf4b8152fceccb9dc5e0f7cfa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e86fd25b729fb63a259f391d9505612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5ff0ad6de8399ceca01d5007c1b9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e1f514065f0cdda3b9ce5491ac4b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001faccd98e1071c2aa4be24911296415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4760434e3cfdc52166fd3eec39a8fe916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e73790d19eecca06623e1601aa14c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9383c20b17834b4552c6eddd75d10d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc029f3f34a5cc0fdcde8f71100715219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eee0cb70a7e268c68490c93619613420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1220ae5544a8cf51a79475a6ebbbf421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aed1aab53c5d6242a02201be70bddb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2c3a407e48d967735852ff9c5aacf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e229b0adbc576df1e9683b820010224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b145422b21729adc2da723e34b3a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561359d39669ed14f32fce938ce0fbff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8460348a46c0b0b4f742196455e64927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc64b33dff49874653486d55357f7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb16e6c4e67f3845118430f25170a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797039d521a5a0cee29d0da0fcb4f2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f55dbebbb7e9be5241f3ddaa201bc731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771258b447735a3d2edbbfe4ae96f3af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258356ff22c6b749cdebee06e8d48e9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc79b6fa6ce05bf34482903068ec2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1dd1400e24e61751ac3867524ec3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e6082dcb38b3f172229120938b1e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849a22fe93745bd800f36893c4b42f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7167373581339a9c691144ffc8c64ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bd72c025087456e26c2bbba04f2b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d60357b90cd13b24fe4eae7f7d07240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cd3aaa12f40560081cfd00b4b3b2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643593f586f977584dce98de3117ae3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e4263b50701dd28ef3057ce67baab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1eb933ad97816d110300c8e1dda9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb32cb2fef110c37dca506dd7b04b5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea2f8dc2dab5453eaafdf420fe366646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84daf133ef21d2f0245118a8033ff447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b9fd9a607c2bbc23a2d8ff10725bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa697a5354c5b743de2d75c4a3a2a1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04867c688befb66c5bd77ac95c56119050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc2f1ca70fd30e853fb01d3d6dbcd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7e73417e891d1eb8cf060267986e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1621a8accabe19d8aa90c8f01d1ddf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b6ec613f670656c7c57feedb5019e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7f946978e68c20d01736f54ee1a8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04858cd21f8543627633f0770908bcb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ead23006743548752a81b26959ffc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef57b8cb3bf3b27380c94d4e6574dd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7330f514d1d82fae6ce673cbd5bc1b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e12c9a97f2c84babc6129e840b794c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccbca6661c92c211d9851001f6221661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26f90509b1e6c7f3babcdc2bb279ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24322465b37bfb2302633591fa49ee0563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2079e934ed98fb9f1ba868b17ef2964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e389e598b59e40725f7202bdbb6fb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33dd77db48dad8d5e32b162308362f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cc6793825e6dfdb1851ec1cdcc4f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ad2b8a917cd6cf3fbe0a10d3d5d0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f9f40358b19fdcfd5689cdb401e5669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd33a7fc9c3befe16d4f48f9dd85db970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20807c4dad20a0f015d0df7021dedc7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ed0c9aa7e0ded9fc7208c88ee30a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3c4dae6d9f0746e3030dacf19c05773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a3d5c78985bd30d8abf461c272ec574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561491f81ec39138a343e8b8f3f0bc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5f04c8b41c5badad173e6fc3795a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d08666587384ccea047e7014f77d6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab213d8b65e1199ed7cbb89a890d4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5b2d3ed278cafadda9d39c195c48b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19feddf1a215a48a1d31bba007feeb4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339bd094a3d7521ec42ae0d58001e4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e03870408ca7b4756883e43663c1b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6ac1ca31030f8ada66d196cc82c2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e73a096650e255a539f292380ecf584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6641eb51cf0703f38a7913da781e8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38edf7a099c0141a2165c0c62226a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2867a62d595ac880478c52b22524687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bc1747d41e03b202d9c896e62ba1b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c85a141ff80a55568b4c11b5e49c8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b6f151be8c5c2cfb47adeac2a1d1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c386d576b8ded80c732ff278eb67c9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c8fccf0700fc47750da1217be617a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842898649c2fd4939f136510e8d850e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264daa237c274e662ba8967c463300794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25eca8a504ccd1bfb42d28837596e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324998cd7dfac2557d8fa30f0cfd6aa596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528dd8613cac741c3ff2a1322724c8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754b242e72e1328781cf4103391b43b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c3d12bdd7165f2d5fedd8ad64283499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0701c37a541ac5b1779125052be1137100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f9e256bc9a3a363ef9bdb685acb71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680ccbd634fda55f6e39db0f4c2aaf4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b050b9aaf51a3510dc0a667899cef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c55653d6094e377b47ed069f8b78b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3a2f69e2f336274e3f21a84a2095f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea8e0e6d39f186ebe150bd94c6db07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f72a66dcbc4bd49155b0257be5a25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb061a235aa4d4b4541944b05f023b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b239d981bb519046aad43a59607ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142f4c42c82115c8cbc727bad28bba9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f202800d9284536ff645156ab03f81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b682c132d44165741722f0a035a33e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081b76d1569ca80bb73249c4a7a49a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2bd0da3efc36f74fad1694030ac6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720406bebc7b347d01e2d372c2ad9ef1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a28ecfbe817129f25b208d77a3f0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0992a46a4c27d8c32d53c9acf4d996117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d01636df20a51cc151377c43682d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd72717f4cb041fae3fe7b927f04cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11ed2939dcd498800a602b33a234b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b16abbc887c4a694440077151f8cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a687f8527303734f47ca36adc1ac9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67456ce43c82971e0652a0172eb36eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2497cd839c2e8f7084d254cad3a9f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843df7fdb63ddb5c637a58b3e3500d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d02ef551f72b11e36f5fff605d91e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f774a5ea79cd388b862214f37798c97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6aabc73dbc3234d06ffa62784a3c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157695b25b7aa0485f941ba1229653c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c3c0897e962fbc747c9cf2784a5db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c70c2528dbd512713d2f1e7ded4f62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd6d500ff73b9c3ab6a5e8ddb3a8c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddde2e37d62ccee7e5c4fb43a87b872133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5b606783ba068ff6b872775f8746f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9d1ca4a4d3192a31588036527826e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a1719fab1c470fb76e9878fcf9426136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbc3a37821bd49c1ac9820bb922c05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b54fbaff7b008e3d57c789024acfc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53a7a6fc20b9c7c4ec973edaa65b40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3b42c0c445fe5dda46d5ba6444a5e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7a9c6054a9e0c8645db15c1e8c493141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5735745eb1b4457ae8cfee497d262a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d275c6bc97fd31782eb78f65c3312143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331fcafe67762a0d98c311a47312264144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe96140e0d61a904f02cc9a3b04dd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62799776ff30980d0e39895262414e73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715476d36fc0fa51fabe51041103bc0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c689991c1b418c2f38e8f636b8bbd8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5493cac890f3eefe544a5754222f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca319b1eeab6cb62ee2d12414d0671ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac900fc152a7490601f3afc2af9d65151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94028cd68680927e82bbd5e4ee1b0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707e6ef540feb00a1a0ed79e3dcf60a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb57023ba203515dac18474eb66a1cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f16c4a65f364ef8df3d6cd6dd8a6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbda871b4136fcbe1e3c757e251ebe7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b97dd6d3c34783bea70c9022cd2b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7873ac0929a297d15fcdc27e8b912e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd32e4507ceb8c728e54af434a15a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95988dca6eb9afefc42c0089301ceb5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0caaa88e1cdedc0853b9d27ea0889d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e98ba67748c47cec73800976132190162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2334f4a9d2bd4f6b3978037a77c1cb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763f6849acb379be2cf5c8322339d55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca77dcb02309df97f9f8e03acec3bff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae131064d7ea83ce446476ef1dc0252166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f7fe2524d2f5bd60d5928911ef816167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b366751fcb82de5bc2f4ee6a51768168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e819fb80a4aa9621aa30c5640bb6d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0e4f332f630b4c077b69f2b9f9294170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99443cbdec23ed942b9670ee4a94a4a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e58b460f453b71d44eaef574819d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234e0d2ee76118dd8fd8be9c4b3813e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c059330c5cf1473ed38ed2ba7fc8ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dd60f51058869365ac1fbcd760882175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad0e6046532445517f8ecb0722caa4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da7810af1612d31e21678898aea33f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca0858b7336c0b52f40ce2713c3b5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53120099ed79932f01907adf6cba5f16179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397233afdfbf66c319de4472151c262180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539245469ddc481b7814dba80ae3cd5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05785126dd8432f7a741caca38d146182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db541891ac72ee8eb3fa559a0daaf4dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aff95bb28be6975e4ed3821c807875184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c04e77a0057975621c7b1378d24bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4927c8a97cb03236c01d088dc19f7c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167148908cd3c73f2ca9b1f3f883498187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cad2d1594d0159d585812814a42de6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659bf72003dbc39faad5bfc7a94ece3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14853431adec26fb4c7c3402ed1a3d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafe174a8aca3e780fad4143dc1b8d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cfb7190cb300043dfbbba71af6d21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5ed5d612796d7e135941aa7ea37df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175b24f34e1696dc84d944e1a221a81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f6591c9d9510292568f6bd842c7ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a986d80f09568e779732d034241d510196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63924f7d0ace8d28a976fcd1670a6fb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd98b5e552df4982621f5eaf382308a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e30e889ebc52030660efef8c29b2c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8522b48f349e83a8fadd634d87f8207200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223652d7b4ff4dd5eb12637765fcf08201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd14569070914e5dadc0eb3511fedc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e2cf3e3c11bd2b75eb7d4821fea10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b92387061c63fe3aa59849f1f98fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7eca997ce7460244ed6305acbdb3f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf0c401db767a89a47bb45760ef4cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8523b240589a72cb4eacfe20c70068f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eabfa413cf0b7e6eba91591690760208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707b5c9f7eaeee0b26babc7daa612f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f36134772697e574be96d762234c9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449026009b4dc6b94687c9aa6f7e5114211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257523cba7bb8d5f864c95b4ff88782e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480234f5f5df4950bd7248f3cf81431213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a76008f975bbeeb1d7566a2eedb772214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c15547004067e14abdce4212926832215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdb750d37baf6da431ab7a4368883f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe74d04fd6a36066e6bc1772204cbe6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9c308a5e7631c221e7b7c927532ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923de911493f2f7220fd920bbbf0a6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7ad8e98fbf6619d642a4f32dea410220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2378ef9ebe42a249f4ca258d76889221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01828a8325e35d29a858347e3a1e8f03222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9e06f6f303e4b7611a8a34a04aab3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecdb71e54b06db03fa0422d58d8174224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54669c6f34db6620819e12dc16031a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324529671af06940e321c6ca3096fb07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9752dc71227d8a91518061fb9e15a78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722ccbd345ae3ac1374d9dbb0ade404228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04564aaf861fbc4ed6b1b3f9717ea4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9007172a3cf1dc7f21d0538ee1fc210230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13123ed9cec27a99d12996dd017cdc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98961b2d74bc696357ad4b9a716e951232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2363809071d4157dd0ff00bcd00a2f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a05d441db438cdd7bdb2cdeeba23d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80f0a43a6051748136a85beff9a5a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d42ec8e4dee2d64b6e93b0a913d73236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b123e3e8cf2203d1bc61f0ea64327c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6980b9aa816ea831da589fdfe939510238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd96644577a02be97ab2f030ad7906e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7357c8ad1fcfd356e8609cb4268939e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898384f2cdfafaea4b3411c54b28782241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324c219b4dc3d5a3f6634cef3cb410e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c05f4c3531c7d0a1c366a8363b95e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2723bd1db55c1de18b3993069e7ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f75c31e2b928e0d77d8afc3dc7143f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b67462cfff3e28a9caa158d32f5d5b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181870255689d21629ce905de895e53a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afafc307cc8cfd23d99c6e8741578b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbd2de9585e63d05d12dcff284a9a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223171aaaa12639fc9fc8b218f417b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164644c88ca29f33c6bdaa179abe2db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef824480069c6d915b7b8e98d5cb4f4b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ac4414743f44f2f11589bfcd8e255253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b820d3794e5e22cc95f10017844fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fa30d2b2f313397c66fae4d7894ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e046be52004c5969aac450ae833d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253b181ed01527d33a0d96b81701cfd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39339ccf56876d58c5ef584789587294258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ed59150683855b8728c8e38caddf3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c124f7903cd0634ef3268089e1856b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846a1e7fba2fd681dd0451c6828d714261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9333b3275199e3bace0c23793c2daa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a5de8855a5dc867ff53fa69793bba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6349828f2ff87a1c97e94bd047500d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b99d1b2b39c4eb758b71473b969b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68d555982a16a9e4d8611fcd0a6ff4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecc66c286f91de5f99965e03683886267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4ced4077aa100f5aa599977b0a98b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77672068cc8420e8365e4460f60896cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f1adc7327b9922c9059ad6af4f8e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b2eb17ddc1fe450592991cc62ee87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a83cd2c9fe6ef9509b6b769f373016272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0a163a832ef49c7bc28d9e1de3abd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b42a54294b8815d81c22cf716a3c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe43a1c49c7769683684379fb06a9a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8db7a4935ee5b48b5e27d0ed80be1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1a4ff84e32ec89db57b2c5558aec0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb03a82d76619554ac8f8da7cd2946b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad530762c7241d9d778cca8b588b619279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b5f5c2ee3046ccaa8d5b9fa620f0e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc3042a390f4e37b2c9dab12f983ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01801ac9bdb1c82bdd2231024b1c05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42568689aaefe24d8937e0a6d21bbee6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42e319ecf018cdb4860d127b88bf17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d299168be8103d1f90920b9c2862a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cd76e947d4c7d06f3c3f4af33362f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc678d362739dcc4e1e2e2cad3719b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72696493aa27878830537dc78b3102288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf9f851cefa4f5f97900f012bf1d56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98241c2d686b4c02edb9bf4c1e74f05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d1d110492a1791650d4b658716173291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d637a5fcc1ae4627cb08ec44feec6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b05ca452e1c7d03077e16a6e7deab8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d260a392b79482c3cf7ce83412d30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17b57ab56ee825a688053ee278956e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d74d80f42319d718f8b6ff2e0e49d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef968a2463ec30711f869eb0dd56eab5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791b407cd1776bf06b5d0964b7236f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f1cf02a714361069fc15bdabe7d65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208204db47c9c8a850bd4453f6b179c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99264ae1a4149a433c262505f0620a0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabd12495ab4d059bb0b8e7e050bac7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3e0d9255d847b5ddc2ec0f7fa0e3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7966f4e9779e75da8acdaca414e113304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e687da1044ab6e7274811d10fc69b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38ea587a67fb469ad7b844796229ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a1bc9bf6dd870b47f6ed868321c70307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ee8f8f5177fe4eb61a2b9441f796a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9903da527ef06de58bbbe6eebbc938309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddd7119f2a5755e52361e326ecf8ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b82e032298f640a812b193cab9ba3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec7d3b8455d3b0f79c7e33f62e44be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2d66f997071c10bcae2ad580007b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1f0573a9860b43e2dc4137b74df30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a88be72ebc8e79c243126cab80aad5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e909076a0cb70bcec6d0faca7a9499316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90975eeea62f6bd0f5ce2ef88587a4b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a0eee866e036f812a58ac333efef4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb504bbda9b338ca5b40b7ff3474c365319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37723950d0f7295d88f19f38186cd15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cee84dad4d799ba21728c53d0ab83b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52775345584e4f5b36c4be4f9727cf56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dfbc32e3b64b9c5014a258f65fe6f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9025c878886e24f2aac5bafe6f70a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03809b2e178c593628058667abeb7dae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a926410c2eb9b0763f395e8144fc90326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43284bee24995391ce3648a4bae8d4a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7faf4785b47a4985718c1f7a0398d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc3d07567b1ce0fb836ce1948fc5b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d6f3477d0e45a9f4032f645a3a00b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113006661aaf8c0dd105d94b02f45780331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8506d8af9fdeb92911e63850664e37332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe9417e063390b6b390fa18bd57b9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db998d26d654411a7411d55f6f598dc5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f245a6d47e9476444ad3fefdc65885335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad20b8930786f9880681825a5652ee8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e6484875d3ee749929914fe05b56d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819b310a8fe882e85bb1ac85c7ff247338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bd9d3d02e822cc57c194e5aabda64339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb07c1df8a82a610257523329dd081340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2fd811cddbc8bdbd6f330c4b14549341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56962bfd5825909b3b4276f1e45a428342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b93692434c226f62917775ae3d34ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55d99c6999ba85f86bf9fdea267461344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4afbe5f803aa58a43db4479847327345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54af20506db2483aef3839c5cbb348346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49143d411727c5184c3279cfa058055c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd76131ce9d002ffc7ab8ff13e17369348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112341762e069a7612bbf832248fa44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7819bacb75ab865444fd0b17387aad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1066f08be0d3e6d74204d5071b763d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd0d809963d3dada1d90cf80777ead352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2077659da92cc320661712972f381353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5194245aec5cb10a21bab22f06ef12a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660490d2ea308ebad2282d68d8a4d3b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fec4f896d0707888d84974e0ca6d9d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4741e79610330b2c55347d5cd0608c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcc6ae5e08c094a01a45a2ad81452b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c247dc7e15ba70abaab6845a3f914359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065434d69a0a54a51dafcc22963ead04360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040a08a0073511c51536049c0b13e3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab5bbf5e757b2170ad6c7bf79a5065362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812d280cc1193c6a0dd88ee3dd47fc1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fbaf711abfd8f167c6b16ad612fc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a37ee6bf19fd10c65809ab3201e9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c380e2746cc71c5f5b99509df2637e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d467c48f634120c83ab058b6b52162367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7c64c0ec30987306976453f1981a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade26132cdb327b9f6f88f1bb9da8c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea926c9a798bd575ba823b83ba23d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb276bd74c7da65b31c8cd16af13d038371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85938fff6dbd5cb56600a227cad6ec8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54decfaa5ff871f37a7d4f0417bb530373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96ce43bac3d3484cddc041eb0bb57c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289b7b5e5d342cbb186755cb9d5d074375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0afb83c116712dabf63af133e5cc3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5efeff5250de5abc2b85dc4b3166f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85d07adda3726e9a3f27c8956738f5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed91c36413658b4e53c6d50746efa0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2d77ed94220c6e477638879f42696380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c49c397a2ce9667f5890abf3eb3316381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f96b02320d31ae135fc5ca0572681382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e58ea4878441f67b48455b95841bfa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0572fd49a849a16f8568c927ab73222384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541bedca8a011e7f7184c630d5fdb4c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca6ddd733ef35ef1cd0eea06b8699f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6ed8b428a52acb0243a0eec5ed00b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc578a7023b536e667deb31c8b2ae325388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01ce146df997bfc2a6e0c6e927ac02389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b836c16edac1fb19b6c0532cfdac7e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb34827d8d5d001ff7c7ef29413398e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aaf9e076173069ac301fd50a0beba9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe5b586d13c784ee261e382c7ddf0a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680827d6acf6c91227fb1b82990fabf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c99e5ea47be7abfa51780234700b94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b5a7943f9cc4eb67cf55a70273036396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316f2a02be031b27052bb4877a81b9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf44706ae27b3fec4f1839b6d481f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269325fe63df540ea59425497365fe4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c613fbfadf217a0bc147f08fe36b68400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7116bfab579d7a905bfc2e301c97b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe8718b0d2ece548025477061fba6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905b62cc267591b52a824e3b4ccee78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493810d7db48b1811f46911a35f8da6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3e994d7ef6d6d2d9f0bf52889f271405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed168c461aad626fdb4140aa01a6c92406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404964aa49961e4190ebbaba7668adca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe52cec25713633f32b1b57e025992a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3bb3e5051e1475b4fe967ab94cc43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450208de1f1ac55b6d2580b8ca682ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937ba733bb3d6a82b1df3c87e00a893411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515884961588edfa4b391b03cd95a4a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015ae3487688ee602aeff13973d77b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d221dd291af0384cd587b260761ce62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a3956d8111b4aabafb10ffe655f93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd1dd3116c6704333e9d1b6e573456416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45649234982edeaa919abaedf1d2c32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd128e8e617071efee124ada29d8260418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9156e56d16c85d55233da4ba8bc7fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba2acc24ddfbe98fd41cb036650922420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffabc158bcb11de38fcc09fe198a90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba232ca1e80f32b98e616886b010625b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb4ac41113e1cf6ed452ac63e74521423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfe100d91b9136ffe71f86ebb05643424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7e7ea9ea4f00091494b2cc39ca6a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686cc71c95aab992098196b90511610426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c35cc03aa8087b50ec3cd1f32f03fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f14c1c010ba8d1a952ab1a809fe89b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc8d7aca94d8daae31ec6f2bf541b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540ca6148e02ef44faee5009d4a3778430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb814e2a3ff5391a11d543e849cb054431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce64550691f29c3fc7d49a69b1811a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87daa87f2ce9e7aae0a1d2b1a2d172433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0bb5bae2e63cc14981eda1a6f0cfa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9798c1599635405418c979b226fca7d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd431fe8604ab46558e4551834b73cbb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fbf5615656072b943d7ec65a7133c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2fb421fa0f2f3d38787df1d192ba4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbae98ffb93c1641a4e3ec1a803259439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75282e5cdffb00fd831912bb005b6f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae31b2ad568293766fbc702886f078d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37debe85daf4ceff67b83c6ae7f117442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8428aeae757e62c8ae7d348af8914443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47676c7ef45355435b72cbbcf91a3752444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe98e866108f5fb4aa87e40093d1966445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef75893b83510104620724e41b48de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f370ebc42ebbe95d3f754d2f84f33d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3efb65a0ac2f518aaedde456b24cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75dbd6f80c561dd1cc905a1fd6968f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebfdfbc6d2e6375d5874ac46eba50e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffcb47f154f83b09c6d94b828a2895451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083fc499f5c5e427f5aba79b06870c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d56f5921be7b0891ef9bcfd2408c16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049013ef355c1e4b42cfb7324d31ee1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929ddb01bb4417ea42b5d0c5821942a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6000524d162ce4510bb7471fbb79771456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60add07358ab39096a4b3152ae472463457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6b6c8e13f3026cff008598da0c901458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b7b86941a0755bbcb93c015e17d46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4906f2862d77f41ad79008c34d8bb6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5fb370acf1a079f7d6c8d4463e985461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa07455da07a254e89d95fabede9c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85358923dafa2fb62afa8f5659c26f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df13e05398423ded5e207e4005d71e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf030a9ce430aebbcaaffc895e2b0a6b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45baa35043b42c5ea74ea2b5c464700d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc000f06f1877f79f45eae0e1ebe0769467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c954fb859552b07afca9b12e49a93c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951b007616004bc2cb6301e41331518469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270bb222ce03cb618d1d2bc77858447470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088f4b2c4e1d7e6faa98223415ba3d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017552d2470d440003d6c0f80a55d03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d0f21819bc1e6019066fdc403edd3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe453c0df0be1adb7c1efee2826af8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d6dc2414e110709ca5c1b42fe4987475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf94a79af5b42106bc138768bdc2b38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176e067937999c127cbfc860295eab9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0e59f698ce71966974516f476e91a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e66b292a820355c60d6e3fcb7c906479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce65e2eb8380a996e43947fd0c8d11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c805eb4f7c3e3a0b277d512ee2fdb76481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5a3def393b46947479832bbb25106482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45750c2e7d1eb85cf476d4a0c6c6de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065413be72adfa3780a8a5dc6aae57c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec13a50ed4d9f1c390d6fcfa15a5b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b435c8f43efe684f2ee7fd20b4e6698486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46ae4003d5a829982488708e70bb3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea8a28d749ec16ed6afdd75e3b833f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f5a405d848a48caa731461076ffe6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d062406dc0fe1a7494f9d248aea6943490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d52b3b341561ffe9234a5533ac467f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac5b286225c93f6a83da5a468690a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50e509726e44bc2cd9f5ef016d1640493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d9f1c718d4981487271285574e047494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d150ac1b07a6cc371b7bb1dfd4880495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a18690d31eb25da327bfe54e870a29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a983f20abd8076b99fdcd0eb22480497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02100e2c3a3be9b6c02585d3dff5a926498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02046c9c5ed6bac5b16fda24011455499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d2caf9cd33c2f27cf0d4682c4c66e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebeec8366c5a7594065a9a7b147a84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa396a7dfff23f9bae7c40e58fc461502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc79972ddd6f59475d7835ecf79cb95503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069139f06ee7a69d2d8663931b02ffee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f136bc6bb5688bdd53bbb91c21e19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e730483ea63527bd48e2e888d47dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1568756b5dc1a5a439c70c9b7147150507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e44fdb3ecd565ee5d3fb9b1e95562508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154d46b5d54865db7ea0fbd6cfe6a39509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48eb4703fbe012cb8bab3062879b893510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb705b2ad31c42a0d63bc3f6fc622c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25e8f1877d323a0694dfd38619fdbf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138ae5c328eb6dd04205eccd6bc9431513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33255f9b9d9ad6afc57f5edd792e3e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffdbf4ce543d04d055ac01a7ec4063515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52992db7d870fae5c2de0419c537bfcd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd803d6ddf407fcc0b4a7d6866957b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b32483ddab9008ef01bbcf6a1a53e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a65f059552a2a1b1298d3ee76a2be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adad232f693e07c733d0c6904a158a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01884675f8bf42197fd2124a5225a94521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2fb9e134902dab25ce94ed91e669f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c6f9e6404ec54b537645a797feef1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677e6f131c17fdcc9b6ec8fee39a3f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bc0baf14843cede78820f0f118da7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aba0401ed328798e6be1289fa8889526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a260cbfd5c9c0804584f8372f101cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dc130714fbce67f998597503ebc71528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d6d23ba34d92b13adf141d0848ead529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4919f748deec81fb2283a1bce6afaf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ebd5cf94fa14225b040edad17a58e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa2f15b4b25ecbbcc79624781f3874532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899291d2203f0b2e48ab13bdbcdebbc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f804b70aef3300b1fa04f7b3cc7af13534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774182b74b1ad478364de2ff2dddd34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072c8fa9d08dacd2d79d8db27ec41fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ce4134c7407e2f73af295ebcf6b13537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846708a2214018fa314dded98cc97b33538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31a52b250ef49baa34edc09e9d1b7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9506fcfa657434c9098ab54c5e7901540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301fa902e8f7a858ff52b15feaf100c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e0a92b5a26fa2c29f1c38e5a0e42f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f992e9aebebfca0286e84e6b5a135cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb755e347d827cbe15f83b26a481f0d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817a69a771bfbde61c01c11dcddef27545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe6ac7baf5ec06931ba24bf44954af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc4a4d269b74b730c93e75adbda7ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426719c0d2f9b79f3638e2f9efcab49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84a783f3e4a2c9b7632d7d7ed8428f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaefe19756fd3ef8dcda88147fce2eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d81ca77dab956ec3223965644f982e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3894da4cbda27454856982fbf349e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272d2c5c17148cc3c11cf9f35ab4b7e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e547c391a6726599a3455d94f705a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76061c3715062ef67bb3eccf2a4be04555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58816af9b78f43f3187811de10f0a448556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdfb1bb816072710c39ae315b7cb8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e053d17afa0253042308da1612c39558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eada664bf16a95c55ba000a8881646559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa8781e2a953b405e1c3300f250406560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a460757a9553c6840a8398b28904e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2d8383253766a36985c0a58be3b72562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1d211e8450f5255a48eacad7e4e12563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a538e910a0e1ca4f2082feca7043b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452be244b48f62f82e699ea47a2878f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ab3c958fc064b2c4bdf8f03605078566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0c824a4110c86e8ceafe06e3fb33e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27796b783ab2119c1c5d6363d6166f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5e1e77eaa9fdb43feb415567a11ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36292373ee74081a0bb193ea4adb48570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f04605d2b52ae1cf16317f01017e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099b945d8fafa0ca5ed106938134786572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd194cea02cef58f2fe21b9172c3391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183d46dee5dda32d3e8366ba31eff9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b7d77a481cd7707ed310e9859bcb33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eebaccad517d91d089f8779847d4e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0650bf79122881d920d201e8e12395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08b4d983faea2e29d06c02d20cb2296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c4d37f02845807ffc5d5cb451d6c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc7c02fd7b5c21986e921cb4cb473b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71197efae92cfac1eb7370daf12cc08f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d4e93bf839108cacad8c49a291cee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08d2545304486992db8ccb2bf8123f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a6b115a8c552ce0aca98cba7184b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ce7fa234068d80a83b4918b3a225913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460853eccd8aa42a1ff5c2ffe9a41cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a74a8726d2959998da18c1cfdd5e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed5b58915f98dd9312e1a40c2d073c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3c87a967d330cf6249206dd7e575a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb873a2000bfb5be5853285382850618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8795a096763b4a63ec4c109f43881719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e1a63d8b4559dc69f4dc271af096720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5cf2627bc02ed2abc3b994248d69821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78953a2c9c4bc8af7df596ff7fc10d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91d3e0f328ec065fe605d86ef1123623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e525d295508d493c4646cbe53a699924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f60600877925e38b0533dafc57679725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dc9018a31c3f27132c360c1e1d2e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec8892c57e3e83b8ae20467675a71827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7bb86619a77e91f2a031e90073d7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ff95f63be17d5d304afd587f87fc129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7372ea9506ccc5df5226a9ce5962830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd169c9d98d70804b60b4c39396880331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad6240e652c84e75c97c9af1d6266b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4770da7018757d4daecb4051d97b45733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb66eefe0c7dcf3aaaa7b2c0d4a5cc634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce0289c27c144962fd91204ba253fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9f773e1a394998e3a264ccf59e11d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce2f2f86a68bfbf1811bee36be02bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e90fb03b83e63b87fb88998efdd25d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447eda64b2c36af7ef5963c4c1cbd8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa19a2170a61c4009819dfefbc89ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293b2ce9aa399037a12df61639676a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d06f2b426a664c1130e5103ec55b1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82915919e16df4f454bdaf7969bf6b4443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbd03eb57f93dbdc302f61ff2395ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc434a18ded7644ee40ccc748f03777c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253250acfa4263c509a99ca6880e69b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5820c644794381411a2ca324b786d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62264c24deb6c0c582038e7954e642a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfa52ff9ebe4ddbb8f2152c3cd1b5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4518dedc1cd56e8dbbc3dfd2c5152aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e225e21e92b6d1be2e8488ca677b75651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8b98a7198dd4ac76f06f09c721d2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7462d730fba1d29d9459a1b8de7c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92c12670c63e3169852c720b86bb6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5277362cf763e02ddc30b10955489555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3bd17cd4deb9ce366ca9ecde5f8fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774a5580032bfcae57165c50e24852057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792ccc094f0583f0ee3a9e42be7b01758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a649ab77ee5324450e8d77df3a538fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999103fe1754097dd4d5fc86f1662d5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6b7e746a83d7f531de442e2a1da1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98005d6aed55bc8ad96af7f0706c10e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf526c3bf575933dff8055ea97cd38df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5171e8803596a3b6f27f63ec3f47464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac79f9d586293f50a157743116a86fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07551884969105256e09767a8336179466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be62dcd3cd1a569e1783354628c30a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81b54cdf767cb004a10893ce10041e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbab2b22336e92b8304553a305bcc469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba5060599bad277e9d2322118a455b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9651fb3014839d0efef1cdc1967b85671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240416c08e207ecd03858dad187917072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dfb8e74982cd26181efdcc12bdd1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86459614807e7db4a16bfbbb056530f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf002101b0d7c65fe72f92378a542975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f919bcd157be1194c4e8db5b9b1a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5dba4e04e531cc467af57aa4830a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789f05e402cdfb77a82804f14eaae9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd46c3afde33474cfa754510b05e4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeb0ea2d81c24aff6f1231cafd113d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4936866787509aab345fa45716d1481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75687aec1aa30cc8c044e92807d277e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e52874f6bb01951fd1135e5876dddb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cf7a51cb3dd0ecc554aa133861e4684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf0797a5fc7b0fe0fd3d08fb0b1c3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4ff5bba53e32a4dd7b61b1fe7615c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbbd7de7cc7ab436c2f0708409744f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472fe860f64537a0f813c0392eed6ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643842256e479e4f46873d6a569039789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b13ba159cf60589e7097a57e2b23790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2c564a9a8fdd4103ce8edd06e056b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ad8cc10541111ee7e94276b0b3eb592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847a12f5ea01a3e149a03b82691fdeb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3752cfa85e6bf83be4a0fb6ebc6cf9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964602fdddbef11bde6deb5cba74ad0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be2e396f0472ab73ed07f9c7819eca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff203690ab0dea768fe281ba79e3a17797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989939b214248d49ba7e38198d1807598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cbac6ca89b6d5083b59687f1dbdfd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b608fd49e46213c0b0e4bceb12d59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ef38177cb5cb8a9fc9240e39811b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7732136873638d67e066376521d24f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2257353ca360503d832fc5892f5a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e20a9ed9e428508c7fab30bb3bfcb3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1247d14d2b1cd4b0ac66f20fa6007105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def726598a55cc5e2212c5869b7284d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7cbb32e3f7ce67fa06a80d6597b39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c48822a68cb3e708c85d43accc1ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978249f22627827b72489a725764e0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6f2712d7a1ba982e66835ca38370b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48960d5ca3d64cb2ce85130866ec9d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22820fe760b7f486e32439e74a995b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975199c7847374d763b5800d6d6986e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c088f906d743b723184ffb9765b18b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0669fead0fe724d9ca28503355a6993115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a0967ab1dc230bdce98b728f732c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687ca572c1c3789c0e7634cdef24149117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60722a0850987c34d7775c667bc5c41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858913f5cb0ddb9896a3ab5b7ce5871119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af86a3bf59f66f30b73d78643ba033120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaaeefa4ce9143e88cdfd85d39f3df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e014ed00ef7aa47f9e05cb8ec6536d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dd284a732501367c0f50338f3050a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd83b8de725e062bedd3c850efe881a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22864133b07bcebc40b120e0d9d73354125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48a544684627fa7f375fe81a7d2845126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74df4cc3ace5fa0ababfb3f92aa3f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d667c976d068e5a54829cd4c552a468128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf42e3a4bf9c087448d64870d2293c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17ffe7c0d750e801eba33b02f4229a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349a889a82f0e8d14596a15063f2f02131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e28c0d9582c97c2c3b967e89d5e983132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037efd67b10e8b0ebbf3d780ff1390b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82551411e80a6df866a5426c78957403134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c31a6bc942bbd53086a4f04c19d62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fd06b440e7493b09bd8a871c1dd13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c8bf980e810bcd38599d2dc80ecd1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf393cb8b4c7d9a0bdfc42af313a15e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57f538979f4eafa94efe8c6127ba88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae61dd1381c88cf774a9a2edc80e2d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b2774f82a925fb636de3d6542bbfd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd63ba23fa01fe979cb51aba8d0b899142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f765884ebf6b6da509df6688e78daa7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e17deee2610d3c664f5bec248e827144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a73b3a541069b385041fa3e6b8f5e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa0602d58ab096f441820467c4b25b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a11a33b7005bd10b2e3d6902a76a87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851631aee248dd8c5ed129a78d39a906148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e73aa3d436078994995a1802732c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1f3c4d34aaaa71dcfd24db0423f23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fcdcea9bf0f344719934c19c0ce89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c35fe9299c03cb279ea59c9b0cec9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06c29438dedbce6f095e136401d5e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d29ab9b5030978c9935d1b06c3cc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511dd34313463cf0ab16cfac5eb0317155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aa738429184f1e2c148d8b1db94ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02e5dbd297926757940364630c9810157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0857d157a28fbd8d9dd61188fc81b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc46e36c805271a4e00ebad3188ad2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b38938c216000a4b8527a177e557a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d10021333ed25470347a26cfe1d43a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc1d77b371f17872b039a84ece311f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f29db79c24c591551e7f526885b65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6b7dc4cf5888deaed82a107179d21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e58374eeddd790f5645904b37e8c7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308509f3b4570b8104b5a7afd985089166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa6c30f60cb501ce5725aa65f2e500167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b31ca12bc3c922f6f70aac56d696cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988724aee6daf259684b4b042ccbfb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fddfb81345b26ce7c275d5e7065452170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ade3bf6745cf77ed41f6a1a7ef754171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975d23bd890d1cd80a95d0c5ac3bc63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8bc58df00fa0d22043873a2a4a71d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64e6bcc0d7ffe2b966812878c18343174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa9af0467b9bff3711f3ee91b5bfbc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0411cfba4a3466cd61c8aaa8e7c3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e7990b04e6990fe4f2a3f8c89085e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe0fa53e2932cfe9886b5d16c14c62178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044d71ebc15ec96e4dae3a132c797ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac96ccdfe5742e0a6c94f3f0cf9ea80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb3b38001f2667abc2b8161cb794ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e6ba58d1b4c49b3a0fb859721ecc2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818b8dbcd1ad5cf3578e8e64d45f3da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0a352f821bc505383c68e27a1d758184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7fdd20f8ab0034524aaea022699ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a205489bdfb2dc1f2be1005dca4cb7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03836c33759593e54853becfe5248905187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa17919a44829693e2d69f69eed211188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2cb1cf62b02214e31aef0672b765b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c6790ad3810c93428171ececad13f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff78cb00fdf67fadaf1ac6131129fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b0324d8babbdc52aa69d520387590192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc345b115a870e2684e35ab17db495f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbcee9821888f6a5ed93a6df5996f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c55073af705ae793ff55ed75f8a20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4fa4d1d32fe055fd55ceba0ce66e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108a1a4c45fd4f093a0f3328fc37e52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd331b4461db06a5a0124b6f9e3c965198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86da7700616f746661058161fb691e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e144212d4e1d72c6edcc3abdb22fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b2afd1b4ba3af059876e6a68d284b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b70e39177e752360bf4e61b6dd473202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54ba5f32ecd5d15d418902ada8a3dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70738d66a863a73e9f2fed282db652204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd312fb2ee9ff3a4b9325d34ebfd4faa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12eb13e511b8c6ee6f60e073a33a51b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0b170001297a28440336232af7f49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75716c89198356e7fc2f71c8a5ebd97e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e0cae5d4e303091677eb76ee4c0d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef7e7311639645a53784bd71b582ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0455826ed42693d3566895b8d7ff1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0362572177df280e0e2668db5c2e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c656eadee98021996f80c4a38e5fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce127398aa142d206dce21199cd32f32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f978a6043a751b4b47daaff830a152c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e293364e6525ddb26e71d082be828216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcbf761b0b8ff9066f0fcd277fa48a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00527039f6c4429dde93762d3d2b47218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97574dfdfc500082dc16f9edea5823219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123e0c94465af2e62ea161714600079220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b29c4e10108d0288f296ab295fb1de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c6cdfa091f9ecfa3461a7e97f5d1e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433bde00878e20e88c7162ec7aca706223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63df26778fd30ddda8b7aa6629faf6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec364a1c582a56216b1700bc65902b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a8d248614b7d0dc18a0ab56179574226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b48d2db41a9783c166dcbbcd81ab4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bcf4a8c158c92eef01024adc5bb36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbb7c748327a2b362017067b1c003e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7ce631a73289fc291a546084bf21a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21307b89365dd5eeff1ff58b6d0d156231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b7844aa682432eb8c4e620dc55318232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7887c64be8deaa77e5d7059222f8831233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a027f76c024f3dde143b158c684683c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af39f8e573e9ab65b53ab85fe848776235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed400b64196b8983d1768204a0a580236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd1107e214ec5c5f9926adafb75e8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88866bed60fbc84385a5124c5fb65c61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39522f9b357149432f15c6fee919d3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f93748764b3694cdd89b9e18c2adb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42a3da54ee68b4b242ddd17e735b3e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c05449b0d3c755ea6673f2314294f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d67729cd9f4d5f7a8d0ceae220ce4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288154cc143199b3646ab8bd2044348244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a494c10bc0809c4af4587bc230dc567245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf368b1a7e92b4ae6c25b0357983c527246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268025c7f3da4242f3db4acebe0b1d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b3c640d730b32288b188426198399248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d95b4ea8e7a90edccf3b0510b1f77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c5bdfe66ae1166759b5fda1a70c65250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40443c5b4937b9420bf9b19ec1cc1836251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43653f4573d6e5805c5cdcb024d8cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7fdbbdaceac3672831ab5c1bafb7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368934db1285d84891cd09c1207d053c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba77c9a5bb433ca7d3a5697131e940a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d10403cf7fa20c9d72c9ddf01baf9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b767550d21b80be1e3206c1ca9af44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5a5195c757e7ca5e714461fe18092258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f6d9f6c495a93243ab0b59708801f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1f5668c8115b43d2733cd7321f0dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54013f8ee4391488ca8318ab6f15bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ba06ecc59154571265718c7a3ac31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb0ba1beef21d73203815dc7020523263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7aea626b64e7ffc91779b527e042e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe5203e709b43a8e98ffbf2f931127265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16742bd7c547564f97ece8f67112173e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a61fe6e36e958b8a01d7dae3ee10c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed692ba604ad519cccc711d0ef7d0d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966bef79ece2140f1d303be9c6919d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86584b70609ece310bad5005c676e680270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2168b70768e34b3d200bf615318a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0011a6e600832893fecf53ed7ad7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ca63521f53ddf53b2d94ab829ac56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b0ec784712fa10d31479c1b3a948a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23d178878f7c8304d02ce4f0f1787a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a76a63b798847aa9f80252e6bba71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8924715bf1e10d42881c6c8cf38be98277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee1ac5091d0036091e04fb74f5443e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbf765e2350acaff752c57ab85f3d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6840df3f09d28c105d632bd4ba1fb3f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70191e656afac48b5b036d68c275afc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c606b47047b3317ceea5ea852805f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9febc1d68df80cc91d6efd593d0e49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26c292fc636833324dbe6e0dd0da1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33a5cbf064e383b9f98236029cacf8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28389c7ab619cad406e62e20c9967468286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becde106283cc85264185875c75ff500287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797108f942f90a3bb3788fa7cd8d8d10288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d789e346d23359b494059bb877708289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43026e544103c630231243413b2d1f12290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507c977722565880226e49bf2fb637a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1373f96a23c11573f1a913500b9b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559ed5869fb7ec3c15577e7a8708251293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837650f4240d84128844e6e3db7dd4c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2218d0afc462b6a1f41a4ab2ce100b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a3336754fc3b7d3db50dc24a6963a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0ea8f3d623da62a412d9248d1155a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f23b6ad976b02d85896288f77bf8f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2c5f2191a167b71762c5c574bf168299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2e388b87445a8c9ffdc330cc9d0f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8a44885b39a63f5eb090217c0a85a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603fb17e479cfda5a900760f1e1d490302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f623222c583fe6902cf7a86f0c0deb1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b733c66c70c6a526b923f921dc189304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf2207b845642fee07337e8a47be96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a8f40dae1b218ee8f5cc8136f3819306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba263f3af140de050925aece5cac0d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb41fd50b52a58397a98d11fce83726308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c08df20e0fe75561cad3d5957f9a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36374ef6f71a5dd5734ecbc1cebd785310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f25e781aaf6a4a1990f9b7781c3f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db0dcb13a52140bb1f8e0a2030b902312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9e653e9fe6b1f81788542b7ddae25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c017d045aee9672d1ddad1fe798aaac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d84265c93cc2c507bd89931b22060315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91cfc7aafb0c588e2a591cf3df8b1e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be2a3134af64e0f140804601ea9633317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a090f83dc88a327a1e167b983292ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe881816e4ee8dc0a25293c6e8433e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458f1f84ab43fd07f13b4762e070ef5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b549fb9aa6f975d88153cbfbb0052321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb14677dfa33490f2753b816522cc07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb81c8f5ebaf08421a3921a53e095b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ba3206852fdb0111c4384fb501484324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32646cf2382cfb7b8475558c29a0f38d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4591db2ca854b0b0778313a7a080fab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa5c1f6db54344d7db3a2ddbfb8505327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3ce3daa3215f0c8f357b48c8790f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad066f68603458d8d45485be9a88f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1f4430990fe9fcc74b734a5a894f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2a646a632aaa6d65375c6e73558e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679127f2646b39a200041feda75fe777332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eacf25a10578b83295bd3d5fb85739333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b9cf506a3c56b210450e398c32ab6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d76f656427b281d1ef2385248b3cf5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8fcdd3f370a3f40436ef226d4aa6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230007c9fb94091fdbead07980d7275337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c27ba5fb854fee0409a8bf0db5e43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedb5868edf1be52dc659669fbfd8a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ad4592ac58b14370a505018ad8dea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c867eb81a63071c14d4f31ed4a75633341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5182d06b760a539482bb3d711ede6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001cdc573baa755fff805a5a2ba67e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea87f879871df957d47abccd2f980f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3058975460e8767b6f380b16cb1ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc5ea2b61d063182c9444bfc797fdc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27927ad3650cda61d86e21554b290c22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32368e7ac7296a49028a46f607305d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb42bf10fb49e9fce3240874337071349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12b21eb34a12524d176c98794be3ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f99b1207a0f33ff68c1f19a702d240351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce62ddc14c811373f163089b440042352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd599f8d7bd7579b9b4815720f0dc7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc20d8b66581c1751c5691f157e6578354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378a42e7a49f50b095ff57441f49132355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3efcf2a66a6e000f7c070b744575b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90161eda4a3a21d121ed138aff3faed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeebb8f2692e89461f2ac4665efe44c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215608de564a9fb1ccf025b5a1f7961359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caad48d4e51b2e7aa35bf0fc585cef1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554370acca27b5284b44a0d1dc9ea2fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23476ab629f0219bd95240b560a0fd4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9abbbfda3fd8714ac8693a946b607363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7cb0b2ca2495899b2b20629c72731364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2264d7aa3f83af0f8f5c48f38c2159365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683d93d9d3d24c533875237f3cdf789366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb37f1ff70001a0ef29a153589ea7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a03c96c01a05830ce87192a59a2731368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6a4066e8c87f30a7976270fc3f5b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe585d83cfa32cbaf85cdd1a2b612d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93bcf27b6d9e99cf090837bd19adba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fea1d8a4ee68b1c08cda182a635b85372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d018aa0cc63e4edb98174c60d1ddc1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44919091f3f2f1910f12a222ccb263c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f3a58804d8392afb7bb47f763af44375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485970e31db3ada00987d43cf3bc60aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a52819be7f907df0b02ef4c4661a3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af5a11237924b16f3709d4bd8fe126378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa469375d5eb16fd2df579bbf65c9861379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a42024c4a8cdcac5b7ac15cff4261380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d710044a92ac604351ad1f708f53b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211e753f662a178e700fb9ae4cae866382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eebe1a8f84004c03759e4d046f1082383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ad0492b8d1022f16de368b84a0010384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06691c1da41fe6ae61ca05c75e2dfa62385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e4cf86beeb48df9641a99c611c951386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e7dd2110a71bc85f9e715b0b1dbc5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c1751309b0b6da537f6e8fb35d2c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82c8b831ada457917fa2808b2a0614389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e8f98ca0e5e57d91d35c188e0570a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540f8d1c50cc4767a9c0cdaa405f48f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e922b1042254b68d12d4f8429e17c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791999906d47a6801539dcce1cb61ce5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2625d148164caf4168570cb87f0794394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c05ff8333a548fb83773056f406bd7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8282989adf78d5f2431ba67949439396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b59c2084bc1a02a31c8ccd043b8c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faadc9b8176dd6b7f34f144edcadbf4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077bcd69c035998a2ffe2b45efab6d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5be447cd9f2a80cf1c21d81d92f42400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eea7c5fd44d1ca0f66fa52bec21363401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3745a23be5dc94d6dec7e8521882f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a067c2df8201ffb62479c88c6500c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636acfd22752b39003093b2f60ff1ba7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31560023a86ca347d95154ecd3894528405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984aa60e54d2fd985a3adabe94ec3f59406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87231bdce46ca20c462ab9d29a295a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561a492af81280f43c65a0b8c51c844408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c925616f0abff018ccc7c743f37864409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddf3666a5afac4b8be389373a079e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297fc24c45e533e3e51cf26fd70a29c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18431452f8dcaf69c6ab8d344b34c926412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2b589065c003ca48c8953965c85d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a9fbb20a2fd4d97bc0462314a47fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c91b1b678126da69aa23e756044c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7b77448ed5985e8eb3dd20203b326416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95949463e59a2eb6a6ac54ddf4b997417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d67b91927ad010752923fefe32f8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950f01f1a52aa6559fb17b574304332419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7c152fd4cc9060f3687e900a575f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d6e86f07bedc2feb419a9ada313cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f2d4a09cdf97c95377900b91b21ee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67d070bb34f980914afe28f79ba2ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965667edf67eccee28962b631b02324424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc30d8910b3bf04345529b9cd9192b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0298e5a6e05c0188c63d5063d556d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971c7fd2baaa1384990a1fd95d67cbd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db81a004842f2f898bf18db313a816428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ba68562ace4603cce3a5211d563fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bc4cf8a0d74b96099fb68d40175a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20502068e7f7b37d48dc15c2cbe6ea9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4164d90038c9388415e26b7caf4e4f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da67c2c103ebf3a02db12ed29568324433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e30d2d137469263a82c700bca109ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36578243e289374776ff1690f587b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718de841188e51e05f735e7d8d481880436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ab9b8e71fc08ad5d18746e9763968437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f01fdde717a9d74670cf506e18710438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce753b6ecfcc82c8f72fb5b331c1bfa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f73aec72b230fcd203151305f4f6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07624a5da05f8a74a2ac4a4377fee901441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49913cf7adc6246fe9cb1fa6a3eef6f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b5109d9b4e9c182dc1b31d437da8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac292ba0f03fbce1c4237231bc5d3b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca42272625778ef8d31f4c3909ad04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f981abbcdc0205f21368cb59aa9940446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda93c6bc6b8f57cfb4ae433ab3df54447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52718a3ea71b11bfb701bf9a0c3205448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24e923b57b78a996b610fe2acb6f97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634eb728f0bd011a41b3e15e6c18e90f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235b3bf3e0f29cfdc4512d4e756c915451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbe4b798ffdea67056beae6733f6a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6196d0c391f0d69c817589af3239a94453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120d08566aab98d6c2a7ef7ccea9cf3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab0f92c17e3828cd576158bcdcce82455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f59394aacb15d0d573404f9ecb5e8e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1110f2af46fe7683f3971af63ea570457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a77a68e5c6d5bda927c0a18f83e1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c162e066b7f8e05814d1796f247723459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7352b958203f191436b71085c3dea8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31736aa3d8ca80173687ada8fe0315f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e996a3b40209e29c27769a980337b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a8bd7aa93fe15e3729d8040b770a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e4e6cb4e23bcddebb5749df6b0084464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8247fc0ff7c099e929e6a6f225c125465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527b19a3dd801e1de18d147c8556c8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200b696ee0782d4c084600efe0750a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f51a572ba4263b74e856a1976523a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5ab00d6c8433bef49d2842da8fd25469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe63b525719403b2f09cac9acd2c5eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b35ef3eb6971d6f8f9d74221a719a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f8335168376128099df134fddaf5e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c467287bc5e12ddf2f6512051f9dcec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ab9a3b072a2d71d872e3d22dd3385474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60827f247ac08b2c75ced60076144b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a1d885991c4b2eca9cb3794739372476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c0e7f35aaf6529c2f3e293a5c51b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bc30b9295aea72c4cfc13fe982133478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100295cc818f1f2cc9db63ebf53eb19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700e2418c680ad50021fd60a2ee767e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e41c9a15da0ca5cc039bf524487a00481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aaaa70929c6bfda07d02e639f02341482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef49009afc49447900332e6599e1a8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82a33d0c068d9e699df1f317e6d6e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036838dfedc30f1338fd2dbb855a540485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159088e08e9f56f1585c1dcce7bf46d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae51c3d5cb85daf4ba384a399b7842487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1c5c49db7d31d74e91a8e3307b87f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c604a41b25b272835043c0b9aea49a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007ef10da4786909b82082bf00908df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7911c71ed826518524a33498f12c634491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca860b519eb4fd37a3a75914286021b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f52211ce1675b1b2d5be5dd8fa398493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a210a41292b4d600860ac538627bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb0a1f8cf11b1f574fdeb422bcde8c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4e860fb659edf001587c0b68f4ff5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524839b5f50d42650c64d2a94310db4f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225b018c01b6dad5d3a1cc4a6d84a60498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f18525161adb67f8d3cc5e4a50a2e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd6361ac80c2548897280543fb1522500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f06aed8de3785e1f9b7d4d4859d53501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e883b9fabb644bb6886de0f6993944f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20168284ff5f8ef18ebd48e030a6062503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc593d120b2601272a664c25f9269d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557d33aa52d317b7d5791dad7129d24505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4523352136b633cf2672e47a57f5306506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94ae809bb2ad1b98827a88fbd69a0c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4d5ead24b104ad5ffdac9b11c2063508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5fbea51cadefd0e5b29fe05bbac65509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76675e091477c075e2a384e05118cc08510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a567ace6e79910fe9a67d9122bcd7f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd968165b4eb9098ebdac9c236aee58512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a45d2a1f19bbc380bb315fac7ae23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548042d8d3466b8fa7629b3b5535c7f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d005f4f86da819910e20ac0441a3e0c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38738675f7abd1db7a906e8ea0410a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af27080e6580f76c65ed5b8c33e94a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d1786856e7ed74a4ad71ba4c6bacd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be847ccbba14d7222406dcbf6d769e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df27f6d4d007b129c9e334593c672f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d653df4cb577fc0375cd3ffa5f138521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa50904d9b630779284491d3db4f798522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6ea39b4fb0c9c98453e7912afc879523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de86547e41177719687e1949c29800524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a25218ab860a9dc68493d7b5cb1894525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e514fd9dc5e3e0ad0dcb8ed3fb98ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2db25344af7bf1ab5f8c4b2668bd3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a752b2d769e9040b7eeacf2fcbd02b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9369624d42df0777df162aceb0b755c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b777976b9863c7449fba51c862ecbe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f647c98bea29c4b6989500f323bbdb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fdca320e18d1b6ee6aba8a9ad481a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f916c0f9cad811c1bf7c069b9d5f84e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0133c55dcc2a5470e0ca9f593bef43b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e33b9968393344ec01dec4743bfeb1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f6101506b6b838a555459bc610997536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8eb14d87843293c686c6ecb75246e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf749704dfe3f3a0dcf88c6aafc75a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec549dd8758547769f2ba4bee7cbb16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9b4e5698d03211285a3dc6c5064db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3982f467f09d657f71e60c689b2f3ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073dff54312350ce9078087cd2509b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ac4e28a4f4ef9c33dca69d0f20a00543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a386c829ade8c47eaa3407bb67b8a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f27d8ea8cf17f1f3a2026dec6fe0e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc60396f614a9c876d24930a443f730546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaa543c073d2eee1b6190872e6db49547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230d17551db197b59080f49aa8d5f5b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b88c3de27d9dd6f0dfdf8a0b127ddb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69355b6afb260ea55762305559708b42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f31dfaf4f498a9abe49b7d75720dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5685355838ba5198327a575359aed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382c1af4167b6a1317db30ba4f6426b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1a7c152637414bf70c09a0d236b1f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421da45b646af2480cb3dc1d4e0fb0f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925e56c160b6891669b0153dd601563556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0a1927caa3195573dd4c0d9baf4d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d4858c39561cb4ecdf0ed05a1574a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215f5cbf5e273467d433a4e90a3b004559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e5449e2757e839d2ced3bd3631a30560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ce8302b8cd0ee04e4405789ed00d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537133ee1f527407cee263fc13ddf95c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325a1f2b1a9a2e9df248aadc05a761b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c91e6ebbf09f1d29520d303696c5c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e8a6b56179b45898e1d4c47a582a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd82d4825c4c0ee0a6cfe6da349248566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadbb63a34766986a2bff5a93f25c67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bdf240516b17e4fc11d2115bdc813568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94fa302e6efc07e2773d9b7bb722ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e0059bbdc95e1ca33e319df257aa5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec838624ad8026d044502fc0181033a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee567bd4076fc649fdaf35afff4cad572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>