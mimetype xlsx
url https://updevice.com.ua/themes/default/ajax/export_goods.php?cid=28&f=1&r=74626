--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17b3a06d0d8f41a84ab5b4979b7de51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e3629bd6c8d46e8136be5ec62d2502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d159e51663e2f9591b9457be2df4ce53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11525284a3d56f659adeb0f1346f414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57822675ae9cc6a3806cf2667942ab9b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f7397b30181f7ae5c7751118fc5636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c302dd0dd1d161fb30ada0e613e8887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7ec4acfd14647431ebb3d0b35e97a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f535f443513c4ca4247c2752f99f2539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d29b1400055a40f078f3d61d7308e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ae251406fa528fafcdc53334ecac511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a7bfa37a95d4e0b01dab785b8b11e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef368083a4acbe529ac1720c8c439b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58ffe843dc3ff2b12e288162e4b70514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbb37157748275126c9642578dfd6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1fc52981359a07b5d1ccd8953666b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a3101db773e8c98a57ed7ab6af21917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba39a4fec507aa2e055dc912878e5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424d01c431849eeca3f6101414a8e4219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7e63d73dcc7390c17e9f1fba2015120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6812244c75f9cad4f36a106ce21944421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05a9afd459d36440cbb9d7e0728b8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2be472c225aa1aa2f3211e0ef52f0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512362a3d8b333d058ee0ab7e900d1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d810fba67b7a2c7d5dfe522747da4bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f06f15150dac3575a4e2c5687b80026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b101213683634fef9848c4ddaf934827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891d2b84f4e6bef3da6da7aede0a81f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb815c94015f4f37ebc4476dd4f22e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ee7534c2104a7b741b948da1519fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37493609657e2cc82efa6d6c57895e4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d984c95af20b73a3baf8d2c1b02cecb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4c401f537b302e65794ca3bc52f7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804e8489c694c0335bd21b2754286d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fb988abdb3573fa84e62b77f044fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e325a5feabf7a16e10bce861f5d0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc6495c68894199c786dd385cc7db337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461f198e3b1d5f7986a133f8185878138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ca83ff417046e6714cd7ddb138f5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb7bfdc43dc7ef4c473142c3fd9dbd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885110d4909bb642831fdd3137bbe4aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb54681129a2bb5cbb7581892e5907d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2fc068af30b06b3539b8c198e2bf543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da516352fb1d3719fecd1ac94ab240f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d08c85efc19107712153d52d208a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b148f37132c1c18702322e913df758c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1187954aaf21b224ac8027f689ba73547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dcbca1dced33a5120e7d0e359793048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424723185c2d9113b32dee9df9cde1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfe70f7561d39d20a28d1b0140899250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c44c931d41be42e81f6664e7c9c7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e8173209bcf920860ada8da38d76b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49508af09df1a94f48b8da9f1161dde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda203c04afb8535b3162ec4742247a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb484254c762afe1d28970104c61a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13725201ddd1e75271ae9d2c6e81b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e942a2ad25edad4b65f772b00003557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a253ccb5dc08c8bc92b9e42fac23b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25cb60cc12016faafcafa86065d35559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e2ffb64a365c99453aeb597a408c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559b6dff4b7c30362749204cff0bb1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09a7370877b6055ed4c99b35d7c59062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad17776cb8f248ea358b3ea1db7ce863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68334fde4fde518b7dd4ecbf1030554464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea66ae67c99ebf9e11e596d94f64ca165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea5789992aa681edd90e3d465b342166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07fe5ec508d6c1de090981377d110267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdbe12be44592c8af18c72c12c04b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a6dec1d0ba4a6dc48b03ceaf1195269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14dad21a5b5ee203a493357faa9faf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3174fdfc4aea2a0f527d9ff8331a2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffa0a7c0e440f966bf21e7c84a0ad372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3f95883e74d71f66fd08742aac57273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db00bb2f946b2e3a8d2fca1d13632474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d090b52afd371723ad3b460dcbab31175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf82f87b3313cfe55e210f5612c18076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326ac6e5fd1df79bfac11be164b79b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb48566b6d7a09ee7b9978baa2f0af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c42585959d685c9798e1dd0f6d51279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0e880db3c278a9b4ada3bdd60603780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a999bb17697c62d4f4e17617cee7e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7513db46b63236c5b1d5f31e09cd1d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46383c2851ad494c9dc0914f3fcb2b7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3072f1f881629d5581a54685a63fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b8c8be5c7a9bc5fc819a05d5cd5db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50208f1ce303ee1968ef551813e752686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b97d5d29c8f3c9869fc483de207aab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705487e690b55c7983ad17fbbe7fa6f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47961c565badfae4517bfb669ab9c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937f87dc41acdf3011a0e9f6888867490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e809fdc09d580470fd3aa2a13bdf6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5731513aa12bc10d9963df3b5c3f0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dbbf56eaba92480856c65fa56906a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99b55476a4ea84fe0d468e06c0191294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf616b74062db938f7c12c723ad0e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0ccb3e83d15c55f08e22880bc017f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c65deddd3e5b9550ca89d8c5855e4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2783c64421f0edf2a3a1d592f3f3098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971b6169ddb26a207df7d80a42ac0f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f895e92f3d1bdf4192094a94947c315100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89a4767bda5e086b8ab100f9c2743e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b584519391f7b61363bf3076263e5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e45ca21e0a96e17c92376cafdbe0ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f216cff7f6db75773bb4fb9f3110699104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9925d46b301bb91923037ec540024105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e532725a6fd5ce8338366ad90f3bf65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca6e18e1914954b1b7e2719048723c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8618c22f9ba98f208fffc1830af6578108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11b573cdd975b174ea952c25bae0af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6d0a68bd44d307a2015cd41301b03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9affb2f7a20951ee0aa7a15fd9fccd2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a5909a5549838a12c206ef185fab6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0247f48e9cde19d093ca326da45e77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d7928dad45bcdb7e7e7256a72a8e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816f9f11b8b7dc8deb3c256e8c87309115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dc6b4ec3e7e57136a321aa8c9d16f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e623212dda83a54e27ff2f6e2e229c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008fab1ba3166ca74afe4c7fa842109118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5416de40ea2562ab215ccf97693f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36740fdad16d8118e1831fbdc46950120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df219cdee9c5130ad6f435e4f24be009121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7920f44a8aaf9a109c4f64c068c89f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24179a3eab5ca75a4de1c12cd95887123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93982b5b646bfb15ccf1689707bb31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436396265784efa30d28f7ca2685f751125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3a9fdfa946431cd9cecc866beab05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492998265805942ff4fc7de5ee42664b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e087c3b12954963584ffea40b79bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97927ef9c3faeb70c04103a1c541ee03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebed915740326133eb5c5dd8a58dc9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed327ef0c94379f7ded128aaefa740131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cab37cafff19cd046ac1238aadd38d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e4ab3c2b6773f013ef12d2876b5c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d949f5542a419e8b3414eef2ece65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8fae7f2e536ab5e3906c95327b6ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2442b263811712049b2d744dcf415f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107ff7f39ab56a8ac7678d153096d91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa5cda7a18fa70d84cbfad2267ea72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa7525bb9a04a6af334ea718df1fde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3ff0cc281e993cb845056cd6bce5e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea16ee83c22003f064416f196e615a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683efb31161e6ac2e0589fadc5ded02e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98a3adc4a374e75a7b13df8c63b62a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c378c746e29758be0544acf1ef8b85d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ad495af5eaa7ae2ba8964972a5355145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1275482b3081ad19fdf80bf05fc9dad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5f018da2108269d2abb4d7492e17e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc164ac589a55606aee0e63ded0909c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd9ca4bfefa0ed4b7e71f7bc5afe78149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fd17557ae2d3bb14b672ef76ae73a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9708f2f6fb0cee58c98457d7c1b3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b61d116ad740279e28754f2c778329152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3b375671192395480589634f41e19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14fdff7b24788e1d167aa528b982bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b465659f6021abb1b6d1fc98f2a3e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f215ff0c714f44e8abbbfcd58f8380156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189c94352a169c00768f10b8a54bcfb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d79e67e6303cfbc3d2655759ee0b7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f6add657a5334039f926650291f71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c435c218809fd9b89d383e726e017c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a284c603cfb055399317906cb3c92cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69145e74007dc1918a5d65073430e51d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cae036fb212338a3e5ac43b30139c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45667d902da1836d0848ff483c707de2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52952bf8ab4f2bf3765ac18601d1a55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbc81300e66888f038bbcba360d267166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca528083caddfca1c8e47af68841d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac93c52bdf02807f5a69d2d3516f455168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edb7c3ff43b194b6af732b234e846e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c368786bc124e28990f5a88b8e8029170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1958e56cc69399ee4693a81c80e5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5a266ab0c52ec7495aed60d6be8f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79404457c2c6c5216da546b546f3515173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9a65a98096379355b2503acd9c4ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cd723897ee88ff614af3165b872de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41daef1e274c6920c4d95d29b81513176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364655890715f6071e585a9711f1600177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eee46aa7679916419daa50f79a25c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b434473d7727e828aecd7ee2cb2abfb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369f8488f54050a0566ec6a683e8694180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537b44adb79ef5cd8663385ad74e205181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455266751d2458c24fedb3db30c077f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd079dd2cdeb3e85febd22780c491662183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5efbd4ded6ea8071fc32d3e52de8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b0fc0bfd0536d6618694b2c53c7df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbc23381d8b10caf72c741fa4bb43a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1123d3646d45cf76a3ecf00aca731187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97226638d835485fe106aa44c62e82ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4ebfededb4d50e4ba399a42c671ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369fc0b4879d9fadd3011f6346daf9d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3310353518600e64174012679399d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14c639f9524eaacd57a66509d376cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4568b1d9d3af4fc34648eddb46c1de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d0c2c9fdfbaa21978c7e74de25360194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6587087ddce2c7ed05c92d4889d6367195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ad9ab590ada0b496f9f61332fed24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac3efd3bafc2ff27e22f8631d040bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815fa4212a71a66cb903b0e1f8d1b80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a28a8ee6e0ca38b47c4a5f4ecfd52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687bb6302859f3e42d97d4d5909f63a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46528d1fbf3cff2d4e97f79b6389f9f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d54be62080aaf85cf36d4e2585298202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce119cd4363ffb3e0e0dfcb948e7fc9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b52c7056bb7f687fff083c97d6a7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4432cd344901624aa93d88b15f6ec8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ead96191a528a7b50e93d9e35ff46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e5d76f05e0e9ff21486a192aa48ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb49914d6f9eea665992215a95e5983208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49ca86e3498e9a45d8f9af7c3cfd18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9deb189bd1baed0b11d582c7b5e64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e722b28edb003c05c1505517b46d5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4f7f3c4df41ae01e4ba678e99280f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c5c15a0b6fda8cea2a79830263d44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd59eaa6b26242de4c87adbe916ec20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834bd94c0d9934257738129e15c71af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3878d4a600d35eb9945321c2548802216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76a7f9ad61c89e1500b7ef2f2087c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ae573ea8792e2a6475922b63f376f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e85bca19436e5c65700c498f61031b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1048ab471a4e272dc8c135ee48ca6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af09ce85aee35137e91bce0f9487726221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56d97445040e25433ce2e2e6d61b8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18049ba7a80ba7ffc26f0df980636151223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa92535514011bcd445659bf7a617a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e51838280b768c3b4131ecd967b8a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59135c0c80874b62ed1f025fa7c8466d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe934008f81a5504017c608ecfd006d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745db2a9f22e8196e7263f4b803dc30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db81478eda3a825cc2022a1c195d6d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1c9694748a3d3b6c81aec42d66496230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc4ec4146b8b487a256a0d2d823296231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445803b9974863d8c25690f39812c78232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4997212880eda80d4afe0d9411333fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ea0ee97a476af2bbf8d91d17d0f0d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a3b0ab56c53d0fad05a42454c007b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61042a736a0be32f8a836b698dc376b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232a077f1ff6014490890be721bddbd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ed39eb8aa13b32e7f28a804bc8673238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5788a71d8b5ffe4e28717a9aa74d93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24074395587e110b05b6bcc24a924f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6743197a0acef9841ce69ab5570fc39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b1b230ea9278cc8d2971094aea52d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f32a6a26aa4e47da15dde5e8de4c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1090a2e6933acbb2c79e3b04b618ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8d63ef54292be813455e282f88d1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e0a52a6bb1351052ff534a930e60a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734e425a74fb410ff896ce0fdc07806247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927f0610e2983d6ed46c2cf2e433184248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8db0e93df15109c38f5f10663ba413249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6f969aaf7d6e333592c67d7173b6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebf31243b63628b0a45474b1c54476251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ebd40f98d427d530a9d3bf28f23ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1f206efa7c8a95ab34e948f5c77b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221f692133cb4f3ab86a9ce6540bad2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94aea5a93f23179d8f5a234429f4a7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ce0cb029f959616a84d1b448fa0b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746d7d5dafacbeabe8ebcdeaff102a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de50c4e43b70cf11e61f8a9bc10a2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d657320c71962d4f396ecbabfb42f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90495105c64b8481073cec54e761bf39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310a591cc2ac6f3f537711b722dd4b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2894433abcd6faba0033b5c73f57d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bda0d43a95c73d70578a77b428136f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25d83f6eed8c78d13de3f7edd3cd84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c8bd3d4e707d6c02908127e202ca1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb2ba799b96d0e04b27351dd182c91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a84722b77e26a48834021c7e6c087c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76b114310186ea472e389e36bbb823268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f852f4eb0e7d87917d167faacbae964269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81d14ba4e1e20177a2bb228d56dfa5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcbb1a2545e0beec084f6b27860d2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace5524ce484427a8bfa791946ee2da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c323c3bf3d8473eb75ea2291b0fa22e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd174a970c84af504f44b1c220f5c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f88099ee34aec80cdcb97a8efb091a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d9a887779246216c5c0c9172891fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb37f3f1e385a220ac040d0b4166468277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58474439ac904ff0249db23c2d2272278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479df09cab9781c019005f9d4d92cdc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed442bc71bd65f01c01db5285628ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34021b81d8c14b5b72b9c88275792e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df940bd12f9d2eab46c54b4ff9ae1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76e9da2bf6a6c7b73077b1769195be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4407168a3eaa83454aa96f16b441f0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bed2a62b775e28527978429750ee2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39410f1c8724c2f7af957456ce107753286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51630bf8a02af939d79b83844d59c3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d52284e22a17ec54d6acaeb50ce7e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526337154e7e4f72d1ad0d11cc86a056289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46bff5a24687144f33189eb3e49c6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ffc8cc43e4b6effeab4e96efac54c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fde06aedaca0bf54ab3e2b66f4a52292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb72b08b8fc25b20520677908ffc06293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94565fb9d2f72c859b94f555675a01a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ada4dc0f36304add80ee20df3510c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8791cf7d6f60f693e3b4eb2b318bfc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01012e92d24bf1d48514e1603a336039297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60059fb96afb98b3eeee605bad82d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f799db00b1e674939cbbe7b80a1899299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e796192073fb88074c9326e1fc771e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2293f45390205e0e324d057e8357808301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb057a65e53d3bdcc01a5978a6f6af9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f532c68eccbae06be2c859e31c09225303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce2a32fb7dcee80a76ca37a344fa93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac48367fbeb943f59e77e6be0c1d21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc713168b60e89370f6ec6c0936427e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cd24a88bed59672969ff6a794e6e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb4aa8a533f2f87a1c87266b2190cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a46a64e8c24efcce599f92684f7d83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13debad27105ef0c890e513b58e0d9d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c79921f6e9b71e38411fb6bd8902a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdad91d06f183375e33bda8613600f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3f91092cd2174c048892e9efde04e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fad735a1e260808dbf6946049d791314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14700626a91217dacca9e69791bff5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961b4aa6da72f78ebf818e95bf9437c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4944ea576e961e0a4e4d51a82ec90317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7119c070943cf27e296f1bcc6adf72d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83e82d058d293f216a9122076c6116319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962e1a0a81c54a0dd9433ae92ef9925320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38b906515452b56dedee1d61cd570c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f809a900760ad8e1bb6d128ea285b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e71f04f0fc1464a606bdf39c81193c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5d45affbad04b0793d4158d3d855c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627eee3b32a2b6d311df24c35472b3f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978ff30c9325beaf02093d71637ed81326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c609dbf80fce2cfddf25b08101d3819327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456f5177d8287fe937f8e29cdf8a290328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d919e5c2443e52b7957b667e4f325329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f20c16648abdb45f09a2f00ea41d45330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650592a8e3a1c95471db98ed9853f54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f7d9c226bc80efa75388f14007031332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f5838dc17c3ca771bddc3eabb4181333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa794e4e84f1665d840c88a324b6dfa0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d24de0e457ae6fe91eeb78a79f0088335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3a63152fcf2378c48f2b08c512979336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a823d1bfd9433b789dce4957bae0b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89366096134590e44291c5e4db1b17d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056e7108ccb456c65a1a3a9158ba0f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6f8c6df6e60c1840c55ccab36e4a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e5852c8fdfe5bdf584969b336203e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba4c563e09d5a47fa985fe7ec2d8bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164f7e2fd2c2f6831ceb11475f51c12343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279728cede0c99cb7f8f3fb5e503cd0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69e61343cba889e24fb4b6b0cab900345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99e1bdede6069d785f0fce40f2c3ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22256669d60978c8cf434dd85163c4a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160ead336bc88d59dfb074f2468ba78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876e6230a1bb310f55b552b2414dcbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b6f91bbb39b475325bae3f1caf308350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62f09a8ebb1cef9215c32681e6c2c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ad08c7c34d509f3860692757bdf50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6664cabba85e00f150332fcdb21508353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaae7d694baf50ddaa497ff336b350354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb12a29b5c319edf20e24513fe2d18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1e9b4e47f12525e642e85599fbb1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7ce3fce7f5cb85ff3ac9219058311357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835afde29532e15d95f861da979d47b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeec91bac571e67e8df8f44e7ab06db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863483408f8382f0890cfeb93ee52ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba71e64760eacad1102241e51908f0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b919b7971e58c20bfc5970d034cf4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d82446504cceeb6f9d7619247aaf30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7aeb5fb29b0eb12e03d830c46ea92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3548a86a3c1e3437eeaf2134ef9a547365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805d5c1494d1d97f5000f3d2daf0487366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186b9960a07f1e307345df811ba2b26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47a28d009c688b9be1df1937181472368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623476a2d93ca34d2f2711258266d88b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165300de65c22f97b9d77b818214098370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db2bcc46a21de0218f2d28a2b14692371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96b05deea4e3c3107adc71610991c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd9718661617b617e277237e07e2e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d7a6a36fedec97cb7b5fc8cb98e83374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0c163ecbf46fdfdbbc6103cfea62f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dfb50180b6c04b4e0c7f17abf0a9b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d4cd7379ce5987a1be6b703892199377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874945f9492077a15d7b7006cdf2001378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741ef2e93ba5b647231f6dac7af3d88379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad17c6e2a8a0dfbd129f3938830591f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b4a6c178477df9895a732d64e475d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097462f0ed3dbb1baf12ef72ee944c2a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2439c5e0fe1fa8aef9e35bdead99c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382abc1215aced0c092083eaece78fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372fd8fa6d11be49211b1347bbcc097385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f12f3c3c3ab9ad0a1d9051ce70fb58386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b236d1d97c7b221ee4a17b90a1a24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c35b744be4cd98ceba5b3b2641343f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa020861919b04eec329f0a99a6b2cb0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f7c6d05e97001a5dfbb5871bf03d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d15064d5333219be2dfde10d8bed3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178d03c9918f5ea09372024adbad50d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785183625272fcc717b231c0b4eb437393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6bb6fdaf732013a9513b340dae038394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59cb54e3c0ed98f3ec0c03f4dfe51f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41601366fb9b3f3b70ec4942453885396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3316ad1150c97d41df5aa881b53314397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05d036a25c132ccd9529cf47173f12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20382fbd20e41260175f359f41d56edf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fde2879882e4e124361f00ebead91a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e747173fd89a7ed6d21dfb5a289b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572c9d0924f6f83ae4d767ceeb9e9b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568fd4407987476c371fafc5313b5c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadced273184bee571422b71a27297e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c078bcbc5db97b429963ad653e82d85405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4492eed012a05fc6c9e50c4fabd327406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abb522dc0e13fb33a95abaa0d859f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb82b71107dffedc8f62fec5bd7fb4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446689238390bc59aafa94f49154b9af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70fc7717cd1668a5643ffb77a9bec3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5906a0b63c910cb33310ead9ed38709411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c4bb55befa308f506bf631bf280a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd4c1736422f21021ddc71f37f64c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051a030cbc9ffff1734ce61b16847d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c4de8d578c05fead077f1ad331bad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e417752f99a3d1cd6255e56006975e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf819eecd1340c5d3d7b345a3050b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e69e90902ae6c4c71cefb67730f0c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5c44eeb7317857f6f417c491f716d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e639d37612b02658cbe6683ded5a0d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e9dcd52d557d6a3c54d537a8b8858421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ae5f06921c79b0ac59e61247b56f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91df7a7ae7d8ff4076f06815ec4ac5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4576949d2d516f5a29f548b69a9d224424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb697c68b0eea40c5ab07bb2394e07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d9ef3244d47747e993a1824a6c0cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70afb661050b03b205d9832a6ee88cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10962b597b9f57aa38cbe321b337be0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca8d4625663ae7a5cf8399e94a0e0f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd786361733bf749aa260b79e5fc217430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd96091610120ac4a5458cd8bb6581431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103177032cf1db85a70fafc9e3c4a955432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a694bed502fb6265af64fcfbed4fdb5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8261d2d8570c4c8c597af7704ada17434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75ada592a7056da8ad5dc53342e873435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80966e7fba430e21204d6c88b9f472436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d7df3f6553fcb66c1e2f226610e03437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba8d6d311121ed0136ca9313e73724438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74922d64f9697e9a38aab8ba3f24f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f299ed9ec0e3b61324f8ee80b94e53d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e60a98ad3c60948df9fad07d3159f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336b6807f1986824299b3c31406b52b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea585e84ff9104a35d418677fdeff0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b8c4d2bb0893acbb31d09ab4d87e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ef22aaf7f888536483824940f8188445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63678bcddc96ebd406387b5d4f62ed8a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e42cdf3a6288ea4d41543ccf6cebb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d103011948c1180ed5bf22880558e3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b26b7875469babe7a1682b2531d1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd86a5e68438739d257510c444e8ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a29a3b82b5fac87c5a0143ae5af0a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f02510a3d5422da5c77edda12049e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db85cafc8738f294d37e640ee9048de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4677dec9f147f0797dbf0ef646dac2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eb55004ab120c1b8578d82e0da75f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe868f11320af04b9428a9c05e38221456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025509b13f04af0eef6749d7b90ccc2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ad740bc1650fbac5e463a746bb9b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab60c0a6b5e51e1bf59e317153f224a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57875d35da38246a77db2ef3ef99b993460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc003d5ff38b80874f1282659991f0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032b809b72030c8db533ddfbf410d62462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aac2b9c8f3c1c5cacde3d1f7ab4fd8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaff9ab1ff42d9c3bea34985c0f347464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7171a0eb747f4e5158971646cbae01465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cad419abbd17568449568a8c4c78a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be7c2e88aa226fae41f69381bade65467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0cd934e8c29e2e7712ec5ccbaf626468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87ea78117ea42c3df2efae2850dd91469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8aa824b5650e8ea4c20c559252373470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20010c37056b37b4075d26962baa949471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbec88eb1730c683cb49a678d59fcb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c97fb661ff5da4041fbbd8227bfc6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258733494143e33ac98b4c1a2e54c39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8688c0ad9901ed7c11d7562e5405d12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2721dc46404354a2496d1d507de43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b0de70e7332f499221306d6efbb6e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb8df0e40e306696cc0d312a502098478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7896223e785f40c0b2edd9eea8af128479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9b3e1bbe12a38c18384d092fd8098480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22451809688238bc4303c0a1f54eee8e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344cebc9e077a97dcac0c103eb73e19482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8627db9d02f9cb0077224e3d534b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3825230ef02105b2d912171dce44bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61888b1e7980bfffc26ba2ba4a65cc30485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2149a9415203814056076298331e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252925aacd58487b9333449bb2b9fc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2053276b5670c76337f89239a144bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd88d7e38ddf43e2361fa6c2796100489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcad65ed2acc1d292c5df2598a1f83490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c61803e3affe63eee25e8a668b15cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72003a59caa99db8a3b50d8ec3c1f85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5d5c1564a24a94d95096f670df3ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d898dd94808e250feec40d00b5dc2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a25e763ade2278fc7c681143c1c38a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb710e4513641dd75f91170e44d9738f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3cd5546f57ccffcb4f96867ca69b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1982e486859474fe858d65e28c818c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2244067b16cc38585887e021b8c6d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f338bdc4f8ddf6d3447852af6d6ca11500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b19f525b71afe63070295fa06bbdb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886a78a0c97793b420a949992785d15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e783e668416cbffc11e8db139a7a3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd4835794482a45cde0c018b50745c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2aafde7f050f680c7ccfc3fa1a9cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2d57b5a679718d0e2fcc96c2e3a3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15f301c562dac7b688e0d8f7b4a536507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69db78a82565295ea2d8d859f93ceb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56587e43eaf39f438a611243a7d1d5a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058152fcc7af04dad0b277240287f2ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289309caf471b1eb564ba41de2a04ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb0c9b8ef70bac25b01e57482655cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f90fa00f31333339636153c2de6113513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6af9e835031dc68af0c4c3632ea4a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b7f25b422b932134e5da3e27a0bad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e70320166f532b1c777b6c82438dba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcd6e6c7c4f502de26a10d7356fe13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4dc8d0a4acb1fd5a06d28dbd2ff62518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a73b23595d8cb1998ae06aeabccbd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2732b3adbc0d876acc12f105996b49520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9593287a7124376bb702e896c077b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1d2f17ffff40db592d79b30d5e140522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55751ae2d4c17fef9070c821610c1ec2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2590e9666b14cea8bd1154d7bd9d007524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd2f35ef3dccad3fe041e21a1e7e98525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8197d218c521be535e0315fd211b856526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64629112d1de0b09e46679d02de8b3e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76518bbe5bd8cd20fcf372f931a3c70528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57360fd7b7844ee9ff8975e46a00f0da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302a845a8b2a2c1471724c982f3d692530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0332d75aac3021f81211bdd484ca249531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e438bd47db8f1f14cb8abc6ecb8f34e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6987b5e7c7243ad13d5798066b6d6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b292c2d37c0c2c276f8337ebaeee8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cd643d4b503245b863e4a2fb408f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad5506468b0556ea496671bffe9536536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850026180172f52fbe7a2d0eb7c2b2bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c5327f346255ec85acc15f557f668538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77585d730da8d47635d8161a9d4e3c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab056d33bc7626d71de0ccd98e8dbc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c7d6a7346c33d5b5bb2d19205ce2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10882472e7cfabb0a01da68be6988e70542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd55b83e01088ce7a72cb676b81e7a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e405c29074edcedac39ebcbb06276e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c03b54d3879607fdfc6791d2e9ec5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab5879c7dca0d629c57824bb03e807546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fca1bbaa971b4505c4109e0b8c9782547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d324fcc8ef1f124d3988e3dfc8dd6a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b41ad010788763cd1338db69bfb5ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca2111deb02f5e76b9aa1e5e77d924550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd26b78c1f3d6d3a052b5aae5eece6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6369f408e6073c2f8ffc6ce5a04e852552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7bc9beac20706fe504eb83ea2ae6a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1ece1a3004840131793ed212d2ade554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cc7f353a8a06dbc018ba0a0e40f4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100723f3af1e8e1ea59c8157f728be58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1b62d9567d380c050ac0a56d19656557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014aecf4f1c40a1e17307ee3f385b8f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24800fa50631803fe1e0f5a52c9cf6ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f0e81e34343b3c96a12fb84f8cbd9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b767f2db3195b09af1f7fdb453da8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116fba562080d9eccea9417fec15fab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fbed280ade4325a12472af5ab746f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8268497bbe5d358cbf537bacd29c6d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b85cab37661ad56f738504b1b4e55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff05c48ab3046738b3efb9aa736f57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322f04f6ad76a8ba9d04eb770cdfa5c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ebedc35b8e817af17091db933ce59568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a845fee0608236a73bacf3ace0d58569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da4aaf6b93c138b5e7d9ee3e42b685570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c9851bf96f5adada7eb587262abcc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fb9320ee16755d423c90f0bf4004d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edce19b17dee9beff059c32011ea67e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35788875a0331a4529ffbcbfe9ca32b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da16f2df19a0d37d730ed426a1c9703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cb518e88f031481109a2c5c279fd74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cf5c01c733d0262cc5e80025a89b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b5d174a88ccd52cf049f4f037ccd96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe4fd5364246f99bacab0813165e1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ec65682dea8430a504d8ba22c1f808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe780769807d1ebe96a0ec0c08c52afb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb77b8d172cefac186c59a0ea4d4fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3bca062361be9238d7431a5fc8b9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bceedac3872b412a3443096d92df79c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b65ac9ce21e40d2680465dd52989213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c80542dfcfdf1b93606c3dada0ae914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f1f71f760cb6df96f994eaad6436215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa6b1fd4aee1b06548564f4dfa377016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b47a3a63f51642b2bf7bc7f92df2dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da4b14c528edc390ad093af433687018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac723bb57f0f43a22df3ecc202914d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c78454f5274d776b8b0fd22373ea220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ca9d39da2fd9382c3f8aa747064f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2c78dd267294f934fee171b7eccd422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de412e244547ffab1e09299349c71a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c2061c4781839fdbb84e5b088137b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067542f4c5d89135ccef05d89583de9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5059c830a766e0db654417546317c0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1164c74256616e376f4ba59926d3327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8f3b99cac8aac2149b064f595300b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b15f8f7f471f1b511e3b28a2cbb26e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a23ee0cc0ce0d549d4368cbf2556e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc0db7818d6503a4a51f3b155f603531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61553ae0c1143995b6b6d04b9b7a23432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef67e17d87ddb2ecb9c7025cd7ff1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef760a5e2c0b81a75fae2385dd617f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64eaad38f3cbeb8dc0ab3aeedf1d28b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb01972143355fac7188fdf8cff86c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481a6b2b2e964f6e9e907c209b05e8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7634c26f4334990bc41640b8a1c7f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c44ad2461db97bdd2d944700bdf8f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851f5bc36b491ecb7d95856f92ff39140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a825ca729bd4555f509c7deb73ce0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d712236d032c2f0978e7e143d042bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d3ee16914e030657bd72ae1e7c3a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb22bfaf53e1ca02b6f7442451f141344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd4636e18523ce0b04169bc01f538a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb24a2c63c998f051c431f96c244c2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f723d80c0cf80d986c2ea46c16feddb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d5b194db1a9e3a629a026c74908c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659eb162e46204644a3a39b48b2f017349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a50cd4d1957572197d1190345140850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db27f1454d81d9e4fbe23758333701951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cba61e9e9bba7be8d3738d30ac997f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0126abf9168c34b8a4aee28e2df6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020365ad3ab9ed2c325af155af7f567c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836f61354b764f89073acd80963430e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69740857f5ea789ea81be0316ec2f82756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605f202bf5f042f1a739c95d1a1bbad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e64016d7efc0582826570b71dce2b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbff6916716d09507df78681755eadb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348826efa410194194f82cc3be41713d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d706e776dbef09bdf445c41978ba9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c648fb7d87ac191a0ae768b57db7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066a0f1805e2b6462e999336c6456b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6072719ebb42cfb51093110054ea864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30aa5886f6816e3a520ae30d77f3e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136fa144f69d5c70b792850da8bbf7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023387d56ec54f6052097f5f7861dae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da405eab332bde085bb1dbf5f082cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c59a030948e900943037f2180b0e6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17eaa8169ae845433aff7dfc585f88870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7398b1e4f9bfa049a729ad65a98d2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285414e5dfabc8197e11498af4d8a4f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412c51bee6db2d61cc29962a0b9b4ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eae581b63183c921c7e90dcc23fddc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c50aaae35a02622db5945cc95ef64375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1d2daeb03730468e676e6b9b9ab2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73ea5971ff88e9c500f0e01419bc3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ac71044f2f370ca72185ff6aebb7b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89107b3301968aab251d5b9faa34dfa079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d72e38740e9d4abae1c28844ae4c2280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e980c1a6625f2fbe39740ed12a510e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4edae544a329d41535e32efa5ad0d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e15442302370ed718e5fa863c0a91b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b09400bc5b647100b87ec6f6caccf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49323eb2782e2df1393a593396b5ab285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb57a9c5035544b573b838fe41aff9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab99f23e493a5382d36d1dfbc381be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f146b5be1aa5c5f20c5637a7b90c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f975f1952b5059ecc146046b54ecc2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe0157e9683c38b2ad931ca1e3674c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5ab1f8870671b4430e4feab64b21991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900081c38fe49614f411f355df753d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c58d7f1e726e6c1bb4e505c869e4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b98f89992d0b943954f8ef377773ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7470500d3000ded8d4e02a6d9c57b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c971edeafac174dbb323c29c691b5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc364d4bc32f857e552dda86c458b9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1d54e57f0f2d8e5253fe02635a32d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7fe838d325f78a4287c7e143277fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502578ec0de6d0f79e63d1fd5cb069aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f641de499961e0b5af7a52b00b8b64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375cc339bc307255ac8b57208b9cc70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7ea929bd182225cb4aabf798fdd47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ce2178d969b34990c3306027f3b9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b85ef90abc39924c0453d761a696d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e4e06b6b9e6f6e190349ccbd6aa6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032acaa1e103c6eec26f455b4c626a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180d4bd58bcffbdcd18e1581e381580108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7984482f7364e4aa888b0055da296109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6733238cede047ab0727ece6a432c3d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569d8d6a46b937fd7e2653f6cabbe60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a95367b6bf423e764b6e3ec27961b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583b4816e442a9ed4c61fe458b08355113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85811111d482b55be09d3698a51997114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f06e9c651cc4a48541767229e216f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e89ad84fbffee07227eed56526cdc6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146b7da4b693e1dfba0686a9baa43f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e71fccf300cf412406b22a9e3c13f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83a9736b3bb3220c91da2e4623848c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c3d3bab5fa5aeebbb3229e9617fa5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255025ef5772140791d57aef84fa974121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a19f7b3be892690242d097ea1c636122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92988f54bda48d5074b3a4149a6d1c45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ec9883e921ba389bd947124b16d47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596c0498b4d9b6710f4839241f0cdfd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704b1d22db827086a2e05e67618ec3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55420c68467dc147ab47d06b537e415c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1863299a553525d95775f502e3021a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b8983de98b856dac6c4a7b2535d66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d685249299a00c6ef3ccb9e530b42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77229a268b3392b92d55ca911eb8d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae5da93549635321fac8e02d7775f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d32aeefa39e387b8f5dde73929614133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12375c1ada5bba2e2d0ec963a09f5d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc0e940305236dce20499b8cf7cacc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d979b17cb7a2bfd6ab789e993218b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc5f4412815bb3ead37b6e540612ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9accc46267f5ea71188efd8d0427983138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330d3ba2747cd4326c60a8b3909d7ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc70d2ee8f198b6aa90b8d0230e8555140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78f3edcb27a49511861b6e3172b2ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656602d0a952b67abf79d07af305e5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b145b19e25da93b5029fd0d30bebb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce917a72dd2598a2b553b4dbced34de4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016d3f45336e6435149fbcf8e8c0991145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e9a28bbedd031692e215d6dd2bfb4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76d2be8920ef0e7c5013d89f4b7e91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec8da8b0c3d5dcb83740495401a340148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e22dfdfb172a9c39fb6249bcfc4fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cc29a1a29bd5561a834be5db2439a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed87acfb4db81986e83efab1894297151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52537af7fcaef03aec7e7f636f83de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbff66cd80201aeeee37522895e6e74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e8a163bd5165395f5f4e12062d476154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5660968602319e0069b347d293d4914155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beca9a66cbcbe6fd3c5b9422476fe61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a03b5a7850575a06323422227396e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851a54b3109484f93c4ab5e28031cff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffd51de0c5001fec146d7c520a23e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cd8acdeb2fb705945f8c42b9fe577160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba46bc667f19f6892d7f67c8b443ad1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beddee65ea231d59e7e0c83f042042e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c508b737ae49eb52fb0b1112f14b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0be9c7c8a5738f139e99be56b868af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27e134160490b8ebc525471c62b6d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0235a5ed346a136c8e0010bb51d1a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714904d1c63f8f81e94638947e5c6f24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44845f442c8cfd7ad8646103c0339e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a5ab88e509ac318b0bb447ba3342f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cd9b732d351887b5d2edaf1e18870170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7522c35649984a4ed52b1ab93f779171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6cbc84c161aa620dfc81602e32d91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2670273bc2cd8306f48c1fc32ba1ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9416a41b47d060ca484c6c8f54124174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d697390eefd883fac2765765db6f200175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced91f0339d084abe03bc2751c6d58a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82005fa4bf5683a9ec47ba462f1fbc1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f40b6d4cfed02429926ccd960a74d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0731c0ba9e0e474028df667ab380a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe788fac9f983d50500b076a5f2ab7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf6ec7569aa98bd1c6cb665785ef2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26755203511d68941db9774b5a689807182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641faaaf37aa7d5ba959169205747ebd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cbd2e4eeeaac0464863cb6bb2063d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0240c429fb225835b7ee5f0d814bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67743d25203368c8c76509f00eb77eae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477f705451bd6bdf2816088b0ed08cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c33258fe3ad2af8a7ba6ab44dfc32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ed4a7ae7406b8a0d3161deb4e9db9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86da5acf7d6cd738bf21eda9656e69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83431d794ac013ae05406156c55372191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b655b4d6af7925e4b78991f4717d89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e483e9aa0420cb27294e673bbfbac9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ed003beeda240d17e78cef14bf2d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd48599d99d2206a045acbe3d1c13c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076921c6de6979714008cb84e3a5859b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88575d1f5a60a197b2f8028005ba917197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bc311c1431ff9af8090abf9ba76cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48cb9e38f1cd629b7baf1b7f30ae28199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabba241437595a29a6ba0b0574e1e3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a035392d9c4032c48394532861aa258201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52bea44cc5ae46e3471a28f087a7aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62ed525c733d0b0ed420a55d763268203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047aab5cf3eb00aad18681b8f722c37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726af0c4f7790ac559930ca6203b4b7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a363246172340f7582f00ed0fc21b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cbc2e9cf7f11f7d157cefcae7b702207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d2520df83ea058f50ed2a5400bef4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903b3a0bcc57be8d2f0b7c0b8922770209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bda5facab40b7d9296152fcd79a17a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757b294c6ddf8598311e3662bb1505c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5edb2c88693c23e550b8a494c927a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8f11ec7efe8154fd0aaeb38eadd82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cb11f457a9d7e2b9c82fc8d6421b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09decca97fb7f6ce5915becac01cfe0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990088aa0340b1cfc509b1b031e1c862216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39877c2a0e1e275f82a53e1ccfc1008217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c45b5540a6dd94925abe851cc08600218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f309a14ee331b267b524a532755c34d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714f76180b412e1c5852f3c7684a572220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a72604a32afe96e77cf557ade4081221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c62aea0b26d41a3f217050f595733222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61959cf515eb6eaef0c6d24ad83bbf1b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a0405162824a8137029fffbde543b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745f4bfba16cfbae7623c67a00b1df6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557ca7fe9926b39c198d086aa513c1c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5b62bfe8929affd4bccebb5f6e05c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebc8cb1a8e34a3eaf659ed07585f6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da098cbc5de4257fb47e03fa50c743229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e7b7c23b2fa7e9e0c6576efa67630230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1a9a1226edb614fcde0645d1c8c82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6de00efd7a209e824e354149c31e34232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a81e5a725f87956029ad5c341edea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f08ca627df2d96c247f4c5d4c0f4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fd5c6bce71342c97d139f7c1a149c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40906266e6884c15af60184c591d996d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc20d847c0d9282576f1e15cec86b6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e256497e4df2a38f093371b1493d54238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eff7aabb01c84027d71e3096a468d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba1197b81d2b6a937b2d6715654543240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229683f5e30c063bf2b1c50ba0202ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d272a4644b0d2e783e0701709fb8052242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caaeecbc6c7f80c0881f25f8d221a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad4ab53e096ef677e024905fe1c9fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d28e40ac4cf94e52ef937012329ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5932b21bb4b3f4dc5ac7f8c379b86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f523c003686baaeb5b9be927d659cf6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f3b5ea90019045c1a05af20acccf2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2d4cae64e682ea9449758fe43c1ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe58290afe2fd45c55215152bbeb46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae753f181d4a04c519d115de13546d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc21547c2579a265ba6c3198fc5347252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133a7ac5beb47ec1dc87424b6f5ca73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359857306f10588ea0b433653bb13b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a9a4719becd2b5c7ccf1b911a29e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71106d6b5c78b12d966b7a427be91c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876be59b1565981c6b33e033cb308eee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286df3002dd8498479fd0b9bf9fd75a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e68d4c97f304802b69beedbb90ce5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c014ee54af2915ebf6fb95567db8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca597f2cae4f5ee36ad7d28705d363e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb344e8f09f99527d7d8fc71a0da3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d14be0868d458de455ac902e4e1b62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116210b87042103a6ea45f45ec3ada8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d9b073efda8d7589f448e71fd0d00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da5d80d32760dd3b13146ae09fed4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff8c8bc1292f6402f3f4302bcbfaed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8330a605f97dbe60ec193bee3c52d00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a78133898554717f7f6ddb5df3d78269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93527963dfce6fd99f2029c99a570109270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca970ef1a27725b514b4e0660a5beccc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99114526bb59b2e83b41ebc44d4c1f5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab26956ec4f5b22c2ce64da027aae0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afce29bf67bfc17ab6961dbacf6731f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a55d06597c5e94ad6efbf9ef48e496275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a3d4d72581b0befdd3055eff1809e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2666defee3d90d1626abddb805471277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b94b6e528bded7cb5204dc0e612cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba469cfba8e51992806fa629d23dec87279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3116108a36fdfb4aee9f7448265abaa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a552cee9b339c50aea6c4e271beefb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e35ed5ee96b5dcd082825f75ce6bfe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f5ca8e9a8a4768d483b42b735fc78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cf2779adb31189236b7ac1faaa86d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a082aae70ccce2e8dc9f773c0977f1d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50fc2669f7fb5b06af20d656256503286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b39b4977e355def1821133c75e33c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bbfb215b0b885c2a1aa6fdc93e3d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138365dbdeae1ba56ad5c845c710bd60289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0903bc5ed7d9ba4a6c82724834aed6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925fbd11ccc587d0bab3ee2743f4cfb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb544c3a6b2b2a42456b1fab890da9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632b8167ca487ff6db686ec52c5587d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b8745935f21ac5945a277b05a5e11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f990bf90e75ac402885f38cdb62989295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f708fc8bc11e041e221d1e3924ed35296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d749adbb8a09afc4042e87f7741e61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7223870fafb7099129cb7349e5e6cfb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34aa2d756d7f0e94707dbc0c0120d7f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3e0f9f61a8fceb9af25887a603f40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a13396f542826be9dcfd269e15ec7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f3b734f7f30072919ad6f043a3c89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ebe5babe7647ea277ab5018a279cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e762d8ef382827f20d7ad8936f4c95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85550da9e40e6d6e4f94b62e1b2b5db0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba6b89d0598e6922acaf05b67e0f25306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0879b8ce61f2c2abdd99d54a7a0e596307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce4472bd3a7c1b083dccf77cae62dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9485c59172f72440c4cb55fd20cef1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52d7ff8e4526b3c4e804103e643864310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb3494fb85c6f97415a4dd9fe9e575311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85403c6ac08d86820651315737ffaee6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8af4da4ee550b5a0078ca4f5fa6fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cb633ca95b9fceb98e2677f66281a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be5edf8a5da5c6a2d59eae0a6a2900315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a9beb61b82e691ab68d48b563a660316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39bae077f38ab10f5c2be8db53c26b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55679166404bd04cf09858d3ba253ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe251cf9d634f6782b5b661ffee31a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fac9529e65efdbbe6b7b5b0116b8a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0aa00a566bb538bede281fba34e68321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b3d30fab35a7c728a7bc37fdcb46f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d698345ce0ce3fcb95d138b8784e633323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a57b587f9f798646f0d5b7765c0d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc9f9deee7a9e64dd17d28296101b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f6db6a02b73e0b8759840e607b436326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f798e733826af0dca691dbaac18bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5200769fc2d7333b769b73def6554e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20c50f6298494baec8ebedc1fbaa34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664ef696ce01c1ff3a902d6d0bfaf5d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdca79c37b4d10a700c347ac178cdbd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a3332dfcf62d71ba22076e5306563332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7072209e22e28b0b5fcc97e958baef8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0f38dad2dd4af2ae867f83cd6543b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424d1d6a9ec03ab89ea0ee9328dcc80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc35db448d7a6a9b55bf10c4d8f50e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3f2214c9f1f75d316f6ff96540410337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a25785bcbcdc1f082fe49d77f2797e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f5285bebb83e6b14fed24f6eaee6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e272f6a13a3e023aaa3c03ae3f9a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bbacbf11fa130ae74f6e8d910d790341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70c9fff6ed6f0eecba8a29fc45bad1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005038ad0667c84fecc8377b7411a01e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca109237454b3cf33a88fc2bf6e56d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392763b615237ea8bf4f629737310012345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066f1b22fcdb5e6182aaaa4af26d004346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f3c09bdc63dc22cb5efebc585141d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f318b3dc86b8a42409cfe4f865e73348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41628aa9aaf81a66a9aaeb5aeb35dbf1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff84138a0a5e92e4afd1a452d3c3fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3458261525311ad3ea75e20af67d110351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228a4bd07614febceec302215c58ae3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe6a734c860253e0c88820eb2fed15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443b4611f4fc2c099c3ced2acf19f5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741db094270cea05046419959d3d756355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e1d8e070538eeeced633b98d60894356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c43b524ef49382b12da1c885ae2cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed3fc806dd755d20edc599afc56841358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63169907da7d9dfd37a3fc876be0aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bbf664c6abe78a9a62df4a27dc398360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956689d78872219d24c34aa912730d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ac4152047c77d5d15bb331c414fc9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd10ec4fc18267532541d11e2520f91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bfb5162d3eebcb1c2f157fbe415e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9f4ae3c6599106f85e0466eeba9c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32070ffac577120188e99f94a235b3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ff4263f97cf4168d9f848c16ab413367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ffbf69137ab4c28077dadbca7ba91368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a6afaf1119ebb4677891721f68a00369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b32ffb5c78f833c472f805a864d25c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418aabcf286a0633ab9b818e094dd36371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940621d4f0f92c4ad76fa3e3f74eb8ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249de14d69dd1c75bdd87439edc485b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6c5e13e19b507bbd3ecf4ad3b8f9c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14fde4f6af8951790af874fd1d90f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638d791856d3856dbee8b077acc74d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3825aa2485239da163124ead943f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56101aa16c0d1622e406e8cd50c9a410378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a23e28b3f09272bc88adfe0ed219e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464c12034f5efccd5645bf405379119380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c2228dfdf106849a18281fba31594381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0f3e159fb014892f4c5f422187e6d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ccbb8c931f97d72cfc702fb35f149383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826cef89fdd64846060c96578c77ec9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2edd36b33aadc6fb0f43583b9cef0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba534da5d970bb0024c222bb5ce086386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56ab6a42b1f2d554cc053425c68f43387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dd20934fc8a5c7bf1045e90594cfa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6a6b59b6cc183ba68e78bb96aa385389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba25fec223dd74fe7514c14d1826d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334bcdd23f0bf8072bb44ee6256e25a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc85d3dee5b036ec47ed98efa2361b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff34284f595ccd1eb788ba3d24a7d13393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fead824884803c5af422f91e2bc15cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974496ac81f5448df7068e56cd96d7b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01986fc45974663a205d0fad74417606396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60804448179cc2ee381356851fbbb1ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627a198462fd32dfe2e495ef5a42872398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec7242aa5f20e13a1e669952740df5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927e9f02ae61784e7ca8044eba489ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91995e0e9e6e9db9a86f3c5568f841a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7cd03b23b0a6c4d6547ff3bcb884e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cf5855dde9a4664c51b3bf86f115c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52408be78c2e53ca494de86f40b3589c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5e3b82da17df2f411b486cf054a05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3735648e9daf15c0396e587b75e30d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c96e3b33e9c58a5473f7a82127439407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f85abf9f3e18899e4b30fbb212a5d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b48ff193d76ed2b045e8891cdb5ca1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6501a98decb8b1f7b2a279cdb976fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4099f7ad530dca1506722cac585c63f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2d3e597ba1c3a1db7bd7636aed99e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514588571434637f310ed8354635816b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddc275c3f758aa10c76b3f00f63600414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c489022c8a6762b9a7b588814424ce1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1187f34786690b392260e6b2d00ad4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d0e8a499bed130cd897bcd0b0c755417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b92f5d8dd9712cbeb856bbab86300418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e9377bfd4040e22f052ea92696073419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1f5e297740094c4c6a711f92c65ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce2a84a369b67aba7cec69d1dd2c58421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac48af0f7a990f844e20a1d56f6ceb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17978e657d85201703b25118c910492423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15776e118a74382fb8553c460bfda631424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673234665a3dff5e915f5d28001e4097425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76610a37d01f0333c1f83cc18884e4c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80692f2183d9176f3e1698b5d42f9a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65078e2e4d017678060d700f524e66428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e14f75f322087d86c0211dc811a8e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897ae0186cb8b34b12fdba7b1754abb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5fa7bbdbcc351e222119b68f5227a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c812f630663783205672c162f2b82d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9128908bd6768f1b6e4a11660bb94433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81defed60e264891f4c72adacc80bf63434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14297616e79cbd254cd090f5f2951140435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c227e80805e3155990b5efe1dc8e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5566aa0c9fbe232998304cc2e5d680437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c125ae12f7d7bcf4f936daf4aad31b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efdd8462587b35b6cf0b44b4ce4736439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8a4468c675d7b82053569a241fa8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3015b22cd1811b6bd3f6b5f67191c71441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df2231143ef550938518c7a061b268442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d845fd24209324d270f5fec9532e1e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc463e9f007b90ffcbe6e40fe12fefdd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf318fd43a87ab149bd40580f81935445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e683acf1d7ff8442d8291d5d0485c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21314b93b72207d6865a0d6f0307c781447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0674cbdfa91bf7002a8db632aae406c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edab3e6333bbf0dc5e634eb8882cc8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d0105422d87679d82598f3adfe422450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48e324b534bad93dcd0deef0983d7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343d0d5f11169d00a2aa564fc1f9152452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b042995dff38f5b17f8a78cedc0356453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68717f9511edc7e2fdd08e9d3ccedfac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9f812949acfe0720620d29f934f94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4518a282b429d9638228f43c893540456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6c9e388f9106f1743f92bfe3a4d9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0a1cfa0e6ea686597fae7af80d0fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cb03e7120a46a6ad450902f75af34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ffcbd1ef4e13b65f345bc9dfe2e53460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f788f0b9278e709cf02153c02ae53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550299cf4594a08208dc0fc913aeccb4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bb84100ed36e2f4bffe3999bfbdda463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035d67dd124399d63bdfc512ae54262464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352f74315ea86403de12eea46df2fcc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f83a267fe17e84108ce1bf89ff1df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2919e5fdc265bcc95ebb7e141030d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b3d7e1eead9c2fb35f8a78c44de3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf0b384c0d847f99cc9f73701803f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66b38a87f058ddd1715e8148c9c706470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef9f774f162d00f85b70c9ee6f0657471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a75221544dc35d07586ec40aa1b45a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a070ca45631d24017b96c5b1fa1d0b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fb656d5e219a9b052adee51095094474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516dd83b0b7d69d32acbba990afa89a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52473674b3309d913d9c1d071f46cb1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e651ae56deb48b1a3d008b273ac97f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177ab1f53544417af55c6494caf7327478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf77439364f7963c5a343251a05b56479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512c6e403f211bd6580a1552c8812e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c016c2834f1f2eac64e09233adcec60481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce9f84f17f56b9426db3624d9f9d63482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20147114e2ec112cddb3d5c5a9ad011e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdf0a3dddc61edb3e74e232b09bb7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268e82c3b197d523ca5e45f37eb6e6b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775135dbea330dad969f3a960bef7467486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e61cba9dfac8948f3d6a3305eaab3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b9d5a9e6c804b5a9c0669ea682aa9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519065d0250f599a1a3b895308b38835489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9f96923691e3721b88cd4183ed387490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b5c332cc7733d14d35622fa5245a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b7e971d2663a30353f992e0198b12492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507dfe8e5764061c1d6fb43ff80c4da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74f675d52c698de1808f2bb40882a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecee01975af029e884e67a33a2ecb3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b7a726e37586b3f94737455fcd838496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d760525d5877ffedec6183407b658497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dfb34c0a95dc612249ad3bd53f398498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61cc1d5ae7fa363719a073e40cd41f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a8951ec00b14c82d88a3d6cbca306500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85851958d7e33d1f8b2c0f230c5da7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365aa90bd99458f65a9d4f2bd5727ab7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fde1653e2d89339829426fbe57ab8f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540664f7923da1c3ffba52a67441b2d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8f6b76bfb6a33a5c7ba32ae7b2e83505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20fdf343936ce34a4d81cb8cf74762506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f804f82b59d2cfa6fbd61f5411a9b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01a8fe1acdc1d3c8b90ef5147c992e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4f714b8970ebd9cb409f69641b377509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8c01321bcd653fbbd77b5db1f908d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614b70b2f5f2c3983f0c678f989f105511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e27ac1d29cdc41c6f093e20af254a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf838662739f2c7e67430eca6cdc52b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3b4297e32b784b43e3280a4a4819f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07357f091feaf184a826e0aadf7e40515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b194f6d29c0fab52c4aa1b4f57064b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb520cff6dc4fe233407ee059fca44c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c374f74b266a70d6be1aac354f49681518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc03811e62f6d9afdec5064da09757519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b5c11ed4ab57f431f5b6dbd98a47a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7c14fe8bfe7569c4c94449e459935521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186409beac0ea0d9c7b177e71eea975522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2e1775b0e2dcefd42827ffb3cdb10523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d9f9f3fa33efbbf88fb7050d32f0e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d963accf4738eb65d3082e52aad8bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64922cb13dd4db37bfffe0a5be8dd525526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeb73fb2bd69750edd3d89b295b56b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6830f840c650f77cf205ce192365d94528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35274e411f5dce09c538063718b15b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724319739c0d52383d5b1fe7b4c00d6e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161a72a9070a8ebb7ff73074befa1cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086d025970600d4450a93d816c0c010532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af6e655c90c0940e7d4eec810c2694533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a597b55686dee7709ef28604181e46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d738109b00aa621ec595c523ceb2333535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04933cbac908b1a4334ff58517754d94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28899c0a56a5d826b734d17df1d26d6d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffb7bc30a11b170849d9044972f9a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e5f384e4b34d182580dc69898f2c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd71200b3c92644867a7deaba8ca185540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fea2cc5e529c26b8e896b64d4c0b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106758c6e5f8204bc48ec49b0c562350542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5840be8128a4e923363e41ecfe12e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d5da996f1621dc712ed687da0f9af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ce7bd165942954be4fda3a0e416db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b96fe9a7b4243f0f7203af28713e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ead5bf0e1ecf579d9e3d361610edbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762042994edb036b9c8ae47bc1d41e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cab83f72adf1f49f7b4beb85e7ae8f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c62d2244e5570c2573b4ce013b08c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f489d105290abb553269b2a57d86f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fdaf36c2d74ae4edd7710542b67cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87804dbfda6531ef819b257f7889c5a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ece6003997634c638aa772b3ae68a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120e6f2d36a50efbd90371d4e4b6fc2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaaf55801c5de6deffdd119bdd38c27556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2a8016bb79131ad2d7fb43cc59959557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c54327c37a9227dec7d39188f84c77558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df845f476840b0f720beaba5196286a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d2f7354ab120dc5f7ee7e4c69e62e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c899e5ca2dc6f81a81295dc5fc8d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bcf1027f666ba1a712caff04bf9cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6cb344b5a17049dccc5aab8f7192b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f66247258255845d3818043514e79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2591e9185cb3bef27f0b17535368e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3f79a83ccf1ac59899deb3c957ede566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d072e1dc8eed3ce6af2a564ed3d33567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169ae3b9b7d8841d9fc68bba79589af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a174015b7471c61dd0d3cbbcc0bb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528000a7c9eba5f6928659fe823c3841570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef98e1ad950d7a28b3d45ce18048bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a307de4c0069e11809fcfebc6f9b56572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>