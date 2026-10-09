--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9c5db7b0254a50b94c848c8b0be3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372277464d7ea29261bf7d6290287082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137495ac7607d53fd7f41e9c879ad743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd138e67f9e5c423f24361d3bc258194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fc249e83721bf2f8419812f35838a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dad922abcea4aeb1b926e6dcc23cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512014cf4260e2fc02ede7adea723b507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc3b5ab7cff71bcdb1656f45a15a348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb0217efa1fb60e830147e9c6ce1839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736404466f9dfa5c5617598bf87be4ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feeebf2ea16838c39622533be25318e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b42f66164e83eea160088df38956e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd1d59f6110ce146460c98250459fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b13ebd8562052eb1afab1909abd68914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29987fdcf0ee49c32613b9c71e20cc1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad664690326719ba10519fa6216146316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9d36937c85b4c34aa538c4e2212d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a124200b1b9802477997abae640946418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25eba575f30bdcf69722ca7f53c090519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc1b218dcc3230e9451fbc1b6f235520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19d49c7d3b1948d8433a0d29f7cf3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9a925eb0b68928581f555cf40a0c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de5bd0434a89b020e3f4ff7b51bd1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb289ece7c5d2a501ebc090f74b5bbba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbecdec89b26aab4f9aff1de8b5d4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6fe5b0ddf277a1030ae1c5b563aa526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02457e47e2e2389d7b3a267e4af1d6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d31a6b0f33f01ad30e5b2b43c9c0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fd39295bc9cc9c53192b4768ddd7329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fdfb721dde5db6233a1d26014270b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dca26b6db2c17894678462aaf3bb631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828bb0aa67a17c74b1341c9de629dc532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0a344a0daa9e900ea0068d9ae592f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac3a35667d48a67a8779391d650ae634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f635617456eca908b0aa74c46f112b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda7cb52570562b6082b95adaa84fd536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02101603ca2a14084bc5b5c23840f70537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557ac3f521ecb3eed6bf861c6fbe0df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69768f0158ec7b5c9548a84e0d7ffc5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e9b4dede6770de957cdc3a3cf93c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21689c01e0e919c33a7ebaeb142920541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1067b8bd9d01079bfa78044abd206f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a71f6ba1a12c0f845802acbd699aaf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d2a1b3e4d829e710570e9edf19d8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529f051ef68f3ccb19dc0650b2d847d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdda0e55b74ed59f4457b8e51bfe0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2964ea005c6aaa8a6bc02643fedb4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453f53109d3c313d44e44714745a36348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aec8fcab9c9af94aff8ecb4225832a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30365f1c8fd2aa050abb6a74ffd87250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c53eafb16661b8a2e2ca98559004951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63368fe54953646953c62a18eb8156d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dcfa21367d78533e52cdce5452ac453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f814fabb44b1f58bfc2a5ded817f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241ffe67f6137932c0b9c12eccf960055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7072ace71c0abca1b092106c856259956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc776762e8345ca9ba4e5be9119efa7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a885a5ca2795df3ba486918aee3b33758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913252bb9fd6657e88855930296d15a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720b93eaf248bbb9d30957dc53acd4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb3b847168361e94647621dde9c94d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7854c84b7f5f182b4a325fa1e0b6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556df5dd0a49cc6f440e242b67b615a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6a2e070d65d70e3b7b7085d3274e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280c7ee27a7a5dbb983ef5980366aa165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd330d8297ff66edee483a83654302666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef840c33fd7bab1b84b2328843ece6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5145202a7c4b81877d7385586b34a4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e567231491c10794d78a7c02c855cd969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606486213a976391db206e62fcef4f9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80876fd60effa7e08aff2d299e4aeb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca4e3cb235d76630b8682d8c183c6072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf589611e033eaecbc232ba9b7dbc6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8d0d454208e60a41789856b28a24874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb520df3a4b81df8129eabbb246c4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024d97e2c7a4d2b0271b4fb0dbda74e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590e899a4f4179bf8548f5286c2414177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28ec50b284ea7b53a9b7a8da66b38a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a93a320cc4b812f0d1237995a4d0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdf862dde56050b76b9700faac33a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d562dc7e54fb0640e4c05293e74e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5076e20e7bbf0c82d15f2adc076d7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ba226aa59dd0a4c9ab3e415d0539883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3abcbf3aa22946e1c499b1a7c4479784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af451d6274b4bc9dea2c10ca6addf8e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae6f76657c424d48b220d8a982174f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b78029b210d4025fb09a36b24b80187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ce7326b148b73f30d6d093c449fbd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3635e0f687f9b2c835dbfba652ab5e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280184384fcfca6b7589d9a1f8ffa56c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc619d9a79de2d843be9be0ee166dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a801fc307a7d2a1e4062188221a8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceeaff7146601d5fd1a70ef17692fdd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca926fc9078cdc92d0758f4643dc02094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadd13463bf755cdec4e3da6a787d0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a9f966002bb78c92fbe3110ca6a0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91082ac99c52be9c360feb85e83299f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8f3e085f6dd0ca65cc25a74f115e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f2046e9915bacbeaa0ae490bb685299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b1f45965aec9631a52b2819c1934f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e4d037ad1a2e204ffb75423aa510e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e10535cdd4c930a2cb3f063fcb805102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e22ad9200f4300ae4b89783446861c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741c1624376d85b834deae6ff61aaf8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759275890d5b850c92f79d1643b404a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce47a9e6a74bbed89c6aa17d3518df5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8490d924929e9e529b7e870c2f92ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0554a484aec8a7d04baa511f82c336108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd37f6acd138f107708497e972bc25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d6790d6b642014a20540bd26ac935110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f27972fb686d42abaccda2a2b05804111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993bba689d1b9357d416de857fad4a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383525bc5ed7b6f959f1c6801601922113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809e31419061d5537c05a031938b8be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ee11c5ddb35e43d8083122a07fcd3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba78cb8994aaac73941a9c2de34a0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2670239a6894d549ed4ae5108a6721b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0f26d9a449f3d0657a1a1c84b0b59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004af5f85e886a88e37ca5f4a5dc6ae7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43ba623849c3ece2ec21755231adde120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f496aca18799279ce51e0877e40576121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141613e8f031903b67024deda51d6de0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d43ce6fbbe7737d5143062adcad60123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd1918dc02d53ccccd01e5f522c54e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54f4ecbe606ac1b7e332f1632100cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16731a4f2b11a76d751e04ccecc75895126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc23872d3760b0056a08b2ed26b452127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a50181c34ea7efe3d2905aaaf7a74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41deb26c6d0692bec19283efc5d4659129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2659bca3b2d10bfb9a18909ac35f31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60613969e201aaf74d4304ccc956d5a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12509ea78ef5289738bd2d51e267e99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012de4441f9587789655a6f7592af0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f702c3b26d7941152f6807e018ad1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f49b6fbc05c195fe8cf42e7093ab5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a400d2fca7da0bc5e36e5b311c467a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ed62cff3d9e8cad762bd8539ae3e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54044c45c510e668a1b0e3c6f3b9086c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ce6eead80c6f0e2475da45b15cf87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889644ff5cb28018e0aee3090339438c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515b0130c070d7eab14b5325cff388e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eec0b4698d2dcc0344deb554974be3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40322f446fad7a0f7d5a5ce0061dcd55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8325118901a7b7c3c4811deba0b02dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be697495ca155674a013463006de5a04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0850f2d22925c875d9908ff9475ee99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601852e512152509164f08902567edfa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2b7c28a081cc8eabcae10e333d62f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c6abc6e354795684f27df90d18fdc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77199140f6a3b044982e0b4d247d2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512437877551b731d7280530c091f970151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ee54dd90a0867a789a3693e86d124152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428b4b5dddc5aa36dc766814985d0b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bae58990ae4e3e482041940ff1038154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1affd21e23c0773e01be011b2c969155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693486f5fa84a7c0f521efb831d3a5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb241d050396cb4e71f8e7c666f73aef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfa5d1f5ae680db04932adbad3f572158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c410aca896568ace230daf46c369da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c428a5dba61be562c54847c44e4c8b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323197e01133c78a826e0fb22814ac5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b53d281a4f9b06912b14d77dc67d7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568e962d705df0d8ea66775f1b02f1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5b1b1c583b46b5e229cc6faa0be4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8047babcbde2b68393f42ae571f4737165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6ebe5ebae05be09abdf1867c6bcf7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209392a0c34ae009ac5294d2c6e940f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a840a4fcae888300099306e49e5317168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce26c6f2c94fde5d5b04f7b092a2c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9bab90feb91c4c574e9dbceb83f3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df2a9558bdc43c793695ca53b8d500171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766791d7c4b4c100a19ea3ccba26b2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4927760535c05cd3ab5c66152417a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d335c95813184f0fdf3507fc5dacf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdf5f1da0d1e371cad07934b2537db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd99ed26a0fa5dc51359e5950ad5fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab54d9cadfe3db749f905cb15bccec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bf0b239a788ea80d054840b32ced1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b382b7ffbfaff7c72662af531465551179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7396f29cf4dbe7ce4dd9a8fbb886927180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d88149cd48f81a8ee5804fb5d670e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0e573921be199c005d671c2726b40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96e1d81c6f50bc40f3d03d21dc6060183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58807603440c4e7079d205ee9a3aa2f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca1e5b27b9cb0746ece87620ea668a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc376f0db8bffe84abaaf90ed074525186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c664f92b481ede95fe56de0f38f289f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803af20864aa8a9264df7b62a6d866c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91676cd11e9854e7869e36be11d38cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06976e3534a5608740a2bb0ab47a8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92731585fecc50206a554f531a9685e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334e234a239bf2ed639a01fa3111a88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9853c2f6400c2bf611b701a3b5ec2f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f88fd8f33be7a1224f298a1aba02f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec547b8aa90b8dba70e76b4d59f7be8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8e0e8fea075b02fd245b276f1f4cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e41833d7857cb1afc35ce9d6dbf72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add1c332784f3405c7efe8646751e8c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e88bf80d7329ac87b741c88181ddb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244f77ecb98e1b90fcf598df9c8c15b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b046052ea0dd36777c7dd2f9ce5bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c697d9fb9876e5a157f421cf3616d54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65289ce4e663e6d8148ee2dda258ba13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e92a89375cd163f41a621b5085de2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476ff3d1bfacad1f106ecfb87173a1e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de0e6b57065e837f13959654694786206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827cd3c3f41784fe3e0c4a1f5ab081e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc1abb2a4a2345d71dd15524faf75a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99862a8ac4c960cf5f3382d58f67f4e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26002a64b49d4d96c9d9917b456c2f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ec2d376e0603d64eb1cb41363473b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29e61e9778aae8a668b9f3132c862d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a708b553cd1a6c5667f6fbde7903b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01953318d4da0492c28bd777bf7103d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375349cd0e8b27dcfe3fbe00cbc9a7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c935687f8f218e14a163227d06d4318216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2df21401f8a8fe298e783621c247e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de000e811852bce8fb65d16497975cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b0e4297143862a8b7050729c1098b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5a2121e82a0f999067f9ac050c95a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80748a099dcb13f110cc9d66e52b1cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb63d9f1d8493741de12d52b509a80f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5d962fb8c2e94b5505424551b74d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6675646e56656699fb6a7eca0f15ef4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864298d3a29968cba16bcdb25c47a8f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be927015368e3bb1c1ce1acf52fb93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b626f25880140721dd22877ecb7b454227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90a6e1b09bc652a104cd7aaeb6d313228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844d9d161d8698ef198cf83462e555f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147c611e300bcde91b2dc2dedcd8eea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382aad9b68c771f0a7bc524e4fdd480e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515a2dd75b7737764384f1f13c78ff7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602612117208ffdf2f5be565a53a360233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a1ef311227a53d4d2e93c1fedfb16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0326238df35e94148bbf9b6a0a80d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c3dc4944c53bdbeec12daa8994ef3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572ff8315d36643a939da7eed231a17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe5aa227a6b87b9870b80353abb67c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737ffce816d91d2729a150134d1bd9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef266c7081e9618736ebab081cea5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a97f4b2b61f2faeaf0371d25aa6403241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31820deb7a5b263f1e367686b8421461242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc8405b3199d5d311932aba55ae05d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23954619b5981291dd74eb8b12674f81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211ac19b7c7ed35bf4c36ed2dee8711245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29c7c637daf24806d96a159529a972246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee87dc72994931ef6ea004f005472ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47504cedacde69243920d4b75492502248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78affd4de05437526eb793267b3f78ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970d6776b1d45337e7632e079a54d41250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860526e26a3dccaa6c7cca711ae0d5f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1a2a1ad7c009eb21cd7bcdac2254e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4692414bf2bdddff90c78bfae2269d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162252e4a3eac0b60cfc37de7f11a489254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420f7da33003aa88ac81855053224d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131dde95a4d5779e41e164e86cb3418256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c64a9c78b65041ce23ac158ba0599257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b58fba5b4daf3c6aa02b41379bfe31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01efc35ae1df5a5597af15c86e71e5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e1628643a2df49cdbdf965adb897e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f2059ff7616e0e72b6935a0f07e40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756341db8b4423e050dff43769258c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dfdab27939e3d76b488f9d5711e69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73067e7a541b61ef32e30d4b79c1d252264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcc5e35d2d0fdab73c1406f43456b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d059faa207cee948c427f80536da0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca1a9384cb02b38b3df0898aad0d5d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b4542a024ac6547eea739f3826fae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0526e3a65fb5f47dbb3e28e8c1f3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab0139860b36f2a6c5558dfe01f0e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b75379e5cbf3f214b6a74ba2e2f93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10554267ac1addf55ac5d50429be310a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8a4221c5732a876191bfd5a26a3bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d925317b1f2f49b8a719f612716587274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e884fc2b057f6e01eba4f9fcc30303275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a79798a4848e4ed22636cf5ccd791276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0e51a4d6160f19bb41a94ac92dc91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee88e24c4a50f9586f874a24956eb1a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e1c3b21e612a57bc0daf9c6901a2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c06cdbc55cd79025fb3879bf4b8ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d2ef405c706ced9b4df5a98998e21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5a55297dcf28554a1ad0478947a50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1a795c80bc30d7981a2673cf88cac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fd98b45f21a1d6917ae0af6901ef6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd61f6a84e737c506994b9991af4e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd17f239a4d661fa428b0fe20d8d6d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244f96a54fad91c816acaaa8d24ffce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8311899b7ea3a8d78c8af0f269823b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebfd7ee36d597f4091ff5cfff2195f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf58514310e7cfb01cefe8a0e6997a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fcc9524cbeac31b691fa2f4ca7d5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a16eae0855ac4014deafdfe4e90d7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2e79709205381a3b7a44e9a8d6e2c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fb450dfe77f97156c7d83fac07630294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91114080480813f38df0513ac89bb07c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca2d15042494ce1e015741d62c1013296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4109881cf20e4b2f3ae42aeb584d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54c7d8040e1104d5723e853dea661c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831670cdd076d7eb18d56c29dd4a3f24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62340decfc9b96f1132f28e87c86b970300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45c4f89af8f6b7c68efee523a97726301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110981b07ca56e2964e95daef99855d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35109a1628c18c418e9f091a4fe257303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f732b50eab7b5082479cf176e6ac23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1708794b6d49c5797916c36279a3c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868b8a7acb0099f41bf166bc51e62de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f700d7967fec17a134817075cfe3ba8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbb444989b271aea0304b4516e1da3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18688f42da116f9eb3b3507ca8bc0313309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f8803c26761377be51848a7174f12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f66f87aa0508109ccd964a77d32fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71163ae0b25b677b3192f1a38e5d2f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5115da3c1d1c3af29c9e1db5ec91753313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20f5647260a9ae79b16629b6992053314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89b1120df90ac872b4ad48a98a2dad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd6eeb84889cc347bbcdff748db140316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e3b418bd5b1428803849fdc592101317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f44a6493a5f5ccb9c297b0dc3d5541318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ce3534c1f030d68dcfea92a9a7d76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832743e5d95e70af0e1967f2ec7e7637320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176c4e05ab51d78d3796692f6b14f71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96b60534a2fba35b5a42c65972e892322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261c7e07ff1d23dc08df85e7131b209323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af58e89236e809e206a1e5f341dc8f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b629c3a2f72dbeb179c417c9bdf87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2dab3201cd959dd1055bfb47957eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9962096c69ba121b369955b54be8a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594a0d30c09d5b4478ddb76a35ac879328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2bf13e0b84f8f95696a4d3994b5e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f46a3613b1290a6ffae670b3748ed6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0403bb27793c887a4590c00cd42dab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f5af34999e94212aefd91a1f84776332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d4fc151f2430e9c166dbe95e18c0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fbb6260431d02799ed1a92e433b31334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1cc08e1e1218b4855b1bb04552912335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d813889c528bbe99ea25e81e3c3756336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498872719f91a3d6395db01f4c8a833337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4785ad048a53294248b46711534b30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c6660e07a552dc5e6e63f8a15e4a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61817fd751b65e38a841c5730b6e278340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa030dd03b70299748ac90c0bab695341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa97a3a10ee3baf57e676f4e3a841c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce806f4f0739dabec2d0b0bad27b7b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789640d4aca7ee850b97000cda47ff6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32822566ada71ef8e44f05dc4d9da218345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadeb9222bde62bb3cd7928f2e329545346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea00648cbd88cd7d7e4562674d44787347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0909537e8223afb1d57515929a4a6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6c39ee4e1437a0f6bb6df2b1fa5f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6ac6439a4de28c7068f0000069f9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763aee41d75079963c16f1c8c134d54d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b1fd4ecf210b865b581cfec5efc1f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89117c737aba4600bb704439a27c0009353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdc50b4be6aa120578ff41f4aa537a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce130eefd12e9655ae47988d1b67058b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e055a92cfcdc4138f4edca4169b00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bc782c6afebb23edc6de0013fb02b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573df79f64a38ed20e8e87e3e92c8f44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adf2b3820019786096b09067005df4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1caf5362c1fb1d84769517a61809cee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc638f0de1bc4ecee76ca99ca8b57e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a6e07675c7c716aec7f3c79821038362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423f47b96e9485596d9001ec90568f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861537b9973059aa433af656bd23ae05364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36664503ed55c014d5223650fd811077365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498a594c7ac792f0e17fb021af0770a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a36f897929e74bcca7a265fc83bdd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd56b14f735d1e242c7be2a027c0d08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273624dfc10654817848ba5db2319b04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f5124cd6394720cdc95c86124e9ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aa7b2309a2985478b1711859d4757371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15f949154aaf6c6fc086a4b79031d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dfba7a1e3e56cd9747c4635c118e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee12939951d0eec92e2f280141bece374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344a35dda8d40bef3bb43a000b95ae4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ca60359951c3116488bde80463d57376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafb10a1aa5c7132c4f64bb9f0b6e10377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e794131ff3c0b3d33c3afcfe865479378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd022aa3d1d37d9e5b7ef0f887807c3c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604cb59672a6064d98802d8992c8328380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90b767cda6b7e0490853b4d6863df7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101733bf6f4d5f1f98e9d2528a742c93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefc28282bcb55585b87f58698f0120383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9a5a0391b424f5f16eb845d4149fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf96ed921f76325c05290df22b2bf7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274687e943189a16a20a1543e97d29c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87071f50e1dd091b9435c57770bda7be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008020f8ffb0f4ba87f062f8713b88f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca019091c3d694b31dfd679dd68c20389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a2b2ac3d93081547413b830adeb7a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72332a23af2971e04385cd705ec33d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e42ac9233dd6d3ac9d3ab2886e865a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1bc172a03fae6f0d48f6f3f99b9f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11010d2fd8630043abfbb6ff3e331d86394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b96bdc46f9f125ac456b4f0dc0a9a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a2f64250297da4cf7bf97fa055817396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20432c04e3bab9ab801de121cb85ebf3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68813c9ea78c1b8ff9bb2ef158ca6c6d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cfa14b70dee1fcbaf1d4754598e98399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71c846d9a3aa90e361b572fa410ec7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c9b570c0477a22bb89b6118e65dfb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63fddb059043e14a1889b4e3c95f1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00647244045b6983e0c0392c96cfcd6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e704e62a4b5f1a7674897f874fab3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d175ff397b471cdf039da5b4e6a3a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7a6949df1a52fad3e13dda3bd5579406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b499ca9265950d29279e018031e36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7123a49aaf6a8bbed7468cb186eb5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb52d23ef58dfb764579f6f938a86cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bd5ae52ad4f56dfe7e1de65db3de0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b54fe159fb9fe0f2390adf3d5f7e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae41a6effaa0af0c9bd75a9364a84c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bf3256a8e8b18fe65bc9c6caabd5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a32c0ce33e188884eb19234f32e381414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834457f7bf1c406a8aa1148252442f25415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124644fc6d5f3d08ca2cf9e9c5bfe74416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc63ea6c96505b5d88d33d112f761ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e4f64bffe89a4ea1c5b66c3d2f820418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be48b2f224b9f77c9dc235a00387542419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70245a7cd2d747449e8d0c171d9ddcd4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99aa35b14e868636b4fa0daf702789e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400efcb7cf41b10d29c706c258a7863422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2f69f06ffbc4c3abadcd62f949ac8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c94171e70f4a0889a995af8279c317424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708487711d33a902694240af912a7a62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c517de30f89b578481be93d1ac926426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c5267ee3029ad51eed831e374c3cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6c80efc48b5e37390a454eb79e319428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0a5778cf293d3cbf60ffec24aad2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ba9c47fa96198fbd0bdb9fec5ac3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df5bd20838b4f03ffdfcf5695a62e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef422f5e6218642551ae8da5abe02d03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c4b69e4b1396fa711e5022670196e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2065554e27fae021e456c547899952e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111327a351a294aaa65d8b538e64c5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514839a6a55384602a359837f85f777436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5c19d82204dba40ad5bb6824a415a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87256c858ddaffe6f0fc306ffb99e16e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888c6c0c9037d9893c9f98f3ca2d9e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d07b10d811d2c72d0944b1e48fb48440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f0875592d2ea93b6ebae82d67ba31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266676dd4d67165b7e8fd4e1c7713f18442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db10c8f823702eb5c957e276cc5ed7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609b5b2edcd4d3e5e010b0504c9c13c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97900ee4d6e76143900ade5e354a3e2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2437ba5931017c66cdc29a25a0f8a39446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681ceeb069346744ddba5f6e654ac30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24f5ef6907d5d1ec19b80c5907cab7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dcb2c82ebce8917462396a9a926c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db0598ed39a754e5abdb1f1e4a24be450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd87f3d3037daaf953c168b3fb2eb33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2044208bc11e6a9f6f92e5f523fbf77452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ad74cb6876229ce53363df7b5ed5a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db25ef211fc9f87d71878ce486ce7c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bda094ae6e135c2d6b2748bbe2d6dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d33872d1ecae02ecf8dfb8e7d9e546456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2591e38bcf721b0584f1d7f836723457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0853608267614f498b06b143ad2f16458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648296c411c7678177e4b09c19b6fce5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d9fe9d060cf1c0b36578ffd65fffa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e60c7add1bc40bc1cbc7fefb4d3e4d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82714c08e178c0b52efc4997c8a3274462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03092e6d0a475bf0e348f2c2e2fc5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a178d37657ee31b69c5d62d21a8e298464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a202f509110deac70dcd30ae54bd230465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16890630dcb6f06d00f4842f52a7df3f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0566c27b5bee4d33dc94d5eabd2ff34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42657d2ba9bea40243ba1ea3dfde7ea6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781e9a40f40efd4f2957bca6ef74eeb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d738755db6bcb05e8a31bd4a836f332470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb07972da1c557cca134b63b3cd886471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e2f1d491ae7111a12ab6370ec31e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e170e0dc4994799fbd3a8bc48e5114b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b714367f4c4f23dad52cbbfc39c60d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a97e6df840a81ea63e04f26a987d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7a7c1bff067f3758c97633f33d66e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a586c7f18ee31a4ed078b3c1252033477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5352b8b07d33ce88b2904b78109078478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d692342bbf51e5d98cb0dcad50efb43479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535573f8fbf253584a44686ce1581c9a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e676a02a77be1435885fe1d84c08b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74868727a846876220b534daea3de34482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f920c1944a92625ab86d56b2d9bdc3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb2f6b92e26144fb83b1093c2c4215484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa38f709e578773182acdfafeed5b49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102dc26e23a02a900181f8b5e97193a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721a83bcf5c68435f254b8f473a3291487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b33c98b2d542580c8242eeed02a26a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb7d9082e7b20fe9a9f62b050ab9cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d71ba5a07e88018291d95a5fbd303490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7493c2660ea32f87875ec374bb2e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4922afb8c70eb48bab7634c5585d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55555fcad359c6f0cbf1e86035ebe210493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc3e8a2ae1edf15a4b7f4dc01d4dbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cffbc9124b9553b03dff8f6610ff2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77819d61c1806f04add75a3c211e2144496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf0b8e1fd5cf439dfe3f58bfcc31d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ad7ba49e4da11acfc1685e14e32c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc82ac25f07d899e9d5737f5e5f996499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3807e91802ad72c410179c3debfe0a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113741332f29ff1b0c57bddef52e233c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe50a86965c2cd58a4f501c2433c510502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216e0408ff5db603f35782fd08a4fc4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4098b81b5f063b66d124e3b23bf0a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56b767a9b763babca545860703cb58505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a4d8f3c31d22ef8489f7dd5c03abf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f66e2969f646f37de0e94c8159f65c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf888e62b5f52d660b7a3782f5fcc6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3844161f81ec3a0f21c55075f917dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828f48dc81b2ff6d605bce8129572dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10980a46ae71104b3609db9ce9dc3a2b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ec15d9eb7a38feb5746e13b11de59512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09b217539b96a1aeb628623ea2e6b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58782871cfc86798c0e557e3e9ee4f85514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c29654367fcffea662019aba801fa7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df68a94c40f9f7f353e5f5f3d1b8d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8255217e284849cc0a1e24ccc790935517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a242e36e6cbdff60cdda2a70a5b85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60ee1b026d48b6e8191e7c9522e913519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b912ab351e19ce88a7d0e9b6419fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe6f8a1f4c19d6d91c0e1a4a6562d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f293c836f933e129ab387de277f0429522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d5a34aacdad207919c0d554f0e3a5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3811c32cd27949cce00b2258d260a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a606903d066f4f226d758bcfa4748f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae2392e6ddc399bd7b163456ecec5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7896ba8042cb57d6fce94bb09c83365527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f40ea821056c9df44f27ce862d674a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f15a0dbc6d66ef579018f060299b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b432f6a45805abfa29a39b1dec2a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379108144118317c7a8f25322ccf90b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e98aeb109e222d15be4a2012ba167532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439feb9648356b0b7bbe042da1fdf601533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cc2882e93802fb7bce3b87173591c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39f22b02101f7b9dd3beac8588ee9a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82de1e16d0090c9ccad1cd3d1b9c8a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b496eb7e928ecd278aa22a0cb2e10537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092b8a85788b56e76ec1868481caa55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df213035835f7c7e88d152d13e5bbb2b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773da28b1c41d8524539f8197213bee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e34c08df32459d58d3ef3c9ddca8d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad70a70c547dacb81a97077b3982ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6217d673f6bd9b527574668e2ef5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58748586163ebd768a51ea30485e9e29544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f122cfbe7954b9f31787378463324545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a0ef8fb824e09fd7f3ab748968bf1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e706de49a286103f34115066aaee0e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1b19adb600d0b159fcb864b5f9e0c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4ea7ad125b23c59608ab10711f1c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429959db585e31637771f314379e5480550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba48f53a71c7457fff5bcaf9b07aa6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe2a833560fe15e247782568ed2043552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c791ca527fbb60ee982281d1ef9f50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb823f00c8bf88b1284084274099aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff77b6cbc3f84fb85e4ba89e22ddf00555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656604d6ea820946ade7a325bd6cc549556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6c070f74429ad0fc0cf21dfed7dda557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16104374819c121d871633307287d6a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d096cabb0f4d2e49c53cbce7f56cc3b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341be0b7a74dde72a7e822d23126b29f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5c93178ee5ee3b6a4d25b2326644e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8353dabe5602ee94cf7da961f05228f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7710c0c8dd5487146b8fdc74c68964b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6132e6db96c2a9a0050a8ad76f27f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49032dab835728e81a934a36b049a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb117b4fbe78f28a1c7d5ea53c64ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa0c67b302597edaaa5925da9ff1ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b58e0b6a0f2696bd87ff9134ef047568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa2c464ce9003dc596b9c09e7d142a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a4e7580c2a04063e2eecadd343c33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181fe07661a7a5ba2704893997121ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555816c50057cfe53dfeb52563631e2b572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70346dd7247b9747514f1d4b737b8f001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4d0d1fae916f85415676a74e47f852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b641e5c56e5692f2bf29dcf6acbb94d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107378b7bf55311d25f43596c15528cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527983f6c609eb4dd1d1bfaf251b4bc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868211344087cf8faa6807cf55efe336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff19f555fd2dd0adb67eb2d55a385087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d73ac75d700f7caba1c6a6e09f6c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177346c6ba9052f611eedcf62e1ab869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5c86a912bacdda4dca80e5db67b1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791bc9a1787df182451a44db608c5ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda737416b4b0838acf628d426c7de9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db201397889b6185bfded69bb7ba4d0c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59404885d692ded1879fde6ac6277dff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571de15d5707ed0ff6d2d387200057315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96000c7e46671d476a0210dcc05dee3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498679f11cbc51a5584b388324c1e67017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf31d380991ff2692d78e3d8f5e587418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739794898fd0fc182b71f23ae577d6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016a05de9e78930828c58b905fd64f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13349af870577262573567b1e3449b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95117250f09199ecaa027c90455d1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dcbfbd6925a73144406d4a8deae2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c620c547b51ce6d08d2c90e1b8aa4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76642930e492c56887eefa0874e96c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b10212b176b5d5f2e97eee1bfa420026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b3179589a54a84190b7f442bc137d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eeea95bc7650a36b99b970c9b50ef628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdfc1975bb2f1e6dbcd07177524c6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a71200127fa69b20857fd6c1148e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5e57e03dc75df8d0dcfca50a7b55131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa54cf7ca4be87871a6dc9fa9d83e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42a1772fd08e5bf970ebf96e66d1ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21cd539660168083e5fc4272a9aaa034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea307f5b12044d92de14ce75f2cd9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065d146cf3e105913ff48469094538336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5255fcfb8051e56de2a37146ac02737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdb59258002ae9d1e284cf8b31279f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2462ae176a9882dc3498bb266ef568539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2d554b4f82522c9fdc0511988e1ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4eab7de8c23bc8fd98314df565b94c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345477df47c1a51f92503d0d4e4ebde42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e742eccfc6f8e59bfe555b489cff243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863969ad44ce7b95f8f734d6cef73d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981f23a7c2e0c92219ea47ba051635a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79333d0ff6fc737ee5de205855ee70546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee14ed923231823d3fc4272c3d19a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9e71d6b5d76f798c01603cd94d47448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e66723e458b585c0a611d199fcc98049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f9e755071fe9764646e365f82368a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041530f9a93b7ac704b6285a9a1998a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48460a4c9161b3baf9f12ceba883ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739e9e686db90e12ee0846c5e0e19a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e0244d649c1eee262e191167cb02d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90f9ae98772df9cb2bcb9b41efb1eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d939240ffbfedee0e128360d87bb1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec0c132084885d95a9a3d6bbbef20e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dfe080c48b7d39f1829bb36f33f5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34957d1468299f125dc2c42402f919d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea40033483d5ad500d4e4984015b1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c091f428e9fc1cd2be831d4c9401e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5cd7af58aba1a724b846c906d3baf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a49eb7ff0ac86d3b4848515351644d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a154dccf70e8d4f912c3bca867b97264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601553c91d62f9dadfbf4921ba66667e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972e272019c5ab0f7d0c25d94080c4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa4f5b393a932f63a0b49f1019c22d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00054668a225508b40143020f1ede3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba62a42d9dba5e987e0d97ef9af923669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaba2f4b49082971726711b0a17885870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f20c8a00a6f35048d7f15d3819c15f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b02a201c3aa1e83061e88894d4de1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7035e4be19b1cf1b347739e78f17873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbe98b5630959d97767dcc3e30cbe474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffdc3916bd20c464e18b868012f8aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c919e30348c25b07b48407d544acc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae51d2373453bfbd5778f5f6d02f7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2209618a0dcd95d707b6d9b06280f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b81aa763b53bfd4017e482870135a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aeab18d2c12643407fcd8953859a6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccdea8f54c29588dddd966e95d5a1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfff52d8553d5f21c16cc26154920a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edda4fb08bad097632f19f889549c9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3d4139df647c6ea24dd7b86a10a6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b3d00761923c780a655bf81d5864d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7c10b0f5632c4de5a240003eed19386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54802e4f5c9ab18974dd7834c4df68687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388e419e0c423a7a289a9296747c9eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65e041acc882f156091b72a4ababfa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98520eb88dd0c04c1aba7b4a158a7f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acde0af73822c4ebc49a4c9bab2319d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdb94fb52ffd7b7053431d7699a49a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69e5677341a82c3c4d8d8d182359bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91a76fee579ceb3bc5e1e7ad6ba4e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edabb5d662e237508af944cd712faa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ea33daf67159cc2b083af04e4f3a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e4cfcce5085c3297fec47e7a380f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2892ccad3b20d73806a1a7c117561e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a001622b39a5943316131190f796cef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0a48fbca302aaeba58a0154ddf502100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec0426d04cb32f744515c65f58baf8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff59123fd1b535e4e3345e6625993a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef59fd409718577ce631d698beeaef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568f3c737d63e5c40ab82e68900e5ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d24a0b8dec774013f6b8a139cffcdd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490efebe1464d5977dd10c97eca9cca8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dbfa4d5bb16d9fff93848d7926784107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa8a2030d5c6dabaf4552ae01fe0e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db39379dadbed54a88f572765f32e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee5d30081f3be5c71d0943a61c24a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79d68ba0dea2aa7f14fdd6c840efb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00118a80625bd35f6565d1d54ec193a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5968cd9755b7c6cd375224b240319bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fc498c21b710d14112e796c780d9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bf0fcc50692f7b3f4f82eb74febb5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa2b5296276f42feb427fe8eb17e3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7669d740a4a82b1bfbc9e7138cdd9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbee06b55ab226cd739a076278a6366118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e72f34b1d6b806e91272fe55cfcb8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d5ec48d9a9881e5c65f4d88b9883c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c42c3e4e8d1626dbedd85bdae54a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a78fab3537223db34377814570af14122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd21a60e073d2cb06da7070e0b4636123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9259549cdf93363c02caa7cc43f7ff0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdf9ae2913ef67fbe18947ee48916c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d18bcc8d1c62f1458f7e588e7933f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030de807b94939fc353008cc7f737fca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572da23abb430b2fffea4d146ffa615e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e612a5d775674729b95d6a8e1772b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a6ec0f518b795f056a62e224ddec7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3239abe0dca2b8ee6c32e560f5f556b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9ccc7a0b881eca3c5a74286b42d76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce116f3dc43649a2972b7592df54ac8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8859e11461e05384b519c68ebfd87134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09a263200d2ed00a232ed5ba3f3f93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e008d229107f91f3c99f43fbb5e91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd671bef68376ece27a0bb645054b3d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c1f195c153d34d25e1f7d91a2ffd9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4f966a5b573de11c2affe6972a31d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a1c24d37dfaf13e8960021a0a14d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8f59a5cfdb4a7dcee194df74476cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d8b2c0dc79bd6a81cd9fd4793944a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97129df73772cc970ccebc6d1a09164f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9977ba09b2a195863c73d932d5ec641144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e405d69fe667ee69b9aedfc4a5390145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874819f9c808ba48f28402856bb2e8cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8312e895d3335ce508a472663fce4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2ab9aa81cd1d21df439f964a79bb1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b31af5a0c3a9f46634be04117394d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405b2e5f8e7ca86e352c0038c58d995150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfdcffbe8ca4b106c170b18b343f51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a4e23cf53b25c70f74e1761bdacf8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f80ce8c8f833c01c69d4b4ed3304e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219622d029e85d5293725165e05acee9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313af0b2b0aa227aca3bc7ef558e78e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bae3723f3803855c00d64c13488336156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf6425d7916c146b22f7fdc0cd4fc2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b029886c33784d014476ceebddb3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd209eddfd08f7b6214f05e55f6afede159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff6ed18ce2772a0d0c84ab2929e778160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20743ba9f671a50c03bc1f663f61cec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e25541988fcb7053267645984a5fde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddca0958e824a079ed78e4098b5413c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2277eb6728b2c966ed8ed1ad5671dfc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea83ba42e90f9d6924e59f70c13174165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5426c717f0ecdfdc0d259ddc7ce223166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19c5a9a61a1b0c6d69d9012a1d109f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82f31d7f3249b1339298289c591b34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4bd72cb4e1a09f72c2df7cd834497169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1604a696ec48a40d75dfb56c393add8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab46678971f7b11b47f43c7c00721a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da78d172486e0636f6365b435462d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa9f11c22051a35fc6da0231a4da4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922ca1b10b33c025217f9480aea670d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51ceac3d50cb2851b5d9afde8be907175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6a3e7eb69c524746cedb58b8cdef6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafccb3409499418fea452a797e87d88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0413407539d3bac5183aa0789f2a962178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f328ba42b0d0a49453fb3b7ed2a766179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cc7b69fd9e28ec96d6d937cf646ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a23c61357773afa96310d348d08f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708a4971a0d5a84d1ac3bbbd94e5ee0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ec8eaddb4ea9f86cbb4b421ef8726183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d09c0b5de61fa0e02dc923bdda635184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81567479f909bd667508afa669feb1c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11bdc01c409892f81c561ee7381d43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a41ca24eddc4c3c793c66666dbac20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb84cc65db020ef15de3a1d69cbbca9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153fba80498d3828d7adbd5d64e13e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568409b8a03e6a5cd73d5f8844975b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e694eb40fd7bad00086ae3adcfbb941191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00e1d79695ff1acfec10159cf9a0ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b05389592d594cda199a49045e378193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae539d4ffe8e53836b1239c2df204e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d320551dff9e1158d34b843872a93f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6510e16aef6252d713c4db017631a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feebd234ff8a5bed3b80861b5f8f3c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49b45dfaac8ee987bd5a4802a04e7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d74acede63c392bffe3a4a41ef6f36199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1750f51254e1d794486125555ddf1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72babbe23f68460746b761e077fbfc44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4aa13d638d7a2822efb5d8b77aa49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c473d70d7acc35ea8077c365372a91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc6f24aedef87a6d39eb634c2b3bd0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496faa2c489ddd36b00801ba6dc3983205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cf6df1001a76a11f1cb723a7e7760206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33624738442a8dafc4a061816ce91dd2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9d284cbf7f92781f64cec92f82cf8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43481537f510abc059bc352c44c6658e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86b6ddde2c280892a0285b6a6d9546210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0eb364ee327baa5507a45467392c67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d821ab95fc69c788e31c1ace6bb79b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a83dacacd49861d8010359a31d63c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078096926c25873225f5a27b65f8443d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492ee5593e4415de0b116e3f51ceaec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c29720b1ddf4a4963f815f593be0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0bfd5ec5b1e1e4b544abbf75fa7fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993560291b2a041e7148955d297c6a2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9430e5242f12621872043eac4ac035219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a863f0a38395019e0c902b524fc23d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d94d11785c8c9f9896f40ae89cc094221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac79ca3114fb1b03c6dfbdbcc30db5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b010b696713fc9e48dab5cede7cba0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a96bcd012de098941210d8032d23b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593a8d156849ecb77beb11ecf854630225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49908930bdcf300ff331fe1c2cbc2b6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ca8cad12d81c686e8d572d9341d7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1f96b26e795a18c10bfd41a23e091228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edbdda20919b43789be67ad4ea97c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f16c7201f12778dca59c182e7a97c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d78f8af35eb7eeedbd1cd6a79cded1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e472dd9e6faef21004ebec90e0e19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff071b5ce4b0c7ed14cdff0213367d16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158f4c9403788f33cf48cdbbf7594f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe1e08ceae132133268b5d622314bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd49baea678bbde100d0960ff7d0c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb3694075a56080b310fc60d609e6c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0032f7f514a269c3513bb31c48d4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcc363e2217340503c932b3cf984ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233b7bd736d01e1ce71c607d7499fef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d7b38a5eaf3fb2c5db65bf25c102f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4afd531c1b56fba39db7d5f725286242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39953f7fd10022245c4241bdda43fad8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0d6a3e38336cf1263afbf25aff913244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209aa795b2814528f90fed39cdc2e60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c800e10008f7361e7723d03dbb9487d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e259757a8df4788ee613857058134247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57550bf46082a45ee65d5b7d0d7e22df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0cc66d0dd2cf00c53ba038d4f9ef3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933077118dd4ba7d07d87018889d7f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6e717ac9e4acd8d64c4e287f2d6ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af43bd430a824dad6a6df52e4ebdbc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d67921f34c19106c9dd6c6be51f19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73c0888b812d892a43df6cce2e162c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360631fcd6db451cd723b29474890c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cec8d0a532e3f823127f1bfbd8dc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d692a0acdf7673f2da73b005756e20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dd824b35673190490787750e15083258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51d47f377f8d58dd79405e1b05fecf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721fc366f735b269b496e6310d5969b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a93881a74d8be269e6f7820f717db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6333cb613f53d72933a71a4236a217f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3ea05b7fc7e071963a50a96c3c08a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a327d0063b98602293429c44b9ea3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab01f1d81da21b51614335a50e1ccff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596477a3a3847f2bf2e4e9a3d461c3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da375e7d024be9a2599afce3a055c243267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42254fc6ee40e1c9f06d18f9c2c1b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d0e69bcad960d46c506722a39c4ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d9d3ecd2f0bc4eb07c50dda600278270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce85f66024f8558a603b0bd04de53d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebca5aa6bd748035434d68f4953a3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a3bd7b91e0afc9ca20299d7e89464273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eca82b8df3cafc39768b8f286e57fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1152226e0cace652d3392a924ae17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a828d2103d9a3e0d9f35e81dd2df3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17bf530528efa1c9a7bbfd503f7858277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25181ae16b3ab0b04643211788f9d163278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed594ef20493378328518c72e35e5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148c02405f6046219fbb0e9abac7fe9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1514d7bd7be79ee949ea737ac2da4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76dff84f0ac2058d29a2c16024de04282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cddd2bd0a6c3d252880f5ad8bf17e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887646067e6b97fc7b7ddbde18574801284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f15d32873cef5d6359e9c350de9bab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc79ac6fa9cb39c80320dc6d22f404286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecf75473ddbeda644bf08ece1dba8c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363225dc90e4b4650c98c687bd32715288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b253126f9413ea0623ecdb5aac570289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f82b53f920f9d3eb8381246e40e10d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5c4c4031ce0e03df3b499079cde0b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7387b6be4c530b86e2f54b0a54616292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369338a82d79d3034582a7b55c362bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee99dcb4ef1c399651add534549d02c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3608fe0a5d30b105265ebbebf03473f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc03351b06b47ab1e20d58c05b5de3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bd1c11f6fe7c457b001c658602277297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66299d24922d6858736e7209b3eb574c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbc6349575ceb8be34849252b26fc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86e7859ab3b8514f4f9fbd4400ca15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065699cf4deb92bebdd9e62f31364a82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faa3f648fafe3e9228f38ebf55fc87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e0930bb391d06efee0d07e11da46d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816825a24fde7590f8ae1244a478597304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18022ab6c971faaa20ab5fb8842db8fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e7f302d8db9d835fb9c8bd4470bd2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb3036da950800b13a715240d3f7a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e07ef518d309a9cf00e3483a557fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56d397fa874e70bf6346d4bb7b3174309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39258a71406c1320c711b154b7ec7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b838e4a869ea528623b7130649d64311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daab8892d71a25356db10fec20e5ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62f63aa396e52b85746495ec8059e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5b35f5f8ac1f3f2b26d281e11c9e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7059c989926eb0af5747b829208223315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20086531a518c4f5c9874ae2df4f73cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d84be623fa69b440735f4175edf0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22c09c98b4ef633830514d346e16a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b8ef8bcf82671eb1746fe2449fc95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b05d9db86e9c9d05b556ead1a8464320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf2255340fd652390ba3ee8e7adf80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34eede89aefdb91ddf66373cd6685ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b141c931f864d6a38354e97d0cf59f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b4a676f397f0ee31a8307772a12ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc0a5216ef64c7829090627fa703b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1d493a967cc3e07b61aca9ed4f68e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ca9bb135f914dacd0794c06b7aa12327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a578630c49e2ed9f6ae89c89958bb6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff9c19d1a3933143e47437f89c9078329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbcfffdd8d1cfe505ea71c68e6157b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda718d9ebf198671a1258d9cf0b67ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9f4505c92635f30bee58a977823ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0180acc718a173f5652230de9f60e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e9181800ba4c4e272b29b34b04cef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf000c06cc276a8382b993c11ece6e6c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca82bbfb13ba547e271649b2f17bbe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118615e134baf26528b4ae05f36a341337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b514b0e6d27024c7fd061944fb96f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd30c22594b31d92ce46dd50a1dc452339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d448e3e117c779efce9a4ab87ae466340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf969873467adb5789622dea34940ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30cb1336b5a6794cf2e1f111617943342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703aef217142c8cb74ecbf7d5beb147343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee837c800d0cebc704de34f022072dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95332da3bcbe16aa9b48c4689cfb25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2694a920bd22bbb3f7e76b66b9be67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b730ee414e1337970933df4970bbd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25683c531b63a38eac06f68eee0f3041348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c19f04ddb099c9a056d36116ab0493349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524adadd545778cc89da34286634a0a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f3b4d5e52573dfb3f16f049414a57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6dab655d404f6ecc1a07c02066f45352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f0f74917419f6d33be387ed62fe34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29614ea8cfdcd9fa2f8725b49352d6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727d8e09afe923e0fb895aa3aaaf7fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7310b3052afc64a64ab63544b17391356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e3518c05e84e21cb71ca09882ddf8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb78a1e082d38291abd9872d25afd5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea956ad1bf074f1930718e4e83e609c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a480d45dbc99aca1a2d39ef96a558360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afeaa26a06b54b4c4239e724512525b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92314601d122077c4b858d5a1805e8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dc4a51000613b0c8822f759308a82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114aea065c595d153ae8f7f11cf3083364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e454dcb7bd564eee2c4f094437399365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb486614e1057e6272d7087139c3684f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510dc9f0f80c685cb94db3d9f883a67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ce51a14b346348a1749a794b29479368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cea7fed82935ec7587fa14f013470c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c730bb0fec853c2075e990a005f662370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0c4158747bd5faa8b2bcd7437c510371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fecda716c13dddd2dae6f146245486372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42f9ede94d5254de2665b5fc196b4e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50ec53ab3c02b1811a2da4c75e1625374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1666d50e670f68d2fbca1709fde8ae3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4566e49a0af6214dbee70fab454268d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fecd867342a72c049b40f34ddeeba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09140a16d26e08464d7301f673946b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179964bf404c71b6382e2707638e006379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09536a620f584893b6e09545db0e3f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ef305ae198fa8157ca8cd89a00799381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4415f014ff443516aa9c7137a0f07382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd094dbfff839f3e96d165cf5251d8ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95553e6f6b425f01ebdb579d82f8d5cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d63a0e99ea7bb2785566feeee4559385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec1afb9745bac0e4314455126f9fe8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb71f3becc70db4ea32166cea481a8d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaac9c9fd9004741dc5c5ed20364ad6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c12b1588fdf86961af387b47f1d653389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9f643219527d92e888dd2015cac92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f1b94191a9dac0fdeced927308e0b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dbcbe019c99c99e8da3465d1d6c5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb5ecc1c3fb68b8570b359af198771393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d05763e5a2684e5a6aad02aa78e0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24486a24330a893fc3af75c2d9011c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dd8035f106f29eed9b5ef438091f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31dd3e67ac914c982d061ed89ce37d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553e83c7b024167bb754f2aa47edf29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131796fb25aa8dbf26e512302345e78a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927557519af0158b12db220d9e61b7d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8997aa94b6f3b94578727a057295b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd32392eb786dc9b418deae67c1c83b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79905e929ea8aa465989be8d99be4776403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126902f6f8cbcd12ce446c8e5a69e0c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b0e5ae3d9bb3e3fadb9b98fdb4e9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc03f694d2cbe402c668261edd4c525406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b771ef769f25259e3a06d3b95b392407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c012f257124f6bb7c654bd20dbcef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d96b2ff8600021d0c666c272c3cb9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8468c703c661916db1c0750efd7ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feddfaef9597e8f92c62992969228af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ec3ce05212f1931bb3fdf8c32805a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a00385a34f5dd5c8b57597deb89dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c746f66ba835231a3c0786ac60145414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0ea66fec3c95f69b799dda1405211415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db53717033a92f4da073bf2309ee1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04f278852e8352d0ec6acca825b5d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afc885d14ed33a8f8557d567ba72c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0c75ef78e4debef684ea15c3062fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56526f965017bdab88981bd63a5b7a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2563885d4959332b87e3f483c74a2d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6319cf3cf1146b88b39c4697d5cbca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b6f544753e5624a7d14375585c221423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b9458c8ed05af5e5a07ae07d27cf9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bb3f30cf04ddfa345f4faf3f4a93e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6cc8fb0f9540ac21a36bfb7d62de8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f95bc22880be440edad76edece8cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a12d3274dabc5081027c3803fa9224428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f15bd1c4ca76eb241d3e963429905429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ceed392b4af4d51b187e91a1c5b99c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8e639601cde0a4744cafcdfbca9a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bffebf802e6c4cabc748eb5b80e045432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f90a65f309da15c1a2aea1c931ea62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a055e804616311c52fffbec101842434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd75a6357af5ad5f06fe0408d768cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6acff495a053096a7c701c80f0963436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e99e1fadf686ea9675f4781465da3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c0bd27cab308a2d3f40f0efaeb2e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0640719bb9c5680b00550fd6bc2c24d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628d525aa3b9a34bbcae7b15d85433b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036b0063c4328c4155bb9e7074848d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97511332038531d34bd6a4bed82128442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b20ef05e9d34fb3436daa3b98adccf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c9e7402b10664e18726b364815f54444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79648200a7d46e38bbcb569490aa0977445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529179e550441d4564c54d07be01f6c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1fe04a6155e37af9a2ef2940c64c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ca5f700040f56f6c161302149fdc8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac680a58961ba8db61f2b3717a2ecc81449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaf13703c845b14bc2016cb0b91cbb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18c0b63031417eff2f5925012b0102451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a3a5d4a5a6fe61215c468768c15e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fcfd2d32e4ed8a4eb3372efbd3b38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297e4f8ea9b867d0fc0fea5ac2fb149454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fa08d4637021a09a01ed8039dda5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e74acdeed60581051d2b8bca2f5bf4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da033bc9def8a78012ece9983c58b73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba320018952559253e36085a5d64ee52458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a985a7fcdfc337fcfac6df2696d4b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f15fcb6fa0cee6a618fb4e4cdc8d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5489d50bf1ee4ec6a0bae78db975733461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9efe4a485e8aefe5de428f6f6d8f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcf2d2ff4c67910a17db5eb8f465c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34206457fc7a59cbc8a7c6a42fb20b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afe30316b7c52867a159a83ff85860465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e19be62f6d650d2a3c5a9fc226875466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc93facb6938fab9d7b371d64345eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b213862bd12cc7065b1fbfd928872f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6a6f952b260e1403ed4ed50bae723469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691deda55ecdf9b589c439e037f8e9a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ef3b1b3e04a2cdf450adca9b4d9c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad46be10bc3bc0d17b0be092766dd8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7464393e1d5aa486c24ea3b472d75e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab4207a627f778bc9507859fe86487474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bc8eac53c346c9a9f2c39aef84811475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2885971e651eeb0f623301a63aae1fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b718543be38f60f49f4119103edaf2e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbd03a9f460cd0ed4ac798187a1e27478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8265d8cf6f693e09f5c8e5e4ac22e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2451148228c9ed508f1717ec7ad0888480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dc09af6d08af9d5753d0786a9500d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e7f63c8127bf888c258aa79c98306482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228f61c0b09d33e53f0caf8067aa258483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31719abbc31accde12789c7db0e3d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1060f1a63c6e50ff6eb244f4103d779485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50d8ff5a6001a0b0391ba2625e5142486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134be9f5e0dc21a3f4ded98e27b9742487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c767094a105ef0b3add1751be773ad6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2a4bf68d54835afa4a487d39fc2d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5c924df61c627cb951f883bd7bbfd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468856909b8e8edcbc6dc283354fe5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2db3ff388d37fd88a17a4eefcb13bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93ebde2c43e798b293e28473fb9548493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cfd7c054bda3de48c5df446caf9a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe030e477a70397436bb112ced80d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded83203c1cc6f9a91f8279d82363b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dd50b83a0fd1c93945f876852db62497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f03e5adc5645ddbf26062bbd4a53b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387eb4cc3736453a2852dc2c3bdfb695499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6500c669390c8ad136f1aaeb1cbe0f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda30fda515943e9ec7117c6e772921e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6722f0dd3bf72cdd903a5998b21ab35502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74e058054eb05c99b17efa5ad76aab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53505b535a11c152d3a9e898d6a19c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2d75bb306ecaf35e1433fb11398c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6637c42c3b04c59b3f84bc27e9f6758506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b74073be2aef0109a1791402a1654a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adc64c9344cc760b0b78921ff6f35d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb15b29a9a0f3988021fcf0dafc22c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045222b297d223a8c04337129b8f5e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3997d03a5dd953263795fc0d7a41b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40ed4a785ea4c13a2346cd31365c07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c714ebeea9c5f23ef3c817cb4f1dc02513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e504edad3da3be21f7e82b325cac0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf7349b7361520ed296a827f589483515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950e0e293ad53dac65b9cff8d52b716516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877fcac8b4585012c9e1797f694277b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a852213d550973f6b48d72c0d0df5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dd5fd0e9d7f02aa11b9c91f666a2b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912d74530ef9f110ef0e62d82e1531f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2f0a1324221b8a8e8a9d741babcbe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5956b570e499357442583d9ca80fe14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200ea1261abed8c15371daf50d780f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be043dd1f1639eecfd78cde2413a4224524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08947d792bcce3f42d809d88794f581a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae74ed3d5af72f7b74bc3028be0812526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eceb1437fe0c15e104a53bf83de53ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d531d1e5133c44ffa58d09142d90043528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba74f202d3744df820e7c355cfe427d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de833712979f30988a8304898414f945530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8851f74767d51c67a89d86d4e292b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff484827e25c188d0b5410571ae2fc6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a45e4043779bfef79f05143afa901533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22ec8d14edb7086f95569108bd6540534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72b0f3d178edb5204ec7b7272190e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07e22a3e65c46df8635d09c3322bb1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62447d274851cccf9ec147ca5b35594537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aca10ec3cb77bd8771ae80b5ec9d64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9970fdce60b560dede2cffb6523c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30175780be516a3fe7ce69fddf84d27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f4c1e854dba84d589931ebddece13541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5350de863c878ee56f47dfa161182542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672bd32a06525c8fba7fdf63c405a35543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe3167c20cf0efd48c16822c3fa616544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80a2ddac7d371989d42f2bf8b9edb6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f260c3fe7a924e124082d306f2c4eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633bfa1b57f8c852ccea7fa5e4471ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb9b29ff7d7b119dca0407094efd41548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ad593973453757d34f110f25fab64549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e7d8f0b8935a8b5345e0ae38d2a67550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a551d5adb47cf34768e0f83fe09253551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b7423b85e1fb3be30b88645c15916552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff47ede6bd7d61daa321027d431acb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3500e0ce2398a7badbef61c1122ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1a613867044998424a5b800e8c096555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645351de9842688fe39ed0fbe4ad0ed7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fa20ca7fed9e50280c868d573da59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f73997fc7dd6d224d74b2b29e6da0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cf42817ef8d6dac54a622d989c210559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d7656d7ecf971608574626a1011c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5067e54b4be201b877eb469db4bb0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad583f68658729134eeed957f0cc4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb1cd8e6cf94761a41631ae5ae87fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de31afbe9a114a90b5d57989057d3ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8e80a4d8d499c74026d06fb5720f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c01de7d24842ed4c5fc8fdc7322cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e31e6f4e1f3e917cc449d71d6fa474567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cc0bae1ca3032ee6ba2dd6a3cd892568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba9bd2a7ba7c9388a022e6d8e27f69569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740745023bfce70658e0af381a6b54a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704a73b79eb4d990fbbededa435c70c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3a8f9d4d37e9fe4d612fb606c4449572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>