--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6582f45dc47e5d87fe0479519367071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e5c73a9862d868c7b9e2c26c803eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f41d933f365a5ab9f8ef46f277a86d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e33712fe8a34fd332ecfd420721be14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3779ca498bd28d3f0bd219828bc1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677859440b13577d5f29f5bf3c8fcfa56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070633f9a57068fe4561356d02eb7e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784e7db67bb6407d919f04644815af68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b007b31ce20d88b4f105796e92f2569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7091d6115976b5a0251241f09bde010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6aec7ec5ca373f3f3e934018e123d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e62567fd764a705895801659016e8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b043ebbe81b7ef178131efb7073f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ec83a1fff74e83fb9a8b0d7e6847614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8557d1b5af026ee34f8be0391ddb4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6f672415eba210db56fa6ceebb60116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dde9607481b0ae354375fbb315407b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373428fe2c7067bf95e821c97bd0c5fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767ab20a0e9c60820ac4d1d2284b92b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84dd4260c47b594e2c9cd1c65e4be120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43cb26037602d03b023c694af51d0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579d9838c7492979172c936df5e023b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3ec896cd4b618bdf188d41d76ef6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2152a451534b803b251ad179ade8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d2e4fe616d385be62000e9b5040c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe23cdde13409a610c8a6e15fbd25326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec124bd3586be0374c985a3973755f5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2a1b416005a50342ac7c2296095e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87573c00dfb07229ae575a0deb61c54729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059eadd5c7d1ec4bc2d745ae40c226830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa65be45828ea4ed3a91bcd8805180c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9a74f99e003b8a5aa54a9015b12e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc17270db6896b1124a9d38d72f68b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bbacc6304dc6856bbc819fc03664d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971a9625a7fe7290e6326d862bd3a5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b91e411b1788aae2009c269149dcb136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7341666f944c958e240c3a1db61a30637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec877542dc9a5be1f3ef45995f6ff81f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48e8e0fe5375f4dde2d1e78d3420f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08430e977e95091e695aae2e99a87340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c296859a238a7829901d8db287ac1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2f99f314ceba7df772f3161e31bfd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc18db4bffad58b022c177ed167d38343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae5f28c2baa971bdef369f77fee17944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fc926faf3288a5c6f6204e45dc88a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7664246c10247be3ea5397d5ed809b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f40a4a2d8bd8fba730800e4d5fa0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6b08fb20cfb462ae777c8742a63b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8cdfb8d4b7a45e3ba96819c78d74249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e883b462f775eca28fd1b0165c462650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067c8355c30eef2f572a8b826e10cb851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f7accffe432d91e0a095108baa18652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e6ccc647a44952fcbd62509aaa3c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b58caf668f322f6d672c69057cacc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb097c4130e8a12d82bbd283fffdfb4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594796214c7116f0f277fbf86b94c2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9af2aaa122b5640559ae280a0d0ac857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a67773c88ce949f6358e8a3eb923358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8006c26be70f366344ad461dc3c5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278c3be35da38c7f36de525d573b8c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ff790cddbecb65506de34693f19d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bf2d90f855525f4c97b0a8070d2f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca9ab3e2257a2c16169b6a67daf7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90259e5949108cc172afc8047ad9fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f278db8b5422f73a9a4b3f588e18765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f34e69bd27025145d5bea15736908966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c253a7c5153a5c8b5be98aa107ba967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ab39e885330ebeb8d1ff4801e0c7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770ebd0e42230ae1d8f820923eb5b8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb78ef977f17fae3c15fa4e5dfc445470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb57a2c15e4045e86f94be4496cf7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604fd7675d10be75e7f34d1a024355972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518dd975b88873ef4e157dfb39b71c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e63a6c881ff3c035f08e323d98fbd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977a210e6296c3b2a7f9f6e5fb5026675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08712dd7e807b65c51c39b73ace36576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739ad07d3441c904a76f103ab4e858f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a477417652970e6aa832b7224f3e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fabb91c194101b2ea89d91698bf1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc55466aad353b487115c4ebc19db480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628c8be4872ec4829d2232bd88bd39581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1f4fe284694495272c5325734cc6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f30c4213030c76b57e71919dc702883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfd3c1a3b3d80fee287835d112627284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2211c69a6a5cde1cb5d84f2e581b0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b93964a4aa31e4a8790798ee5f996b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54874e9e826732ec78388071ed8770787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9b9e34e91e7773ceb93b888bdbd4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b47f6c822f0851ba85fda6220303289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd7c486c20d2a039fc6b28a7aff03f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf31c41f7fd5b14f0ab797644efdf7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d40a888332ffd470f50020947de2c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb39892740b73c9aefd76f032d97dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf7e994a15d49016b2896e4e58cc5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a212ed2378aa9c8f091657b55b4c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb0048e8c7f45db16fcc7137ed751d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea840b373f4c3f8c0f58521d0fc4ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f119df87c097b066ae0cab3fa970e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c26bbfd9962fd04e970c8e6ebf495d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c98feae75f21afc0254d613f6db2d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee90321d60dc104237eb0eb8924f8d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6463ddbab1f3eb0ab52186a4fddf127102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40af0d1e6d8709eaa9579c4749e7c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ee03c1205adbe9d5ce0fecd1587e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acc162a6eb81c8ba2a50c92e6500d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674d9421f843358e11709bfafb8e605106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712cf02da80035995670343005328ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335671688e63f81a188a570de70fcad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031b115ca46017318b67f6a6e0a27a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9e8f67e324e8cae46528a3c17335c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e3bd1ea678acf8d62c2f41e4637f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e7bd579c438b5533bd5e18f2e3f79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6b6838fe636477e54db7c59657b46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450297c8d54ea2832bf5f1b86ada674114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68adaa99db463fb926b3d47e1d1078115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887041f114db7cbb361f21a3b668305116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d3ba6d2d0d45b01f6de3318b6f8c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaaa2e16e117b09c4016245fca92a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09e653ecaefe35e5d5a40b668c89c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062cfa2a3e992f3207c61058a1ded1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc25f54faddc27368229bc6d614149121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdfae558e67b16295d64ca8870e7fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4edcc047eb04ad5c34504207e7a5f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32dbd4edf87811d38917227a1959f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437a2e6898a93c75cc5eb357ada9ef4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a017489f7218b022d1f199b3dbd5b96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d92d96c861b1e1d1a7000a3fc2682127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ea4fb88bb05a24a97b400555d73a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facc800cc0d8376ed3fe63bea570f17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab2c73bb423171fa7bea48cd220006130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042ca7447f67add3182c4c42328325f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03c37009076d3a87a95e586721ca2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bda751024c29d34565d124803f140f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d4a84dff4732d4c6665a76fc61dbd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2d094122f5d1c4d9704be9c950cf5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa72c7c717a4030c94399026608cefb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb3725616813dacc50314683d515b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1cdfea2de53f620144ecdb8b20282138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90973d02b449aa87c5063fa20828141a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e112891d1544bfbe4a3721294b18adc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebfced6e65d723761dad4945eda709141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ceb17407dc36a68eeee1f7dcc9630a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147cb762bb7252e8f98e64eac77d0e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29551199454b77d8817f1246964cfef0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37ff25edb8a58badaa87e97f6bf3cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52f4fdf2d13f6ae8658d598beed5c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e777769b76af9accf544bc036849c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53d42caf0bf0859897d0cc3a0d2163148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c5592872f9cca7b969a7cd769b154149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafd96076c77aacdb912a5c1612b650150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25e018b3118b705787fd053c8bdea4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2f4b2a567e6bc3f2dffdfa1632fe4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04084eb30faf3d502e2e3b8d0e8a3525153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef8b794b265535dfd60680c5f7faf9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf0b99c7908950e8c9719a221129f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b1d5a499d19ae1e61ff6cd3b01c0a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697fb7e2659f5f1af6a2f1882dd54ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3524d56f6fb779e5bd8a5b29fdc8e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433177dc653046528c8e327a5a55bc1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d691d76b341fba6383723b309b5ef28160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b215e51294219206fd1790e668b87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f116d09c5c468e32666eebabaaf5fb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610391982951e3f9a83eb239ee5f50b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2262ec0764057a609c364c1953522164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262d0e6d9dd28adb1d7f8ce271c0abc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fe941ac1547b80732473fbf4480f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b67fa04f9fb9b7c75bbfcbc218ac8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf386bfcfe016a18d9b2c96a21af0c70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d75f9d2a241db97f83125b0dfe6ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca35ae004d6d096c7e7c45a57f5755170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24421625896cd1b72e71b088f977ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7667cdce202331c783a8d9296a3af1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbf0806854cd7d1bc5ddf027dbf5cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475bf8865b057bf4a0e9454206c0de2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5f5b38166864d53911c68ec52de3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c21236d83c339e1ba1424440e0261176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1dda8a530d8809b98ea4b55bcfa0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a719a7fdc3b4508bfd0778c896a8dff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac7de85312e7c51a94d00474a19ba7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264f147ab575a2e8ff752b6f51eae1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea31c586599e3185427ab9958b253f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7db3efaa8129a87a27e100e4b00fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebf2f40b5df18e4c37b43309edd89c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485fcc55bcfbb0dc988641bb6f74ea3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70727d31373aef84a2995312cfcc8bff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e451eb70798e21d79fc202433f66bc0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d6225db0531581777c9e9f27e13b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac72dbddafb51fe3f0ac86abd6a13e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e99b39cd18da42fcc3d6a62e197379189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8b8a1120bfa1527a2b3f841a71b1c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dac7fbf39dc55619f3cf2f08ff977191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04193b2a3c4b27c7ecb2351ef6fedd7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eed6331968ee6c2403c2bd2cc1715193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e46421496cb8f7a7653220db3d0647194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107de4670c996a37e24d6e3e39721a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d937046d2102f94554560095fd915196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13760a03aec61b5ff97b8c21e92262197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71156a5c126b4fbe0bdc8e4ade4f072d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e67426cb31cf4ad0e79edd121a580199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3ceeadec9b79cb5d0aed45c404336200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab2ce69c3fa67d1f4dc45914cbcbc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058c4dbc256fd5c57aca3fb4cc36725202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b703a29e992c5729edf8c1b3a6430ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b119df6404ef91a67129e45f12fb31a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187275c24e3032deb18974134ecd931205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf3669dadc89f52620318fe971f906206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6794b0f6fb490bc229f62e73f7b0b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051064df5a816f1b19b757cd43427620208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cdfd3c1440030814732ab4eefc669209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef8c81e4ec0f1ff99043722eafacff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c6267536400fe54b1f02dee24119c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1bb091360e5ef730f4c6a525d90d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041baf63027b1bbc188f7117351e89f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2665afb6bf3748647fe0ec2b3b4255214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9a922b5cbee9af36d27bb92f4c901215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf434a2a901c09e7c37e0d970c11e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ddbf64a9583162b6f5d5f5f28af15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a72a2396dba98a6aba2a9373599ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51710889f59883dd5c5e067662ea5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddd86e970c3d76723161e0a9b411c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e25fd654382884a1310a7ac0aac5ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c384997fde61a342d9178db1c79266222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc120c37d610752c6c3bd017f5bb31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2273f96d9be28d1ad5cbc51825f9a41224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69d3c2e0b7eb519e9edf1ffc1a61f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21cb4fa3b861a21d5d7464d3f952b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89e8192861e18f1523521aab51930d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdea647eee562d22a2fdc3bb727bad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e522838be0826d517211bafeeceeea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70f432e6ff7a36ba1c5d8faddf4c61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52936837d47878f9ce678b375286dfe9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341f578b78b5742a083740e551753fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27973bf6b530557d3b26a2731f55b58d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6751e89a8ca5151fc00e7b37eea643a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d1722a8f9f90aae3bcadbdd9c2b7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3d48bdd201a176911636d41771197236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af3986511a95cd9da71ea3192fd2fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562bfa2c5fa61223cec85a663376a61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30344ccd055723f7625962768361383239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367eb159c3e8a4ffbbaca3138e39ac0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e677e01f977c594c97e1839e54b3e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba1f9542d4307bcf6a2cf7bc137f6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f702666ac739ad8f56a9689bc9cce1a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34342f9b591dab3f6548dbc44173513244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfede2b1ee6af8f5a5c93f6b97732405245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dbff44aece08f5ab83b35d94db259246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac077882535cabb2cb6573e7a3426b0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72a3f4ce873bb5eada6a8de7ac1b43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa8bcc3443fad7bb010f79d6c72eb4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a622b09b97d90683458ec0ba5c3b75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111e0f0f628d8946d3eec4b6b964a6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea3aba61f829fe990f96646219f083252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9c1b81578458e312e9940c8d092a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb01843ada73485b3e44b1fd3719ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ab0bdfbdb0de61b9155186395f17d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad0b448d3c9c877668dfb8b214bcb3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf310dfbc96961ac2c500886e9bc116257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e864751bf18a4ea8645ba2657ba08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d2f6a9782a83d6511e1f144b7aacb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d1035b7ed2e7242ccdc0b126fe828260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d47852835d50493ddd283aeedca893261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91884cf0a27883a5da30bb165f4e3c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684109f70302b2110eec34ba5d024d72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537589eae537ceba56e6f293d19a759264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afcfd6e5cfc4eb3d5b629733711a82265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe45896adacd5026c25c36789ba9635266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f86a0e2e3ab3ffb1ebc5e81a73908267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1021316db639d5acd3c6bc82c1be69268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90778c832e93397e35c26f2461448da6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345b4edefb7766f129dd0100396ba77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305f2e2a9519f4cc6a4998a63719b86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafeea9897d4ede351cc938c237390a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d382589f186d3a43ec17e3f10574033273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa9368e166ddc2359dae2f8584ba88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be295cdacf3afd72f49e789ef5ebc5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395f9927ab9233d3007af547362f1d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1de903dc8e1b6b03675d85b1067d7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7982f1cbc03c26d191ec2a3aa4511f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f20963886d302a972ab16e40e4a377279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7a79499a22cb7221b49fe0bb07713280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363e48302938f8afb32945843fe7e23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adb27051f5412795a2a0ee629d5555282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e889e0ceb19234ac6357df1ba73dc6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6766d16344f57915fd62d9e1cc83c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f5d3ed6fa419ef1a8b3c86c1af04a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b6fa8774a226519070aaa508ad6ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf38d49d7ffe64264200ca47c590fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c9029803e7619752bf84b4ac5956f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d815abe453985a785a545138d7c5f36289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1287d956fa3ffaad21b2c75c153496290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500b6ba88931c878ca82f4a61ac4b77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfe9df6011993f56f370bb4862dd4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d59b157c88513f6c0cfb0032c96f2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7265b203089d366f18771a5ef6bdcd2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ceff4ffd93ee2f025d4405dad6bd7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60b04de359bd091ef59ebe0fe43c42296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be851732cee5614e4c20f3747e453d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7558494d823d886680ef22e44bf96298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9ad6237eeec970ac75de661e69fc8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda0b8b948e6864a1c7361fb6450435300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440e7bcd7b9184526ece3cfbc6b8597301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a810f505f67203c82f23ab0a158b4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce24a18647dacd9793787d198d1f539303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f319ed4bb10c394aa8696847b3190ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a6a724709303bba6d98a932f8d715305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218690c6c59ec392d357ad534f1ed98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d217c2125febdf9d4e15bd4a5fc54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7428f83d667aba98935a71fbdffb31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862bb4bc95dd3fb66aba792482ce0d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00b45688901c8b5dd0f8a4600c61fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab3ad8905863dbaab54da9a80e8eeb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f266b676efff76e5d7092dd9442cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a66f5748b3d7baff1f2df517b730d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39db0e6debe9274017b4fb107153fac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f201f4bb9a4aac687dbca94ecf0522315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070d3c26722a509a7a71af8106b56b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fed67d69bfbbec05b07a402d0e813317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fde1d37eb9c002c9359c00b207c95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de058613ffbdf61a2257e665bed3cdb3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece6d17dd1393978b20123ca54d857c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4868705ccccd483b827e9c45d5e4a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25860def4b3360e4c7a49e264ae83c03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61f69e41d0ef37dddbd160ce7869dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3a4d3f154b3b04eee7336b86ea8de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257459d83cd23055faea8c771df654b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79a39ed1df516a4300edec1c2c01b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a64677243fec6dd638fa18165e3821327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea6fcb0d8e73b4da391b2d9dfc343328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be9525c586330d14971c513ce91e08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e1553631d13a01b3a0f1dc06d19f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d7b49217535bb3f83608669b80779331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dd34053015d71005aa2f139643b71332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a10bfd86c214659e4032f360e9368333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4846f0998b14b561196f946bb99ff12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4736069b4b61f587476f8cf4a54272335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec438f6c496e3947a3ea994859c5ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04676300c12a7a984dceffb5ce5e7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c17f3c269c0a1a94240d0103663aa1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c8fcf9d8558638c2c5a253fd0b10f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735237ffc2a04a679fe8db3a3b3d600340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2eed548fca66e75973a8f8cc40a329341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3922e4808b044dddebac906d1f538342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc55f9246c98be3c09dc547d29ae62f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc7e856b62c8f02fa690bb82f5a76a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7643f1bb68f971559d5a7065bcb0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cd97f697855c6ec3ec2b932385935346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26266f2a4afc9396e3374c9075f09d72347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef272a3f0b5a6bfa505cb8bdf0f07c46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ece340e35e1d1320945fe77720690d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45963b99bc67e75721fc35f0828992e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b675e185893304b88c401f305fa1a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280da33173bcd2d774ece621d2c733e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6dbfa716acd7efd51677fcf201ceb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1325db7437217820f5d3a4b5e229f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83dbbcdf97577ebc65f2a9b639d0ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb209294ce577a9dfd70814f6f76f4de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365631cc280f5498bb39c6841aed9ab0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ea013ea9ce321fa7f0dfe5c0c81ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f8f981191f8fff4eb52986196ed48359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c436fa0e41c128df151d8649a55fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba70b8ff3c734d757659497465ec8ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08071a7ae8b0acb6f3dd153b2538db2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadcbc14e1eaa441f19230dd67c34d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e641eb093599ac4d6a1b1a49a3895364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb34c820f87d974a421671be59a0669365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd77d1a6efb3753ff6513c2cba6b555366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a5e729c7cd16126bb91eac2d3fd59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd9a7db980a297c63a4235a6f6b80c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d7d995b205dd9028185ccdf6e2e21369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a920ef9a83e3e1bf4060bd28f7a0120370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966581aa11d7872e813a2fd23e18b892371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545a5a1d7c4c9a4995e6e71b7621422372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d49e7c6dedc870a8e5ba0a06f022c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5a0826e669f44d11203a9fc55d320374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e35db47df8d4ab2016f03fed39c99375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d11d743aa0514194b1d9529bcc568376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af7511b8eb1b2cb0404401c2e01d03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7ab31525ac38acff2709f8794937c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f9d88ce07d5098cc1781dab4316f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ff1a4ca681721901b68e979577a3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4c92046c74c734a74c18d109a4a4f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865298b851c7c1b285843e048fd456f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404879c5ef3f8f4de6efa387a4ed24a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7884dbff6ad23c8e9f2fd4f729cfe6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dbb67ae025f4eda24840950381435385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea262a805ed9259f86dc683809ce5a89386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf908a7d61fc7ffdcae5c96f69a7b85d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1373e51f29d0e5f006821507243259388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224094c19079d831e9155e1a2f414218389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a24447eef18df93c12b99c51c798a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626db193df6f324746936559b71e1d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5a62306cff3718b0f4dd57b9b6746392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc34e60fc65e1011a33e09ecd9b9d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e771e15e3df5113859bc8a533e21d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be6c84f691f4422bb0d414c1831222395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b31310ca7280bd2500eb7f5d81f0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18c659e63dad01501dd0a8cca1d0e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789329e3c31052f426b4bec9553f430c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932a2b7f1260350e615c12e440e22f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d837a291f6ba0b3bb47d5b88e1db2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee17b73aa9280298d9b1a62215b98c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d674155f0d796c9e2aacbcf2f6a37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c97119d82a6b0bdff04f2f45abc77403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd42175cc98ecf86b463ad18be388b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c42664cc2ba837818a77e4a583e222405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793b93e9018b267dc79e7f3c114304b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b15ed38a02c842c04b8d0065bbc34407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e8068e9664a4170107bfc4f68773d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114e337146fe48465bd08b5f3425120409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01996c806b71d3bb50568d9c38d69e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526343aee8f31e8894ab78fa0aa8c35411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995e4b029d6c992f8e5e72f1187d502412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207a10e79db2f8b8e71d26cbb30a649413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425437a98658c6677a6e812f35f26f2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cb529d1acc81534f90f3ae813081c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b440a66bec1e218265d42557f82d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5caf9d78f434840308ce4a6f06d689417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682ce49863b5b74f8dd7f16fd2060b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b986be5224938d16ca835f8775364419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbd58adfe047b2e123c2b52ddc61bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4358b5f35940973159bc4b39c4716c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef053cd33c2b570f0e9c0a3d3ddb6c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a29c777fe24336d2d673606c855dae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed14a598c40e4a4ae95aa6ef9c59c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cd4b34ff8cb4309ba0ad0f7b46400425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58910fa521748c96b374d4d6c59d47d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373704ca6dfac9e5e59a4091c0205dd6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553fe33cbdf548bcf99969ca72f5c4d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bb943b3e78ad1fa098a04112803d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6d4604e029a2d68a541be67d5edcd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb185b03905af5ec1e4a7f0e45ee9f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861aeae84f5c62acb6295fa63fe0f1fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b01169718d9f6a2eac1b2cbba5e89c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe653eb21eea2f0581ed7095e0c1a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c347d47bd5a0645b1f8a7698a8291b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110dbc8a6419f3cf39f0857af53e343436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b163f469cd73ad6b90659176fd4bd44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bd756cb1cb8f48f6a85d00bfec469438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ced7a9955169c27793a15492c8ea11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d14e22b821b322855da7edaa0d258440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036e6a55856f774fd7edce9f03052a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cba2fd94938850811c98a3e260fd1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89299384368dbd758cfe3ee8ca612d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91e075c5315520e81202db8fc2207e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a5c56c6453a6fafaa452ffb0a605f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dd54ceebe52547e6f21cdf673c6e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad1fff0342aa3d11f1ebd86aaadb9b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32703b21d3fd4e80e263974cfd36a20a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37629e7a0a4b362b393a8567a46f4f64449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae274e3b8fb04166069aa911549b6f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4296f4260fe7b4695982773e8edf74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828aac0de57e32197a6305731320dc0c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693552908ae03c4c495e209a93480081453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8db9fc5d7e9135009d90f2988a5f1f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3de21ffc5d23458aba7f0be7eb69bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51346d6e0540e26138934569e449b97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1763e91ab9cdbd9d1c06760c264907457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eefad09e0628e544743e23d880d5ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1cd24b11de58c799fe72a3ebcca7d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7dd94d15aedc1937f184c2551f97a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db840ad6e6b0e2d88cfdd0824bd151461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8042435d46cd22a44e8fbeb2f3404462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fba56e526074ac061be4bf5f4fa19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a5c00ff3f622816bfa282a8c754be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff63974c0896008002a8ae3a73fdda465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b58eae22918b6bee17bd1447071815466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47114fd74ca5cf39bf1090635d9b8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d0e54ecdd70d75a2e61b398b6b5ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699467b934ca70e916c574ea4b15d73f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8982ce06c5823ef56c87ccf50a4c1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f728aafd6641cc3e98742dd4fec1376471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8cbd6533e735826efa1277e62d6a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d6faf1b72ac5a0f3f31684f9d0a70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d0ea61534362ca9d04fdc8ea6af81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f602d9b438160c81a3ecec5e27b774f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7da94cbf4978e1f4ae9d91d2d78726476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0e8bfeab205a236269f9b84bcd50b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54eb973d29f6f0da5c6a4a75519ef7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c60385e91e91d5faa3209a58f50bf6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb54612e91d9c288db6cc7e7a191d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1214e043f565082ee0ee85e74ad8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a46e4f3df7d110c1f016551144c5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cdd5b5b2dedfc533c6e4c11b5b436483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da43a96bf04c865d7a73d02dee9508484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678e581b727e860a40d2b221b411dfb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed0101a1c3b9d7747d903011089af9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9eacd6eb8617ee9ee05728671ab8e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a64a4adf512522b421aa8a26f3697a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6ba5a792b7c48c0c2420f47e62518489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc8d4b7cf83f2362aceec9b4396f57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bb753b499a080a57430858565c5bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc46fa33d70423d5070b0b8088b695492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616f59d386598199dc4185ea25b4798493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc286e70b6a005e61b574ebae29ce7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e02259f43e1284181cffe9188d97c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfa3811ddbb72d3aa7a7a54fd577d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38794d8533277b1a8cb4e41a675bbc4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf6818d872f7fd4fc632fb00926f8c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acde3f275521c5ce9adf127da4d173499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad7579f0bbbc5e98b09a53a44aa0a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed39e8e77e26766173335c88ff04455501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16abdb09c087be31a787f52219358f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daea201179ee3752e2a19ed7c702f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe721c2a0260631a78eb40e1bbf9f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b258b62fa88e1fc0b360f03e2db13cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c26c68d4bde97eba9abb8d1fad7233506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be67d0e8abeefe79c05fe091aac019f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27204d62a493c4d88e14564b62ce05db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1a8aaddec1afc8b381b1a93d04ade509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3a291207af9ba41f6ed150fad749f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8fb063e19813bccedbdcacd6972d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406be51c2ec7223916130aa3e60a736d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e383abd99c7fdd95ecd227356fcbfdd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cafcfcee72bfcf7b9e06be0b3cac3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78021c1ade2b55ef43c367a300a0169515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b5b3a638fa96c384f926817928310516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8f4efb22d3d6d8dd61fffcb81b81a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729389a79d17e720514b8ab4d9e02ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f7125336b5a23411fe4bd8e8c37a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f39b3d678a70421bb7705aed65ecc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b131677b5f8549e1c97653b662b450521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e6a790cbc759525ed330657927f0b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab4090516f7b65f75497fbd835b8b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b78f1649750530490ac5f6edb7e5c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7d44192e06fdb5f3c6cd305346429525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893599338ee1e5521e480d6b8d49839526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bde44a302278f15f7884e0f8499ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c91fb1f04a7623247719100b9a688528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b24bfc1b3b3db05d5eb169250e3d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cee0ce95c79cb76017804b2b340ecb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6895c741edfb76d7efc10252e0a55a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10b0f82b5910a6870d5bc7ca4a2cf4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c16066b85c94723331d4bb603923bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47fa5035634bf51bcde302028fdea7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73d1e90a8add4f8f1f2e523fa3a9f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c55d0fa892f5164d7251eb9085784536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d704a35cc1d456174f2b508d441e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ead838f6d7a10eb355ebc7cefb4db8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e13172edb9ac5dc06da1935e1b73d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5186b73aa9ec3f3ba15a6305d15b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2873f591061f4f7e4f49392568d41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8f366fa5f611f79994f516def5f16542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df39dcc1130c4cca604759544d6c553543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70702c9bbcd96282b180efdd8d70c41a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c06f18f4c3268453118c56932adcfe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75955a826f89154e498b0844c0e4857f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd39bf04c893f9d4159cbfd474b86c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45a1d7952419c32d8b8153e53720a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80573922201d550130cb2e9b4d524c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c6fadf949e4c88ce49a546a9f81c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b803a19ced6096b335f2ace1a30a476551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f2dc19f46c0b27d081132573128cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063c49081fb29c5f5b4f3814a5c5609553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9e029abddcb3dabe2bb9a49672604554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da53ec2ede8a4ea8feb8cbb7fc4daa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ec70e33b8f73a07d11afbafca4f34556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaddb008ec6989e07188cdd97667ce1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ad56b784c1da65504ccc87337ef16558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28223600f72a491688e1de2ef4e149ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce41fc6cb255c48a1c56ec240b93c21560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211a09659a57add173d86802b52dc43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fea3733a51bae3a3bc8935616662b5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc489cd9d1b5a5bbfbab698acd594e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d3b82adedc037dc79b117d560cacf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1624c770810469cf0592d7d4342ad6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d7c093cc9bae0bc5d350803a7e7d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfba56b67b53058da6039c6258f34b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3328fa21a9457e423fb80fc259278b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de582c6d073e568a488abb7440a12fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002aa83dc57d752c162a15f60f581de9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51c3b1bd6f5ea05201ef5e61d5478a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27b4cdd816d3bc424df1562bce5ae0572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e3c6011649a310611d356c1c70c0e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31339476d380ebfbf99bf8ef8908d5102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad1ca2f5b559a3c3d3b78e24d3a5fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6852eefc8d534c58d80327d8c0af414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f55f0b8f6de125dedceee694e4cac25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7a888da39dd3787970487b949ea3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906eec812a54b764a3cdec2424c66f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fe519e1f2d52ad5b03ed708b5382c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9216e474cdd3b4f21816bbbf4eec59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e555ffe8fc8728350ced3a57c1b0b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0678cab951146be694e79a5355f3d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d9f24f9ccd160169262ac855fac4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b363ebdc736a469e20bdafb978f4dde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a68600e6145b04d0705dc4c3e348c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba8e63198f0e55c7c2dada88c1277e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22eb0cc398e2668f484faac7835fd816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f34ac0e7ecfc02497dfe6ab6d7f12017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df2fffc07c9a04fbec3be98fedc7b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38109e8837612dfa51ef71caa88f847119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f036d2320631cfb3cdf8e4e85363720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219909e0a81d46a01cf04fbd83db73f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb90a36c12dcc7b7f030a38ea89d9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8aaeabf1a85027b57dddede0d35ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c734d5af3afc1434af65efd0cd46624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01250f45ed4156ca0694cb9c042f16d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbd6ea7271c1177433033f13df790326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75290bb6b311e1aea3e0d05b8a5c5d9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3105950410aa2fb60a963eb89732bea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79881238ae12b176bf7b3a8b72b67e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd29340943c0630e246538de05296d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b9ebbd31b2827929ac2c7ea126f5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddefe090080d8eb71d3d7464c91e43032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d13b87ba6cbe4a85bf43c7c0ba39a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249dc79476643f13bbc7ffaa66d948234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e6f064893cd3555f7cef2ba2209d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2e4b0abd72dff709ce8aa0878398b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2457ddcaa907e93377c194a4a887437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e906bf6381bccc2553a4a2dfdb77a8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4b92f69db34c1ef33c2b3f853639539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353eeb2014c0ad3c50d127c4b4d0d7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60e23f88c61052c335a7c568abc9c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f7964b05202aeb365c38aa2bf2c2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98a8321c533e621bbe4b95fad6381a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565a21389293559444d92f18fdef55944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7c7b575cce3a5f0cd671dcbacf33b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a61f8a29477596b6d68d9b9e26e7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb65b316ac3a29d6e7eb19c109767f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e78c1859636355bb08d84a4e05d88f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a443256cc07c72a70bf4400bc3e965749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9928b583dd39342e4e16ddda5e46c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e017b819c6bc97eb9312f39f9390951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacbd5d36d407b0127c6c873d2ab5a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f37b57ec4f9c81913cc605fb36bbf753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e1d9fa2e911d3b7f823680955687754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51e4c7338b5ccfa09b510b9b8c9a8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4798d66e4dd9e4490a8f6dea164bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222dcce890345c1ecb635aa7e8aa52757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46ae927243dea6db664b7445fcb6f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453b7d7087a6d4afb508aef008f411259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6d736fe0e2c64beac37d89c03fbfa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4d40829c209f0e6d91a336ce6ce5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43eaa58096535135ce80346d07fda462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb1e65ea6c303e87d383d32305cd2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47730408ea7f7521ad9e95d36c2985164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974c7caee026f4d0becf44b1212521965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfcc6759bdd3a39c2a7690f3d1f74a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82243bfb97316cfd012349b3e5593f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831070cead73dac02aea007c16c69fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c987239864cc11dff167150b7d20c5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea4cfb6a1ab82415f5d11e64cec95470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c18ddacf8f8214db09f83e229d42671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686e995f8d3145de503c04bb3cfae8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc584b2bff021fcce2999cdbfa994673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f188b7976783b617a899e085da03674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fd28abed9e12a12be7fb9fd8e8c9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81821cb60e41fbd8bffceba4434dc92e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf6edcbad49bfcc02a7d397821beb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841d50d2ff2cca4b4af4905d1b7fdb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea14c221a3e2975f8d590999ca63dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6464040babc77c4c8582bd12abadea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcf668c5891b2cdc74f2db9d4d146881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1774e0ea9153c53ef4300b4dc299c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ffff5e31e84913bea41f40160a2be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebbaedff1ee1a746abd4f372ea124884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f762e257a50712ce686b6faf5edee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80ef625df1b8e16914df5e34645c3186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae388be566bc4fa4657aebba74164a7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d176addcffe5c775dba1e6c3a247c0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29657359b1813c28fae42a221c15246a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8c47cf76cf1699cb211cd007aa82590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e2bceef06c8ab814622a7044702f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c57e3d54e7e38abab071abe98231092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f140371141d72927866ab7dc149dd593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05050b2a831304b7a8d0f7038ddb325094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07049c2a502676576deb8dcfa2e7e04195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6cf4120bea002e37c0fb8c4c9489196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554f2c4da904ecb30fe16be50440a2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4414349fdec053bf3ea408331292998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c993f95c64f38d2c4efb7633cf8b01a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137862de722e0ef2271d77030ab8ae8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e3a318e4a0fac343cfd6ff97fc8fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de637e561cd0c645185957c5757820102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd3615faa68e39a0788fb879ffd15b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669508b20e1a7ad8b446e31d6d410fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaf2ef49f07e5834e04b54fad601d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c941603ce4b77003678308f72152272106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2d931fc59f38b046a6ed4e7ad868e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258d050544148a580ad16794b4c760e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cf812dd2d7e7e026d7531ce69b72d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6a0fe6b7c5d2f332c01968bc6e186110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dae48ad408544c960ab5a1f722711111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495f35c1b05fc8c6fe62a0880ac36b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e8161b942c7154f5645b6e5b588fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121081a5c69ccf11355e8d10dae488d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d847c2718c95cbc331ac995a59c52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a045bad72a748c4b3a3ca0f1a9d767f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a94a376d19e662c1e84c57ae3ca334117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8198d5727d8e0357af433baf14467118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c6d3d640fbaf97a3c31bf55cefcfd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204534a09f2448e239d48d8ef60a8234120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab9c7ab3e03e523eee7c70ea47a6bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221294d681bc0268ce1c4d434e5c470e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1c05984b82f1a7f3bd503812e34ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493d7bc1165371b589db7c7a0016851124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6bba27886986cd5c655e05c81d411125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b10086e68392d0baa2aa7e7ca8d82d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae7037c3a376e69800664c26934858127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dff16e2b5cc09cc5d44fe63639b3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942aa65d8a62d79ec61fb46409ef8834129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b527162d37b431eee1ec8e163f5d5dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5c1fa56e2f8b2a56567e536da13ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9063df5274c2196bd245dcdcc61c54e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d71a5ec554e481b3a990c9122735d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b712f0affa1c5dc109f95d0457846134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bbfacdc848195c09e248ef73c9c9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecb501191fd7563f28d674164669c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5674219488e5a57d7fdd7a98fc8ef2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11578d374f8188269ebbadd45e9767a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d51c99ad6f70fb5b63cecf22f4030139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cd9669e232d26664ef73367199ca0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28c7dc81c77a59b5cbd27d15f00f63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dce09432131aea7b0ae4e89c9716c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8806190352f5959674dad1a6eb0b88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e54e87adcfa6d101a22cbf55ef6f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be39495c78aff4ceed24953d7be638145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808c49d56ac057fc6291e72f332a103146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a8b1bfe84bed3e314be3439f7632a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b8157dc77211ec790ccc199bab6af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2e4527d85da80ed2bf9ea11216640149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35600bb8a869b6665c153e35f20c6a48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f0851b43f764cdcf82e2ef90dab69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdff6e05cf0f59e339baa1527b67e13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607569a7cbfd6a5386ae5881ecfd808b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2195b3c53cdc1a347458e55e8916734154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3edc8cac504acdeec084b3a0686a0a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5a6a2f50554bbd0fd0122dabf00d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ac41cb2a3bbb63d67811572200e5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc6ecd7588d3da3b6ec0e8a45064f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed2364a595499e8ac43fad0b4f900d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56750c60260fe59e921eac640e098684160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea4180251853ae98af801b5c951e0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0f1497306f2b30e5cde42c0af70dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbb5616d9e326687906cfb2f79d8c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc988f41528102372a7d2f963fe312164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a1cd62a84035f8a1e192b3ea4831c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46c477574e0181cbbc047b4828d6f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354b4fe564137e6c96724a0e2f9e808167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d388f98fda7e9bcc8584e174a0b6e14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b76942ea0a94c3a60d469746dacfe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209a2d0c3f4fef286cd3ca12cd13344170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d133014633183bb5a7bf07092b67e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1328093eac2ea17b3c84af1b620653172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37387d14463d6ade3792fb323633c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0c60f4ad575f6a16f476ff6583931174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a4c08752d5effe18aa3490ba2ffab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee12149d9c00a77065e9fbfacdee37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f360ac6eaafbc74315fe79daa85fc6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472d66adacdd49d29e4457aa93d2ec4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cdc04c2626162bcffb4b8c78b8e83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167dca0ff9fd300f0693297528cf466180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bedc3e5df8ddde8a03496f54f4891b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0888e3ebc48c4913746a6741e19cec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb988d4c885b579af03d25d07b34739183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc9fb39735041cdef78b3191ced0f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12c3f790dfc26819f372ab7ffe7434185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbae95becbd3a39faf37e8ba0a234b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720ec289d61f7b1bbb0f4630db9d51d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25677f9d04a6c75756812e27f56b8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b862030800db267e9e5c2a91161748189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880976e54f18d2ac79de3adc36b5a2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe52caf883dbaefd9f35efe04e0e6b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2acaa412518973579b8e77d90dc24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199835e3ffb432c890f5204485a4c08193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff139bbbbc137c97c75b63bc5aa486194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a4ef051b444fd7a29dfee0130cd14195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3413e6494208d51cd5a8d6f74cb6d25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14080b29b7c38b983a239293f8c992f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0b7589bcbdba8d8c68424180ad859198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2a2d176b6934009f3067cf70aafc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af53c779a3fb2e5854ec2f57637d986200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d5740924c7ea4b655894c301c3b5b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f7ec269b9a18114c7a464a33bbedf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099eb486cee6ebde79df4005c31800b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a140235e765510785450d71da772ea4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607e7544818321985ac84db0ca39cef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037131e206c17d3823461c59f10f62c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dbcc8b73fa239e781aa5400cc8c7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536138146c4f85d480a2ffa14684a91e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe453a05606f2de06abdfd1b03250c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e3bc12ac5790f82783efd054e347a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04810b8dfc4660a243be7b5c6cdf5ee1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e58565cf36a1db9a4094f6af93d24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909478ae68be3a4ddc71b9a17c9ad0d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d80853f2502db7fad32bf27bbb45d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc8f77019fd2c55a1ad2d0761b4067215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd323a23820c376e9c8eb708f8f412c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac8a4549c10a0cf6b9fe7fad8c5a95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1b1e5edeecd4f359cc1cc3fee8a78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803f9d291c9254f140102dfc60bc6eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c8ccbf24e2b86ae92b838ea132b4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462a6be508dd66577ea2565cc4e4f5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ae1ea52e8623f547e0dbd46964b5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f4747fa0dd683350d3a375112f257223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149b02e25d1d8920f1d27966226fed8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47ad232cc70b9911d96bfe66c778cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f819e7c7e0b820f20a5c98e283057226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e2ac85ed6ad2f2d341b2a6d4f17b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b4a4527a0791c83f922e11d6f6f0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9861297794fca4bd2615c823f09228229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47056d3df1d78febf5eb8b857880e4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87b8085af9ee0ab512aec86ffd8369231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4aa5a95dae74bb621d5c736a18cfac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea86c61a0e33fd0eb13f49966612251233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449a0d9b1f8d2a6f745f6d768a98641234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9243f91109dbe8e0465544da2bfa9d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471e045a962a3dcfa35d35db4227aed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffca15f6fd9956496de312f5142e7d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfcb38ee1cb8f0c871153203a80065238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ca6a4c300f00f97961077d5d74689239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e7df8c0e663501ff7dcf23acf72f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd24864fa3410e400012b965bef7a52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115353fc93927b62aebdda4b27ab6998242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1d374539073a4e8a4775b83a1bd2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b321d25856176e246356307bcfc5f49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec3718389accd8954a4f8c07104223245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c147d6d68dea1ea6ce37018bef388246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e79bad4d051b64cffb8b7078371e13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4cc87adcac36d5381543973f1a07c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a749e475173b1ef04421d37577e87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407c46c9d4a24ba1dba751681eda888250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c5e779cc5ac0d7caa17c8757a27ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659a428645c530ddaa29c28990d16b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4c95914fa154c43c4b14c5a261b82253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00cac0c13f24f125ed64b50e46bcb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5834bb369ed86b49a071509280dfa6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f6e5bb2b356dbe693f632176d5a10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897adb251404b7dbc0ca3654880f4a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ca5c67d21a7bc61f65a90c466a151258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850429b4b92e1528ebc44cd545236b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c086f4759ec9c544305694a789917e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27402ff593dfecb3311f5b3359b36d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158f6cf3b460014581344704c200799262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f98384b38bb747b6004bdb39ce3963263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04635fd903dcbd427ef12ef1d273233b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753370135ee3d76988d40aae7ffa442c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c467efe4f857df1c388f5a95ba1b424266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda00cc812b933dfdd2c3c0911d3b4b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062c20b18583a6e611bde838dfa1dde268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d590e2af51d97c0cfecee83dc04ec2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98047169bcd9f69c853d5e55eda8b58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ab7e464411496f64df094f3ac17b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11575516443e542d26f55e7a773ac07c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afe6c62fd2a1963754f7921c0322a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437beae6425634c1e6842d5336b90fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bc6abd4e4194fbcaa32a763af6112275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c00fef74d8b816423608dd6914ecb4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d75b195a557276d839df39f667c5e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfb306bca5943e84427229ded95829278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daddd73444febd83d20129e4f461aa3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033f86dfccd6a53099c52393984f093280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fdd8e2f7ef0d6ecabd278609b73bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3486f48f39afcff372cea5d872cb3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af72fdcda4f4757c23cd3b3d5c9d7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fe5ecd07d515bca9c62f41fe5a4e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc755cb1eb04adbf5eb572ebb300f279285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d35177c93073f8d2109eff38ebeed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e94ec0a9638dd208e27ced6cb84f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afae362f095e777313ce82cfa95853c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6212a6adc41ebf385a85fc9763b90c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dec8dcf38bfeda2a91551ed6820c39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3371ba7cdba6d9f4b4ec40fe89b0b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7409454300cfa6eb394babc95a0e105292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff57b9405397dc0c79b5f8fa583ec7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebf774d766b575348e21ab4793ce3e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff02ecd32f95a9961cd363c33b6feb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72544d54b388b3d08ceb10ee6cb49e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2aed4da6903326bd46cfc2b9da4c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682451b74a75cf9183c2f08c9c2642a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f36628df398b8cf4d0ad29e08b7501299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd57e6d6c50c5625432e74b5ec1b77e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6473bf8eef87ee170e9cf075c5c07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d69ed87a63a489d69b0be5830a811302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eb2f690e6252507f8f9e31b28dcd3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b845368ebe8a24631b10e38f440e94304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbcd46ae69e76020efea4bd72fc9d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63aa081ccd00516da3f5a815c538f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626bd4d0b8f0d30e2a342d6196da4a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c018349d93b92c18cdfaeed6353810308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5c6b0168dffe23d4f17330aba0017309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b718e41293ee008bc60c105e8a231f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76423ad9f40e23146124b8c4e2b38ca9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9294d08abf4be8826ff9baeae5d54312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eca3822a580e07c48d680b0afd1b81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509f2977cfb830fc1cef0899e4f12e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a608605a1beb793818623901d246f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b131ac853452f0a6b4c89c71c67f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6699c697df392ec1816beaf2d5a949317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c47ca7ff2affb3febda2dc98656b0c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912b727a372d73d6c0e1afc41045e15319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2451adec6eb0428c614ca03b34deb1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4b5ef14f16e46ae0020553e629ddf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd658ee5848fdd915a70161d8f6e74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c02f17f1fafe7f4f288664d459e74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5401c448f2c73b5911e6c91c2f5b4c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898177ad3fdb0d478fdb20da4705a17a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207542521e7ccf9a14593b30ba34793326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a0e4e3e6185946d0977d7cc4b7cc9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d4b379d998fb5e8c4b9140999a039328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954ba172654c2660d1e75aff902d338329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4dbda350d90af4cfed85d7e25163d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c128a15df8377c35439ef70981d99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0217f3442f38142fe6341c14d5485dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a608406c7bc1d55842e79b0beb328333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e638ba7eedcbda64781e60813752a94334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52196a5113664eb68ec5c809ea464e21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd610f4d092ed55a4a79c87f6b754d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa39a42ed43a203fe620fd83458a23337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de896df7077c3b127639936f39ffac81338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e271b362d5b0e1d04015bc007e976339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e136072cb2bb050adac163437fccf0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e238a8310b9f91c6807c71e41994d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118ee3d8eea6f6bc0679c1a10f33354342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745948c7158703d5fdfc747169d4cab1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f10c4e4b47e6d6487e32a1c94b6c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd37cae5f80512bf3eeb872428e75a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eaf3aa394b2d9388b603783727141346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44209b79875ffd5bc41d85257d1ccd1a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac36ce26aa2a4278e7ae31ef34de895348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6e19f65ea11991fec120de2fd4ef2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdc13b4114a6e1b1507a1cf338d2ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1fe877c6927c7c9d4738fd690c643351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2c88662c2e56f03d097559d9f65dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4669e3a1449ebdbec7b27e5dfdea0b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c09307e48c109de960e4c7b189be5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5766b2571b27bfbcf1f2064249b3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c709114fb9c1576f12e27896af524c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba112a95c52e26d5e3dda481acbbe7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccaf4fd561c549f63b0de818b8ea30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ed45c1835b54fb25954a20aa11761359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda033020ecc1832919bdef194146c30360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3ad8f48cd321855d8db048cbd4a51361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d92165743c375bb47e89fe98fe2fdd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9631af9c937fc9844331aaa131bef74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c5413a990928a1ebbbcbebc4914ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c07bf757eaf214e1a5f67c7acf8701365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912efc08b8e54bd07ff4d97a0f7158b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd2a8d2ffdf58ff0b21a713f45e7e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08248a70843f19ae0930789b2f581154368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09342d5ea88ba7a374ccb7cefd44f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907b9d2387f0038944506d38ae9ba4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d88f4326bc6330b143238a7c4545a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3eca85eb39f78030ac5a3a8d8f3e6b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b453fae794fe2aab337bfb80a1c089373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac5900945ba4eb171368fa66b09238374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e0f0bb893ad33bb875e161b2d0c46375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c0ee2469876752c5b518d26e50a85376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae396703e35ef7b7a10029f5932617377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e9f1688be257b3d355684920f91c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656c1a9a67fd078d2ece3c36d60c658379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6ff2a2459fe0e8234efb48d075453380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6534d8d3502f57c74c83fb0198673cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0d5423108378dab3c9a1b55489404382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e759c0fa9493d2d4d9044fa3f4acb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafcf72481efe9f89b18b0536364a20384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd529d0ae36b2dbe5b00017d685a9f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6033d4d1e2db8a4d43af5885207ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddecf13cce40fcb854132227ed459bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e777dd79ddb0de878ebd46a827b312388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a393a11b6d1438e28e0f2979e1120389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfef195a3451575d5dc79181c4cdd8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cb0c6fe263e295695e715ccd0561b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cac6ef299af67ad6628b00b35d7e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afb741096e5bc4cc580a4c8bb65d50393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1e1e1cb37f6a352422a3a5dd23435394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe32baec88edb914c1ff2eb9946dd7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f07ba2a44d74b5c53988dab4381be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46963e38812b153e3245ef4e05b2a25397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1896ab871bc6831cf99feec069a07d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864052a602884310420c6655b79b1e1c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa70aeef67f01fd6cd97e3ffa9496f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d764b46ec84a36e6e07dfa31fa1ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7544d10214989afaf4df09196ecca77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa59a797e4a39d7764c4662cc4515d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4aa9283e751bbac7b43ddd1e4459be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63906d6884eb66ed64fafaf213a2631f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af217a8b6c19661f286f59389d9d69406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fcf8b22834cd566a88532a6d8c533407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa70556b4a3b9202c47b5e97ef94c2a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6eb1e2afb3f8e26ae57574d2db787c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d89020db54ebb5dbdc2b70d06d113410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3eb8c7ad788d7dc28ba01fe51f9fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fbd979a40449951f6b43569b3a53e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99591494452eff749eeb6845c17a7300413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ff5f71e88b37631fcfc81ba038e61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d143ac5e632d7bdda68f47df8e17d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ca849654ce080d128c35be4c0ceb6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e54a06c972a589591136ce4c31a294417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664104fcf36a32d8be4053d3266d21b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a65ca11cf0a548cb7e9a1e30ae8bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac35ae4d7a252047f07aff7d9787559420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75050c4aacbd9c7a30515b0a2058eb08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdd6df04e644bd00875e2d3e75b44c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70544f40858cbbe54328f01e873ef8cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88e0adf355abda7f38c082e742d30f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d45e63b031ea604fd5ed22374041da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfcb67b2fe2b8c25a1760dee66d017426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975aef2df2c50f274906fbf941846a95427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4953a9dae8f6a51d5dec922365a021428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0b536d29ff73377c0a25d933a5685429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274417746407427d131ed048701a4ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d928a2dcb92ba39a9b09880c68e47a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeeae782d672a3a9d04a906f8a78678432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99601fce693e13ab1c33219fb6f17695433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592fd69dc584039dece9ce340c82e36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee905ce85d632322e20f6fce032529435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eb0d773650abffb89fd0beb59cbc2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c194b4501d6c759b899f4301503f0e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1f301a980a23008d787e0d178fd9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa7b8f72095860edf8b99acc435284439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f10c90e076062bd6be4116c993c69440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589654a33ecb731962c9d97e04c94e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6bc7f1b2855231c5352d310862abe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8731b58ac21cb2128fd0e836ac0509d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e10fe5bb83d803b962f4a4e37958a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ba2c76121226b23accd0a54d5a834445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a93313d98b20e9c637b24a1130310446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09187d4efb14c9b99068ac6307e0a4f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dc8c2e71e2a1f1c585af0a5ff89a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac7aa738b75e8227e90fa68883ae6f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc9e9bcd5609915c8887784a605f20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9b2c911e8d85473b7cda0d6b77379451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02859fb2ceaf826699fd78c746d4e251452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a9761a6fe0ede524adeef83e0fed5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68da2bdc88678467e1b50f84fa3484f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9cbb631acb2d3c1f0e3ee732b144f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7aa4c84eee494bfc3c3d95637b757456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f443e6b3462a9e74297c01f475253a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a54bcdd5ce9693917ce0868904e28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbeb91f0262f535f98aaedb9e415886459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c3b46d007c7e43663c10625f57662460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396e4fc3822855346448f9083dbd58c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604d92db86f65cafbb11ff238473347462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73de9fab667480d623e44801e4cc39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a846fb3455f14e296b55b9a8bdfef9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a2e7be4b1f7d34223ad30c02322c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb38d8d61e2288184f1449abf990d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351af39363bf63391290ace510d45c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806c8bb483f2717d515823df836c602468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe382e3a736f2c1f6eac123e6546ef8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c08fcf412420a544a59d087577ee4e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacc78356def6665836cb3f3d6af0b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c01c06b7394f6288291e3aad8ca0f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16160708dcbcc9bae4c7dafe697eeab7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3886052d5024b3b9c7abf03d7fce7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144ead42a72661dcadd4d9a572219e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd405803f756286283ff891eb9dc558476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3b9511babd082f3e34edd9f9de4d3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184b8b3e53a2a41a95111ea54d581c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cee3cda2900469cf3dc49537a9df6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cc8d086927cf129f3cc4cd4488361480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d1a610341df1d6e07b6ed460c1805481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee105e3c85dd5ac3aa3bb12cf8d163482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923492da652f86d6c1c2c9e2b37ebd7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bad868ea59e27570c8cd8765d1e905484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04108b6910048a781e2c6f77c4c5e1b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1d2dbbe90671c024047667facd272486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81606a6e726f41232d85ad18019795d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cf182a7e4f03c0ed7826af3b472e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d984be424d94e11d3c5973e479860a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ab5a6e5aa09a20775748dde9cb285490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4d864ad69da9a3213134b4eba3cb2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b96a0dd8bd3646fdb3ce0f71a53ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa0915c180abb13770a946e7e133f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ac5a8f52a1707e7092971074c9b0b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00eca0c3cb0e05c87bc565600bbfb1a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9439fc0424e7b83a31dd153577aed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1960b2e2f8ead64d8926d746ddaac7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832f67bc3af312f0f413526997fb61a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b51bf748a331b6d440d6b755d8d6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7086fbb1b828e9fa41830529abfa3c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1336aa4a98c7fdd0b9d05d261f9150e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dd88da657747428aac24e24946dd0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71335441f866f59471ef6b46968edf25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebabe5c34106c466d7571cf9386e9a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f46d271c95d9e25dc6369c8c0f0c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4539464b15b39df9543be337c698c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e4ceed2bcf1574f782871ff23e761507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f83663194e761174afcab68777d1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f5597f2475f6d697ce759e901deb1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c969920c8222c5684d3eb3c9ff3d758510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa061a8c835dd6a1202ebcfcc920e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896fdf68b15c5a34ad18fee34ef0214512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b9edc7075a7a2a4d59cc0ce12c8b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa090b45b0396b65cc14c9340c1bef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c160d9c1e19d3d970da7023d94a88e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616b512f95bb5bf21b26b1b5b50009f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b18be9ee33d0631e91f4b086e828b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b9460fa85e60b7685b5650e5f03e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb32b1ffb7359557b84c8dc7952d81b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e7b56aa2ab6f10f623460321d8cb8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb7011978a08db70d65b3d7d66f8e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5d2273a24eb598da831a18c87cf59522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00e1024dc50422822a995a3afe1385523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380e66e3387a26fe1cdfeae5bf7108e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddea54d2ced06832ebe872023b36a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6092eac03f0be4d776b9985110941f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606046d443eff331af0212040fcd3cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ebc40558ebc694dca5d3a0e864159528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207dd4a58264afa592da33a65ef0033529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811823a5254a33f8a96d093978b17c3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad125b40f3f8f349fe28ae128a58ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d03f9ead484eb9ce63a041e0aef6b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a7a5e8121747de77f4b3f14ba3e84533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af46b5afdb038e9d46004af160cd1fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b714fccf92d5b817dd3f6706480e17e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85d0cb03259875d67834110d398c9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b909f42074fa4d733d8390b7e33a04f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd27439c156e8e0c737ed853efc0b32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cd6af49183ed5b2a84ba19ece8f92539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e7443086f367d296d2b5220e2b69c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d8de44c7caa9bd0170b85ff62a0d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c54927bd554f310f3afb17eea6f3f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c801bfedf22f3afb3ada51946bd321a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a5e7acc8f23e5f308d99494464b9e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61811b670bb891d8f10cc427ba6ba970545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5304ddf0af9160032364453755b87546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca8f0f2dcdb403a10235688abb8c03547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa69644305f2b8c454b2f5d264694e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5301110b384cf808eb6671c5df1786549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf27b7c3dd242dd12ad7189c203f49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999ff10034b9ab4b852a2f339190008551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25f3c15513a1cf27770d027aa0a538552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424602e928dcb15e0083e1535f42b3b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2869c9ad49c55dfaf39bdf5ea58a38f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f684473dde40776974578f3b32053e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0800af0e02a13336ce2999cfdcf0611556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aec9a084ee73849d5734f6a494de00557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec9ad509aa6b26a88f2d508d3a3cb8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0640e63b8c493b6c721fbf6435cb9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11c7767f915861959067b97aae9ddc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a24aff96748a575b4f177bd60a2b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce563e2c1ffe653cb977aaa4c352e6d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b9d37bdc1988fc516af17b1ed06b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf517b87e5748404cfca49a652759fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e720404c278e542027dd35847ebf94565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b62949674979a0c9f809e846b1e85566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca671cd21dbe0fcb6556399decfce3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718cbc52d3b79f27c78a0a39a12ac6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cb7c1a462e9c0f2d5abcd92f91536569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ebb3c6383f88054464f4b96e9b55b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dec90614d5bce89f6c4da337b30181571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9990bae827c679ea37e98dfbacba6dd572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>