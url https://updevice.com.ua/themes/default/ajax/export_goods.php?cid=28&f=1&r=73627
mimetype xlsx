--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce649550ef7c3df850934a01a29256301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badb20ab9299d7b94bf3379cff6a04d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596e52a59ec4c1a5c9a6f509c4e59703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf132ff8e6256a7516cba8602448cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1708a737c92fbc0886183a14cb5ab175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4413b84a4191a5432877816deeabdeb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea0ca5cbcfa9c19cdb886bc9d1d32e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e514b15f5f21cd483077c8bc3987ce18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0f7bed90933e802af8cc31de0762a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54f4c19829fb38ee60f9b4637da86d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b25312207b61a0088b8c43d72decf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130b7d3eccd56181b4a61150879da5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514e6e41a4ac9a5ab75d34d7dff2d5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db8b1c0cb8421128efefadfd85227214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a23df90028e76eb34d380082f66fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569f4649a031f116b6b6720d27ba86616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55619e00f59c1d216e9d9c426f35f41d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580797d11f89c1a7ed459183547beb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a4876151ca020a950e12293b10de619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b47875f60a3f7e6f77afda1333f0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b8d59d61865bd2220a0217a5c113221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19990fe9ebb31ce5dd87c3ecfef4da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe29789abc20a63eddde588d099aa023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797a68119988df6ea684e3ad910056224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406af40cb7d2d42d2556b6a6b85cc6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d158a2596a4d3714ee1d56dd6c52ba426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ad3ca4c8fa518d72fbef73e7603f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e35eee1ffe029bf225ae0bb7b494928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8a25407f69724a4c140b106a9614929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ab6249d7d2d358ec533185b7a66a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c6fa8c4fdbac9867a3cdba35a706331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331727928c9bb7fcf8560c591e22f2a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8550c7200138f74b5cef9375df151f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef039d6109d4b9e10e531c9a35ae1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f36eb77818c8937e14ffa54867e2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5492a226291a1363790dfa542dafb836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0f79b0ba7d393f94d1d18039614c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf97c4107a4ef1aa951d020f4484d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff2d3be3cc6895f4bd3a5276ec64c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c953bc2a317344ac88277602fab72640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851dd39e391c9938ba40abea59ac2e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501977cf436964554ec8e39fe139c8f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca467cd8616efc89ddc3d98abcd5d87343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b563d8ecbc6b2e8543db040fc180644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403db359c9fb173c46c6f9a6b8115f2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c83991679d137c532719f0b735093846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd5c147eb5705eeba1ca946d80834e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe047aa8b6e0db39130b6fe250b439148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52411e442af262525d7c568092290cf049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce314bd462790842d0583235eb0f26750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09330d7f632a5d9ece28f0685b3cf6f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4431349b3176d46c222baefae28b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b449643dea539e3ef3045542b7999053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c204d64d148e0494471b100ba5e2e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ee0cc0d68a3142c9fcd97b09b3d8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cc4d1bf587f45c044630c668b6d5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df54efb0842f57d22feab7e777fe70d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1080c7b3f9f7cea447c6837b9cf3aef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0106dc429ff9c59f2f2e057cda7df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1cb12d948e0af02ecafa221b3e9b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2b2f49a3e5d7caba4042975b4b19b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a840df604f10eb1721cef0344589362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f33b5a6862a08e0d4cbc41b18b440263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7bd384e097d80b859e6af457304f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24d4c3d741235afc32de6d055b0d8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d867ef0d2be1774ebd377fceb792066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87992072c3af4b5375faf398050bb2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ac336ef4b0410516bd9640318996f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967f40ba1934a749fe681427fad168669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09f51856c11310399a79ba4fdbdef270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1acd32b4df132cc9aa54f1b4dbbc3871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73254c9aaf63f991b3b69f2b43af838672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae2e08f80d5128415106aa6d197e0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14570c13b209182a7d96dc0a23935274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a8c73a5e8f8d472139384fa5c848a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66f56242c147d71ade188d78776b8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e422e69b97a526b8091b7bf68d55b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cac45ef5fcd3d23bc37863af56c8978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84687e5b48ca7a4afa419d3d595241f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383719d338b6bca9226de3905090f7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2867615e7802c723098733770b01b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274345552b1c60d2940d7beab3bd8a2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc7618ff0c3fe3f257e5acfbd0c14783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350fbb991035791c8e5b2b1a93dc4e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b603b8fa5d33343d1581094dba637885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f99deb4248dba753c2f7bd7d3f8c4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493f1d76a3d6a9882aaddd2da76709e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61847e3b81af765b38d950d883e94dc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70003f683667e6bb5edf756ceb5ce74189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10779057b0d66ed3265c59b00684fa1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03626c060f77f678d96def506745a68191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5fe43aea9c73e3af6ee163ac2c20a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca9e9b7d72ee27876bb5581bec50ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba008b8321f2fabba45e29a4002265f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1bd59031c85b045155cb18135a48395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e737fb49b0e41b27efa65534bf08d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf1484c78d38d921541b66ef7e734297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a122433d295c3fb264c91b4c7409c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2e0853c1f4b94421c6decc576856c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c635d9905ed6d0b2361ced8e5c17bd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89336d5948d9f46e21071b894c59752101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c78ab0dbd2aaabafffdc50cc20fb3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73abd657179ac7eaf284abf2d6b72c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3f1b39a7e8df5145faf0ba2ae28c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e796b40407b84bccae0121363b20a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2d5b739d0d80656ca42dc32e27e8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077bac183fd819c2c83d73c823b40ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c7c77b1b0f0fe2f8f2de4b5141209108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622c898b745e7963d936126e0b97e46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b66c10604a4b360857165663d86058110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518077124441cc0b9d7d026aaed532bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6e4b5b62a01cf6774e38f44608fa8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32775066a6ef7d0292dda50ecdf707113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257237a6a76743b4b46697b83983344e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43226f3c01ed6beaf29ea61dc1f148115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a96f7eadb7c82c065a29a6c8499cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b9905a02bfc9ac174358e0bb03026117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e072c8aac12895df8bc5a0b99648a21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe51af816fdcd5f96b8c77a0fc7272e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82c03c910fd5b0529fa2852fa2dc4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ee0ab011c3eb5e8d6a2d65b3e7c25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff8a179bd88bf57ee8d917eb7032b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469cf9639a45336ba1461e6cfe10046123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252fd5700a3545adf7bf920efec0f85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604b09c3c131131c1fe5f20503b9f3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e4c3f231dc7d18ecb5f00dc2c0e6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68bafc441a89b4381e49aa615a2219127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d3257f649e4493cac2feb6b4ba351128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8c0e1e77008ded9a863d47e8d5b75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63093ff1471602d58bc43ec818b2302130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cc3cb480893319266a3bf80fc1c26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a21fc41af6b8bbe54d0414bebdd617132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd148fcb26ccfeb8d6aebcb2367b57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ea70ef68887fa14309d3ec53d4654134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78c2d920b4287973a7bc56d0f5e08c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56378e9e6acb859e11c9d1cbf42d85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c2be26340b8a56face0a10c71c861137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5489ae9ad46749324b04e63300fb166138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928db61255953bf3895c8e19f5303030139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259c658cddffc2ce99e394c362fea64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4823d5bffa9f840654d0c03d93244f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faab8a947a01a9769cd12b899b776c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfaddd236c822bc3abd2bae7bd1660b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66976e0c041cfc6556f711f15c47f33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18eb45b2fb6a9fe002de2d8806f645145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274dd6d83b2fc29f432bf8ffd352b38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1169cdededc5033a340500ce2b053147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03ea0cc3626ccda4662dac212ba3a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426a524cf4e08a230bf95783bcff1e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52066be800064325663955e3ceec0733150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86652d8847c3ee86e5923b28dcd8817e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fe5bd22450c93243fd62b99b72b9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5a874a108a22e46b71fbf906d1c7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0f5f15c956f63c44c978587202604154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86477ade96be58cb95fc873a576791155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51634f71f00152fa6c274bf85d05a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faf26e0fcd23488b38ac8644b2135b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fee07f4517b7a49f38e5a0f6fcc1f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e56dd25d2a70e6f424d01f565bd06f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561b3c11eac5d26e54e7992570f2fd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4595090b4ff022dc77118a0fac045161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f964a9f1692e0f336f417201a5288162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91264ea445778fec310c8cd227023e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80b90e87c5f0c5d987a7f725a75880164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84952b4c2d08e0a750a30afde7ee035b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da36f3f95d33bd20385c278e5d7a76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb7c58e6b334ea24aceeefed41d95e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae85645a9d402b21e3ebd56f205d2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3ce3a4b07a8a80cb9fe614b1826d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53157bbf5d8f489fd38cc3eb841da601170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ba4ac8acf14f632e44d187ca7e1a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda181bc8d290d1db0c3a5f99949e81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad65c82214e717470161b076baaf54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d73f6b71f604f3403a76a418535b3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235d9798abffb34ee76baa2b14773d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae1d92b1c449dd2024731c631d0709176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76e929610aa5ff4d2da36a2250d4b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd8435423263dcabb7422a536e7b6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ee4ddad93d8b0dd0fa843b098b68e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cac3de1596cccea7a24fbc0b0f17d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d29147075ecdc57187c19dbd948f74181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea660ebdc4def2e63667da56edc23250182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b50fa8335144489032223bc548b7e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fe9c84a2badba2f8a0a588b2f552b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd8bdb5b4d8f4fb3c04ec9215c02cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de73079e1e82a0a367a4dfffc2f71d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1769408e74c9a4613d65930b2edc9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12d546247728de5d6d6ae54df55753188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19c3d32fa519b5c5d8f617d11b2eae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5f0d2b60524a15bbe086fe84c0a45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d534022845659cb515548ca81d639cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc97125e7386a3bc507a39075dbdf24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac931cac16f533cdc00d48c2b9b301193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470271adaed8a29f40d5498ae3ebbe9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6535e78cfef5e3721dbde6190e470195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b4fbe880653aaf45b8fd83c650b4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f5620bdaf375d06dfe303747cb83a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764c6abdc2f45f77bb18e81298991e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862865aa64746640116411f51f67312199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ff0f45c6fee69d9e7cd39313ead02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a75fe02d07379bde41c0a410e3ea68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f924ce554e4ad9d82ff0c3240ea33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f11be2e2e638c7b01203807351c28c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd187a81a58ab99f1bcf6d3bcece0c68204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4453308128f8932312149cb31e4155205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fb685a843fe11785ce7d91a892519206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b681fa006429647697f9b4dd1bba7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1c9fdba389f039e06e585e682e50e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f621431ffac3073d8906d867f1c1bfb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4064d3b0cf0789b725c80ef8e2e4cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9678e04de457776bedbca56606530e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a850b359634fe477dc3126edd8e82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a126e3836820fc5535952d4e5133c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d106bb0bda656aca4d3bffc70257d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d850c964cfbd95ff9c1bc07499b1a63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378d1d7fdc0c666026474dc76b229eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cbc9cefbcf8be77f4dd3d9d21059d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc6d1de694bbb15546bc52d132a283218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebb7792df1f8a2d0e39027017bea58219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd2e4f053c4825cc13aff553b6721c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fea4217dc0ba6354eb4b7576ce894221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798d4850884215009ab42f5fd129ea5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665f14bf58aa9c7f8a2bf18aa0efb94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3062f376e67d9e1dad11aadc5d79cba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bd4192bd2e2aab57086a20d3381cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09510625b0c68991c6b12d9e2fba8b4f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0b66ec2297ccda8589d470e79d615227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01f9cbab7e3e03040108679f6efb36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b47f86a23fdd6a54288a81b51dd06229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93f0e7cd3c1eb2335328ea14d46b9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0cb95e4812c38738366134ca4c87e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57c47e084ea3bf6404ae66638e5c8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08aed4bfed4cc2d96b68de0ae5fc279233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc242e5d6f23347d7e1dde0c58d1652234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26272c4cc59d58add597bd7dc5e05e18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479108ae55c9c0f00ca6e8b53ada021236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81134cd97a41267ca0299a4d89817e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342421e815a7b53a71ef302694b581f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901579015cdb8f3177d9e7c0fb84f91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea610bbe5e81b3507f9bdb673c9bb3f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77582407b7fd1917453dbed3c7b41c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa4cb4b89adfaa4a369ce7bffc5a05242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e30f7c71c23b8760f338ae6ef2a24243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4716c99842fd035ba8b55722536de43244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a72e2dd83d5b093d033be0b81fa78c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbec5d657d10629bc8d51847d0c615a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6b2becf2f1673aa80e77a9720369f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac491177c8ff2be3839dd496147f21248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3506a71c7d82bcb67d2628ccca682249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389c942f9c7edc910f47274ef980bea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27256d9177e18ce53aa8d4fce19b1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d8b814350eb75859994ffb7e4f2ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8256d95e5bd177b6bfcdf84dc97f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ef3b062a3620837438e9b707f204c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5346824d086d423982e716e7a3951e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68308852bf7298e699715ffddd73bfb9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edd9d197b62887baa0b97b0799adf2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab80184f017f2da31d93bc4f32b72f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c28651a59255f810dc91249d0b69b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20915a9355f17b2017f38f94adb7bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0c76eba6e4529b0238711d42a8fd5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b44136f8377243f8fbe667c1c45903262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962e9e5912a353b535d708752b3f7eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d2f9d0bb6753cc079be634dd67c2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dbc0737710bc6c23ad343679ed8ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0020c7e95489f791fec720e5d1aa2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194df005fa16f054ef2346a151f26cc7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55f6831a08229bc7b816fefc0320fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16a933c6533be2a94466d752ea5df5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa606d5227e55765e9935f732b2cfc9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0ca7d7feab42a66e673a4d21da425271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966e8d66c8578c2a0cbf69e660d6dd8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c483e231bf4019a3bc6150d0474257273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67c883b639a606c4c43fbb9b6c519d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a1448a6fa6e7f81147f8693057137275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f73da0410efa7219e16bcc7cdb02b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a419da95f17eb5f9253365515dd2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2c8507966a4a43432ed499f85c265278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97cd3ca7ce507856e33ca7ef92efb6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0a37ca2c593d8177e3a19d6ae5c50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb727d73865e27be2fc09732511036281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74e6a0dfa7637384a4c83a41fb4271282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf4c08349d8923f58da4a0322d54d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231922e8dcca67302d3e9c1ad0875aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799d61e8b39518a3753c8387771d606285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0917dc8c5a0efc7a6508410e1bc4884286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec24bff14082bea585569549ca568cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a035e9655649ca219caa45b9d86e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f42170fa297e62e060b5180999c0a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859aeb5517bd0429cbfbda4c6763e5fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585009b21a1323caffff3b412ab9e2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f909e744a2937ccca8118e38bf074d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06c2699ae93c8aa35703eb1c1488be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335536b69a73ebfc13cebfaa093a674f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89a10b3b3a32c3aa539fd78ff324e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a412a618673e0d04c1b94ebd2de94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38da495614275474e0a3d7b297dab77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f425ee31cc80de13924b2dc5b67f77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8151a7b3f9916aaaa124326ac45fb0f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eda5aac8904b1a5634a4337a9a8e08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd808a93def042cdb637df8577b0e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934ff013447b709045807f8ce35c03b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cf55717c5417e0acddb98e1768d54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45cc3fbd270768e8e59a4076d90484304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938baa9883bf102abcd84f19aaf5fa06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb82d62ca3a3cb0672989e11c4d6e4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7b32bf6236ebd052881c80731114c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d0850166487944ccc70f995350136308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880de6970e939647b46cad5c514ca4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693437d02d184e8e67f28b2ff11f2a6c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e495f4a3d30cb8eddeae22b8dd5ab3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a88cd61d139891cb9e5167fc00946f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09df359689a68d083f9bc38b03e6936313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f530bb5044cf4abd5cfcb387985177314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3867777444f3b9f0bc1b70cc5f64569315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66392dd0a8cb71c0ae3d7130672086a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b93eead4d758db2b0cd5bc40e5340317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8a859e1d8aa9e72e5a9f37c9bc062318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ac797858ebd365c81141910cca698319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34da8b3b468fe48f81bdc25bb2f5c6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197e52fff06d92b7656a4a25927d8e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd3d39d705d4cfc4ef76af35ea685b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d65f240155cedfb8ffc6dc76798dc5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b57b1475a2d4dc02245bd208ccb130324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f958471d42adaf0711305a6deff0e36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c32e342ef5ce3e367cf71f73c5e58326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8105432656b5e527881c54b14a6242b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a96002ea83bdb3203e812a5070c863328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff85fe42a8195489bfe9d5484cbcff8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3728587a69cdf8ec1d3c74e39c13918330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc05bcbf5b583dcf29a5f95c0aed4c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143846ebd38fa6b8a31b084826e5d29332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec391f8cceec2e7bfa705759f5a94bc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19badbc22c0805897d9b1947f7add0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9b33ac2a6a37f70e2ccbda2f43953335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0e0100f1cfb2b003abd7120171ab4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1a9ca6bbf772d1458d8f03f1f4953337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f1de074594864832a91b2e20476a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00f85cc252d9b6176f0d4db8185749339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097401ff7debdd4df552727acd925f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1c148056ee5400c688f2de3f226db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8677885f5b5456c1986d619b12fd6e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697b96ead2ebb41bd6aac2a4f7edf4a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70611931e5fcaa21ece765ff1727b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ac2f374346fbff2f1f0a5491d178f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27f89b4bdddb3b78ef805004d24b93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bcc33f554d6217f677247ae86b784347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f49fac79197020a7d74e9176aa7309348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e08d4a22cb89df358ad494fb994aad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed677d5549f62660490cb48aa65e76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b94aeb6c04b66f766ca3ef21066524351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2399f10954da8132ea00ad6656460352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3590fd458196c71b9ed56bfea5def353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d9658c4027ac1b87fc0ed5e6537e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502575d4d415201a53563343369be9b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cb6ffa8f8fbf497ee4441bf3da813356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248958417c2cbc75f571b0eaeb30f27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1987270d392bca53cea6140db45ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd428a70c3c1f06ace7611154a7ca6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07536cb3217d50131d1c43ab47d16b48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9ec0126138ac4e6185321bdec7c3e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325a15c72521bf0c866bd0dec372c53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb698480a90c8977345583903cf8a95c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2036e8661334f92003404f1e0c417364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59accb967a25154b7816263ea4737513365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ac7d845f85856eeadd62ad314bb5c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e470d10a1c0bc501f5dee30f4cb6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504f7590d2d45586ee3a081ec1008a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a37cbb80495079991a4b9131fe321369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1600f8295f00be2b80effca19967e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370df85a75cb295c39342ec8b6083b82371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da4f4a2c1fa1d8ed599467c374f9ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b9d8084da7afb033da8615ee626e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a73fc7127623340d75e0ae65b7b36a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b359c07b0ee5fc16b275730e167383a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0d606bc0c3ccaf8b4bd811b3e67d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23348993e311fb1501e5037ba7259f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e91907e60e8837744692b8c1b212b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86ede1549f1853aeb903b4edf53de9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20ac0290648c463122791e090a1122380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c506a9e119029232751f1a908c5b60381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c55e150950c5655369198ddb00594382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf49daf674fdc411f4e93c7a0e8d59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbf30b44ea03767863e4b053433c17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c240ce19c32ccfd74856af3842cc0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9314f16c19fc9a00db403af6a9339d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d235539563eec3f2b4a1984071b63387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32239946a105da4932c920be2100b4ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0525aab3da256c856a0249aa9beb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf085ae69497f6f3c139ae26a2cbf414390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911b315cfe3271cecd19269f3743b6f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772b7bbe45b9097bdaba9252b6156ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13a337cab528db9f2f0eb6fabbb1af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0856ea7f683067fc27bf2d13bf13e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd90275625158e33c040fc8d916fbf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa136d8496c577d0950b94dc9528f4ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64198b8c73154a6c23e2672a3ca32bc5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dcc7f7f9e30a74e3ad64874afeceb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be98960e849af0b728c413d10aa3065399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192f9713122a8786b7f5ee8781525bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ee15fa21f57db9471b06144cdf80e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa273cc3b50ed2352d975bf401035d94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fac3a70f2f7c27551e088654f8582403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cc93b3a61133f4df3086a30186ebd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c287e34ea5cad3b381b88c3985d43f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab8a569a86c52f7ed9df6056061e8c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732494fe5bc088785f5486d2c2989a17407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50581b6b304d48c79b1e947b4b15c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee1fe818533d72a3786f64ba30db06409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2233725c4034b78c528d4c90da85db5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733ea7a7cc2561ec792ec6995407e46411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6cbe16640a9486fbdd2f087b3ff7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf654e73d45ff37c416c8b1304b028413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0aa915d1f71fe72b255ea812599c51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a496e90059ebd53b175b6bcb19d75415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a665670e02d940ac314d004c237373416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120435c477f9cbaf8f213275cf9f537417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c37ddabd36f45b0dbb4d82d1d9598d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc69a83294f5d53b40887970288f72419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e009e102c4c53cdaa3ea0a5e6aef78e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbbadda2121f40a2ca163fe3c8ae27421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b6961e67780893c90018e0a0fdf47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b16a61b5f89ddca02ca892736deb5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efe872bdfdba7672ca679a4e9c3682424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25686a4f8bf631286735dab2b0a1855425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921439c0f1bca076ef520a9bab4a5bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649088962fd047b398380b349b6e8576427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59a9a67b02c9738c30ee7af0839f02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c378d07b6ef9adb4db2581c906e52f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333fb09c74718bf46c8d10fef30174f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368f84b2c1967bda24d936a258a721f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a9e1edd4f576f11df7de9b1a442bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea40c1349bfb84aa8a08aba9308adb6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb294c2d57ce56ddc3961ccadc21b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892735c1299f35167498cb8f873ef84c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd4230490c7ccccd3f02a4fa8033e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f673a707089c8310592813be7749e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a51ba6d76c4bc558f425cc338aa29438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1d5ed909e884b757ca31d59f19a55439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ba67604256d65e2f8a29f196a6522440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24425ee952496d6a994085a301fb67b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f33b7caeb2033bcad0fcf34f8e9957442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648a75e763204b9e5e8b74b6669987d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e25792a7d866d16d5c5289452c6d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7728236b5a45fe01eee5718722501445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34611fd0911df54183cbea006a135e5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b44e9d5b4e5a1ca8ad7e0ada2dcdd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6154c3f5c94389eb821c4afaf7f9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adf4a7d4711be2e8d4542c84b299fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55373ccdc998ed1d1846332d6660f588450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a3d57ef7fe63cf691c7c32b184880451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aade641a8ae0d04430376fb4cf32fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e7852654d6a883ae548a3c24eea1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274b49f83b088bffda1ba21b8a782f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390754b55b08f2be24b7686b1bdf636455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083a030745861e6655939826a46214c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2860d58f0af15cca35d07e4d01469457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987330298fd66ee67f6451a3ce2396e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf646e3ba51b19693ef8307c03e323459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2971649cfbf7727302d0ed514aedb8a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdd56eca1536a3d6842c1a0ccaa4ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8746df843b2d5322dd832738eddef0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a019a50971182518b8f1701bfb2fec1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d5667ed52c9ecb71bfb87b1c29382464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f1023c1f5b78a752995d9ca67939e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75212aa26c102e3e5f2355485642bb51466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822628aea234dd4f9fdae5153a7e3621467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1682cd5fbbf330845ab18da49015b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98bd7f6e5b2026bba1caf220f23e7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c27d7c47475daf305280dc4246e2b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e5a078ffa4e834bada8b6ef868c07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b16c42cbe940f7b74b36a5671772bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a8b77dc4e217e455abdc590aace30473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08860292380767951163b25d92cf0eec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52586cd1759c886140c086a4fe825653475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a4e5fc80512b1eacfb359f6b11404476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130120b1ea5865ea3d6be426c65be4f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756af218bb45b1a9edb1ba4f8b3cbae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af98acb58415e72e4a1b365028d68b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f6c693b8b9ba30ab072fa8734de72480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367254a00c18d8762ca84a0f9994c87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb548727686052aa01fc068be6191f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298600ee0970faba36b156e36822dfa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5aaf9e0ed2c84b28e62776d5f1c7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd3ce79efad7f659a7e20836b31a6d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e96ca892ad2ae5706c8314878d7d8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186afbb0cec5091943e1424a79a8938487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a4cdd9106140597bb7f607d6b1d74488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5107e2ac63cdbbe8806cb3dab5e8b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218e9b4c1f5ac50513ddf9ca3127036490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61037819457b671c126ca65ad45105b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3cf81ab5b41d355736e49f32f265a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353cf6bc5bc9c4916538ffeb163cc50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecc4f9b218f62687b0798fd3a02cda494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e396a836a89f3b1b5f693238835f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84180edd8da46854ca52fe35f889c728496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc872676c368deff44efd5b058425a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d021be42e011ec4f3b63beec1d56f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee15a0018059ba53399b07106b8735499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9c8a85d513b5094b9bb694b09b520500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512c2b13200ba62f340372c3e0ebc8d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9419846d53ec544104866c493df19502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16de2fcaf224d96961cce3d2a9e082503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f74aee3aba4bb84af8db56bc8628f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a32a3933b7f50c3c7c22841d93972505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f767f2e837e7812ca3acf651c5730506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111c45bfbe1035ffc19fc194a2b70c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f606857868d7220ec13b75a3dab9c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b58dbac32cd585586a608c4f79a1b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba3e64a54755cbdc267cdd5d73e07b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a86207ba4d984cd3fbf1d3c0cb7d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21dfcbe2c730cb1d63de2f4440fa17512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad157a7f16c95e45e3450621b4e01ab5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aeb8966c5fe20cfeb94b10b60e4bec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f60be3b18c8a12b5d06a29fb015b4f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825adcb3923ac25bc2833fe2d90f863f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc20dc3118b090c2734f5f4f7785235517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb8c87cff5aa9f9b846b85663c9865518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47296d19b043883abc10296424e4b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaac83aa61e12befd3fbdb2be05cba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9720f7ca8215759d6aecf8ec2c1b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dab191de9ada6266d53c4a1e17834b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be54704d2314c2f17b6941327e65d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b004b73111b65639a0e34158194fe4f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d28709b7a68aee8398f6c3df98722e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3be9406a84e6471799e4f4fb186ecb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1d3e04a217444e52de5b87966f281527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f55e0d6f5fca28e62066db5bfec84528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99382d2c60a7a12423e3a4d1bfd86b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0654e21711259d42eb03e0357ee074d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139a492c66d3f4b518803c9488c9e07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6a335c18bc654ecec12da8b2cff4c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3910a584e0607bd92242aa7ce2318533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966fdef84ca52e84a3b2bff69d3f48d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c22cd6b3dd8b9dfce6e1247149a1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b67288d1034d17dfabc57af8706330536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c1b5e48cda173ab40ea6cc93383f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5f410f77d7f56cd615f4a3303571c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75073d0dd45b6950374c833abea4ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee7a767b25cb100b0f6c2e230852f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b00ff1c8264bc6f269710d40aa7925541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb1e3c0abd9c6514da6c5931b229bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2ac7d61a00ee37e8d2ab4fad51cea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e028f0618f268cfa2c112d2abf630a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccacd0f6a989f984c59386fec57dd1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa51d0cb3a6b6bfe84c5cb7a404060546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997092bca4cf619d893339dbb4fbdfc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e62d676d29b3201cec107d654f2bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c306b6ef27e792f79bca77c815d82e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d2e8a0760b5f6804b590d0f948e98550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ad0889c57871e82cc74c18fe82d84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936af2d54115d7815eeaa892f8d7064552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccae0e1ac7e39d36435e3e274fd3932553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772100d4723c5a5775a72e2210443076554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084245f3c34431209f7b1327aaada2e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6ba4d96be578dd5fc09949bb96f7c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647c7fd56b89786d516abdc5f04c4fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907da75001cae5a8bd383a49eadb0fab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34acae0764c421bbe89dc7d62467ee4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d695693972b7f33e168f9111c543ece560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf34bd3f86e0796f619069ade3817a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15915fe8de2ddc7523abdedfdcfb4277562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832b3dd8fba844f2863af70dce38f93563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbb1749e2ced182787f92d35e76c84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ad7cc338852b4ccfef8a66ee13161565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a80ed78792044a2d8d94cb7547f66b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cfc4bc0d49c177a1715381da04f03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dbc1a7d52ed37c506f08e220d09bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39456ea9ca2a90e88834e5a20720e813569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13928cab40a2843da4ab502d6a141af0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df3203de77996271f3d7fce8e0e15b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9800d8c5c88823e67a2d43b44e259dd572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b128425d78e4109f322355ba203c3ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230eee0c244ba3de918fe0822ac2ace12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbac99fe879fbaf55695dacfac324b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490ff63a312c114ebdf19c1978429114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd8ea3af74646af03b19ebeb4720945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157f89bfe1db21960a3879238cdfa156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bed18c4bc9f8e91051ab1982e41b6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4268a3afcda7f3cb2f229a6523d56b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc52a322ebec7a59c03df13694c7f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32d8055a75ffa5e98d3c5d99f4910f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f13c89644530a2936be1f5d15f4bfa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d372ab8ffd36080a635055d966e9e9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f851dbb9a08b1e016ab7eaea19ce8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc9c0497703e0b78b190cad2c2595014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0f0b256477f14cac38068aee7d29415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a9c7c33bc60b18972c76ae99e195916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18f1d48343c71fac67a84969e2763417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d0f475c3b5198056443a94cab4c9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d3cce79571dc4f8de774cc0775e3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9051c8f96fa3f73972509ab5d703e1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa322e1033e9aa7939db05e2e7ccd65621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6501fa32d03d8250b620a02c504e9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb815c2559828ce40a3711125ff458d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8990297a6e9d4e6e601a04cc8d7da724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a87b46643e88f10334f2ad26da191d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828deb36ce781f50e42ceff438255bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f33743ec4f44734384f01445229bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bf862f502f1dc66da2c73d139fae128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1623f30eb4626bfa32f24f07ad810a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179871aa592ca3efff9d8bae5eb6431330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eff650ff574e4cfb421ea8cee448a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e57c1d0009397e7d618199d7362a8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a6163d251ff0878924f03d8711ff833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb2385a5e09a712d1b9cf543bbe77a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e875920e1d0a6cae616acf1afc9b7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06bb18f142d1811e7293ba274ed6d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f092c7d7b704af990b57e5e70be3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d736f577fb62434164fa460c73306c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55df05de0c36d8ac73bd2cb678be0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f69769189470a04cdbeb5eff3029b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7333e2658583e88fa107dcda054aa041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c38c97c7e733ac8a45fa25315377d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70433d9c3ddafdb3fc4cba16a9276743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05303b6827a8c6ded47fe510c89e77244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91ec574b9d28edaa2e4f25891e244545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f234274198a2aadc26a879170c12f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537eccd2f119db7c32d656ac3a039eac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05fd11181834cdbcb78a3c2f46523348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013415e688371c948fd08d98c9b02a6c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a88aa9dab4507a0a32711f2a8c42650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc062872babe83192477c9016d1bf2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e71c145bdfc3a9e601828255e5ca9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98457c3aa9857fdbaf1d516cb7f1a25753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340b6f370a27c7ee976df4e2680b78854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c25cee4ecc1d13b25f5f0df06328ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e957a93a0ebb0b45caa9dadaee3ee956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6796c043a49eecdc9878fa337b1afcc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5551f450ec7343b7ffb74dec5bf6458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56a00dd7b64c63dc21954ed39f12a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08515d6d7561c9f433971d72c7cab81260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f04d488b8ce488bbc655cc8a70342961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3c591a1b28cbb7d7fccacd83bb75562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0685bbe3680231193ae67a8d60652163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30eecd910a4cc420c2c67eed70b74d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e694132dccf18659b262d0f101676965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010811009753ab467f40c6afb3c9fe166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd768eabfeb51bdc9f205f254a822cf767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c3b41fdc222e328a52fde16e89eaa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eb77ab476dde05288426a30d5c4fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf0609fe5128e2a50d3a785a41f9f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7e418aca53c783a772d35437fe6eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf40a81bad809678d6dfb9ae1c4d1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c879c58c07264a7cba181965dbe8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a17a6572ce2a22f82d7775d3ca55f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a064a36fb1206657b3555a412038475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147ee86010afe559dd2057333f3347e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14c97a3f870f7f516c77141cc285c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba0f241366650cda1ac904a252369b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71824175b42d87536661fbc3f8db18b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502954326c08f01c214547b2d5bb8c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46767ca55c0b5b66a4b471585490a7dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38e2a96c408065f98d4858d5f27c2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bcad7191ff6a70ad4dae3d81f31bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f32ba007635688d16aec2a3fcbafad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe529a672b645b03faee08a37932033085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50414ada089daca5a01a3081bcf4265486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3310b5261b8bdb648059e89707e7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6022bc62abed82ce4149489795790f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656b526417b59d8d2d8b415702779e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0bc83a4c1b670522eed527051605790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d20a1a1fcda960c28a9543847204e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d5e1e701864d642d6f045702e307292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b96afea9b3da2ef0a120fe0bf67f5593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7ab1a309593309682669f89ea52a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2c0fd49c6e05ae1d738fa35a925ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427c64c0cd327eab99bb1edcdf4e7a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973ced632649ebbdc2a8630745d985d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a805a5acb11560a4cbe1242ab949198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf264e7f6f478c1c17758866e82332a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aac2c0e59dc768e0bb1d695427c66b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55997e154d6d0ed42b68c3e0d08975f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de700aa7c2420a091c87bbc357a96cf0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da5f411f204fbe2839ded4806df6ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26969f60ea10f726d89a5b50a8006f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe02f2b3d8a897f65a165d8bf236a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5302fc9eb86089a155a57a9b41df78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc6164f5e5c4721a1093c3377895b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e6555efcde4c5f4c5bd886f23ebb5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021527606aa63258b787a2d127f8c005109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77df78159c3b0cc97055619d7416ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cbd11c41eeecadb82f54f6edff01b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7113c0b74e3312b81c26e88288a62a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671b0c6ba798428cf17857e24a2aa09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc704b86e415266af08caf983bf3f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752f958b58aead04395a2fa595cc0d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f40abc2bca730eef58c99020351a89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471e5905429205ccfea52a33dda0e86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96e98fd83094270ba3dd77ec4b52e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fc133fd2c0b17c05e71cb4545b5a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742a591b7d846692a3fcacfa806ac8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c93b82790769bd62789ba5f4131f5d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31a1f98594705c256bddfc73e1bad5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a522d89416a1c5d885b27c83468742e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d62a15a51f2c6ec8f6705093f58c15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd140af1fa4abf8475d5b591f093ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3257811201ac2ec9cf07acd5e7693de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6a5097948c92b6c07c04477ace0a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae97eaa37ebf93fbc2224e8dcd9808128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfc8f9a2ee633f98b4399217c62975129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c7b5d11d934a4cdb0ad88737b6632130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209b3cf07579acb98f6476cea86cc82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8a49b9141218b6b2719fe2e142859132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2f9f7eb9215261a7a315d8e32f661133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d165ad724b799351f2b2b7132956dea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b094b04fe329d39017f552ba4e1b06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb43a2216cbe10474bdad047d7fdac6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5bbf43712b1891d61e5d6bda11414137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d97cbe9e306229f7f4ec5e4dad6bd9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390e15ae55c4c37caa8ea22e68eb898139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb52573ddb897076106e818bdebbaf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89052bd8a4756b0c36a844c14ffd7cb2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467e94f64018045f3483fdeca04c0de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc94d9bf6ea5c5f324166139ceadb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb3038bba2e4732f8f2366048ced34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c9e71b1eea375abd7b42f8bc859b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74453242efc005ef326dbe2f732400f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab001d267c9a241a18bc315c14c7fc0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb995eb074743664663f7f701ad07dfe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a327d070bce72febb5dbfe9def652149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f517b3283b4c1f96c936c842d8370150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dbd28c92f668c10a1db6cc1c1a95a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edaccb55e598907e4a3e35ea6e1ea0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a9ad2e9118c3a9f39611bdd146f4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e3537698bc25aede00a5060920502154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89ce1037d38b8331e5e2e6d770e9db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0faff9f1dce5add6a3112e011bb98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5601a808dcb3bab9db35f243063d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab812dbaa623c56d13a065533ca2df81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b63978928bacf706e7e165747e440159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d6e8cac4da902efe1bdd7541d14ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75523957d8f208acda41a6ac7c13ba3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd8a74cf60f2f5449b717c0b86919f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e064b7905123dd7d63e48913537ee8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e690f691af4b4f0a796af61d5dc76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2be05d71d748e5b6ca5d5c60face3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bbf8027f156b12cbddc574f4c9da4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d298c121c27bd8bd2c50277c553bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a56798f6aad565ee2b881e197a8c04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c183301ca877fe412cdc890f69a69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3ca4ea155eb1af854d9ac90c75ea3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0ed59b48dd7c443cf68f71bf0a7b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498e3928af16fe938c608841ced02f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b20507adc473d1ae13d8ec1bab1d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6794b5625bdbc408a27d2b086d866ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454cbb7c90ea8db2d79d088ba57a1d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaf48f97c9ca8e866c30701a1d77c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0370eb46708c742bb71661e51755695177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f656886f107e1ba4de0fd472bded920178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218b8ffddaff29cd12c38bb8c608e9f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a71ca23a0ce5ec9dfbd0d0f54c648180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884af1c9ec57603b7737deb2e1fbc014181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50431554fc01a2a7529148d638b9dfef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1daf96f1f0e1a6c9730bb7deb71689183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fa6da57b8e49bb8922282df1d46e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b765323d61a835ac9996702031ed1a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662ec957ecfa7809cda74ebdcec342d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a822f3008a3d00bb0a04337d1ceee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674aac3ae989e312dbef34503e8d7bac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf177d050ecafab784be0a35de7b8325189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b996cec0872dd3a00a2ae4c6945773190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2031d9ffa9b399e241bccf398ff0e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2605377302c681c93e4e115bc8f4f04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f1bd21d2397ec8a6055db52ea091f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de919d7d64c9a0807c8e5a5d2d1a07e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f84d71f9b88cc7330394dff75a01e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6b29b8c922bfb1670a56ec3dc3024196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adae15692d6465c3ebed0a676c12838197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55a2371bc17bf36205bfe48b0ba7ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12718c56b4eb8814caa57348ce07de1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05796818dc23f0c90de9f5d94b597091200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd241e1e46a433a44399cfaed8c5964201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47634c11e4fb4ba978f6e175460f61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1c77803f37b695a568ba6beac63a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed0864e77474171c8ae7fce68f2e46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444a9fd667df2ad6e972f4eda63d2c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9129f7d9ac5203c06e0db9bc3306280206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bda860c8c0936355e00b48b459e8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76837028b6e542b0f0459f9ef2b19993208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b4eacff457bf6f499eb6f421fc34e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1661021e8f3ade63c8fd61a47bab0d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928754fbaad37fb3cb3a915afff49e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14075c41197cde4e352192449413bce7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba95fabb0db956768a5dee4872fd196213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28b58745bd3b4b0a35349af75347de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312ec81ecaa167c6a2c702a019beb97215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e21366986b6dde9c1e96fceb1401f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e5630dd6a869510eb3f84bf50f6b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dd71cce6d68569b493410bf53f58f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ef934363bdb280b4ab09cc2c4daca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa3234b9574e89da82b7aa7726766b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806da0257fbb1f3ffadbfc032a07e4e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb8050eee372836f1fe08c88aed75b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48648e972bad8c580d14b01ed7fdb052223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce553cb83fddd59956a38887a048b28224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42075a15c6acdddb6812a5bb475b6bfa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23613d0aa134fa3282235935fd27f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4356d369cc3990d83b7e3a2718887227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3ff7c3912d3444dfd0703a3d9c328228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5e7224c2b2dd8f4386fe9c4d1ddfe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0966f2497350848bff8f06cb61795230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfec92658fca8ea289e581ed214073231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1d71c694e3b394d3c68ebc3bce332232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e424ab51efec44d208d0aa2628cf3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65647318a116cb17d882c6052fb2aab2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f805cd23e96157e4cf17ebb9e6031b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdf2249f578a48e3cb18c73e74a260236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704d3e72750703112f71d2e31627a21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee07910ceb576d3ddc62848e5caed7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e840d7f12fed515e73e7859429634e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d40096a1a18c8ef6f7fcfe645da8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fdc45de9298c83a4bd6acd1c59489241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0788a134ac1123b63c391f018d4ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984f795aff31180bc8fb60c2d9b2acc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d47191007dbed0e5a7daef89df80ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6021b8e5aa40853a7d2733a52c98a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af508d6e8a939cb5f7603da2974425246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016aab8a4a12dbf026708e7b1afcc57247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c13c8d61fd1b7020619596c15c69a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb7712b24542b8fde65ccdcd3db1ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94ada921a6f4ddd4f914757b580848250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc57a61335b4f1ec6e5fa23e2208a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107c79e9074e4dc656ff78c7577efc2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d8c096fe9841f8ee768cd25df978d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0a0551a4ddc08b0cb45cb06feba5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a20a3ebe28269d75bfe2747c66202255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb69c18b10dce5e59e17c0a9552548256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9c282d1feff6153859b6520abe096257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e13f849e9144c88b196c7aa923cf6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3586a4f7845101e81cdeccd9d100ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0143b31db54e20d7a1a6ecda44e168260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc61322f9cbc3758908f4ec5bd85b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37dbdb9db3632bc60ede562336df05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9438bf175d0f883d2f44e60d6cdd3d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99400b61fa05a4d5fef063d539b1f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528a70d6f18ce97140d1613c5a5d806265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e681f63190556d7f46f6d45a9ec9908266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec31e94719df89daeee1989624840e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f51ad06231a015b155c0aefa5cf7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1058076a17c4db42c3feb4917538315269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcbea49407a129374fcee044e5b96c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940222114d15d57c81e36272735262c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc144620d1a01179f6897a44b14d132d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef78b65a18c3aa2404a44dc5b24547273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12505cb1107ae2a6842d713d0e54be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42468c2b05a26e379fe31a154ad7ac2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4d534f960e65af87143cd573cdcc0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9602bf3081c43c1728b34fc3099f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445d754fdd1845695314d27ec7c0b57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63da81428db477864510d3685f04809279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79beccf2beeb296f691e899814ebb399280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3c1c7ac8404481dc475c9d79b7ab3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1ee23099f5fcb936ad2263a1a3c2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f620d85386f1a19d8ba82303822a48f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecae7b2c77864605655a9ca866cc07f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c6253baf38398562bbf17d14dd389285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9746442ca918e81b71ba549f0c743286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad7f9805ca0ef5d29a241e6887aedc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8fd6d216297ef2e014b0f7710a6d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b202ddd189fc4211934138ee63cb2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff416472e5eaf0100e174406d8993f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87a2f4f328ad6f12a1790b5257c451291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871b165ccc3718d16a459bd7abbf80a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8900298078077d9f1210515dda03a90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db28f243bad77a8f6b5bc2e78bce06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b66617f42fac2855030c938a614cac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cdac40c3d74d0e180fd136707e989296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646644d1c1935669044ba15a685ab843297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c958e73a3196fcfc130d4d43eaca9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ffa1a7d17d0a82f997cf9aaf9b355299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a40acf8bc0f326542a7fefef1c31a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4763df4096e1f3a3a093bf24cbef6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb913d7ac7afb0c1678337a05ce4aeb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc482e714e9ad17473e7973b9bdfb81e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df220f90db1299e39aa0ed8e045af67304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c592d9f7f0375c1ed6eee1cd8a3763305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eeb9dc055299dca08604478f7533a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7af3ae2e2f7967c0213f6a1db7b2d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ef35211fdb7de39a2a2a108ea3646308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af6fbc712cdfa46ef98dee2eafb3c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe5dd8b3a854721b043c738435e316310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d93ecb4e759f7aba397ed77e06091311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c3fa337355ae55c15514e5c0cc8c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d7ab27c972793c12c1a18032e1961313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce077984e2c9d31f0ca4aa1d1cd82f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b53751754d4a7724413d8e5eaa548315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725858ed3efb59f1eccaecd9e90bb1c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a4031d3d5fcecb8a537793dbefd73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d100ff15e388d26cafce16b2f97dfb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591aeff340fb4e86ce926532ce33c99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadd509a0f75027b5e8919b8e39aa94320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232c28c62fa51a0438bd95e78612dda321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39737878afc129bf3b15e89386839c32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a105199b1d8838ce4cb1b9196782dc7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38455ce2349a007bc6f9555e3a2fbb37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab251a69903b96c7c87dd4521b59e13325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1deb6bb1eaa057c4213c78591e68cb9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195e608a9d6b8136fba91c768ee14fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024af41028399d94e0868e1bfbdb5e18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5eb5cfaf89e769432fa80127a34cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21647094d46358397d936b078610486c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12285ba13ab7ff07baeda58ab8dd23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a356e3e60c808d5e8f7ea803102357332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c54892c11a61f3da63e2524e8715f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bce07680dccdfc094e11476e29b5b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9355213fd11a9c80477c3ce79adcb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6536ca0a1acbaf29d68324646ca59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428e71fe013e998719b58955715876e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152a16d97c1b031ae6e171eaf8c7500338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610bc90ce1b1029cf3209428a37dd9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336ddb6e09ad298788eac6d220cf200340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ee21349644a62f9d6742200d7c7f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb09cd6b64466e9f034a7dcf2b07b58342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5f73d4c5929fd0c9fb9f746d2e64c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73e2379a91565c15986adf576e9e55344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee831ee75bb8b63d01b3697b57600e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3896ab66f896be83f1314dc29e3655d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b96b20ed53c88c481f0644a6d5f56b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba09dee21ae6a9c2efb377e4a426e80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eeb67651e8c88dd565da7c155864c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868c48960d30958b22ab0262302463f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127ea4ce97acdbedc47646ff30fb05e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2bc21a3d9a65c0021c4f9b217c303352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516418908da7e9c7e6feff6ddffb0e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4900b09c25a0f095a93a167bcbe7145354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a26ac057786a3bc8ed904852c41d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722dd4793d8b75e4ed3f72c42bd1969356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c8db552772077fe04ab007c1a747d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9903449afc011d379c754db42de55358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e700d931b6540617d64501d8989d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db727c73b3b47ca766f8cd7fb45b8493360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617cb033f9ea37fbbd1a49e0d6312c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff0f01bacc08e3aac37cafbc1b0c56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b402a7e53e1bc8139c9d0690f8c225363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8b2cbcf51c1448eb663a2c3453c97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992c804b9824dd4a4ac6f378528552d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c58d6344b28e25b451583f76258ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1919c6520d2686fac45c7df004fb069367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6defa9678de317fa8aa8641da179516368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a040c8753eaddc2cc179115b51f9d73369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2630ed9b031ebf0f615c2c179e480ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cca247deb7da9f1bb3abae52b4cea2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10896e8733f5ab766ab1164b119affa3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6a4a2cfd047de1332c82cbc29b80f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2daa780c6591a972ece24db4fcd7bb1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917056a4ae93c6f88a8b47074cdb5c60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa636c53f6039e5b2f80b32fea9cb85376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c084769c2d64e1b8eaa16d199688b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b400ad622295e450f02d832d68455378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214846a8a120e8be865d7d2c2f318e94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512742a8523694c9b239160a4c700c23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cc98a16189b65cd39ee1bf59d1150381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7355ce0a1c7321a4e5697224cd409b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf18dc8a2f0a6e3c616172a4395088383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c53b9e7c1b40d466b777102d0eb41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ade3c21120ff1e8090b3acbed6f81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10526a95cb9ab2f7f9f72666c7cf737386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440d6f943865c98b8e29f152683fb8b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b252d421c05524feaf8df38a79874388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94187f5baa18b6d63c3d5fdda5158d91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb786047cea64f33a9fcaeb3cb2dcb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245df84f86533afa4ccdb4507566d36391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6eaf071c13b684bd9b8e462c3851d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43228277357f365d00788ecd83437900393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfa0bf593e285e698cb2da22fdd7b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8b3edd682490182ff2144324d79bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f8e77fe9f4ad0dd8e7b5fe592276a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612301f79eaa08056892d196ad8fb497397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b68ac848acf141b190cf0fcca2dc3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350d14424e7674ab96af8d1caa19502399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978bb8c7962869d2ce7fc684fd1c665400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ef1618c39887fd619313f6373ae9f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903ad078649c50ae487aaf7b5321136402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff2f2b88443e910ee46d9f90192c2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b235fc516212e3a8e50390bb45fedab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034672a1e9bc9b348e38b06b2ad16dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592abe591d15e163e6955dba7a12e38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3b0754ba8e7f5343c289acfb3b882407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b9d4e1605129ae6b0dee517cf9ba8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdd67ac57e2124054ccb6464ac28c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd7e62bc113b418a7ff3f2caaeb81b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce646881726f1a650b5705831b49d7e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35503ca2bfc6a6657e353cbd44e6792412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5888bc33fcdd4b815d138ad0e6456d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c48e154a8ccc0140cd3e71bb235363414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a33f33ef93aa470d9e40c61cce0cc1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cee5bfb1b87b3eef75d73f43bc0a65416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08725432ad135079afd63aed165ad9e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52378e7e80a658a130897cabf41e2219418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7aea5366e1ccaa2d83155ff30135c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb050de458a76c769794ccc4ebbaa457420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d583e49ae25be1e4bf92db128c64c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f90b8f4e5ead7f4d90e9b442a76bc7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598600db0884465dcd7481aae39d685423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fca710160b4047b27639850eea2be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6490522aa8ba63b179e826853854d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6c6a1bca7fe8670b5b04f8ddcdd53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb215a0722c1544fdf572a53695861de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ea3d1e78997d093980e5c3ad66d9d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db53c968bccfd91af5da3e09d2991f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555f195d958023c00cf6e62ce84d152430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969614d3f9385a5af306be08129162c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd638838cffedfc69f7dbe47c8d4c97432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb82d34be463cabc568fb2b3ee3c1b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c997f95613e8eb5d096da3c991aa51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bdcc2bb48283994a4ff5ccdf195ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4116850219fc9a979e195fd1635c433436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a87fdf1dcb6cfe8bbe61306232db67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e7d993c98e9428e5a8742ab7adf1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683760b456746f25c2ff13a6bbb3ff66439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4c098980eb8c1af75864c8f4daa9e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf379af8da358b2113680789767744441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb41e43b19e49bcfc3d3d94c3d58384442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cb93530eee6807a2a906ab4ae86f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512418880799993dca7ddaf9103ea58444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdafeabe95684757395523ca8ab6b31445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f81457e49a93a34e6f6ed32e7a6f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ddadc435629d9a08bed7058fdd7d3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4be16b193ad487d75b8cc8a95cad0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb3ac67560182c812c9b02f9763f7d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7949ba1f53e9d280565099eb29d8f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9174721d0369f81f967c74accfedb7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4c0759f73a26cbd5a4451126d0c50452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a2e9b875c18f9f1424bfde97ab228453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4b211ecd1d1aedc7ce787f7563f19454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6f6cad08983a65b63ef6618364701455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6527d0443aabb23e990a58a89dee0a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9128d16a721f49d509b7df7f913bd1d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d02a46292b1d1c33d7cb04362e4a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533457565f6eb5e17f3711ec980928b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a2efd57b801e08820339215392db1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91921fb26f41f281e9a59238f575a5c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c802c3ba5794b789aebfefb26218a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caf761f63df9f5182d855d500603ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d595d6e87276d017b1165aa907a0de3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08d2ab796d2122262b84f4f0a1c80a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cf8a6dae9a862c1b73ae72292e9f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dc21f0d4bf660c5a9ab5592ddcbcc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfb5a97ea7b0f081e03d29a632b8c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7099d5bed9916bbb3225fc31a04eefe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4427d3eb9db94615bf8aed356cd65470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd46a40dc628f4f91ad30f667ea32d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad5573f4ffa20a48162f238ae69cdc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1e2ffc16cae0d41e0ee5ceb3b38e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f621849fb08d1cc50d011cd336420474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ec7a551906d09b39f8021491dc6c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e5645b5846a4f8ca790530cfb6adc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a277806bbeaf471a453d851f165c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ee4dc1f9be43289f92ea31d0b0faf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff824b33a61db9594ad756b7846eff13479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fa9929f96b6b9c262021972f52115480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b44be45293cd5439bc840fa4227c56481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba6fdd5a53ebc76b901e0d1df26bb6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f195aa2492d261f38a9eda75fcda6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970124e4b46f1a56b7dfc0ed50a8208484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde7304d69b89efc977f059de401fbb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526cad93375d45260cdb584d7cb67bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82717f5981c60dc95380a517bc6a2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50531ae3716ac5064016a8b90bb763a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cb32bce588e6ba396b1edd30b0b65489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f1a30f4cdc660f487bb47d3d373e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd544fa98e592789808f45936f9609491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3b1eb49238ce7815ba41ca19ea35a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ce9f4ed813be87da52254f2631efa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec93d134d62b1e31b187d435bd115e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77d5262c57018c128b26b782a14cb6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450414b4d7703f374cec0083c94bacf6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0dccb5dd272af05c68cd2913338a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd850677b4ce3563fa8f1fcfbc9620498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1004e2ece10ad03f865e71660e12b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bab0005bec9a537f415b877a635daa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34579593e1d7887214b818f086a1fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585d3ceb54ec161ce59900ee365449e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c9bb9568a53723ce945c82b30a1d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023f772724c7e9e715566246fe1edfe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642cf0bf62460a295ddd23c8d001870505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b6cb00ca743ca2582ceeadfb6b850506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d50d1d4191776b0c9331bbb1a0163507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8908a058649df2476a6d463a31f355508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4651f71a9c4f427eb63e055fffa4cf8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f3106aed332a167c6e410e61fc489510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56077c1f2e599ccbaf8ab861fca2e8b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483209fcb3b4b9b0df51f342bbe3d14a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c385bc4aa171bccb033fe41fe0ef5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517ed79ec25666394225c29e5ded94a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8eda8ea84d2b4b81f8f3db9f634765515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675af8cd5ea208678c442cd80cff6c8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaf9db7dee21447b37840fc6d80d1a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f44f4c5b73c114458dd66d84d310b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1650cda67a956643fe235337a3e7a3d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebef9c05c701f9f8b90845311da904520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed3e0c5cab75d78fa3bc028929f251521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448d924e3ed05d95f2768dae037158a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417be183b6c9ad126aa9056b6d7079a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3483e4e5ccb87bbb271aea32a310dcd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ee751831a17382159c8ef15988481525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c9c99bbfbf29907cdd31bd51168f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa678a9ec7d5e75be3e56bcb48778ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcd365b2482695e22af6ff0cd583df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f50a8e6eef91464004e152254d42b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09c0ec104b709b8886a189f3807c18530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d62e9da1d3fa07b9cd05198bf2cd0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782a20f54287e273d95db439bb08c17532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2405e32117a25179ccf701c48540f25533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea671aef7ad0d03ea3ca2dfaa9a088534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24639344910d87b9a6927631e641ed11535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8e0194da8b03448f95a7cab0b99af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3952fa89f19774afcf65a1d1edfa8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990c32735a6710334f71f290dbed136538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c51b286b40a56000846f13a437c50c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72759d6ef9cfb76cc01b3ba70f2c47d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5e1239221a9a02cc46f2c851416b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8014a5317c63c63697d1292fb328ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626937bb2a98ad0abe4479645d17d7f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8ad38047132ff8c169c5971ef3457544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f18acec03df2bb9094837c7e62a94545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17431c6184310fc69678418309c19c9e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d55a0ec3063050af1322c24f46d8d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d282ece77082313d88952a8a5dfc5a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e13ba1844b7be73f59c4db35123de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aab6d1d1ed9eee1efd6d1974fa00bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18e68976051cd47caac4d35cc3a0d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdfd993947ef21ba3fa4b95c0af23f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e7a9474a1cb363aec6de325ffd33b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dca7afbbc262f0a2c8e9b3a14d794554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ea148cf873186887e89b1b2e49f6e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0d740c6ebe2819a638f56de1651d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b27785de9f967a58c5e403719e596557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f42410afd89fd1f178bb7d528e5458558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93375ccdae29bc59e1ca7918d2d9655559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f89047fd013b713dc69df23420414560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2614f6725899f7c3d885cb8cfcea77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7da0ed31d05c754af22989b101ae4a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394152520efa0ee60c8212768252a72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801e331ae04ded4d73b07331d88fe3f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dadba7c6b2c4fe9ae3bb3255519d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acdfa7a27ffe5bc91b025f39c53ed6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c59929a035c1291cdb3d38ec228ced567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69df5b6b4aeffe2d32a9bb0c40fe4c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cfc58c18f2a9fe01f8543226a6713569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf93d0d9f1c560c7da6606ea7e49e30570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19224a937a1d41febd4fe7c5e97814571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca67c0769e2c483c4ad00086f81dcb0572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>