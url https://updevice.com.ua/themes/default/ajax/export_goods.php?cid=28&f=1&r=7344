--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9d7820e75e41de89ea332d4e5f3f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210b8e7ed4e731956e19bb7274981782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7f27ba15eb68c1e908b904d5989db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4eb00151b240564f6f87f172085ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162477cf44ab3f9baedaaabad9ab0895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf135371736c18ba19f3e0a8020f2f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdd2e201d5cb96eb2fbd5770dc9b637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562c84c44b1fef539ca68a258b864e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5c5439e34de27b8270fb1dbc8c3479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656237e674b30a9d39d4cf5a872c23a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f91dd3facf231ea8a8ffb8fee75beb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56758197800afc0b74a4cfb233eca5f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0b10c4756cf7f8c330cf94cd29f6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043658406f423483ea30d7b59082133a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a70d62b4db8376dd9119bdf0d773315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865f2484f94d58d5f8ad6559d125e6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42265ba134ce00b250ff65f07b07f2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785a5857c5719921e28668797fe996018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b111b3864b80f4d8b99c7d7cc0e0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669af80d34f6cc1487b5119b05fb846420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de994161fdbf5b020ba08411ac411a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb59c18f54afcffcf32fc6902af6d8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278863d96e033bad4d6613bd52c2bd1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67757b854e341a0ca49e05c8f783a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf6ad84032a5e937f371ce07ef414a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2ee412a9856384130472a4833c4a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d4eddb0d5edc4b62a24e43ea09f6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be63e983e8ec6abed34e5481d418b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758ceccc8638ff6802de0b02e61b68129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e64c211c459489d0f24435172140e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790dcd4b4d84f0aaded5f9968168bcc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa521ea0a7adea910871862d7ba3468132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311db50938104d2610ac3039f0f67ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fc63e8993f1c0602bf2f27041104b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274db092b0dee653049a0625bdeb4b9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbd9eeef9507276bd625d2e46edb1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c4e8ab370abfce915ab266a38201637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c66ff61f3cecc889941379fc29a9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8699d77e91ab4060de0ea495da94639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f92cc4e7fc22d54f94b8ea25ebe02d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4fd565a9d4c6ca58d0d96f789223b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c768776fe7cf044b01bfe2bc9c828ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534a43d3b09764b9111c10869cccd5343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c877114ca91faa5dd19cf8ac565807d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cad7784de37cb435114b975e284b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f75d145005ba15f3ad816f95fe62b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a294ecc89d4d18694d5ba632cc6d97247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a575f0bf8c91d1855455e2c880909948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3858380c5f5fb408ea74bdad42cfbb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0035103d432bed99bd9fdbdca23edc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0693be0e3bd1dd4dc8b55b2fe0d6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5633cd124ca0f915e2cd554e866c2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efe9f8040bf325ef94b17cd92f6ce053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1b4e7b3302dc39315f2caee4d311554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d8642bfbb4fc9b422941c0347a20555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df7ee4bbf2185347c04fb18a919e0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a80f994c5c3d94bedcdfcac96f38b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4034bc53a87df6c6da4f639473d63f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbb1e0c2bf215944cefee5ef3821b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b78eb291c4e1ab520b9f8f2f33bdc260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ea1fc9966824cdbdd1427a800befb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad70f808615b652d2e8778c21a19c1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cea3c7b194f4377ac3142b9600c2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9419e2ec994fd3915d618b719f2cc9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626cf36a711e5ae5534299fdb1651e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d912e82d720b252fea87072dbee33b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fa0425c824c255bfc06cf5cc8316b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ede0c4876a090e145b27a0ae4259568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781aa90281c1c73f8c5fce021f9c0ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6ac85deee4a8ea8dcdbe5352c9b2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fb43f4573ba524301f5e678f23eaf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae75d7075180d73b108775b9d7c012b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440dd531e87dc715f58d39a7ca861db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69355be471a65a62676f303d936a3e4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4399a1d672fa7b24d9a92adb2b2400075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463f7d06b13e0b81e2d8f8cf64484c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac22a1f4fd0ed3bb09aadc51db4db4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d89e8ca7726a7d29a1a6ce568e15a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13c99edd333af3c806ee657ed758f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437b0e40bf3c9966da4dc19a9a835ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee632a2c6b1b9f6e57678c915fcb3b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79223fdf21d877ee736033972b4dd7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0a731736312220401a91ade01ca3d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86eeb98c0abe3288ac97e68288fb9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56520cd86307166684abb3e4dc2c1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c4d4de3d8e54e0588a08584b0a02c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7ffff947767c6d3be833803ea031a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6d686866b82c002c552df225a735588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cde52e8e08c05f1c2c4eb1995165e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb056e7180c370b1e03bf8d09b632b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16215b8a5df3378efa65d120cdc06f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795a6b4f171607ab620702fa1501dba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0c0cbf94f2010c794e974ff2f1d9293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3a2703b982464ad9b2daa4b7bb7d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081de38d8e79710f3ad6333a820e99ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca70505253bdfab04d81b48c066d7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b1397bd2bc000e088f6b990026e5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0502558959e2787831a0ccc87148aa198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04d2fe21d685fc13d98ecb95fc9b9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3ce5bfc34fbcd71fffb11445afcee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0c31762de87fff5b97778af4c91fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc053e745d1af70a397d35d6a9441c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d78ec796b1e1cdfce0701f95519ffa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37636c4570d95aa050398c295804e77f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0986002b0a115972264f3b1b844c76d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c74b995652db2326e4223e8790c05a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1038e48eedd1368748f49e3021ecef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00d69777e0585a7d51db183d7e4525108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015eb6ddec1fa314d43e48846508f7d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7aec410df3c28af2d24d528f63562110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b5ac6061e14253e998a6439237d53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776d53eade3cc26059f333997f3ebf1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9c5a19d4115098adf136f040de40a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7f07f7ea7045708c9d1fc21c8413a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1a4ff71dc95c64e57abeb0f470a70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd09e15dda71cd97076a07ecec92fd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669571f57f5cb8f181c72e806167cd68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be73131e8e9d366d35c83c702ceff6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0768e95d64d40ce256e40a793091a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c2ac5d5cf610c48930ece5256cd9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611dccd410f88b0180a75ff9a5facc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740772bd690743d77825a5ef59697f77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ceb687c1f0142cf711e6ba1de82a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa60c9f8014f314ee6c128c713b3e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb14cd4c86f7debda15726dae15041125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de968725a9daddfde3198b754441ff3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace1d5a557cc0df0ef2587c8c9a0f58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78c2a6231b90523c15aedc268f63d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d44ad1f072db87350ebca59bb2b4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890f93bdc863f94c48b4b416ceb107a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b92452abc2a95ef8d99ec313ee1d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026ef770fe908537bb7e008c63918f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e01d0f604ba897f6bbfe51d1e45d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03271b381b9b66e208112dca7493be7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342ca10bc2dd6e589646ddd45f092e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b4f9e7a8c3ca7ce35eaa15df7a792136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79977fb483da825a4c668a8e4263726c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11ef525d9cb8093271f199b3749f59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3f14ff9dd61f90f0b5453411b9262139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc60b956efab6638d029ede81413708140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f61bb8a6bf6d003a4b22e17ac3ed63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad41c67c181c047de4837af2cd4d13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426de87e9e5903b7b7ecfbcfb98b712a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4a1c6b8c4f08c0c804aaaf0a2911b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8554591bbfd6af7edef28c32d192471145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8d0b48f429b37e0161837fafc5a1b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f52394d35782d6f73410e83c9b11e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab8f6c5af766576ff84ef9b699de44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70417c92e56a63dc426f8f5d5cf2e300149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c19e58e78a53551598ece85ef64dfa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aebd6a5cdda7b71983338d907d46c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f737b57320f6490ac07650e7f73547152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87d0088fef60d9ec5d0bd527b9b14c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b979da2444ccfd8fda9b43623cef4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135126abe254e56efb94189795828d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc507c373e8920faf46bfa1cad2d69ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d79eedb3d897620040ec63b1d46f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e2e31382c3b65cc25d8ec3a4a21b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea486de8c38a4d2d5fd924acfbe16d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a8277440471910d623dff9a843f1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1247025bdf89cf49cd3269240412e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e64ebe2d0b75d6308ccacf82aabf05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9917e6c01574b57ec9073bf66e90f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1350436c3ff8cd2935b4b482e64190e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e4c1e6924e14bbafdac00a827b386165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de562e3915040b35508e1704595a5836166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595d54080af40e9fe3ce8b72801f0fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7259bb83f18401d56765addd7cb10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fad6cc1bf43d53a35d8b333dc0eff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f26b7f44b9c159721f5e7167f5d6e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d354f4a166e14edeffca96ec4594c58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956989aa88550e9e1bc8584ed46df18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980926bff03f861283113d35824aa34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217e0875258b07318a037714bd617a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec85d253db17d6888b476e323d0173175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23afc06e811913311ef5a64c180da61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adb58fcb6e43e3702efc816db78ca5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc5f28d05968a6a247c11301419610178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a436215397af592f6622cb44086bde179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd91be74314e4c9b5bdfba66df786b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13050498c401a09fb9ceb2ec59de1527181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85b29bcbe72e2017254e84a12d3514182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2571c919798796b74b3375151b7d75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e349ec76bdffe14771a795ae9212263184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe9b443e9f75e117051713898d3419185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e4aa48fccc16f6780e277df59c7f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7668588622474cd4f5fc580c9d02cb7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1366e6ccc5a62eab5f2c878e47e1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fad03177b3c1fe3d570c97606cf82189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afba78d9739ab25dc038c9d4b8f50b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eda8800e8fb2b9095822d4daa36c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72dfa89706ca7dec3baa9989be3774192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4208ad4abe0dac925427cf023c489ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f658a740865ea9cc680c0355c1ed060194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df9b1e078614e13298516844f7f3f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea83df2bc4d419b12db6a2be4d1d7a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6068f95b1f7453ad80e1d558073df6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365d0748bee93e7014e7eec7e7940d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00b4b9a57986b8b68b2113c1777c75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d8d3240afa5c266f9f47f60b25f4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b04efd7176f48c8e06cff81ad660bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cb89f484c45624170086f40dcf742202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce82f1c908d5c19b56373bfa8a6acd1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca547028284a2fc919efeaea2a1063204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd392244f7ffb4243d760d3dca20a08b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bd8edb456c3d0bbfae8a528a00709206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e534d17bfc131b98534599b1c360ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21695d1dfe9a15b026b63e844a5642fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f18864ac55e026a53b143e6a211e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90359b1f7abf98ca4016d6794bac12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc56f339221812cdb97db802f93c787211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cf6917386e6619079fe502a968098212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95696010e99a8d21d993c1bc471bc71213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04a0c5265b100fe3fae82c9b48e14a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f37649c6945c6468437223943dbf1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b18e0ae6e864dd7be6d60f8bc51d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ae9f7e287c886765bfed06367217a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2624fd51b209bee0343cc5b89a3b986218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855acb1246a5be972e5cacc757e46e5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b32a51429d5127b970a819dc0a4ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baf1a7e1713e81bb4d5d84768f6673221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dd796b6ac64d1eabb9434b4a2e911222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093316d78356c19e93272b5ba6a98e10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eeb32b625f12b8821c83af98b3e20e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542d43aa30edc05f560421904fe22b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b0a7ca7ebf1d616c9ea559eb3b2b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf71f23b7858e2d33d6b73e05e9cdd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f672ac7f4aaa260261ac3a08926cd5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ce09bc7ca60b953484e3b9ed1696d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14bc9b65aa2debd530eaf25419accc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a106663b0df8ea7d128dc5565c54c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80de28eade7aba030748248888d2bed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b48a197e1e23792b0f1bb38745fe97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d9299d1b583c1515349ccb75f2f49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57089038a14369262ad25db450e8a9c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d378621849ce186b70c0fdccfc2a9ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d305abf8c42e60f047bab898330e425237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a8ea22ff67cf215c201e04141a2ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c663a749f732781d2bc5b1e63f3f6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359147b6fd24c6b504bc1ea894a4399f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249473976a56d008743f14346a55c19b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c3c35886fa1260e72db2730639c58242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26c152538d8b572de7265a53ee5706243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea685a38c45fa17bf3c714aedeae8e48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc8d3f6b04be9769571f567b408997245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c0187b8d8e14c2ac372e445c48cdf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7d4c4d670b1dcbfdd33de420cd0ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8f252701cd341aad7f36d4c5e4e08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903823e1d07ea8c9c3aaaa5ddd0dbd0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953e7240f7a5b8af0f0e016c46ddec7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe8400de231ff36c68de178cf259d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109ec0434e8f71f21f7b5d58e6bb046252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cdc4063b297ddcab96d89598f70bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b3db0d57d1d2ad7579eac0eb2b670254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001a737775f153824c6af0d72d1b31f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001fa0da16d0e44585436ab44fc2d30256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9c98cc74c12daaf2f2519c66c9fdc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bd4df7b40d343ade121b817409337258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94098d581829a4a6b6a3629a513500e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5a76233cc60e48ef1c41d86708621260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294de3a730fa364dc119f6f278af17b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b20ee343e7e1ea1090a4f438724401262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2168b904ca9d5e844c3062bf6f43d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f7b5abe5a5d8d2b2b61739c30d731264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264a3d644d6034bb9275ed047d01c7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd00645188b585705e516c1bf7b399266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b9dfb7f453ca8c6836f87313d6abd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ff6dfe46fae98585d7fc1151d2162268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87757d7961cd1de483acb318c6d367269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5e013247f96ea05d8ab346557279c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa4db2c15156a680a5d7522f65a4ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3824b6f79fa0fc5c983d66085818845272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a848f0bbe1ff925525e641607caa4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503df83eeaf2c7cce8ce37ee8717afee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bda6b909b3e783f507b3c9563007ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae891dd7944a202bbb9521eee464b2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e518584148941625aeee25e52da7bfc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f06ca6508e07a48615288366a89bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371bdbdebc5c0a442dd4c32d2a7edc0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a0bd27fe303bd56043fc294dd3d87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473b873c2c2e48f805c039c7375af94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429df844f7cf2551f9e74bd55f23d432282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98120f5ca15e49024b5157b024588a4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb486913aa67c249436e15eb017ac9b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79f3541fd499e16e121eaae35ebddc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8edf9eaa316a49ad7e036cb34be09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55053001b9a90730b9d54dc477735cd5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae7a55e04f1fb0d11c7668d80302a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7536eaefb1355fd17b33e61fc5fa4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f298fc5072ef53c694489f8dddef681290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0c7967bbb401154db0b385ab1eb6e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051159900493fb7a9d512c39d8333424292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afed41c2b5616cc82be78247173ccc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54590724ae6ee9973edc8ef4257b790294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3061c7df2b518f8ee8117d991de4a56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d244f757f9fd1fd70ec8dcea9e87af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524e2bf0500280275cfc5d5601aa864297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7005206be326b32035891ad5cd2a6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04232261cb253e651cb8f991579cd07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e2cf849d8276606cf215da1b1c030300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a5ffb8562abbed107e4d55be025d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad38cb5b614effe2e60751659f296f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144c458acc12293c3626a203905a68f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fd8cf8a0242f5aa12bf46d29fb477304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7821399532b2f2218d39bab13a901b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdd9c7ebadffdde68df1d1df3db999306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdb2f8243b7bfdb2685423b1c3c12e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e0823414db1d8b9341f3fd6a6034f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b6365c23e80cd2063d70d3c8c31c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f8adf92ef45253fcca117b4c88f29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5842c31ea11d46b7cec71341ab5a08e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d06356cbd0794cd9db936cfee0e328312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03327d4ffbc8cdde4867f7b5b5688985313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcc1b99a0e9e77cfdd436ef86ac713314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444e0f0df312912036954a12401ec27315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad755904b21a56f60981911d40a651316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e40b5926525b6a8059f83688760557317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05efabd6c9e14dc8102ff2b74e65f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394918adeb3df40fa5259b3d6f34669319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3b9d652070304f0786fe78bf64de7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6801c5f1d6f4f70ad876f9dfae3806c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92be1dfb119475f9e712c3711519a0d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085695c217677d7ceda82cdad20c36c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b60f3c45b60f1eab28ff86c219c7c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5861049fac8bc3c45e70a6d29f1bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0c080d32e53fa37e126b84f247901326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21df6fecbb3b27707f06ff9c4867f16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79613c3e337786c8d8748f8ae266119a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87ab8607e77bcd4a4831da2ff37148329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026aec3cb2905a0ef72ca7dfa806664e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d350180ad1ee702b61a419ff3d4aef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d638984a371f792472e0f090e029e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d57d773c9516e2d11ef470d5c7d832333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4ed0284dce8a1ef4d21149387e8dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa79f650249d34a6738f7d6bc90a13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31739b98e5a8c10855ccd798b2824548336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec24e05068f741fe2342a8152996140337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09985222aea5b4eb2d69d30e9ea18e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15668ae16ee78e96144d085bf108d6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fac177504c371ad6232a9ba8393308340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ca33e7762653c754db2e8e6366322341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d0ec51edd63ab08f28872fddc815b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942785ae5082ec65c3f02a0c491f7d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bfce95b44d410789520cd954ffa5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f61ba2ccb056b678130f5b82144500345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e03d2c8b9ef1698f335d158c2fb77f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2269b39d5cad1a1821921292942d9e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08114c279e4694a029bd23f6fb60fe4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08eaa1f2d84e6fe11e1fd2b1d5ed6ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91077261ba8eedb88f26ce2e6db104ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8749f6860cf2cef13319ef0f5fca19351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b82be29924e294d006917be73fff4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450eebd86f0770ced42f992a05199af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dd73ed26ea73be8b4cdd13ee35ea3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d658403a9c787ec113b7da22924e0c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec2c5a7a7fc55c91723524fa5d9c6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c838b3000dd07192376125bc12f5304357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87939338ff3140d34f6820599e52c72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97e29adbf4ec50a35ddd221c88bf5e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e29814a3962ab6a94a43073658c0a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f46052ebee0ece8fd6501ad7b3c340361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d1b77cf41e7baaa7c12a567200618362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66471b151b839ffb461e00c660c7615a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc179c23349c920f73927519c40d470364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260fa928b7f4a2d1cb4eb00ab92c04a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1ae75c923e0c873766583b7cff211366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e9a23f13798f9c01aae873b65fedc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0ea0375bab54f6e6985de72576afd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a550bde20c2535c946720fcd0aaf0d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c3882f6a8669c1044242d9bb34807370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f84d4e98c5b457815a88a2cf9c4593371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191d1eccb36deeaf7d48e5b7085679c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483d1aa7eab93062db8b24454a7d2c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56149daf46b998c8974a4d24bf0315d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8131368f2794c4bee26b80135b22ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31507b5ec7054aa7196b3164b39ce39b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e21f3e250af12a7e24f004dda383f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5329ccf069017b8d928a01bf047f2b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303af0d4117bdb6635d46d493c7de52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de17a873f4ca3f30f1b912355febdb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632babfb294f89011192b43aa5bc5a2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026047b1da8968a06c36a54f2e3b500c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28e69f21b981f57835288467a92f50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ab8dc0bf31f2411bef4773e2acadc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3618549464e102ff67f4750157005385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b44d156a1f9a4620e7a82031c0074386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d0e94810edd732df3d273aeb25bc3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd153eecd0684397f8eab56deb13b03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40508d5584f0be4722cf5fcba1931b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1db465b68dea537b28374aefe19358390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f913fc139582bf2ba04e7d5225b98dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873a8efaf71da33e2f7c7b7114a8f1a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfabf8baf705f0ba81192b82a8d8b63393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba4ce9fbfc176a0dcb2a7099482827394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693b83bffa00b6683858a240dbe750e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029223b346ac6d028aad95ff1cd0ad7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4da7b520e503881a9cb3444a12cfb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca72917070cef872bee6d406efe2070398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6301ce4432e0ae226e2a564410f699399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239282bb51c3c993e8279e75bc9a74b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99935e4b8e55e88e13c6a10652ce4be2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317681d156805f71d4068897b48c40c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc18c199b70b98438102db5a6587c5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887114113071abbe212fc476d6b5394404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8c71b07b83a971a740aa93e27c5d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f914123f5dd5ceef46ba0986e129a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360413c83bc6e32a9d92769f52871b78407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e532445b77f869601457cbc0f9123d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0790bbd35eb16f00db8d924e95e68f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc64c16a0b23e1eab54762e74d9fa83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831784286fb380fcffbd94dfe5e635a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cecdc9327a3fb16199b32dcee5296412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39532d13f878bba18711f5921b579ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566dddb21ac0de10fb7a71e85972761414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e51af34bb1e3151d52e14d3359988415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df73a3b50905a0b5a1b15d607d80b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842674f68b6dc30060002e5ef9ffb25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13327b0a94ca8d5768e68faf10c34dfb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7e865dfc299730a642f4b6c1d95eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e5d428e7122cb681b15da9b1ed4e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805619450ab8821477925391eb0a7b70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da93ddaa5dabdcfd600b1e21a97326d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898be98904788837fc6fb92567de0a63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9de134b08a673e8846593ed4590cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dae7ad26e31b2261c230af645b6e73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8d4ae8752576a0067eee4db5395ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce51c40161bcd931db5e4145de4485427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52720a207972ae2cdb4b00e80f7308428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae4442cd417892e526801f27ddbc08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3713968b2b614d9e6637e291c2e6e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7e1ba68e57fc0c2979b652a0a7cfd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f4eddf33431fdfdd31b58535d53ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec0512e35999ff10c3befd75643227433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1290aee901dc8c4277eb1057212a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd898961b0d98c656c0abf5b8338a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde6d82b68b9d8f772f6185608b4e05436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7ca6ffcd5bdf7056fe79dfea3cb5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d40c0452108b4bd00396c2f3a143df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fffdcab65b0c97774f07810a844c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14338b92a1ecb46ea0d397ef27abfb4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79dca118a9e399d14fb98a3708c885441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0ee7cd5050cd0a582ffa09d4a604f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f1ba160380300634acc290a9a697e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53118be11397034bcba969a94b57976444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9e3a6b84f60fd70e981a1e5320ce4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4733f55fa5b3f445ef680ffada4284446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fc5301297148ea2975039efa73fae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f66b1563174b354922aa707dbde58448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda078bf646b273acea44fa836017f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342c87456224dedde6a6ce82c73538d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb162fbc671523f6dd14b8924f39f7b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f769536a4462a93384278e416b820e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aced4cce630a59708a4044cc7bf459453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38447da007d13c039fae41cd40c1e31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52eb3e35b5b7e28bce4044a4197754455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73e645924e14ba326b1d6e800fea55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd90576714bb4bbd06dcb33d64f381457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c192b7ecdfabca3fb4fc7e888ff7b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb419d6bd24fe6424a7446203099aa2d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da35bc969da56f24c375968e9f4d60460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3130ca6e59b7f73b1f2caf078d7d4c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509403b3e4b4a1c0233a75f686eaab1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108885dd2443edde833b7232c144602463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4aba9e8d299d432e8e4e27c5a1e1b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183d97cd7cbdf388483cf2d184bb40e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2681f9d8e3a934e93c81ad3e156ab12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed740a9c07fedc274bc7d50552fddb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c058e492fd5a65fe1a150771df073b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092ab6f794ed856831f14b6ff92f226469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de834f7f5dbdc9829c744b85c15594e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382c29fc61040619323a701dde7cb60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd38e78341605aa9ae07b81ac9e93c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdd2d3ca327f182408666e77b07269473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e9bcc38642f4eb2404ede47185513474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b95b0db1f1c4211c5fb610465f5ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7939708a99716d60ba14d67826adde476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91891e683c033b93a40e236042103491477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b3306a45bf8ed11bda14a2a6c397b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5ae3afcd175726ca04e79125438e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05969798c0d328100ca08495a1c24a34480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbd6c8fe9ebc2fe6022989719d169f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6eab7df47d34ad5bfd6b7ca5f09a44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2687b7c13bc70816ae6698d1806402483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f2abfb21158529511b4dc2b84a595484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a6846108cd7821e5133b2c13b8e05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621ba4510cef7dcfb1cb35c617f8088486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1a8fb4abef311a6e8f9644e0b804d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8755406d33891f2fedc3ece1c42b6fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba17383a943d37bc751a4f4728696e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3059093e52d5852387ac809d224df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a428a5975ce89a4deb22698cced94c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75304adeb61584b8e4dfde0dedf5d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22e08dff1354420a737926b34b3ca3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecce5ef11cbd77f82f46a58d49002b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e867e9d3e04b919535225a81c57046495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c46fd5662cd205466c3397d8ac9d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502e957e1382e1476ecfc0589f77332497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9c4196228276c9e9a1336f809cc09498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e0e3885d533718801bf014afbc732499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf964bd7dcc3be7a5de754ebaee10d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aada56721af6569d5a455ed848a524501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27561b9ed4156ac4c56b2de2e32cf1f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20105738d26c403c6c8baa787bb7caf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0fa568cbbd4f82572c1f182b63de6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743247f5c60e63d76fd688843beef14505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0ae5a9bb6374fef4c6f1e6f3e7899506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5efb432a5416115b79bb807b56b361507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42398d4d045c411e33d1977d6e7d0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537a853df79c7c3ce5e8f03410efdc3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c848044db282d2866a3dcf9de9e511f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8212bf77105854ba6cc8ebe564571511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910e870563eae9eb9d8b63ad3b6015e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df730b84962d03466607925c0f58f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0048b5b74aa2bcb2ae52e0a0b9e76514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733017c9c5fc0b1cd49ea7f9bf430d50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068fd9611baf3e82a12b07a98aabcbe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777fe1fb2c3d3737e253d1a20da719a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d78e382ceb955eb5762277be05621b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad54cd5097e41666d4a3767660ea44e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ca8d9c757d7ee0506dd16868db6f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3951e3031559f44b6f71380b4dc73521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455928dfa9d501ee86480e2b1da9200522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43a9c450a767c048fe29949de84c61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907997dd74a5051eee9d6639c5d50f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba0e4ad3d605fd18716d4225793e44525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a712ce2fb35b5cd3c09acb5223f0418526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63727401db2de1ebda73934c5ee1bd0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acca08e03dae916b630c2803e451d80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135197aba5750abb33b729e59c0ff31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b119907f7cb4409c3122a90d993fc12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05691236d68fe5889b03e8ef89e0991531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14443a9a2a650f19337524a6ec3a26f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaafaf97d37a861af9648acded58b13533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c9046ac41f6818d009fef753cf217534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8154e740d2ede6f06d21704dda32630535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95794eb8bb23390bb14981342e0d243f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2deaba36817832f0116b03492cf35d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6c6eb2c3083fde7adbf5b0b945b80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958877cabbc8eb37d41ba46751500d3d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9c6d5b9f8510936a80c9fe9875552540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770570a70b6be3d3cd574e731d2d36bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0edf849923a0b66894909d0a5e7145542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997df6836b6849b0700a1944ae1dd03543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4c8917306d942009b5a28f1a154c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f5b77616406e89ff33ee1d2357cfe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0f6543971bd6ec82407b9b4e7c88a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e2c6af7875dd7aca8da5925871f30547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683c16811a708de01d8403cc442343c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426b1c293bbab917d82fc9c5a93e5d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001177559629652879a3d4c4bf130f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583ec369a23d60cceda180c283eb130551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400018cc3fbd2cbb85fc7afcb305dd64552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284d8c7970887e8fb950f1909932708553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581e9665ff840fc7305231d02f9b3a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9491d16356cc036e8630fbfd7e17a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8aafd269963fd3b61d2fed4a6bc72f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6428b98e5172a6bde99b760ea3005557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b692cd04686fc162397ff064681bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be82088025d84dd03a50c743eb52b30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8b37cd60598c615bade27ca5e43db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7c19945ec5467d60773036c8cc248561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cbb0d2f1bc57e44c775b52fc75a5c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b023a4f36b7fa7f054eaa1707b981563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046821c90886ecb153f5533bc57ff1c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a91acb1e840d276ff87951df0c5c3b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29144d8173bb32eda305aefd51f5d1af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04bf802e980b6b8b6163b3243dbde3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba285238cae57b97b78602f9b26b6bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509fa6ad36acb43c46b9f276330e178569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3534741817b14a4fe83d2646cc9646570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4afde841e55690a127fe6110905d80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945bb66a15ddc0637c0dd4d092118f1572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b1195aba1e2dea400306ce21271b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbd1b067662c4f325eadf193a523aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a3549b6e145b2f148da5360a74de53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2491f33b5d622f2883a36df0b9d2ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be96da4fdf159354bbe46d0ecc51395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c2bab9cefe65ca12c63777e88937b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eba50d1ac030fa7c642255f54860017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4af238311e451170df482009d6201e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ae1de7ea7799b78eefd6e545fdbdb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091db5e1e2db32eda8d19ad2b816dd410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b37b6bd8766a5c40b4340fd9d5aa411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476e1f6b42e1be84095ea2c4e87172012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fb19fabe8ff7e023ac587a1bba5c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257401caad24cde2f8920f99fd96e1a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cbd6d876c3bdfe31c6de20ef7e79915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1afd66f0b20020821a65178aac4af816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0fbd92ad6ec6b503c94386b4ef1fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e680c311795a4f498e414f7dc43098918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b7a4f9ef110be55aad654039573ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6f7f7685c54368c9b9e6a1abb9fd220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8e0b547eba5ebf6dab1acecc8bc0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee37e1e4fa779bcafdcc5efc2a0d9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d484585384ff491007a4a1d5a1ef2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43ad4d5822363d2dec5b3c75fafe0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93375d545f02ab3a5ebbcfa77b64cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a05d72b80fbd08eaf03df07847f86826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47c5543c2679d10347c2ce8fe5e45427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe022bf0fa76817f1495d9d6e1c18028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb17df6fd28cd3f9a55ba3e6258fec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a42e06b9dbce7c70631466af489df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbee66b9c1d7acd701fe9e8fc0a84f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7715b2b5377fb14bce7622a677e5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427d514323518f2fff0c832d68e039d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ea00cad526038f46660281d8d8f4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b9ac76c36b40297e9c57093f16f0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e63eaac15c713c5e3a6cbc9d12a1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f692eb2bcab8db7bf29490d7f41a9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cabd1fd65684b32140b7f5a08ccbf138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22bc4761fb58e1bae68714272d073439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4e741cddd3ff69749a58b7950ed9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc2a8cea695086502cf89c56f8fa4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73f861d052334e882e07ae98c3fae442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c14bdb1e272122b2f2e84dc265a1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72716a9650aec00216fbe3873a09a8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab2f2270fd11d5768c7e71e30bbc4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbc97444dc86ace0b566bf401db3ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288bd55543d45c29c8ba46d65b4c0fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c723ea6f69f3fb4b973b0be2ab16a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4908a9cf5768dfab90614dd73e36f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918e65cb716a2398c18da6819ebeb3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c81167072163a5f72a87e39eafbb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60725091d1e6ff384c878d1ec7cedda652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a46c0c4243c35bc5ff35647699ef353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305de6908320d13c83e722e8ea9d0cda54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68902469079440ed6c2a12ef15d3db6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305037c283987b6b057f2ba48ba5f7db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d81647dca760e0ec0f6cb8f16dd7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3fb8f6079348100c39e074dc5967058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d07231cd70838377caac400f1f15a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de724119a0800c4e24d698047bdce92660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48a0497a16e256aa75a2b972ee89e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b17c8a7e03a0a51fabd56d6ba23b8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcdf6ac3e619e5895ffc3226b5eff163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b655f02baf698839ab0f5bd25887d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e190db59e60bf6041346497d3e042d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e9ce02cd08d742b527d83f7f370ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c5125eedc6252828c6e649ae102fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b07e4284527117ca4416892c7a2cf268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded202e510a1128010ed5ce37f58d0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274327432a560c2a0c4a35e24ce98a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16981b056321978c674b4a8aa3d88771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bb67d6ffd22f7ed0b249f2320fdf172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb255e8d24d5f34db76a2d87caf786c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ce10ea089d3fd2493f83ef4f5b89374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0e331e45ccd66e472f92c2fe7ff1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6b5384bec756f93e30b2f2baa6d6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fdccfda2dd8f43831e5ae3535902977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b65c153e970cf3f292b481c0c050678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260dae47be50a97b00830494f50a34b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d9343923e5c28e42f8a7d0030b20180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c685a55beedeee64108264dd20c78d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db06da9a522f38d89e59a9616f9d0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f24a28fc01d9bcdada1290a20e82783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4cd9a082adc3d236ad262b52be09184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc761f9dbd5d98dc4b0b12c023940e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce793bcbf6e2b67f1d0ef40266ce73fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2aa0e60d6b5297685a8519b8a9482887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1945bd7c439cb1a0c3cfe85726c3e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7e5ca63e0b57319d635f6bfb9836a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b48df7e42c339f59b746457b4447a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea200c8f914c2d53c9a6687d590af91791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935b28766ab3be7aa547a0c3f3e491392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d3a632d606ef7bbb2cbbdb44ec78193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5a430f07159524bd557c28f3cc18394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee5b4ea3d0530793fa9adb88e4eaf495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabe4a214db854463f20f4f02146e5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a54a4b00b8b134d2d6d254fb1c9f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaae1613855034377820800979499da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ca78b83ad499186f2011552780b2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e325208dc64ddb2e7995cacf31f654100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb47fc47f2fa692b7a9924673baae50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb60956e0fff23e733636d35573ba4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ac006c5d1ba6e5cb76ca4d7c3a94f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def430a795c1132c88b69c12eddebb9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c28e1cb2bb6593ed48453bcfe4456105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcc157678d9a73c42a0dbf83852d38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ebad9159815369f68d1c9c92d4a52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e30113625f436a36917c27902fa7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd11fbe358099068bad9c70ad68061109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add01d6978685c0a7d7675844aeb5c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679847b731b7b84d5e50a626e9c747cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8582b0d0da68bd11486eb42d472e59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131670f8c38dd8403d63a9e8403ea0ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f95b9f0ecbf76b7682b7be84241973114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabad0d728443f313aff855514ef6b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140e8695055c4d36d789d3e03d1da79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5894a4599626b9ec8485bec869e9db4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b28240e8c0c805a72a434cab8df9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4d01fe217cb9a9b051a8dc575ee0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc36906274186aaeab04168c100b93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683bb5da8d7d99dbc92fd0024b38312121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44aeae23441da1a54968b4d7056646c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84d3375d703f1b42a3647b5f4fa557123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd1782c8f667817d73b21fa6aa38e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d98d5b8191df47cbd48b0dcf3eb175125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56be679e19ffaf1c18a10111a0dbc6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79d9ba3b597e3cba0c02950c90af63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189dc43fa0eed10e9661076940d0099128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad9399d092ff13b77e5a9908e57b2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c68bd7eaa2ab4fa9a597488db4054130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9464c728c1dbdb004e9596b8229c57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d69aa64012c61d0ea6fd7e3ea42aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f51a72eb4e96dbb90d95e5298aa958133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0c840d3de0632694e13d4124dbf11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc575bc951d4573c47a2de1edca880135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b18b999a66814e74776d465c08fa1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8af341312bd01fa3caf7e4fbe8e2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27f0a2da24150fd7fdfcdad3d51537138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33b3805daf96a4cb2717c54f242539139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7090dfabfad0a67dd16d78aa995bba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1e4ffbb04901b74a11470e7b65717141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb1be3544871aaf266c994bfa16fca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a1e2ac221ac0e153bfaafd5298d3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c6a312f060dbb1c0784a12b81fdeb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be179d869cd7da5ca24ff2e731d5147145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdab0216c096cda5574d39aaf63b49146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b0d12efb090dc5aefa7090daae70c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dd602ccde031b03b637d8fe03b280148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f409c2d0efc54e551ff154c8c1a6ba6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354a4d282b2d3df6d428c29ff9289a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce8d624bd32df1cfcb778f447e4858151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60641c05823d86c95fe1ef4705de8809152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820e0a7f8a028aa2f0bbc4f6797c65b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c3560d296032eb9c58502f78bc3ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8aca7b3f42841b893ad754fcb077a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dfaa61817d36957e66a4f9c93d2ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1db40e5f4df22f8ee8faf0cd7bb1fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbbc456c804c3b206420bbe14e1117158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e57d779b732d7055568c70f54a32f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f480c74c285c1bf03a994ad1e8c52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75077aad60711051bb5bc5627e332de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d91bac4da20bcdfe8cd8018f2bf0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e242523116d3918941033071c56751163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef759e699f3bb153ced71bad1f6e9e42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c816417c1099aecc339e09cb64777165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb82c2b3d7309d91a497f9f9b27a38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f635ecc0fbbef4d5dede8115f21a96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb570190932aefa61c138bee7f1efd7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b4d26fca744f11a8cfadb0da622db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fb751b7f70be12b3483a935ac981c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55886c98f3d37aac785ecede8867d028171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd304f36c55a19b378b00aff1fac101172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb4640515090deefcc7dc5516f3ccd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403515225cbbed1bd006b17c58d651dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d78db1dc1e4e824fe759767c0f300a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dde6ff3342aaa8920304940222280b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ac448a9739e7281c5ca56e56fe881177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028463ee25d5264d8b1711b38b6a67d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4743ca65c424d87c0e11d472e7cc666179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c26830f7a40f704c0eca899a060205180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee40a3fdbeb33958908c5a69220d64e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce542c349842d8c02045deafdc4f8d13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123c8cf1d5827ea2f162e294537f127183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b24204bc58fcb6d72322d0862b836184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93079dbc783ef86edc3767a4e3b09ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185601aff518f7b9da8200fe680a40db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eb2c8c43d6805334b593055613951187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274fa62c858be60190293ef64eda21a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f69be1ddc297a565d68f7857fa632189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9041a8742347ff01584141264248545190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7395d232f02b4b4a98b74fd679b849191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05353f8739501942c4a26c9189907358192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95029da717a3960bf6d49a3271b9f3c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72551b3fa719843c2edcb14739421c57194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340eaff846f60a96521ab13d2bd56ecc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d2d3a2512f00a5910a1935e2bc890196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c782c7b9f4ada4e75fa0f1717a23bef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea93628fc7196913185c0add757497c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f846189a46cb8adc650952ef129ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7225c378f7245f3b35bbe54498e5584200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491c4f2580fa6e57eeada63e0d3800c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb3d6237ac4643661c43f32ccaea92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba0b1f9e14cf423de7cce2af1a244c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df0580a0b3dc8275fa9d7024886ae1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa1cb2366014db2e312038cf5ad22d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c9ba7780f27e2e2436345b0830fd1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca8f3c4474df1f01565520f8b52569207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e0394557eabe4b7f794f39639c3b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffbd5983522f43a3614c541a018a18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbab150b8fc48bd1a3b2689b2e321a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248305d540dbf0ad43bbe48af5a675eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc50209f2a812a8792073cbe378311c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb6de11b2aa02890959e5c3a33a9a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c4ad14aafdc3631a8896cc9986598214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc342e6fec87a7c794cc6a2998ab5a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436e4d49eb03329f3c3dbbcaca88719216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f937d09fda3837a0ea6694f6ec299217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2f8ff4795aa70478a0b35c59674c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05cb344cf7eb22867df43be64d765b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339c3b4defa6cb96ef29ecb84a2b234220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac7874c11a3060736916a2f6c6a8c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e933d39d841acf43f5f153078ab31e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2efe98cd2f0d327c66bdc47a7f50c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1698b6e477f67ccfd5a5c45014c27d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773a7744e90cd2822b63bed5dafcb8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1313aaa884a68cbd5a94d7192167f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee04101c00c0767a44153807a8ee51227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3b5750c362ce0ee104643a9013aee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40351e9503d79fa8e3711902e6626d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efcd94b7d2aba0b5e82a1e89a2bc0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ae22a5a8c63743ab1116b1dc91ffd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90e8096735627aa15c71635977e05b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2119f4a2bd8071f0cb6b705fb48f4dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8ce56aadb7be6ef5f616750f45187234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4f90eb0ae357ce5dab70225c89639235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef75f72a19c046d7fb2a7802d1f899236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3772ed0035bf2bb8c417dfe5c17c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245ff796b8a7a2dfb44a9c207163493238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfeef3641784961e84bd23cf6fab24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4837dda81128e05c5a762fb3f3a6540240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7009e35c8551c9055675ca179b6fff6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cc4d466efc2f7f7495086bc1cc72f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb3f6870054c125ee52bda38f2e91c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce52eb38b4a46a59c2fd05cf0b0664244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffab3cae661caedb1cf401645224cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f5431e591890b43ab80e71aef713e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c33a48252f8bf63795a0d775a54a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f051d9a73709563211334a84bb36e53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713710b1e8d12e8e1c458c93bd2206db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9eaba83aff3505b4b85a02577fe13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc5c5356fe488339ea7134ee7be47a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45c3f4131939936a12bd9ffc877656252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6e61586c3535b156dc1fd15e64f7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2d4ba5f35bbf1f3847891afc3e81f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c4fd9c2b3863a46bc8c9140672480255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ac627cfd5f02c5c96c61e6473f4ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21345e7339ebaa76f8506dd1b3422c3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8783f5c99d5067cd270fffda7b3905258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40aa11e4e68dbf42e30987f3defd6ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3cbb14d074d0319810d84c1c0a57e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68149e8cabf49b9e5cfacda0318e59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49d55c1ebae17af48611aadfc4694d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1aa4434da999a576f48ca97a5f766263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0599a6df3fc9b87549252b356e56491264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0566ec6f6b29876e499891de5541e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647a53b0e2b68ccd03fc00ecb81140f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834889e69263f190290161f705e19c0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c233d32b98f3298e5f26cb8b49429d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d37c44ed2fecf3e5afed7d9a96d9e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea893ff164a894e42c022304a83724f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5bc30884f3019ba1c62322068c935271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7db9490517b5c89af49bad220d9e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459645b18f24755b2e6b40e43683eb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85347342765505ac65e1c7026d2b88d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38612a44f5a5402b5e2e75f64440fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dac4f469cfd542f8cf5f0b99884961276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8881cb4852df40086869822e64f27d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ff1e5a39e05d3ce959b87da678a22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320696205213a3d1ec8f1675465337c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833305e473e73a4978f2013ba6070a51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78307f59e366094b70d8b8a690fb8b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1a04ad379791b35dee2e927bac0ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a511db76898c8881a114a80c827abb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0ee2ea111c16a6938127aac163c4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c86a1e455241d7c1f28506ddf675e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb94bb62eb7fa710a2490b561f2e648286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbe522e9a2217f4a1c2ff6549de861287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ac93efe3d71896e0b8f88ec54344a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17380db2105f46960454400d22083de9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519a9204a74366dc776e29880054a1a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8125281ca3b60555becaa856095de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1028d5f1dc5b55f12299bb0bcb8ebb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8dfdc21c95796adc1d6fc568d8051293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9023fcddfaf72665a9a5c496126518294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f1d450fdc977a161b5f0e04dbf9ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f177d569aef6aa8c6f935bfb2495d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358445bf6c02b0c607d924e5cf640cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0dfcc7825789eff9645afeb972945298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b998710f583e7b6205b54d2d994ba6d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdae874b68c1af46297dada58da744300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346282076d6f92ac7580888fa719a460301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c04b87056915f70286f58d9f0f6c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dccc835d46d7aae7236e14b34284b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348438f4ba2bc181a428e55b257781e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebca384301253aeef18c763f83cd734305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25229761989a7dd6c83b0b62129243306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb50cd4be197abd7c7c4e2dcc5e6082307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2509882e39dc1b1cf9ae7e6345a96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377192a0c41d49c2852bd3b08ca5af4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2c2a1bd83168a974d9a6d1b0eac4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc77c10383701106e0c9b36402da69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac718dd6a2a2daa8ea087927d012e363312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e380f3c5b74517c64f182df5383047d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd21c5ba614e455d375aba9a6674dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661feb493bb877f634078daf4ec419e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017870c6a9eb177cdc6ec72252ed20fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958698bffbc4bb7ef33c3abf45589c0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93395c980811cc8662e8efe060eb9fa3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7c359745231d54635da7a5ef10f0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f421f561163c2bfa80caec948ea1642320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e531db9e9085bbd1f9583cff91bd25b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12507b778aacac0b973cb6cd02acda322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098855e3a9b6c52d49a4f525eb9149b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba1a1746274da6828ea06f08dfc87a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f27c23d7bc12cf50bf46b18ab3df3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec19e4ca4eec8932d089fe693a2d4a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6975346644c1b77092aee415f538de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8628e8ad1781c59036712085a548a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abafca2e348c21406f7d7d5d432a948329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4532fe0bd8251ef6c218164fb432ca2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b17a80bff46b22c2f45905b5d09a6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4d6f0a359ff5257643b9100aff6f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b4028622ae3a8f86e45a34257921c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8e6bf7823294ef5b8d38eaf294cab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f66022db605cfe9d3f9e58d233bd40335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702861762ac7dbcd74b75061852d54d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff97f1f9e98b1995bc425d59f8b6eeb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7cd4d6f6cad4258d5106cc9135c39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0838002df1635997682cd78b1b90cdd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b096ee5c439cce76625c167f5321a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81d1a438eb23b57c3507857059ff34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16386b0f4c37dfd7076e4d8bcd7f98d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe65380ec5bb9ab9fcf3b884c5bf7c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076886aaca6d2b3637e3ea660ab42d30344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9c472a2ac29165e27e6cab1127bd8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db56c940993f33cc4634d7d09c4a872346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eff4c35842daae3f4693b4a1dc9dfe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1f53300d8ead2a6b8534fd9a3327b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3696cd0d6edc00aacfc2a004e9f5500349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b823bf3f2d6e32e6921cfe5a4c5d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22e42aa99d0386d37081e41fd4515b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078273864ee26741c45920f801c9700352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ac034164eb40b34a1f9b701c7ca8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75012530cdd84d664dbbd63334bdbaa5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f03d18ffb8f387b424b4ae45c3c3e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a189d57fc47fb386acf806e330781c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52512c7da106d1811babac12f556058d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d53a50fe37ede9ba70cf488f486d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0037c8a8047378bb850b6a55940ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc4155a923137f09cdf145e4dc22fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae76e99040b8d2d9f7822922633bf05361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8dc550da6d05ffd591ef966f34826362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a672d228598d0fd1c96f67fa843a21363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bd4cd2de2084b4348614eed33fe34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1cc74e20960bf8020675bf1e52c42365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f666c53496f46a09784dbb19ca61cf6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef682e50124d7c94c8bf182e82ffb3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eef70e55881eaccbdc3ec6db76414f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc5afdde0830080715ebb0009fac6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a3c1e461b73f244aca661867939de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9be425ba9abba96ad5920c7d84e34f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b836bcc142738f83ac627b4d55264ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245df8a7f976afe0c377352d470b2bab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22029d4779249ad10ac6a9f13ade28374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab8e17cc5b81a04c1cda38096a6dc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5110f9762b4127b9f0b096d551d50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dcbadc67ea5400deda16764249a06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1b9467a457f8c5971824eb97ecf4e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0588c4d24b8fd5fa9b7b61a6308018379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c04e8cb08db1a679baa08756d05095380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe19307c3e56217097c7d7bf79339ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b192aaf88c2698a79ceecd10b842c6b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cfdcc39d83a1e77a7a99f26ae7fc8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f51e124a6e467110f4e1911dcbd4d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1599c9e2fd5719d63f790530c1c06385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494565db28c525e6f41695b577e22845386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc43226031ad1826b74e372ea32372e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e91aa4a8ff363f6bee13f4c64a8f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aa6e8893340f73afa84c0acaff35a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b5a5d94571a0140c2e64c1da5b2f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88169f36127b1d6a5e14c9297ff7e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90614e5f4acff74c018b1720f3cf84ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c1d5dd658354d879f82e0533bc2a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf3645926408e4706ac925b122eb11394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af8c05672580bcd3c4426218aa495b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4176d965f56021892903747eacbbb48396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7a4088244dbccc55bb09615d5851f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d9cbc886274e344171e7fd1cc595d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5946ba495f841ca1fbab8d004d75617399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddbfa501af454adfca17d8cc94dcfa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a21b0f7f9f4826310706c5bbd743c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63ee0375be3217f839fb17992cf592402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59bc744d4047bfcc44a72b8d76d9c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f4a2b10c10c400facd653f4980d80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f63f5853932de9730d2f443a67d1d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bdab250cc8f6515ec7fdd5670bbe1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb123f340442e6aada4e2cc7c454837407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f551c2a4ef687eee71248b0102d2e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ed7cf3fe20d12373205d6def84c94409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63a6d4e78da8393992089439c61659410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2243e299f7990c9a8ecad60cab661a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dd7176f7b9c6d794fc2d60c49dd6e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c08405058470e84bbf1ef7040e5f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae69d33e6c8baf62ff20ab05028c80c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34300e8df279480a49d6fe2ac45aa3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4233bc99b5f392d45653db9d733b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eed529c59f40b0f3435efd564231d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2b1a763759dde065110cdb3a163e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a34b488ef507042dc2a7cce8ce1436419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47eb000c2cc07ae20b51c1491e0d5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17b972e54c32626f231f17ae5d1129421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa37d87eb5ae8504b56e21bc8fc951f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37837696e78a2da7b3382fd6f82f529423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a3e8e4d81e70b59accf22eb445e90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3d7f6c23cb7323a0e36b6db4f4833425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633a826dc86ae6b51b3aa6d3dd4410a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee95c2fc784e8a9fa8c13980563731a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d84445db240493c9d241ef95368c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e688689071c96ab3eb4f6a2976556429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692a93ac9147d81a67d293f3f4506dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf174fee1152b270b6a0584640fd654431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7e95af7fc7653fc723ebd2642bc7a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7c2f51f858aa6ac3bccfae22eccda433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59d9218757cc7dbda5920dde0099c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f41cfe64a0ace18cbfae4b96e7582435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb65d223668d85c623a6eb629601895436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40703e7bdc66c7aa51df5ad2025f56a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225123626aa8b0a2ba6e7e51a34a3274438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96995b24f8d2d12526cd36200c1caac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e754a813fee8321dd49815bf9093c9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216736924db982e2cf5b277fa708c08441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dbe8f5e556637d08db148a8606282442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a683fadd0052f2f478faa874c9b2e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471337d4599984d7a838b908ad65e0f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee4b9d440168fb8a99ea91efcde402445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61a61493a50dda16b839c518853535446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac493f66d9bf440bfbd4788bfe5ace447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86e5ad31ee1baf1d7dcbc7bbbbe22d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb33c22739bb2dd6df8ff33c62a02d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67a9a7caf832802c278e3b0f457dbe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0766737fa7144cf7a169cd994f234451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55802ba6d9b515942ba76f277e2bdde452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded16c9295fd4bd84125091852a09a23453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9594898e5a5734395e447a6c9569ac1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323f5295da5d9728fff69c5d97f60b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e5d62c0b48f49ca7df24f507120cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b62b1a3a3c81bf36ce833cd1211237457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a58ab56a5ff86e46823d2a96d157b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200160191854e9848307b96e22f6f97459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276f857158f3ab012a38dc13f5e6f20460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403472d42d285f627064bb33ab7c73b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef385d1ea21f3ede5d927c3f14b85b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f055c0d761f8aef826295eacb1cd51463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f7d2ea2c9d14b5d0fcec6516f822f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bda9cafc743d130a6759a81b60d934465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef69eb7c87a86490d0332b611b421e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02316291d476fb4a1fd9f1f92d92b1cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ee83b8aafeb901ad2405d41862e7a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0541cead44993d86fb8f441af2cb57469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ddf971a68053e763666d1e4dcd7ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54894e8a48bc05f37b4b0fb68b5ccc6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ad1972a6898f23a214818f69432bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10d405bbcfcec3dde2a19b1f8fa34d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c1bb5fc0dbd1c01bf19c6bc09309d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc183a041e6b2fb6597460482ee96a0c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8903f54bcbbf63fe8e519c647a996476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c85ac4c7b4fdf0328a5cbab85cae2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9342c81d043b5dd9d443ca0ffb37cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6165143b710d9807b4be2dcc033b42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45961cdf970d95c3a66a322e58c24db4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6847363e9d2e3e3750e145ead6e1b57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51409afdf24361c1def82bff92965451482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0e6608fa60bad358e0691fb98ec57483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a82d2edbb9db992e55f3a46574b42484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea9ae150f207002b189e62a243bfb8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e80f39f9131ffe348ecc95775eb38d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f829a5df7d9b4c7caf49b75dcba70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d3d7137096eb2ce96c57a4f2a55e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0516eadcc891dbd6e1789983ab90b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a50cfb790db83c61929b707be8e6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe26de976c8093bcf29eba3e169bf87491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00a59ab74c849420e32fa7cf768af3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a1bfa692b8b92d0c98f0c3cda4275493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33da8ecd89f2cceb7df5feea63d0f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921b7b44dcb9a48d192fce411e9a79a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8a141433b362260eb3f96d0969668496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df26880bd2bb18fe5279146d4883c5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff3ced4f67b1a5ad44fd671e1181a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1eb2945e63a938b841317a24f9079a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382872897f6c3491c1ac22ca3e668769500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faf3d60f4a469a5a4275465c5c9d73501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e22e826aefb9e4b5718bd2034e2d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11808ca58909386c5d74d3bc513da18a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e745c8dea951d4a1751b72c78fcb2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94b281120aa3b8e507b85d5fd8a66d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ca88ce42e4f894f2664ddcbd23bd0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd78dc7bc2c03071a4ec44ef9c5967507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18812fa965d0be44df0f897f994bc5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44308aed105feb1f9268d83f0a790c05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9d7e73eddb791b825695976e5e9fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683453295d8280654b0488f3742f9b1f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8d884ad8858fc75a80714cb5e0d17512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be8c2c00404b654e278ad0eeb0c7c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5696f7d8dca1c39a50c859447f625514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ae87b4f6385e44d14335be006f270515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e53b330bbda8a37a12aadd6109b698516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ed4cf61521743d4572bdc84614a2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1084130f89ee3528e027c13bd214d1a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63b8599baac51ab272a07090803347519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86342a95dbed3f1cc5f9ad990d78395520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525f259d9d074821730c796ef381f7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4741651b4f53ddc288837d04291c59f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcf25049646ca3a4e2c84eeb203053523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7290dc451425ae23658bcc53d20a72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70ff10e3786d164ca3ee889f78edf5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d996f0cb5f0b27c0fb2b0ab835f3f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b077ab89b33f5dedc857a6c06277302527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20789e76f9841935076fa263a64ffbde528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecf9a0aba75dc10bfc060b98bd1b3b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ddeed998e583a0e5a0633dcc012e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5803ee74bf4c0a51ab49076dd1c3e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dc796a3224153d03ff9f7123829ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203bcb632c27e1c0f7d3fe36b998b15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176e7fd71ab0363c59bbfa7805f8851534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c3c5e1e66f3f8e495a0812c27d040535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9d029b5a7d1033b38d224f57442fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a36cf39b4f2a5671e1c39121f9ad43537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de248b40032b69a65dec99df6308f07538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbf91a839a58ea2aba72494b7b238c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608357db95045fa237b011e5c36ab94540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76993a7f8c5dab91e89e8b87809f1c9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8bab6784206efd9a12fe038ab8b3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87eff7f070f47fd4539bd36a4c91e9b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d0997f28a22e7c4d9e3dd0908c001544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b12715e46d2add0cb378226dec63a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4707d24e7a5a14b7cf10e14fda6324546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff69311c935022a4a296e56bdf3c07547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436c554a6019fe281d1eb24038d73db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46713298fba2d86d6e3961a5ae398656549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f35d0773459d0c86b40c2cfd97a8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd311c8a85948188ac85fd053d7402e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4770c36680f07d3ec00ac45e9b9abbd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e22f05859ad9db43073234cf560bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192285b53f21c28654a76fc8a61e136554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59355776d69cc1d2f8769ca5e22dbc9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a14bc4414ae23708359a947c468443556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef49af89fb1b92bc9be02dde5a65b68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2621ff1484a22cd923fcb749b06fbc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ebfef3600090b306035e2c60902bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad5a1b3ef52efe430f6a9a61df6625560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781251011c39052870e5a6c8ec4218bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25bcfcc5e8edf8e9881a3a43156868562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4d7f1c0fd5e9f3ec415f043c3d389563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ad3bc3c1b51e01f06f769ddb08a55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8499810b65b00a8583c830e8c3464e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b16bc46d1a8d043ec2a8c991c6e04566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc691da3082c5c70b542fc6b1696ebc3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d026442bd85a21811fd75f0bc717f0d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232643f555763642a44cdbb553747935569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec246df914b7c7b0ee915cf384222c8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b2d42e61a4e2149c952615a9b3535571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae158e9314f2c5f79e05541a4a31a3e1572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>